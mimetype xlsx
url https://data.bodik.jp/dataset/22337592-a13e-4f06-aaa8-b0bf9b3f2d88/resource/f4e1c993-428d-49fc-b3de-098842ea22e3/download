--- v0 (2025-12-24)
+++ v1 (2026-09-12)
@@ -1,43821 +1,41562 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr date1904="false"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\filesv\k080050\00食品安全課\01 情報公開\理美ク食各月新規分データ（オープンデータ含む）\R8年度\R8.7月\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA90B6E-0F30-4F04-8B64-B22D9D5DE19C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView activeTab="0"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="【オープンデータ（県庁）】第一種動物取扱業" r:id="rId3" sheetId="1"/>
+    <sheet name="【オープンデータ（県庁）】第一種動物取扱業" sheetId="1" r:id="rId1"/>
   </sheets>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8559" uniqueCount="4501">
+  <si>
+    <t>申請者氏名</t>
+  </si>
+  <si>
+    <t>事業所名</t>
+  </si>
+  <si>
+    <t>事業所住所</t>
+  </si>
+  <si>
+    <t>取り扱う動物の種類及び数（哺乳類）</t>
+  </si>
+  <si>
+    <t>取り扱う動物の種類及び数（鳥類）</t>
+  </si>
+  <si>
+    <t>取り扱う動物の種類及び数（爬虫類）</t>
+  </si>
+  <si>
+    <t>登録年月日</t>
+  </si>
+  <si>
+    <t>業種</t>
+  </si>
+  <si>
+    <t>登録番号</t>
+  </si>
+  <si>
+    <t>下田　耕三</t>
+  </si>
+  <si>
+    <t>勢洲七里庵・勢洲七里ドッグハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市額田６２９－３ </t>
+  </si>
+  <si>
+    <t>犬（30）</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2006/06/13</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(販売)</t>
+  </si>
+  <si>
+    <t>桑販第18-2号</t>
+  </si>
+  <si>
+    <t>犬（５）、猫（５）</t>
+  </si>
+  <si>
+    <t>2026/06/13</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(保管)</t>
+  </si>
+  <si>
+    <t>桑管R第8-1号</t>
+  </si>
+  <si>
+    <t>天野　香</t>
+  </si>
+  <si>
+    <t>あまの</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市大安町石榑東２５１４－９ </t>
+  </si>
+  <si>
+    <t>犬（３２）</t>
+  </si>
+  <si>
+    <t>2006/07/06</t>
+  </si>
+  <si>
+    <t>桑販第18-15号</t>
+  </si>
+  <si>
+    <t>門田　千峰子</t>
+  </si>
+  <si>
+    <t>ドッグスクール　ハッピーゲート</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町田口８１４－６９ </t>
+  </si>
+  <si>
+    <t>犬（１）</t>
+  </si>
+  <si>
+    <t>2006/08/08</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(訓練)</t>
+  </si>
+  <si>
+    <t>四訓第18-5号</t>
+  </si>
+  <si>
+    <t>中田　千華</t>
+  </si>
+  <si>
+    <t>ＯＮ　ＹＯＵＲ　ＭＡＲＫ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡朝日町縄生１９２８－１ </t>
+  </si>
+  <si>
+    <t>犬（2）</t>
+  </si>
+  <si>
+    <t>2006/09/07</t>
+  </si>
+  <si>
+    <t>四管第18-14号</t>
+  </si>
+  <si>
+    <t>平岡　恵子</t>
+  </si>
+  <si>
+    <t>四日市犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町榊９０４－６ </t>
+  </si>
+  <si>
+    <t>犬（２０）</t>
+  </si>
+  <si>
+    <t>2006/09/21</t>
+  </si>
+  <si>
+    <t>四販第18-22号</t>
+  </si>
+  <si>
+    <t>潤田　由輝子</t>
+  </si>
+  <si>
+    <t>ＫＩＮＧＤＯＭ ＨＥＡＲＴＳ． Ｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町菰野２０８７－９ </t>
+  </si>
+  <si>
+    <t>犬（６）</t>
+  </si>
+  <si>
+    <t>2006/09/28</t>
+  </si>
+  <si>
+    <t>四管第18-15号</t>
+  </si>
+  <si>
+    <t>株式会社乗馬クラブクレイン</t>
+  </si>
+  <si>
+    <t>乗馬クラブ　クレイン東海</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市長島町福吉　長島スポーツランド内 </t>
+  </si>
+  <si>
+    <t>馬（１２３頭）（内ポニー２頭含む）</t>
+  </si>
+  <si>
+    <t>2006/11/21</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(展示)</t>
+  </si>
+  <si>
+    <t>桑展第18-26号</t>
+  </si>
+  <si>
+    <t>平野達也</t>
+  </si>
+  <si>
+    <t>ドッグ＆キャットライフ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市西方１９２３ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫(７)</t>
+  </si>
+  <si>
+    <t>桑管第18-27号</t>
+  </si>
+  <si>
+    <t>伊藤　佐和子</t>
+  </si>
+  <si>
+    <t>ハッピーナチュエル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町池底５４０ </t>
+  </si>
+  <si>
+    <t>犬・猫（6）</t>
+  </si>
+  <si>
+    <t>2007/02/08</t>
+  </si>
+  <si>
+    <t>四管第18-22号</t>
+  </si>
+  <si>
+    <t>有限会社伊藤動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市新西方３丁目５７番地 </t>
+  </si>
+  <si>
+    <t>犬（１５）、猫（５）</t>
+  </si>
+  <si>
+    <t>2007/02/05</t>
+  </si>
+  <si>
+    <t>桑管第18-32号</t>
+  </si>
+  <si>
+    <t>伊藤　利根</t>
+  </si>
+  <si>
+    <t>九華公園動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市吉ノ丸１１５－１ </t>
+  </si>
+  <si>
+    <t>犬（８）</t>
+  </si>
+  <si>
+    <t>2007/04/13</t>
+  </si>
+  <si>
+    <t>桑管第19-2号</t>
+  </si>
+  <si>
+    <t>片山　勲　</t>
+  </si>
+  <si>
+    <t>警察犬リングダンサー犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市広見ケ丘１５２０ </t>
+  </si>
+  <si>
+    <t>犬（ドーベルマン）（４）</t>
+  </si>
+  <si>
+    <t>2007/04/17</t>
+  </si>
+  <si>
+    <t>桑販第19-3号</t>
+  </si>
+  <si>
+    <t>設楽　舞</t>
+  </si>
+  <si>
+    <t>ペットサロンわんＤＡＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市大山田４－１０－２３ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫（２）</t>
+  </si>
+  <si>
+    <t>桑管第19-4号</t>
+  </si>
+  <si>
+    <t>沼田　千佳子</t>
+  </si>
+  <si>
+    <t>犬の美容室　スーパーポチ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡川越町豊田一色３５３－１ </t>
+  </si>
+  <si>
+    <t>犬（3）</t>
+  </si>
+  <si>
+    <t>2007/05/24</t>
+  </si>
+  <si>
+    <t>四管第19-8号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡川越町豊田一色３５３－１ </t>
+  </si>
+  <si>
+    <t>犬（10）</t>
+  </si>
+  <si>
+    <t>2011/03/11</t>
+  </si>
+  <si>
+    <t>桑販第22-12号</t>
+  </si>
+  <si>
+    <t>水谷　和代</t>
+  </si>
+  <si>
+    <t>桑名ドッグスクール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市西方１９３２－２ </t>
+  </si>
+  <si>
+    <t>犬 ３頭</t>
+  </si>
+  <si>
+    <t>2007/05/29</t>
+  </si>
+  <si>
+    <t>桑販第19-9号</t>
+  </si>
+  <si>
+    <t>犬 ６頭</t>
+  </si>
+  <si>
+    <t>桑訓第19-10号</t>
+  </si>
+  <si>
+    <t>濱崎　郁代</t>
+  </si>
+  <si>
+    <t>サイドバリー犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町潤田１０４１－１ </t>
+  </si>
+  <si>
+    <t>犬（20）</t>
+  </si>
+  <si>
+    <t>四販第19-17号</t>
+  </si>
+  <si>
+    <t>石黒　千裕</t>
+  </si>
+  <si>
+    <t>ＴＲＥＡＳＵＲＳＴＩＮ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町笹尾東１－１２－１１ </t>
+  </si>
+  <si>
+    <t>犬（２０頭）</t>
+  </si>
+  <si>
+    <t>2007/05/31</t>
+  </si>
+  <si>
+    <t>桑管第19-11号</t>
+  </si>
+  <si>
+    <t>有限会社ラ・シュボーシェ</t>
+  </si>
+  <si>
+    <t>有限会社ラ・シュボーシェ　ティンカーベル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町杉谷２２９４－２ </t>
+  </si>
+  <si>
+    <t>犬(15)</t>
+  </si>
+  <si>
+    <t>四管第19-12号</t>
+  </si>
+  <si>
+    <t>犬(10)、馬(12)</t>
+  </si>
+  <si>
+    <t>四訓第19-4号</t>
+  </si>
+  <si>
+    <t>馬(12)</t>
+  </si>
+  <si>
+    <t>四展第19-2号</t>
+  </si>
+  <si>
+    <t>山下　美佐子</t>
+  </si>
+  <si>
+    <t>愛犬美容室山下</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市江場１４９３ </t>
+  </si>
+  <si>
+    <t>犬　2頭</t>
+  </si>
+  <si>
+    <t>2007/06/19</t>
+  </si>
+  <si>
+    <t>桑管第19-12号</t>
+  </si>
+  <si>
+    <t>株式会社犬の家</t>
+  </si>
+  <si>
+    <t>犬の家＆猫の里　三重桑名店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市安永１０４２－２ </t>
+  </si>
+  <si>
+    <t>犬（24）、猫（6）</t>
+  </si>
+  <si>
+    <t>2007/07/13</t>
+  </si>
+  <si>
+    <t>桑販第19-15号</t>
+  </si>
+  <si>
+    <t>犬（6）</t>
+  </si>
+  <si>
+    <t>桑管第19-16号</t>
+  </si>
+  <si>
+    <t>中村　勇</t>
+  </si>
+  <si>
+    <t>北勢ライディングファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市北勢町飯倉４３６ </t>
+  </si>
+  <si>
+    <t>馬　28頭</t>
+  </si>
+  <si>
+    <t>2007/07/12</t>
+  </si>
+  <si>
+    <t>桑展第19-17号</t>
+  </si>
+  <si>
+    <t>樹神　彰志</t>
+  </si>
+  <si>
+    <t>樹神牧場</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町菰野８３４９－８ </t>
+  </si>
+  <si>
+    <t>馬（50）</t>
+  </si>
+  <si>
+    <t>2007/11/07</t>
+  </si>
+  <si>
+    <t>四展第19-3号</t>
+  </si>
+  <si>
+    <t>石丸　香菜子</t>
+  </si>
+  <si>
+    <t>ひだまりの丘動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市陽だまりの丘１丁目２２０５番地 </t>
+  </si>
+  <si>
+    <t>犬６、猫６</t>
+  </si>
+  <si>
+    <t>2008/04/18</t>
+  </si>
+  <si>
+    <t>桑管第19-26号</t>
+  </si>
+  <si>
+    <t>隠岐　優子</t>
+  </si>
+  <si>
+    <t>愛犬サロン　トリミング　プッピィー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町鳥取大華表３３１－１１ </t>
+  </si>
+  <si>
+    <t>犬　２頭</t>
+  </si>
+  <si>
+    <t>2008/04/04</t>
+  </si>
+  <si>
+    <t>桑管第19-28号</t>
+  </si>
+  <si>
+    <t>有限会社山本</t>
+  </si>
+  <si>
+    <t>メルシー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県いなべ市員弁町楚原一本松７６９ </t>
+  </si>
+  <si>
+    <t>犬　6頭</t>
+  </si>
+  <si>
+    <t>2008/07/16</t>
+  </si>
+  <si>
+    <t>桑管第20-2号</t>
+  </si>
+  <si>
+    <t>水谷　恵理子</t>
+  </si>
+  <si>
+    <t>犬の家庭教師　ＫＯＴＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡川越町豊田６９８－１ </t>
+  </si>
+  <si>
+    <t>犬（２）</t>
+  </si>
+  <si>
+    <t>2008/10/01</t>
+  </si>
+  <si>
+    <t>桑訓第20-6号</t>
+  </si>
+  <si>
+    <t>有限会社アウル</t>
+  </si>
+  <si>
+    <t>ａｌｌｉｂｏｘ（アリボックス）　サンシティー星川店</t>
+  </si>
+  <si>
+    <t>桑名市星川７８５ 星川サンシティー１Ｆ</t>
+  </si>
+  <si>
+    <t>犬（７）</t>
+  </si>
+  <si>
+    <t>2008/12/11</t>
+  </si>
+  <si>
+    <t>桑管第20-9号</t>
+  </si>
+  <si>
+    <t>田村　英子</t>
+  </si>
+  <si>
+    <t>フラウヘン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町杉谷２３２８－２９８ </t>
+  </si>
+  <si>
+    <t>犬・猫（５）</t>
+  </si>
+  <si>
+    <t>2009/04/06</t>
+  </si>
+  <si>
+    <t>桑管第21-1号</t>
+  </si>
+  <si>
+    <t>株式会社鹿の湯ホテル</t>
+  </si>
+  <si>
+    <t>（株）鹿の湯ホテル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町菰野８５２０－１ </t>
+  </si>
+  <si>
+    <t>小型犬（９）</t>
+  </si>
+  <si>
+    <t>2010/04/16</t>
+  </si>
+  <si>
+    <t>桑管第22-1号</t>
+  </si>
+  <si>
+    <t>長澤　由美</t>
+  </si>
+  <si>
+    <t>ペットサロン　エンジェルみるく</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡朝日町柿２７２８－６８ </t>
+  </si>
+  <si>
+    <t>犬・猫（８）</t>
+  </si>
+  <si>
+    <t>2011/04/29</t>
+  </si>
+  <si>
+    <t>桑管第23-3号</t>
+  </si>
+  <si>
+    <t>伊地知　文恵</t>
+  </si>
+  <si>
+    <t>マルイ犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市長島町西川廿二石場２２－１ </t>
+  </si>
+  <si>
+    <t>2011/08/01</t>
+  </si>
+  <si>
+    <t>桑販第23-15号</t>
+  </si>
+  <si>
+    <t>犬（３）</t>
+  </si>
+  <si>
+    <t>桑管第23-16号</t>
+  </si>
+  <si>
+    <t>藤田　稔</t>
+  </si>
+  <si>
+    <t>モンク　ファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県いなべ市藤原町市場７２０－７ </t>
+  </si>
+  <si>
+    <t>オキナインコ（４０羽）</t>
+  </si>
+  <si>
+    <t>2011/11/16</t>
+  </si>
+  <si>
+    <t>桑販第23-17号</t>
+  </si>
+  <si>
+    <t>株式会社ＡＨＢ</t>
+  </si>
+  <si>
+    <t>ペッツワン桑名店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市大仲新田２２０ </t>
+  </si>
+  <si>
+    <t>犬（19頭）、猫（2頭）</t>
+  </si>
+  <si>
+    <t>桑販第23-18号</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(貸出し)</t>
+  </si>
+  <si>
+    <t>桑貸第23-19号</t>
+  </si>
+  <si>
+    <t>犬（38）、猫（7）</t>
+  </si>
+  <si>
+    <t>2015/04/01</t>
+  </si>
+  <si>
+    <t>桑管第26-16号</t>
+  </si>
+  <si>
+    <t>山田恵子</t>
+  </si>
+  <si>
+    <t>Ｋ・Ｙ　ＤＯＧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市大山田５－７－１２６ </t>
+  </si>
+  <si>
+    <t>2012/03/14</t>
+  </si>
+  <si>
+    <t>桑訓第23-26号</t>
+  </si>
+  <si>
+    <t>山本　桂太郎</t>
+  </si>
+  <si>
+    <t>けい動物クリニック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市城山台１０番地 </t>
+  </si>
+  <si>
+    <t>犬（５）</t>
+  </si>
+  <si>
+    <t>2013/04/01</t>
+  </si>
+  <si>
+    <t>桑管第25-1号</t>
+  </si>
+  <si>
+    <t>廣庭　克俊</t>
+  </si>
+  <si>
+    <t>Ｄ＆Ｃサロン　リディア</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市北勢町東村５５６－５ </t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（５）</t>
+  </si>
+  <si>
+    <t>2013/04/26</t>
+  </si>
+  <si>
+    <t>桑管第25-2号</t>
+  </si>
+  <si>
+    <t>諸戸　慶子</t>
+  </si>
+  <si>
+    <t>キャットシッター　ねこのて</t>
+  </si>
+  <si>
+    <t>三重郡川越町高松１１６６ キャロラ内田２０３</t>
+  </si>
+  <si>
+    <t>猫（１０）犬（５）</t>
+  </si>
+  <si>
+    <t>2013/04/20</t>
+  </si>
+  <si>
+    <t>桑管第25-3号</t>
+  </si>
+  <si>
+    <t>ペットプラスイオンモール東員店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町長深築田５１０－１ </t>
+  </si>
+  <si>
+    <t>犬（18頭）、猫（３頭）（販売・貸出の合計）</t>
+  </si>
+  <si>
+    <t>2013/11/07</t>
+  </si>
+  <si>
+    <t>桑販第25-15号</t>
+  </si>
+  <si>
+    <t>桑貸第25-16号</t>
+  </si>
+  <si>
+    <t>犬（１頭）、猫（１頭）</t>
+  </si>
+  <si>
+    <t>桑管第26-17号</t>
+  </si>
+  <si>
+    <t>イオンペット株式会社</t>
+  </si>
+  <si>
+    <t>ペテモ東員店</t>
+  </si>
+  <si>
+    <t>犬（31）、猫（６）</t>
+  </si>
+  <si>
+    <t>2013/11/19</t>
+  </si>
+  <si>
+    <t>桑管第25-14号</t>
+  </si>
+  <si>
+    <t>有限会社ワンラブ</t>
+  </si>
+  <si>
+    <t>ワンラブ　イオンタウン桑名新西方店</t>
+  </si>
+  <si>
+    <t>桑名市新西方７－２２ イオンタウン桑名新西方店内</t>
+  </si>
+  <si>
+    <t>犬（55）、猫（7）</t>
+  </si>
+  <si>
+    <t>2013/11/27</t>
+  </si>
+  <si>
+    <t>桑販第25-17号</t>
+  </si>
+  <si>
+    <t>犬(5)</t>
+  </si>
+  <si>
+    <t>桑管第25-18号</t>
+  </si>
+  <si>
+    <t>スーパーサンシ株式会社</t>
+  </si>
+  <si>
+    <t>ファンタジー・ふぁ～む</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町菰野字蛇不老８５１５－１５ </t>
+  </si>
+  <si>
+    <t>ロバ（１）、ヤギ（５０）、ポニー（３）、ウサギ（１０）、犬（１５）、猫（８）</t>
+  </si>
+  <si>
+    <t>2014/11/04</t>
+  </si>
+  <si>
+    <t>桑展第26-10号</t>
+  </si>
+  <si>
+    <t>御田　千鶴江</t>
+  </si>
+  <si>
+    <t>アート　フラワー　犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町杉谷２３２８－２０５ </t>
+  </si>
+  <si>
+    <t>2015/09/08</t>
+  </si>
+  <si>
+    <t>桑販第27-5号</t>
+  </si>
+  <si>
+    <t>酒井　悠里</t>
+  </si>
+  <si>
+    <t>ペットサロン　はちべえ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市下深谷部６１－４ </t>
+  </si>
+  <si>
+    <t>犬(１０)</t>
+  </si>
+  <si>
+    <t>2015/10/16</t>
+  </si>
+  <si>
+    <t>桑管第27-9号</t>
+  </si>
+  <si>
+    <t>杉﨑　清美</t>
+  </si>
+  <si>
+    <t>ジョージハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市新西方３－３ </t>
+  </si>
+  <si>
+    <t>犬(フレンチブルドッグ)（２０頭）</t>
+  </si>
+  <si>
+    <t>2015/10/28</t>
+  </si>
+  <si>
+    <t>桑販第27-10号</t>
+  </si>
+  <si>
+    <t>光明院</t>
+  </si>
+  <si>
+    <t>ふくろうの杜</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市新西方７－１３－１ </t>
+  </si>
+  <si>
+    <t>フクロウ(７)</t>
+  </si>
+  <si>
+    <t>2016/01/22</t>
+  </si>
+  <si>
+    <t>桑展第27-14号</t>
+  </si>
+  <si>
+    <t>合同会社２Ｂ　Ｗａｔｅｒ　Ａｑｕａ</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ’ｓ　Ｏｎｅ　桑名店（合同会社２Ｂ　Ｗａｔｅｒ　Ａｑｕａ）</t>
+  </si>
+  <si>
+    <t>桑名市大仲新田２２０ カインズホーム桑名店内</t>
+  </si>
+  <si>
+    <t>うさぎ（６）、ハムスター（６０）、ハリネズミ（２）、フェレット（２）、テグー（４）</t>
+  </si>
+  <si>
+    <t>ブンチョウ（６）、セキセイインコ（８）、コザクラインコ（４）、オカメインコ（２）、ジュウシマツ（６）</t>
+  </si>
+  <si>
+    <t>カエル（４）、トカゲ（４）、リクガメ（２）、ミズガメ（８）、ヘビ（３）</t>
+  </si>
+  <si>
+    <t>2016/01/15</t>
+  </si>
+  <si>
+    <t>桑販第27-15号</t>
+  </si>
+  <si>
+    <t>株式会社ＮｉｃｅＱｕｎＱｕｎ</t>
+  </si>
+  <si>
+    <t>愛犬美容室ＱｕｎＱｕｎ　スーパーサンシ菰野店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町宿野神明田３６３　スーパーサンシ菰野繁盛店 </t>
+  </si>
+  <si>
+    <t>犬、猫（5）</t>
+  </si>
+  <si>
+    <t>2016/09/01</t>
+  </si>
+  <si>
+    <t>桑管第28-4号</t>
+  </si>
+  <si>
+    <t>那須　志穂里</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｓａｌｏｎ ｍｉｌｉｍｉｌｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町笹尾東２－９－１６ </t>
+  </si>
+  <si>
+    <t>犬（６頭）</t>
+  </si>
+  <si>
+    <t>2016/09/22</t>
+  </si>
+  <si>
+    <t>桑管第28-5号</t>
+  </si>
+  <si>
+    <t>波多野　成美</t>
+  </si>
+  <si>
+    <t>Ｈ　Ｄｏｇ　ｓｕｐｐｏｒｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市陽だまりの丘４－１４０５ </t>
+  </si>
+  <si>
+    <t>2016/10/15</t>
+  </si>
+  <si>
+    <t>桑管第28-6号</t>
+  </si>
+  <si>
+    <t>桑訓第28-1号</t>
+  </si>
+  <si>
+    <t>上田恵美</t>
+  </si>
+  <si>
+    <t>犬のとこや　にこ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町大強原２７８７ </t>
+  </si>
+  <si>
+    <t>2016/11/25</t>
+  </si>
+  <si>
+    <t>桑管第28-7号</t>
+  </si>
+  <si>
+    <t>川島誠司</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＡＬＯＮ　ＦＵＮ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県いなべ市大安町石榑下１７１－３７ </t>
+  </si>
+  <si>
+    <t>犬（２）、猫（１）</t>
+  </si>
+  <si>
+    <t>2017/01/27</t>
+  </si>
+  <si>
+    <t>桑管第28-8号</t>
+  </si>
+  <si>
+    <t>伊藤祥嗣</t>
+  </si>
+  <si>
+    <t>Ｋ’ｓキャットファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市多度町美鹿間坂１５３４ </t>
+  </si>
+  <si>
+    <t>猫（６０）</t>
+  </si>
+  <si>
+    <t>2017/03/13</t>
+  </si>
+  <si>
+    <t>桑販第28-5号</t>
+  </si>
+  <si>
+    <t>井戸　二三子</t>
+  </si>
+  <si>
+    <t>ピュアチェリー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県いなべ市北勢町治田外面１７８ </t>
+  </si>
+  <si>
+    <t>犬(９０)</t>
+  </si>
+  <si>
+    <t>2018/01/15</t>
+  </si>
+  <si>
+    <t>桑販第29-1号</t>
+  </si>
+  <si>
+    <t>ペットホテル　ニューシード</t>
+  </si>
+  <si>
+    <t>犬(1０)</t>
+  </si>
+  <si>
+    <t>桑管第29-3号</t>
+  </si>
+  <si>
+    <t>中山　正彦</t>
+  </si>
+  <si>
+    <t>ミミキャットハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野３１２４－６ </t>
+  </si>
+  <si>
+    <t>猫（36）</t>
+  </si>
+  <si>
+    <t>2018/03/27</t>
+  </si>
+  <si>
+    <t>桑販第29-3号</t>
+  </si>
+  <si>
+    <t>尾花　カルラ　レジーナ</t>
+  </si>
+  <si>
+    <t>ＣＡＲＥＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市大安町丹生川中５１５－１２ </t>
+  </si>
+  <si>
+    <t>2018/05/01</t>
+  </si>
+  <si>
+    <t>桑販第30-1号</t>
+  </si>
+  <si>
+    <t>株式会社センセーション</t>
+  </si>
+  <si>
+    <t>株式会社センセーション　星見ヶ丘本店　</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市星見ケ丘９－８１２ </t>
+  </si>
+  <si>
+    <t>犬（１５）、猫（５）※取り扱う動物の種類と数は保管との合計</t>
+  </si>
+  <si>
+    <t>2018/09/01</t>
+  </si>
+  <si>
+    <t>桑販第30-2号</t>
+  </si>
+  <si>
+    <t>犬（１５）、猫（５）※取り扱う動物の種類と数は販売との合計</t>
+  </si>
+  <si>
+    <t>桑管第30-2号</t>
+  </si>
+  <si>
+    <t>プチ　フラウヘン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町福村３５－１ </t>
+  </si>
+  <si>
+    <t>2018/11/02</t>
+  </si>
+  <si>
+    <t>桑管第30-3号</t>
+  </si>
+  <si>
+    <t>魚谷　奈津希</t>
+  </si>
+  <si>
+    <t>ｍｏｆｕ　ａｎｄ　ｃｏ．</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市桑部１４９５－３ </t>
+  </si>
+  <si>
+    <t>フクロモモンガ(40)、アフリカヤマネ（20）、トウブハコガメ（10）、ミツユビハコガメ（10）、キボシハコガメ（10）、セマルハコガメ（10）、ダイアモンドバックテラピン（10）</t>
+  </si>
+  <si>
+    <t>2019/06/19</t>
+  </si>
+  <si>
+    <t>桑販R第1-1号</t>
+  </si>
+  <si>
+    <t>山田　美智子</t>
+  </si>
+  <si>
+    <t>ＶＥＲＹ　ｄｏｇ　ｓａｌｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町鳥取１６６２ </t>
+  </si>
+  <si>
+    <t>犬(3)</t>
+  </si>
+  <si>
+    <t>2019/08/01</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第1-1号</t>
+  </si>
+  <si>
+    <t>犬（5）</t>
+  </si>
+  <si>
+    <t>2024/08/01</t>
+  </si>
+  <si>
+    <t>桑販R第6-3号</t>
+  </si>
+  <si>
+    <t>ペットホテル　ペット保育園　心</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市長島町福吉６９１－４４ </t>
+  </si>
+  <si>
+    <t>2019/07/01</t>
+  </si>
+  <si>
+    <t>桑管R第1-2号</t>
+  </si>
+  <si>
+    <t>Ｊｅｗｅｌ　Ｐｅｔ’ｓ</t>
+  </si>
+  <si>
+    <t>猫（１０）</t>
+  </si>
+  <si>
+    <t>2019/08/20</t>
+  </si>
+  <si>
+    <t>桑販R第1-4号</t>
+  </si>
+  <si>
+    <t>吉田　睦海</t>
+  </si>
+  <si>
+    <t>ペットシッター　るす太くん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町六把野新田１３２－６３ </t>
+  </si>
+  <si>
+    <t>犬（6）、猫（6）</t>
+  </si>
+  <si>
+    <t>2019/10/01</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第1-4号</t>
+  </si>
+  <si>
+    <t>コウモリ（4）、中型哺乳類（4）、小型哺乳類（10）(アフリカヤマネ、コモンマーモセット、アルマジロ)</t>
+  </si>
+  <si>
+    <t>カメ（9）、ヘビ（6）、小型トカゲ（6）</t>
+  </si>
+  <si>
+    <t>2019/08/16</t>
+  </si>
+  <si>
+    <t>桑販R第1-3号</t>
+  </si>
+  <si>
+    <t>株式会社ＺＵＺＵ</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ Ｂｅａｕｔｙ Ｓａｌｏｎ Ｓｗｅｅｔｉｅ Ｐｉｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市田町２３ </t>
+  </si>
+  <si>
+    <t>犬(10)、猫(2)</t>
+  </si>
+  <si>
+    <t>2019/11/01</t>
+  </si>
+  <si>
+    <t>桑管R第1-6号</t>
+  </si>
+  <si>
+    <t>渡邊　嗣夫</t>
+  </si>
+  <si>
+    <t>ＬＩＢＥＲＴＹ　（リバティー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市森忠１７８４－４ </t>
+  </si>
+  <si>
+    <t>カワラヤモリ科タマオヤモリ属　２０匹以下、ヤモリ科フトオトカゲモドキ属　２０匹以下、アガマ科アゴヒゲトカゲ属　２０匹以下、カナヘビ科カナヘビ属　１０匹以下、トカゲ科トカゲ属　１０匹以下、ヤモリ科ヤモリ属　１０匹以下、イシヤモリ科イシヤモリ属　１０匹以下、ヤモリ科ササクレヤモリ属　１０匹以下、イシガメ科イシガメ属　１０匹以下、トカゲ科イワトカゲ属　１０匹以下、ニシキヘビ科ニシキヘビ属　１０匹以下、ユウダ科ガーターヘビ科　１０匹以下</t>
+  </si>
+  <si>
+    <t>2019/11/30</t>
+  </si>
+  <si>
+    <t>桑販Ｒ第1-5号</t>
+  </si>
+  <si>
+    <t>ペテモ動物病院　東員</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町大字長深字築田５１０－１　　イオンモール東員１Ｆ　ＰＥＴＥＭＯ内 </t>
+  </si>
+  <si>
+    <t>犬（６頭）、猫（２頭）</t>
+  </si>
+  <si>
+    <t>2019/12/30</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第1-8号</t>
+  </si>
+  <si>
+    <t>石川　紗理奈</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　ＥＬＬＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市北寺町３８番地 </t>
+  </si>
+  <si>
+    <t>犬（４）</t>
+  </si>
+  <si>
+    <t>2020/03/01</t>
+  </si>
+  <si>
+    <t>桑管R第1-9号</t>
+  </si>
+  <si>
+    <t>上山　真美</t>
+  </si>
+  <si>
+    <t>ドッグサロン　Ｎｏ．１０９</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町城山２－２３－４ </t>
+  </si>
+  <si>
+    <t>2020/04/01</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>松本　敏幸</t>
+  </si>
+  <si>
+    <t>Ｇｅｎｔｌｅ　Ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市東方２２０－２ </t>
+  </si>
+  <si>
+    <t>犬（全業種合わせて7頭）</t>
+  </si>
+  <si>
+    <t>2020/06/27</t>
+  </si>
+  <si>
+    <t>桑販Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>桑訓Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>伊藤　和</t>
+  </si>
+  <si>
+    <t>ＫＵＨＡＮＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市筒尾４－１９－１４ </t>
+  </si>
+  <si>
+    <t>2020/05/01</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>鬼頭　昌宏</t>
+  </si>
+  <si>
+    <t>Ｐａｓｔｅｌ－Ｐｏｏｃｈｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市増田４３８－１ </t>
+  </si>
+  <si>
+    <t>犬（１６）　※成犬８、子犬８</t>
+  </si>
+  <si>
+    <t>桑販Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>小林　恵理</t>
+  </si>
+  <si>
+    <t>Ｐｅｔｓａｌｏｎ　ｎｉｃｏｔｔｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野２３５９－３ </t>
+  </si>
+  <si>
+    <t>2020/08/01</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>米本　真由美</t>
+  </si>
+  <si>
+    <t>犬のとこやマム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町福村３２２－２６ </t>
+  </si>
+  <si>
+    <t>2020/07/14</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第２－５号</t>
+  </si>
+  <si>
+    <t>伊藤　祥嗣</t>
+  </si>
+  <si>
+    <t>ヘイハチロウファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市多度町美鹿１５３４ </t>
+  </si>
+  <si>
+    <t>馬（２０）</t>
+  </si>
+  <si>
+    <t>2020/07/23</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-6号</t>
+  </si>
+  <si>
+    <t>桑展Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>木村　浩子</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＡＬＯＮ　Ｈａｋｋｅｎ</t>
+  </si>
+  <si>
+    <t>員弁郡東員町城山１－３－５ ソレジアート城山１０１</t>
+  </si>
+  <si>
+    <t>2021/01/16</t>
+  </si>
+  <si>
+    <t>桑管Ｒ第2-9号</t>
+  </si>
+  <si>
+    <t>亀井　智恵子</t>
+  </si>
+  <si>
+    <t>小鳥と占いの店　寿咲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市赤尾１２９６－３ </t>
+  </si>
+  <si>
+    <t>オカメインコ、コザクラインコ、マメルリハ、セキセイインコ、文鳥、ボタンインコ、アキクサインコ（５２）、桔梗インコ</t>
+  </si>
+  <si>
+    <t>2021/01/13</t>
+  </si>
+  <si>
+    <t>桑販Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>石黒　稔幸</t>
+  </si>
+  <si>
+    <t>そらうみハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名郡木曽岬町新加路戸４３ </t>
+  </si>
+  <si>
+    <t>犬（１８）</t>
+  </si>
+  <si>
+    <t>2021/05/18</t>
+  </si>
+  <si>
+    <t>桑販R第3-2号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名郡木曽岬町大字新加路戸４３ </t>
+  </si>
+  <si>
+    <t>2024/07/08</t>
+  </si>
+  <si>
+    <t>桑訓R第6-1号</t>
+  </si>
+  <si>
+    <t>桑管R第3-1号</t>
+  </si>
+  <si>
+    <t>株式会社ＴＡＣ</t>
+  </si>
+  <si>
+    <t>ペッツワンみえ川越インター店</t>
+  </si>
+  <si>
+    <t>三重郡川越町北福崎１７５ カインズホームみえ川越インター店内</t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（４）、ウサギ（５）、ハムスター（１５）、ミーアキャット（１）</t>
+  </si>
+  <si>
+    <t>インコ（１０）コールダック（１）</t>
+  </si>
+  <si>
+    <t>2021/05/24</t>
+  </si>
+  <si>
+    <t>桑販R第3-3号</t>
+  </si>
+  <si>
+    <t>三重郡川越町北福崎１７５ カインズホームみえ川越インター店内　</t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（２）、小動物（５）</t>
+  </si>
+  <si>
+    <t>インコ（３）</t>
+  </si>
+  <si>
+    <t>桑管R第3-2号</t>
+  </si>
+  <si>
+    <t>川田祥子</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　ＬｕＲｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市新矢田２丁目２２ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫（３）</t>
+  </si>
+  <si>
+    <t>2021/10/29</t>
+  </si>
+  <si>
+    <t>桑管R第3-3号</t>
+  </si>
+  <si>
+    <t>株式会社コーワメタル</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｐａｒｋ　ＮＡＳＰＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市長島町福吉字青鷺川５２６－１７ </t>
+  </si>
+  <si>
+    <t>2021/12/17</t>
+  </si>
+  <si>
+    <t>桑管R第3-4号</t>
+  </si>
+  <si>
+    <t>株式会社ワールドドッグタナカ</t>
+  </si>
+  <si>
+    <t>ドッグスクール＆ドッグケア　ワールドドッグタナカ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名市多度町古野２８８６ </t>
+  </si>
+  <si>
+    <t>犬（３０頭）</t>
+  </si>
+  <si>
+    <t>2021/12/28</t>
+  </si>
+  <si>
+    <t>桑販R第3-4号</t>
+  </si>
+  <si>
+    <t>犬（４０頭）</t>
+  </si>
+  <si>
+    <t>桑管R第3-5号</t>
+  </si>
+  <si>
+    <t>桑貸R第3-1号</t>
+  </si>
+  <si>
+    <t>桑訓R第3-1号</t>
+  </si>
+  <si>
+    <t>桑展R第3-2号</t>
+  </si>
+  <si>
+    <t>第一種動物取扱業(譲受飼養業)</t>
+  </si>
+  <si>
+    <t>桑譲R第3-1号</t>
+  </si>
+  <si>
+    <t>近藤絵美</t>
+  </si>
+  <si>
+    <t>ドッグサロン ｚｏｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県桑名郡木曽岬町中和泉２７５ </t>
+  </si>
+  <si>
+    <t>2022/02/03</t>
+  </si>
+  <si>
+    <t>桑管R第3-6号</t>
+  </si>
+  <si>
+    <t>伊佐治しのぶ</t>
+  </si>
+  <si>
+    <t>ＺＥＮ</t>
+  </si>
+  <si>
+    <t>犬（１０）</t>
+  </si>
+  <si>
+    <t>2022/03/22</t>
+  </si>
+  <si>
+    <t>桑販R第3-6号</t>
+  </si>
+  <si>
+    <t>東創商会株式会社</t>
+  </si>
+  <si>
+    <t>大安ペット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県いなべ市大安町梅戸３７８－２ </t>
+  </si>
+  <si>
+    <t>犬（27）</t>
+  </si>
+  <si>
+    <t>2022/02/01</t>
+  </si>
+  <si>
+    <t>桑販R第3-5号</t>
+  </si>
+  <si>
+    <t>桑管R第3-7号</t>
+  </si>
+  <si>
+    <t>株式会社ＨＭ</t>
+  </si>
+  <si>
+    <t>猫専用ホテルにゃん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡川越町豊田３４７－７ </t>
+  </si>
+  <si>
+    <t>猫（30匹）</t>
+  </si>
+  <si>
+    <t>2022/03/01</t>
+  </si>
+  <si>
+    <t>桑管R第3-9号</t>
+  </si>
+  <si>
+    <t>勅使川原　里沙子</t>
+  </si>
+  <si>
+    <t>Ｋｉｔｔｙｓ　Ｒｉｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡朝日町白梅の丘東１－１８－１０ </t>
+  </si>
+  <si>
+    <t>猫（2匹）</t>
+  </si>
+  <si>
+    <t>2022/03/26</t>
+  </si>
+  <si>
+    <t>桑販R第3-7号</t>
+  </si>
+  <si>
+    <t>後藤　真未</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　Ｋｕ．</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡朝日町小向１９０７ </t>
+  </si>
+  <si>
+    <t>犬（５）、猫（２）</t>
+  </si>
+  <si>
+    <t>2022/05/08</t>
+  </si>
+  <si>
+    <t>桑管R第4-1号</t>
+  </si>
+  <si>
+    <t>株式会社こもの動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町大字菰野１１００番地５ </t>
+  </si>
+  <si>
+    <t>犬（１８）、猫（１８）、うさぎ（１）、ハムスター（１０）など</t>
+  </si>
+  <si>
+    <t>愛玩鳥（３）（オウム科全種、カエデチョウ科全種、アトリ科全種）</t>
+  </si>
+  <si>
+    <t>2022/08/08</t>
+  </si>
+  <si>
+    <t>桑管R第4-3号</t>
+  </si>
+  <si>
+    <t>堤　悠介</t>
+  </si>
+  <si>
+    <t>ピースワン（三重４８０の４８８３）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野１３０５－１ </t>
+  </si>
+  <si>
+    <t>2022/07/01</t>
+  </si>
+  <si>
+    <t>桑管R第4-2号</t>
+  </si>
+  <si>
+    <t>岩田　桃子</t>
+  </si>
+  <si>
+    <t>ｈｏｎｅｙ　ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県員弁郡東員町鳥取１４１３－１ </t>
+  </si>
+  <si>
+    <t>犬（５）、猫（１）</t>
+  </si>
+  <si>
+    <t>2022/08/22</t>
+  </si>
+  <si>
+    <t>桑管R第4-5号</t>
+  </si>
+  <si>
+    <t>株式会社ブループラネットホールディングス</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＡＬＯＮ　ＦＲＥＥ＆ＥＡＳＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町菰野４８３８－１ </t>
+  </si>
+  <si>
+    <t>2022/08/10</t>
+  </si>
+  <si>
+    <t>桑管R第4-4号</t>
+  </si>
+  <si>
+    <t>今井　直紀</t>
+  </si>
+  <si>
+    <t>シーザーズ　ケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町福村７３４－３ </t>
+  </si>
+  <si>
+    <t>犬(75)</t>
+  </si>
+  <si>
+    <t>2022/08/09</t>
+  </si>
+  <si>
+    <t>桑販R第4-1号</t>
+  </si>
+  <si>
+    <t>株式会社ＨＡＰＰＹ　ＷＥＬＤＩＮＧ</t>
+  </si>
+  <si>
+    <t>ＨＡＰＰＹ　ＷＩＴＨ　三重店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市北勢町其原２０３４－２ </t>
+  </si>
+  <si>
+    <t>猫(３)、犬(１)</t>
+  </si>
+  <si>
+    <t>2023/03/01</t>
+  </si>
+  <si>
+    <t>桑管R第4-6号</t>
+  </si>
+  <si>
+    <t>小川　靖弘</t>
+  </si>
+  <si>
+    <t>ちるめ～と</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町笹尾西１－３７－６ </t>
+  </si>
+  <si>
+    <t>チンチラ(10)、フクロモモンガ・アフリカモモンガ(20)、デグー(10)、アフリカヤマネ(20)、ハリネズミ(10)、テンレッック(10)、ハムスター(20)、モルモット(10)、うさぎ(５)、フェレット(３)、ミーアキャット(５)、リス(３)、ジリス(５)、ロリス(５)、コウモリ(３)</t>
+  </si>
+  <si>
+    <t>フィンチ(10)、インコ(1)、猛禽類（２）</t>
+  </si>
+  <si>
+    <t>イグアナ(５)、アガマ(20)、カメレオン(５)、テユー(10)、カナヘビ(20)、スキンク(20)、ヤモリ(50)、トカゲモドキ(50)、ミズガメ(30)、リクガメ(10)、ナミヘビ(20)、パイソン(10)、ボア(10)</t>
+  </si>
+  <si>
+    <t>2023/12/01</t>
+  </si>
+  <si>
+    <t>桑販R第5-1号</t>
+  </si>
+  <si>
+    <t>桑管R第5-2号</t>
+  </si>
+  <si>
+    <t>青木　崇浩</t>
+  </si>
+  <si>
+    <t>ＰＯＮＫＯＨＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市蓮花寺２６９－８ </t>
+  </si>
+  <si>
+    <t>犬・猫（３）</t>
+  </si>
+  <si>
+    <t>2024/02/03</t>
+  </si>
+  <si>
+    <t>桑管R第5-3号</t>
+  </si>
+  <si>
+    <t>仲村渠　仁人</t>
+  </si>
+  <si>
+    <t>ＥＭＡ－ＥＩＧＨＴ－ＨＯＭＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町榊９８２ </t>
+  </si>
+  <si>
+    <t>犬20匹（繁殖用10匹）</t>
+  </si>
+  <si>
+    <t>2024/03/29</t>
+  </si>
+  <si>
+    <t>桑販R第5-3号</t>
+  </si>
+  <si>
+    <t>川本　のり子</t>
+  </si>
+  <si>
+    <t>Ｄｅａｒ　ｄоｇ’ｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市桑名３３２－２ </t>
+  </si>
+  <si>
+    <t>犬２頭</t>
+  </si>
+  <si>
+    <t>2024/04/05</t>
+  </si>
+  <si>
+    <t>桑管R第6-1号</t>
+  </si>
+  <si>
+    <t>キャットカフェ　ミーチェ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県三重郡菰野町杉谷字割石２３２８－２８５ </t>
+  </si>
+  <si>
+    <t>猫６匹</t>
+  </si>
+  <si>
+    <t>桑展R第6-1号</t>
+  </si>
+  <si>
+    <t>西田　あつみ</t>
+  </si>
+  <si>
+    <t>白黒犬舎</t>
+  </si>
+  <si>
+    <t>犬（１３）</t>
+  </si>
+  <si>
+    <t>2024/05/13</t>
+  </si>
+  <si>
+    <t>桑販R第6-1号</t>
+  </si>
+  <si>
+    <t>黒田　るみ</t>
+  </si>
+  <si>
+    <t>ＪＥＷＥＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡朝日町小向５５８-２１ </t>
+  </si>
+  <si>
+    <t>フクロモモンガ（80）、アフリカヤマネ（15）</t>
+  </si>
+  <si>
+    <t>2024/06/01</t>
+  </si>
+  <si>
+    <t>桑販R第6-2号</t>
+  </si>
+  <si>
+    <t>伊藤　那実</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ＮＡＬＵ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市野田一丁目７－１７ </t>
+  </si>
+  <si>
+    <t>犬（3頭）</t>
+  </si>
+  <si>
+    <t>2024/09/20</t>
+  </si>
+  <si>
+    <t>桑管R第6-2号</t>
+  </si>
+  <si>
+    <t>髙木　雅矢</t>
+  </si>
+  <si>
+    <t>コンテスト犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市大安町石榑東１３９２-４ </t>
+  </si>
+  <si>
+    <t>犬（販売業：繁殖用４、販売用２、訓練業：３）</t>
+  </si>
+  <si>
+    <t>2024/09/25</t>
+  </si>
+  <si>
+    <t>桑販R第6-4号</t>
+  </si>
+  <si>
+    <t>桑訓R第6-2号</t>
+  </si>
+  <si>
+    <t>鈴木　悠希</t>
+  </si>
+  <si>
+    <t>ｕｎｉ ｄｏｇ ｓａｌｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町川北２３９５-１ </t>
+  </si>
+  <si>
+    <t>2024/11/17</t>
+  </si>
+  <si>
+    <t>桑管R第6-3号</t>
+  </si>
+  <si>
+    <t>小澤　直生</t>
+  </si>
+  <si>
+    <t>Ｂｅｇｉｎｎｉｎｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市星見ケ丘５丁目６０８－１ </t>
+  </si>
+  <si>
+    <t>ヤモリ・トカゲ（４６）</t>
+  </si>
+  <si>
+    <t>2025/01/10</t>
+  </si>
+  <si>
+    <t>桑販R第6-5号</t>
+  </si>
+  <si>
+    <t>ＳｏａｒＷｉｎｄ合同会社</t>
+  </si>
+  <si>
+    <t>〔．ａо〕</t>
+  </si>
+  <si>
+    <t>2025/03/10</t>
+  </si>
+  <si>
+    <t>桑管R第6-4号</t>
+  </si>
+  <si>
+    <t>水谷　奈邦子</t>
+  </si>
+  <si>
+    <t>ドック　カフェ　さんぽ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町穴太２９４６－１１ </t>
+  </si>
+  <si>
+    <t>2025/06/11</t>
+  </si>
+  <si>
+    <t>桑管R第7-1号</t>
+  </si>
+  <si>
+    <t>株式会社ＲＯＡＤ</t>
+  </si>
+  <si>
+    <t>Ｋｅｎｎｅｌ　Ｕｒｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町榊９１４－１０ </t>
+  </si>
+  <si>
+    <t>犬（20匹：繁殖６匹、販売14匹）</t>
+  </si>
+  <si>
+    <t>2025/08/07</t>
+  </si>
+  <si>
+    <t>桑販R第7-2号</t>
+  </si>
+  <si>
+    <t>株式会社マジェンタ</t>
+  </si>
+  <si>
+    <t>スクーデリア　マジェンタ</t>
+  </si>
+  <si>
+    <t>馬（９頭）</t>
+  </si>
+  <si>
+    <t>2025/09/22</t>
+  </si>
+  <si>
+    <t>桑訓R第7-1号</t>
+  </si>
+  <si>
+    <t>桑展R第7-1号</t>
+  </si>
+  <si>
+    <t>羽場　錠二</t>
+  </si>
+  <si>
+    <t>あおくんのしっぽ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市大安町宇賀６６５－１ </t>
+  </si>
+  <si>
+    <t>2025/10/01</t>
+  </si>
+  <si>
+    <t>桑管R第7-3号</t>
+  </si>
+  <si>
+    <t>2026/05/01</t>
+  </si>
+  <si>
+    <t>桑訓R第8-1号</t>
+  </si>
+  <si>
+    <t>中川　義輝</t>
+  </si>
+  <si>
+    <t>ｉｒｏｄｏｒｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市野田１－７－２２ </t>
+  </si>
+  <si>
+    <t>2025/11/12</t>
+  </si>
+  <si>
+    <t>桑管R第7-4号</t>
+  </si>
+  <si>
+    <t>間中　利美</t>
+  </si>
+  <si>
+    <t>モンキーエンターテイメント</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野８６２５ </t>
+  </si>
+  <si>
+    <t>ニホンザル（４）</t>
+  </si>
+  <si>
+    <t>2025/10/11</t>
+  </si>
+  <si>
+    <t>桑展R第7-2号</t>
+  </si>
+  <si>
+    <t>服部　まゆみ</t>
+  </si>
+  <si>
+    <t>ＤＯＧ’ｓ　ＳＡＬＯＮ　Ｐｉｎｋ　Ｂｅａｒ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市長島町出口２１３－６ </t>
+  </si>
+  <si>
+    <t>2025/11/01</t>
+  </si>
+  <si>
+    <t>桑管R第7-5号</t>
+  </si>
+  <si>
+    <t>田中　健</t>
+  </si>
+  <si>
+    <t>トリミングサロン悠</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野１８４７－１６２ </t>
+  </si>
+  <si>
+    <t>2025/12/01</t>
+  </si>
+  <si>
+    <t>桑管R第7-6号</t>
+  </si>
+  <si>
+    <t>株式会社タカシナ</t>
+  </si>
+  <si>
+    <t>宇宙むら．猫の里</t>
+  </si>
+  <si>
+    <t xml:space="preserve">いなべ市大安町石榑東２６１４ </t>
+  </si>
+  <si>
+    <t>猫（６）</t>
+  </si>
+  <si>
+    <t>2026/01/01</t>
+  </si>
+  <si>
+    <t>桑販R第7-3号</t>
+  </si>
+  <si>
+    <t>猫（５）</t>
+  </si>
+  <si>
+    <t>桑管R第7-8号</t>
+  </si>
+  <si>
+    <t>株式会社かいてき生活</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市陽だまりの丘８－２１０ </t>
+  </si>
+  <si>
+    <t>犬、猫、ウサギ</t>
+  </si>
+  <si>
+    <t>2025/12/12</t>
+  </si>
+  <si>
+    <t>桑管R第7-7号</t>
+  </si>
+  <si>
+    <t>上島　菜奈</t>
+  </si>
+  <si>
+    <t>ＮＡＮＰＥ　ＡＮＩＭＡＬ　ＬＡＮＤ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市友村３９４ </t>
+  </si>
+  <si>
+    <t>ミーアキャット（６）、ショウガラゴ（２）、フクロモモンガ（３）</t>
+  </si>
+  <si>
+    <t>2026/03/01</t>
+  </si>
+  <si>
+    <t>桑販R第7-4号</t>
+  </si>
+  <si>
+    <t>ミーアキャット（４）、ショウガラゴ（２）、フクロモモンガ（２）</t>
+  </si>
+  <si>
+    <t>桑管R第7-9号</t>
+  </si>
+  <si>
+    <t>桑展R第7-3号</t>
+  </si>
+  <si>
+    <t>内田　千晶</t>
+  </si>
+  <si>
+    <t>しぇる</t>
+  </si>
+  <si>
+    <t xml:space="preserve">員弁郡東員町笹尾西１－２７－７ </t>
+  </si>
+  <si>
+    <t>犬（２）、猫（２）</t>
+  </si>
+  <si>
+    <t>2026/02/26</t>
+  </si>
+  <si>
+    <t>桑管R第7-10号</t>
+  </si>
+  <si>
+    <t>飯田　恭造</t>
+  </si>
+  <si>
+    <t>ＭＯＭＯ◎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡川越町当新田７３０-２ </t>
+  </si>
+  <si>
+    <t>犬5頭</t>
+  </si>
+  <si>
+    <t>桑販R第7-5号</t>
+  </si>
+  <si>
+    <t>小林　光容</t>
+  </si>
+  <si>
+    <t>グロワレイン　クワナケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桑名市筒尾２－１５－１３ </t>
+  </si>
+  <si>
+    <t>2026/04/22</t>
+  </si>
+  <si>
+    <t>桑販R第8-1号</t>
+  </si>
+  <si>
+    <t>土本　則子</t>
+  </si>
+  <si>
+    <t>北勢土本荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町永井３０７４－７９ </t>
+  </si>
+  <si>
+    <t>2026/05/25</t>
+  </si>
+  <si>
+    <t>桑販R第8-2号</t>
+  </si>
+  <si>
+    <t>岩﨑　容子</t>
+  </si>
+  <si>
+    <t>ｇａｒｄｅｎ ＆ ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡朝日町縄生１７４４－１ </t>
+  </si>
+  <si>
+    <t>2026/07/13</t>
+  </si>
+  <si>
+    <t>桑管R第8-2号</t>
+  </si>
+  <si>
+    <t>堀口　美香</t>
+  </si>
+  <si>
+    <t>保護猫かふぇ　またたび庵</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重郡菰野町菰野８４７５－７５ </t>
+  </si>
+  <si>
+    <t>2026/07/24</t>
+  </si>
+  <si>
+    <t>桑管R第8-3号</t>
+  </si>
+  <si>
+    <t>猫（20）</t>
+  </si>
+  <si>
+    <t>桑展R第8-1号</t>
+  </si>
+  <si>
+    <t>猫（10）</t>
+  </si>
+  <si>
+    <t>桑譲R第8-1号</t>
+  </si>
+  <si>
+    <t>池下　弥生</t>
+  </si>
+  <si>
+    <t>ドッグサロン　カットマジック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市南若松町４９４－２４ </t>
+  </si>
+  <si>
+    <t>犬(35)</t>
+  </si>
+  <si>
+    <t>2006/06/06</t>
+  </si>
+  <si>
+    <t>鈴販第18-1号</t>
+  </si>
+  <si>
+    <t>犬(16)</t>
+  </si>
+  <si>
+    <t>鈴管第18-1号</t>
+  </si>
+  <si>
+    <t>有限会社カワムラ商会</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市南玉垣町６４７６－１ </t>
+  </si>
+  <si>
+    <t>犬(75)、猫(25)</t>
+  </si>
+  <si>
+    <t>チャボ(5)</t>
+  </si>
+  <si>
+    <t>2006/06/27</t>
+  </si>
+  <si>
+    <t>鈴販第18-3号</t>
+  </si>
+  <si>
+    <t>犬(30)、猫(6)、うさぎ(2)</t>
+  </si>
+  <si>
+    <t>オカメインコ(1)、アヒル(1)、セキセイインコ(5)</t>
+  </si>
+  <si>
+    <t>鈴管第18-3号</t>
+  </si>
+  <si>
+    <t>早川　正和</t>
+  </si>
+  <si>
+    <t>ドッグ・ビレッジ・スズカＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市広瀬町９３９－１ </t>
+  </si>
+  <si>
+    <t>犬(40)</t>
+  </si>
+  <si>
+    <t>2006/07/11</t>
+  </si>
+  <si>
+    <t>鈴販第18-5号</t>
+  </si>
+  <si>
+    <t>有限会社日本ペット文化学院</t>
+  </si>
+  <si>
+    <t>日本ペット文化学院鈴鹿校</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市白子駅前４３－５ </t>
+  </si>
+  <si>
+    <t>鈴管第18-16号</t>
+  </si>
+  <si>
+    <t>伊藤　雄洋</t>
+  </si>
+  <si>
+    <t>ユーカリ動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市道伯４丁目９－１９ </t>
+  </si>
+  <si>
+    <t>犬(10)、猫(10)</t>
+  </si>
+  <si>
+    <t>2007/03/16</t>
+  </si>
+  <si>
+    <t>鈴管第18-17号</t>
+  </si>
+  <si>
+    <t>瓜生　清美</t>
+  </si>
+  <si>
+    <t>ハッピーランドウリュウ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市土師町５４０－１ </t>
+  </si>
+  <si>
+    <t>犬(80)</t>
+  </si>
+  <si>
+    <t>2007/03/12</t>
+  </si>
+  <si>
+    <t>鈴販第18-37号</t>
+  </si>
+  <si>
+    <t>小川　孝弘</t>
+  </si>
+  <si>
+    <t>プロフェッサー　ケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市関町古厩１２２ </t>
+  </si>
+  <si>
+    <t>2007/03/23</t>
+  </si>
+  <si>
+    <t>鈴販第18-38号</t>
+  </si>
+  <si>
+    <t>立川　桂子</t>
+  </si>
+  <si>
+    <t>小鳥のおうち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市桜島町６－１５－７ </t>
+  </si>
+  <si>
+    <t>小型インコ(50)、中型インコ(50)</t>
+  </si>
+  <si>
+    <t>2007/04/09</t>
+  </si>
+  <si>
+    <t>鈴販第18-39号</t>
+  </si>
+  <si>
+    <t>古市　健治</t>
+  </si>
+  <si>
+    <t>日本犬繁殖所　鈴鹿の邑苑</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市伊船町９２１－１ </t>
+  </si>
+  <si>
+    <t>犬(３０)</t>
+  </si>
+  <si>
+    <t>2007/04/12</t>
+  </si>
+  <si>
+    <t>鈴販第19-3号</t>
+  </si>
+  <si>
+    <t>森本　祥吾</t>
+  </si>
+  <si>
+    <t>森本工業（メルクル）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市林崎字南條５４２－３ </t>
+  </si>
+  <si>
+    <t>猫　５０頭　チンチラ２頭</t>
+  </si>
+  <si>
+    <t>2007/05/07</t>
+  </si>
+  <si>
+    <t>鈴販第19-7号</t>
+  </si>
+  <si>
+    <t>上田　智裕</t>
+  </si>
+  <si>
+    <t>イーコイ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市算所５丁目１８－３０ </t>
+  </si>
+  <si>
+    <t>ミズガメ、リクガメ(２０0)</t>
+  </si>
+  <si>
+    <t>2007/05/14</t>
+  </si>
+  <si>
+    <t>鈴販第19-9号</t>
+  </si>
+  <si>
+    <t>吉住　智子</t>
+  </si>
+  <si>
+    <t>わんわん美容室オリーブ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市白子本町１２－９ </t>
+  </si>
+  <si>
+    <t>犬(３)</t>
+  </si>
+  <si>
+    <t>2007/05/23</t>
+  </si>
+  <si>
+    <t>鈴管第19-3号</t>
+  </si>
+  <si>
+    <t>平子　盛雄</t>
+  </si>
+  <si>
+    <t>ペット庵　ラブジョウ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市関町萩原７７６－１ </t>
+  </si>
+  <si>
+    <t>犬(１２０）</t>
+  </si>
+  <si>
+    <t>鈴販第19-13号</t>
+  </si>
+  <si>
+    <t>今西　貴久</t>
+  </si>
+  <si>
+    <t>菜の花動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市野村４－１－２ </t>
+  </si>
+  <si>
+    <t>犬(4)、猫(4)、ウサギ(1)、ハムスター(2)、フェレット(2)、モルモット(2)</t>
+  </si>
+  <si>
+    <t>小鳥(インコ、文鳥)(1)</t>
+  </si>
+  <si>
+    <t>2007/06/05</t>
+  </si>
+  <si>
+    <t>鈴管第19-5号</t>
+  </si>
+  <si>
+    <t>伊藤　利彦</t>
+  </si>
+  <si>
+    <t>メイプルシップ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市長沢町１６９３ </t>
+  </si>
+  <si>
+    <t>犬(３５)</t>
+  </si>
+  <si>
+    <t>2007/07/19</t>
+  </si>
+  <si>
+    <t>鈴販第19-18号</t>
+  </si>
+  <si>
+    <t>稲寄　扶佐</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　シャンプー　Ｆｏｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市東玉垣町２９６９ </t>
+  </si>
+  <si>
+    <t>2023/05/31</t>
+  </si>
+  <si>
+    <t>鈴管R第5-2号</t>
+  </si>
+  <si>
+    <t>水谷　亜紀</t>
+  </si>
+  <si>
+    <t>サンシャインハート</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市広瀬町２４１９ </t>
+  </si>
+  <si>
+    <t>猫(40)</t>
+  </si>
+  <si>
+    <t>2008/08/28</t>
+  </si>
+  <si>
+    <t>鈴販第20-4号</t>
+  </si>
+  <si>
+    <t>若林　伸幸</t>
+  </si>
+  <si>
+    <t>ぽ庵</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市関町新所１７７５ </t>
+  </si>
+  <si>
+    <t>犬(１０)、猫(１)</t>
+  </si>
+  <si>
+    <t>2008/11/20</t>
+  </si>
+  <si>
+    <t>鈴管第20-6号</t>
+  </si>
+  <si>
+    <t>日野  崇</t>
+  </si>
+  <si>
+    <t>ワン’ｓ　ｌｉｆｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市寺家町１４１８－４ </t>
+  </si>
+  <si>
+    <t>犬（５０）</t>
+  </si>
+  <si>
+    <t>ふくろう（２）、タカ（１）</t>
+  </si>
+  <si>
+    <t>2009/02/18</t>
+  </si>
+  <si>
+    <t>鈴販第20-9号</t>
+  </si>
+  <si>
+    <t>日野　崇</t>
+  </si>
+  <si>
+    <t>鈴管第20-7号</t>
+  </si>
+  <si>
+    <t>鈴訓第20-1号</t>
+  </si>
+  <si>
+    <t>野尻　昌子</t>
+  </si>
+  <si>
+    <t>猫カフェ　和ん亭　（なごんてい）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市道伯３－７－３０ </t>
+  </si>
+  <si>
+    <t>猫(20)</t>
+  </si>
+  <si>
+    <t>2009/06/12</t>
+  </si>
+  <si>
+    <t>鈴展第21-1号</t>
+  </si>
+  <si>
+    <t>向井　一弘</t>
+  </si>
+  <si>
+    <t>三重天空荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市自由ヶ丘３丁目７－７ </t>
+  </si>
+  <si>
+    <t>2009/09/01</t>
+  </si>
+  <si>
+    <t>鈴販第21-1号</t>
+  </si>
+  <si>
+    <t>ティンカーベル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市国分町９６４－１ </t>
+  </si>
+  <si>
+    <t>2011/08/19</t>
+  </si>
+  <si>
+    <t>鈴管第23-2号</t>
+  </si>
+  <si>
+    <t>犬(10)</t>
+  </si>
+  <si>
+    <t>鈴訓第23-1号</t>
+  </si>
+  <si>
+    <t>ペットプラス鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市庄野羽山４－１－２ </t>
+  </si>
+  <si>
+    <t>犬（２９）、猫（６）</t>
+  </si>
+  <si>
+    <t>2011/11/21</t>
+  </si>
+  <si>
+    <t>鈴販第23-2号</t>
+  </si>
+  <si>
+    <t>犬（２９）、猫(６)</t>
+  </si>
+  <si>
+    <t>鈴貸第23-1号</t>
+  </si>
+  <si>
+    <t>犬（１）、猫（１）</t>
+  </si>
+  <si>
+    <t>2015/03/27</t>
+  </si>
+  <si>
+    <t>鈴管第26-5号</t>
+  </si>
+  <si>
+    <t>ペテモ鈴鹿店</t>
+  </si>
+  <si>
+    <t>三重県鈴鹿市庄野羽山４－１－２ イオンモール鈴鹿西館</t>
+  </si>
+  <si>
+    <t>犬(20)　猫(3)</t>
+  </si>
+  <si>
+    <t>2012/02/17</t>
+  </si>
+  <si>
+    <t>鈴管第23-4号</t>
+  </si>
+  <si>
+    <t>大塚　達也</t>
+  </si>
+  <si>
+    <t>ベルペットクリニック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市大池３丁目２－３８ </t>
+  </si>
+  <si>
+    <t>犬(8)　猫(6)　うさぎ(3)　フェレット(3)　ハムスター(3)</t>
+  </si>
+  <si>
+    <t>2012/03/08</t>
+  </si>
+  <si>
+    <t>鈴管第23-5号</t>
+  </si>
+  <si>
+    <t>東京ペット貿易株式会社</t>
+  </si>
+  <si>
+    <t>マナウス鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市住吉町８９１０　スーパービバホーム鈴鹿店内 </t>
+  </si>
+  <si>
+    <t>ウサギ(10)、ハムスター(100)</t>
+  </si>
+  <si>
+    <t>インコ、ブンチョウ、十姉妹　（100）</t>
+  </si>
+  <si>
+    <t>水棲ガメ（500）、陸ガメ、トカゲ、カエル（100）</t>
+  </si>
+  <si>
+    <t>2012/06/07</t>
+  </si>
+  <si>
+    <t>鈴販第24-2号</t>
+  </si>
+  <si>
+    <t>新井　宏治</t>
+  </si>
+  <si>
+    <t>鈴鹿新井荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市住吉１－１５－８ </t>
+  </si>
+  <si>
+    <t>犬(７)</t>
+  </si>
+  <si>
+    <t>2013/01/11</t>
+  </si>
+  <si>
+    <t>鈴販第24-5号</t>
+  </si>
+  <si>
+    <t>臼井　一恵</t>
+  </si>
+  <si>
+    <t>わんこの美容室　ＮｏｎＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市安知本町５４１ </t>
+  </si>
+  <si>
+    <t>2013/04/15</t>
+  </si>
+  <si>
+    <t>鈴管第25-1号</t>
+  </si>
+  <si>
+    <t>倉本　清友</t>
+  </si>
+  <si>
+    <t>日保二三荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市寺家５丁目１-１５ </t>
+  </si>
+  <si>
+    <t>2013/05/07</t>
+  </si>
+  <si>
+    <t>鈴販第25-2号</t>
+  </si>
+  <si>
+    <t>ベルホースファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市広瀬町２４１９－１ </t>
+  </si>
+  <si>
+    <t>馬（２７）</t>
+  </si>
+  <si>
+    <t>2013/08/30</t>
+  </si>
+  <si>
+    <t>鈴展第25-1号</t>
+  </si>
+  <si>
+    <t>鈴訓第25-2号</t>
+  </si>
+  <si>
+    <t>竹川　真理</t>
+  </si>
+  <si>
+    <t>ペティ　アンジュ　プリュム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市稲生塩屋２丁目２１－１３ </t>
+  </si>
+  <si>
+    <t>犬（２５）</t>
+  </si>
+  <si>
+    <t>2013/10/01</t>
+  </si>
+  <si>
+    <t>鈴販第25-3号</t>
+  </si>
+  <si>
+    <t>犬3頭</t>
+  </si>
+  <si>
+    <t>2020/09/01</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-6号</t>
+  </si>
+  <si>
+    <t>株式会社ペッツフレンズコーポレーション</t>
+  </si>
+  <si>
+    <t>亀山アニマルファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市関町金場字木戸６０５番－１ </t>
+  </si>
+  <si>
+    <t>犬（１２０）</t>
+  </si>
+  <si>
+    <t>2014/03/10</t>
+  </si>
+  <si>
+    <t>鈴販第25-5号</t>
+  </si>
+  <si>
+    <t>鈴管第25-2号</t>
+  </si>
+  <si>
+    <t>2023/08/10</t>
+  </si>
+  <si>
+    <t>鈴貸R第5-1号</t>
+  </si>
+  <si>
+    <t>小倉　浩太郎</t>
+  </si>
+  <si>
+    <t>ペットサロン　リード</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市長太栄町４丁目９６２－１ </t>
+  </si>
+  <si>
+    <t>2014/04/22</t>
+  </si>
+  <si>
+    <t>鈴管第26-1号</t>
+  </si>
+  <si>
+    <t>渡邉　優子</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ Ｓａｌｏｎ Ｍｕ-ｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市高岡台４丁目８－２７ </t>
+  </si>
+  <si>
+    <t>2014/06/20</t>
+  </si>
+  <si>
+    <t>鈴管第26-2号</t>
+  </si>
+  <si>
+    <t>永坂　和代</t>
+  </si>
+  <si>
+    <t>ＫＡＺＵＹＯ　ＱＵＥＥＮ　ＫＥＮＮＥＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市東磯山３－５－２７ </t>
+  </si>
+  <si>
+    <t>2014/07/09</t>
+  </si>
+  <si>
+    <t>鈴販第26-1号</t>
+  </si>
+  <si>
+    <t>株式会社鈴鹿ハンター</t>
+  </si>
+  <si>
+    <t>鈴鹿ハンター</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市算所二丁目５番１号 </t>
+  </si>
+  <si>
+    <t>ヤギ（５）、うさぎ（１１）</t>
+  </si>
+  <si>
+    <t>鈴展第26-1号</t>
+  </si>
+  <si>
+    <t>吉澤　麻衣</t>
+  </si>
+  <si>
+    <t>ドッグサロン　まーぶる</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市桜島町１丁目１１－５ </t>
+  </si>
+  <si>
+    <t>2014/12/26</t>
+  </si>
+  <si>
+    <t>鈴管第26-3号</t>
+  </si>
+  <si>
+    <t>時田　香織</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ Ｓａｌｏｎ ＳＡＲＹ（ドッグサロン　サリー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市井田川町４００番地 </t>
+  </si>
+  <si>
+    <t>2015/09/17</t>
+  </si>
+  <si>
+    <t>鈴管第27-1号</t>
+  </si>
+  <si>
+    <t>株式会社ホームセンターバロー</t>
+  </si>
+  <si>
+    <t>ホームセンターバロー鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市東旭が丘２丁目１番３１号 </t>
+  </si>
+  <si>
+    <t>ハムスター（４０）、ウサギ（１０）</t>
+  </si>
+  <si>
+    <t>文鳥　カナリア（10羽）</t>
+  </si>
+  <si>
+    <t>ゼニガメ（３０）、ヒョウモントカゲモドキ、ゲッコウ（２０）、ポールパイソン（５）</t>
+  </si>
+  <si>
+    <t>2015/10/01</t>
+  </si>
+  <si>
+    <t>鈴販第27-2号</t>
+  </si>
+  <si>
+    <t>株式会社ソリューションズ</t>
+  </si>
+  <si>
+    <t>鈴鹿動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市三日市町１８８０－１２ </t>
+  </si>
+  <si>
+    <t>犬（１１）、猫（４）</t>
+  </si>
+  <si>
+    <t>2015/11/20</t>
+  </si>
+  <si>
+    <t>鈴管第27-2号</t>
+  </si>
+  <si>
+    <t>株式会社Ｙ’ｓ　Ｆｉｅｌｄ</t>
+  </si>
+  <si>
+    <t>Ｓｕｎｎｙ　Ｄｏｇ　鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市算所４－１－１８ </t>
+  </si>
+  <si>
+    <t>2017/06/01</t>
+  </si>
+  <si>
+    <t>鈴管第29-1号</t>
+  </si>
+  <si>
+    <t>山口　伸子</t>
+  </si>
+  <si>
+    <t>ドッグ　デザイン　ブリス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市田村町１１０７－１ </t>
+  </si>
+  <si>
+    <t>2017/06/20</t>
+  </si>
+  <si>
+    <t>鈴管第29-2号</t>
+  </si>
+  <si>
+    <t>株式会社ケン＆１</t>
+  </si>
+  <si>
+    <t>ペットプラザイオンタウン鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市庄野羽山四丁目２０番１号 </t>
+  </si>
+  <si>
+    <t>犬（１０）ネコ（３）、うさぎ（２）、ハムスター（１５）、モルモット（１）、デグー（１）、フェレット（３）</t>
+  </si>
+  <si>
+    <t>インコ（１０）、オウム（１）</t>
+  </si>
+  <si>
+    <t>亀（１）　ヘビ（１）　ヤモリ（１）</t>
+  </si>
+  <si>
+    <t>2017/09/29</t>
+  </si>
+  <si>
+    <t>鈴販第29-2号</t>
+  </si>
+  <si>
+    <t>鈴管第29-5号</t>
+  </si>
+  <si>
+    <t>土屋　季身子</t>
+  </si>
+  <si>
+    <t>ドッグサロン＆トリマー養成スクールＫＥＮＫＥＮ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市岡田３－１－８ </t>
+  </si>
+  <si>
+    <t>2017/10/11</t>
+  </si>
+  <si>
+    <t>鈴管第29-6号</t>
+  </si>
+  <si>
+    <t>栗本　実保</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ ｓａｌｏｎ Ｍｏｎｕｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市川合町４２４－１ </t>
+  </si>
+  <si>
+    <t>2017/11/07</t>
+  </si>
+  <si>
+    <t>鈴管第29-8号</t>
+  </si>
+  <si>
+    <t>伊藤　敬子</t>
+  </si>
+  <si>
+    <t>猫婆</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市西条３－９－２２ </t>
+  </si>
+  <si>
+    <t>猫(10)</t>
+  </si>
+  <si>
+    <t>2018/01/12</t>
+  </si>
+  <si>
+    <t>鈴展第29-2号</t>
+  </si>
+  <si>
+    <t>ペットホテル猫婆</t>
+  </si>
+  <si>
+    <t>猫　1匹</t>
+  </si>
+  <si>
+    <t>2023/12/15</t>
+  </si>
+  <si>
+    <t>鈴管R第5-6号</t>
+  </si>
+  <si>
+    <t>濵地　雄大</t>
+  </si>
+  <si>
+    <t>旭が丘どうぶつ病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市東旭が丘２丁目１－２０ </t>
+  </si>
+  <si>
+    <t>犬（４）、猫（４）</t>
+  </si>
+  <si>
+    <t>2018/04/13</t>
+  </si>
+  <si>
+    <t>鈴管第30-1号</t>
+  </si>
+  <si>
+    <t>橋爪　勇人</t>
+  </si>
+  <si>
+    <t>橋爪動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市桜島町６－２０－７ </t>
+  </si>
+  <si>
+    <t>犬（８）、猫（４）</t>
+  </si>
+  <si>
+    <t>2018/04/27</t>
+  </si>
+  <si>
+    <t>鈴管第30-2号</t>
+  </si>
+  <si>
+    <t>豊田　恵子</t>
+  </si>
+  <si>
+    <t>犬のとこやさん　シャルマン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市郡山町２００１－１８ </t>
+  </si>
+  <si>
+    <t>2019/04/01</t>
+  </si>
+  <si>
+    <t>鈴管第30-5号</t>
+  </si>
+  <si>
+    <t>伊藤　大介</t>
+  </si>
+  <si>
+    <t>アオイ　キャット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市みずほ台１４－２６２ </t>
+  </si>
+  <si>
+    <t>猫（９）</t>
+  </si>
+  <si>
+    <t>2019/03/05</t>
+  </si>
+  <si>
+    <t>鈴販第30-5号</t>
+  </si>
+  <si>
+    <t>株式会社ダイナ</t>
+  </si>
+  <si>
+    <t>ペットファミリーダイナ鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市稲生４－１－１ </t>
+  </si>
+  <si>
+    <t>犬（10）、猫（10）、小動物（ウサギ、チンチラ、モルモット他）（12）</t>
+  </si>
+  <si>
+    <t>鳥（30）</t>
+  </si>
+  <si>
+    <t>カメ（10）、トカゲ（15）、ヤモリ（15）</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第1-3号</t>
+  </si>
+  <si>
+    <t>犬(３)、猫（２）、小動物(３)</t>
+  </si>
+  <si>
+    <t>トリ(３)</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第1-3号</t>
+  </si>
+  <si>
+    <t>宮﨑　敬子</t>
+  </si>
+  <si>
+    <t>Ｔｒｉｍｍｉｎｇ　Ｓａｌｏｎ　Ｄｏｇ　Ｆａｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市国府町２２００－１５ </t>
+  </si>
+  <si>
+    <t>犬（4頭）</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第1-5号</t>
+  </si>
+  <si>
+    <t>北河　基</t>
+  </si>
+  <si>
+    <t>ＫＩＴＡ　ＮＹＡＮ（きたにゃん）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市下箕田４－３－３ </t>
+  </si>
+  <si>
+    <t>猫　10匹</t>
+  </si>
+  <si>
+    <t>2020/03/06</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第1-7号</t>
+  </si>
+  <si>
+    <t>山本　和憲</t>
+  </si>
+  <si>
+    <t>ペットシッター＆動物訪問介護　にくきゅう屋</t>
+  </si>
+  <si>
+    <t>三重県鈴鹿市磯山１－１０－１３ グレース磯山２０７</t>
+  </si>
+  <si>
+    <t>犬・猫（３）、うさぎ（１）</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第1-6号</t>
+  </si>
+  <si>
+    <t>熊谷　麻衣子</t>
+  </si>
+  <si>
+    <t>舞猫庵</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市東磯山４－１８－１２ </t>
+  </si>
+  <si>
+    <t>猫（10匹）</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第1-8号</t>
+  </si>
+  <si>
+    <t>吉永　亜津佐</t>
+  </si>
+  <si>
+    <t>Ｊｏｎａ　Ｈｅａｒｔｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市江島町３５５１ </t>
+  </si>
+  <si>
+    <t>猫（5０匹）</t>
+  </si>
+  <si>
+    <t>2020/05/12</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>一般社団法人動物福祉ムック王国</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市国府町４９７０ </t>
+  </si>
+  <si>
+    <t>犬猫（10頭）</t>
+  </si>
+  <si>
+    <t>2020/05/29</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>鈴訓Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>森川　歩美</t>
+  </si>
+  <si>
+    <t>キャッテリー　クリスティー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市長太新町３－１－４０ </t>
+  </si>
+  <si>
+    <t>猫（40）</t>
+  </si>
+  <si>
+    <t>2020/07/02</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第2-5号</t>
+  </si>
+  <si>
+    <t>猫２</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>吉田　彩加</t>
+  </si>
+  <si>
+    <t>Ｔｒｉｍｍｉｎｇ　ｓａｌｏｎ　～Ｄｏｗ～</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市南玉垣町６８９５－１ </t>
+  </si>
+  <si>
+    <t>犬　3頭</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-5号</t>
+  </si>
+  <si>
+    <t>成瀬　汐里</t>
+  </si>
+  <si>
+    <t>ＷＯＮ’Ｓ　Ｃａｋｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市東磯山２－２３－７ </t>
+  </si>
+  <si>
+    <t>犬3頭　猫　2匹</t>
+  </si>
+  <si>
+    <t>2020/09/14</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-7号</t>
+  </si>
+  <si>
+    <t>小林　恵</t>
+  </si>
+  <si>
+    <t>猫専門ペットシッターユキにゃんママ</t>
+  </si>
+  <si>
+    <t>鈴鹿市白子２－２１－１　 サンライズ白子シーサイドビラ１０２</t>
+  </si>
+  <si>
+    <t>猫5匹</t>
+  </si>
+  <si>
+    <t>2020/09/17</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-8号</t>
+  </si>
+  <si>
+    <t>長谷川　美帆</t>
+  </si>
+  <si>
+    <t>リトル　ハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市稲生町８９０９－３ </t>
+  </si>
+  <si>
+    <t>フクロモモンガ（10）、犬（10）</t>
+  </si>
+  <si>
+    <t>フトアゴヒゲトカゲ（20）</t>
+  </si>
+  <si>
+    <t>2021/02/22</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第2-7号</t>
+  </si>
+  <si>
+    <t>櫻井　征香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　ＣｏＣｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市長明寺町６９６－４ </t>
+  </si>
+  <si>
+    <t>犬（４匹）</t>
+  </si>
+  <si>
+    <t>2021/03/01</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-9号</t>
+  </si>
+  <si>
+    <t>株式会社Ｎｉｃｅ　ＱｕｎＱｕｎ</t>
+  </si>
+  <si>
+    <t>愛犬美容室ＱｕｎＱｕｎ　亀山エコー店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県亀山市東御幸町２２２ </t>
+  </si>
+  <si>
+    <t>犬（９頭）</t>
+  </si>
+  <si>
+    <t>2021/04/02</t>
+  </si>
+  <si>
+    <t>鈴管Ｒ第2-11号</t>
+  </si>
+  <si>
+    <t>大久保　美穂</t>
+  </si>
+  <si>
+    <t>一ノ里荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市一ノ宮町１２３４ </t>
+  </si>
+  <si>
+    <t>犬３匹　猫４匹</t>
+  </si>
+  <si>
+    <t>2021/02/04</t>
+  </si>
+  <si>
+    <t>鈴販Ｒ第2-9号</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＨＯＰ　ＷＡＮＷＡ（鈴鹿三日市本店）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市三日市３－２－１２ </t>
+  </si>
+  <si>
+    <t>犬　３０頭</t>
+  </si>
+  <si>
+    <t>2021/05/26</t>
+  </si>
+  <si>
+    <t>鈴販R第3-1号</t>
+  </si>
+  <si>
+    <t>犬３０頭　猫１０頭</t>
+  </si>
+  <si>
+    <t>鈴管R第3-1号</t>
+  </si>
+  <si>
+    <t>ホームセンターバロー鈴鹿店ディスワン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市東旭が丘２－１－３１ </t>
+  </si>
+  <si>
+    <t>鈴販R第3-2号</t>
+  </si>
+  <si>
+    <t>鈴管R第3-2号</t>
+  </si>
+  <si>
+    <t>佐久間　陵</t>
+  </si>
+  <si>
+    <t>Ｅｎｅｒｇｅｔｉｃ　Ｈｏｕｓｅｈｏｌｄ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市田村町２５３ </t>
+  </si>
+  <si>
+    <t>猫15頭　犬9頭</t>
+  </si>
+  <si>
+    <t>2021/11/17</t>
+  </si>
+  <si>
+    <t>鈴販R第3-3号</t>
+  </si>
+  <si>
+    <t>梅田　敬仁</t>
+  </si>
+  <si>
+    <t>ＳＵＺＵＫＡ　ＨＯＲＳＥ　ＰＡＲＫ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市石薬師町４５２－４ </t>
+  </si>
+  <si>
+    <t>馬　20頭</t>
+  </si>
+  <si>
+    <t>2021/12/01</t>
+  </si>
+  <si>
+    <t>鈴訓R第3-1号</t>
+  </si>
+  <si>
+    <t>鈴展R第3-1号</t>
+  </si>
+  <si>
+    <t>水谷　仁美</t>
+  </si>
+  <si>
+    <t>ＡＮＺＵ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市高岡台３丁目５－５ </t>
+  </si>
+  <si>
+    <t>猫　33匹　ペルシャ　チンチラ、シルバー、ゴールデン、エキゾチックショートヘア、ロングヘア</t>
+  </si>
+  <si>
+    <t>2022/01/20</t>
+  </si>
+  <si>
+    <t>鈴販R第3-4号</t>
+  </si>
+  <si>
+    <t>坂井　恵美理</t>
+  </si>
+  <si>
+    <t>Ｐｅｔｉｔ　ｌ’ｅｔｅ（プティ・レーテ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市神戸６－５－９ </t>
+  </si>
+  <si>
+    <t>犬７頭（繁殖犬　２頭　残り子犬）</t>
+  </si>
+  <si>
+    <t>2022/03/09</t>
+  </si>
+  <si>
+    <t>鈴販R第3-5号</t>
+  </si>
+  <si>
+    <t>宮城　麻夕美</t>
+  </si>
+  <si>
+    <t>ドッグサロン　はち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市若松中１－２２－１３ </t>
+  </si>
+  <si>
+    <t>犬１０頭　小型　中型　大型</t>
+  </si>
+  <si>
+    <t>2022/06/10</t>
+  </si>
+  <si>
+    <t>鈴管R第4-1号</t>
+  </si>
+  <si>
+    <t>金沢　はなえ</t>
+  </si>
+  <si>
+    <t>ワンコ＆ローズハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市安坂山町２５５３ </t>
+  </si>
+  <si>
+    <t>犬（２０頭）うち繁殖犬15頭　トイプードル、ヨークシャテリア</t>
+  </si>
+  <si>
+    <t>2022/07/29</t>
+  </si>
+  <si>
+    <t>鈴販R第4-1号</t>
+  </si>
+  <si>
+    <t>外枦保　和孝</t>
+  </si>
+  <si>
+    <t>ノアキャット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市田村町２５－２１ </t>
+  </si>
+  <si>
+    <t>猫（8匹）メインクーンキャット</t>
+  </si>
+  <si>
+    <t>2022/11/22</t>
+  </si>
+  <si>
+    <t>鈴販R第4-3号</t>
+  </si>
+  <si>
+    <t>奥田　純</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ Ｇｒｏｏｍｉｎｇ Ｔａｂａｓａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市能褒野町２５－２５ </t>
+  </si>
+  <si>
+    <t>犬　5頭</t>
+  </si>
+  <si>
+    <t>2023/01/12</t>
+  </si>
+  <si>
+    <t>鈴管R第4-3号</t>
+  </si>
+  <si>
+    <t>長沼　成江</t>
+  </si>
+  <si>
+    <t>うさねこｒｏｏｍ　ＢｏＢｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市布気町９６４－１ </t>
+  </si>
+  <si>
+    <t>猫（10匹）、うさぎ（２羽）</t>
+  </si>
+  <si>
+    <t>2023/04/11</t>
+  </si>
+  <si>
+    <t>鈴展R第5-1号</t>
+  </si>
+  <si>
+    <t>播本　陽子</t>
+  </si>
+  <si>
+    <t>ｔｒｉｍｍｉｎｇ ｓａｌｏｎ ｍｕｕ ｍｕｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市若松東３丁目２１－１４－２ </t>
+  </si>
+  <si>
+    <t>犬・猫（２頭）</t>
+  </si>
+  <si>
+    <t>2023/05/11</t>
+  </si>
+  <si>
+    <t>鈴管R第5-1号</t>
+  </si>
+  <si>
+    <t>山崎　愛理砂</t>
+  </si>
+  <si>
+    <t>Ｍａｐｌｅ Ｃａｔｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市田村町３１８－１ </t>
+  </si>
+  <si>
+    <t>猫（２５）</t>
+  </si>
+  <si>
+    <t>2023/05/01</t>
+  </si>
+  <si>
+    <t>鈴販R第5-1号</t>
+  </si>
+  <si>
+    <t>中村　耕三</t>
+  </si>
+  <si>
+    <t>ガーゴイルズ　ケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市住山町３２１－１ </t>
+  </si>
+  <si>
+    <t>犬（25）</t>
+  </si>
+  <si>
+    <t>2023/05/10</t>
+  </si>
+  <si>
+    <t>鈴販R第5-2号</t>
+  </si>
+  <si>
+    <t>川戸　洋介</t>
+  </si>
+  <si>
+    <t>ｈｏｔ　ｄｏｇ　ｋｅｎｎｅｌｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市住吉５丁目７－３８ </t>
+  </si>
+  <si>
+    <t>犬　5頭（うち成犬2頭、子犬3頭）</t>
+  </si>
+  <si>
+    <t>2023/07/01</t>
+  </si>
+  <si>
+    <t>鈴販R第5-3号</t>
+  </si>
+  <si>
+    <t>犬　1頭</t>
+  </si>
+  <si>
+    <t>鈴管R第5-3号</t>
+  </si>
+  <si>
+    <t>居附　覚</t>
+  </si>
+  <si>
+    <t>ＤＡＢペットＳＧＭ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市住吉４－８－１４－１ </t>
+  </si>
+  <si>
+    <t>犬　５頭（狆）</t>
+  </si>
+  <si>
+    <t>イワシャコ、セブライト、銀鶏、高麗雉、コンゴウインコ、コールダック　計３０羽</t>
+  </si>
+  <si>
+    <t>2023/08/08</t>
+  </si>
+  <si>
+    <t>鈴販R第5-4号</t>
+  </si>
+  <si>
+    <t>伊藤　直美</t>
+  </si>
+  <si>
+    <t>てんちゃんの美容室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市和田町１１９３－３５ </t>
+  </si>
+  <si>
+    <t>犬1頭</t>
+  </si>
+  <si>
+    <t>2023/09/18</t>
+  </si>
+  <si>
+    <t>鈴管R第5-4号</t>
+  </si>
+  <si>
+    <t>田中　江梨子</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ ｂｅａｕｔｙ ｓａｌｏｎ Ｋ ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市石垣２－１－１５ </t>
+  </si>
+  <si>
+    <t>2023/09/28</t>
+  </si>
+  <si>
+    <t>鈴管R第5-5号</t>
+  </si>
+  <si>
+    <t>森川　比佐代</t>
+  </si>
+  <si>
+    <t>キャッテリー　モリカワ</t>
+  </si>
+  <si>
+    <t>2023/10/13</t>
+  </si>
+  <si>
+    <t>鈴販R第5-6号</t>
+  </si>
+  <si>
+    <t>林　道代</t>
+  </si>
+  <si>
+    <t>Ｃｏｅｕｒ　ａ　Ｃｏｅｕｒ　（クーラ　クー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市林崎２－１４－１ </t>
+  </si>
+  <si>
+    <t>犬　40頭</t>
+  </si>
+  <si>
+    <t>2024/01/18</t>
+  </si>
+  <si>
+    <t>鈴販R第5-7号</t>
+  </si>
+  <si>
+    <t>佐藤　幸也</t>
+  </si>
+  <si>
+    <t>Ｆｕｒｒｙ　Ｓｕｇａｒ（ファーリー　シュガー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市庄野羽山４丁目８－１ </t>
+  </si>
+  <si>
+    <t>犬（７頭）</t>
+  </si>
+  <si>
+    <t>2024/02/06</t>
+  </si>
+  <si>
+    <t>鈴販R第5-8号</t>
+  </si>
+  <si>
+    <t>小河　澄子</t>
+  </si>
+  <si>
+    <t>しっぽのいえ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市庄野共進１丁目２－２３ </t>
+  </si>
+  <si>
+    <t>猫（６）、犬（７）</t>
+  </si>
+  <si>
+    <t>2024/04/01</t>
+  </si>
+  <si>
+    <t>鈴管R第5-7号</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人鈴鹿市馬術協会</t>
+  </si>
+  <si>
+    <t>馬（10頭）</t>
+  </si>
+  <si>
+    <t>2024/04/19</t>
+  </si>
+  <si>
+    <t>鈴訓R第6-1号</t>
+  </si>
+  <si>
+    <t>鈴展R第6-1号</t>
+  </si>
+  <si>
+    <t>株式会社Ａペット</t>
+  </si>
+  <si>
+    <t>ペットショップスワンＡペット　サウス亀山店</t>
+  </si>
+  <si>
+    <t>三重県亀山市菅内町１３６９－１ スーパーセンターオークワ　サウス亀山店内</t>
+  </si>
+  <si>
+    <t>犬(12)　猫(6)　げっ歯類(48)　うさぎ(8)　ハリネズミ(2)　チンチラ(2)　デグー(3)　フェレット(2)　モルモット(2)　モモンガ(3)</t>
+  </si>
+  <si>
+    <t>インコ(15)　文鳥(5)</t>
+  </si>
+  <si>
+    <t>2024/04/21</t>
+  </si>
+  <si>
+    <t>鈴販R第6-1号</t>
+  </si>
+  <si>
+    <t>犬(9)</t>
+  </si>
+  <si>
+    <t>鈴管R第6-1号</t>
+  </si>
+  <si>
+    <t>磯田　尚吾</t>
+  </si>
+  <si>
+    <t>ペットのお風呂やさんＷＯＮＷＯＮ鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市野町西２丁目２－２ </t>
+  </si>
+  <si>
+    <t>犬（19）、猫（3）</t>
+  </si>
+  <si>
+    <t>2024/07/04</t>
+  </si>
+  <si>
+    <t>鈴管R第6-2号</t>
+  </si>
+  <si>
+    <t>株式会社ワンズライフ</t>
+  </si>
+  <si>
+    <t>ふれあい動物カフェ　ｆｕｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市住吉１－１４－２８ </t>
+  </si>
+  <si>
+    <t>ヤギ（３）、カピバラ（２）、猫（７）、キンカジュウ（２）</t>
+  </si>
+  <si>
+    <t>アヒル（５）、フクロウ（８）、フラミンゴ（２）、チャボ（３）、インコ（１６）</t>
+  </si>
+  <si>
+    <t>2024/07/29</t>
+  </si>
+  <si>
+    <t>鈴展R第6-2号</t>
+  </si>
+  <si>
+    <t>樋口　明里</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　ｔｅｔｏｔｅ．</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市寺家６－５－４ </t>
+  </si>
+  <si>
+    <t>2024/10/01</t>
+  </si>
+  <si>
+    <t>鈴管R第6-3号</t>
+  </si>
+  <si>
+    <t>堤　隆一</t>
+  </si>
+  <si>
+    <t>すずか犬猫医療センター</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市稲生３丁目４－１ </t>
+  </si>
+  <si>
+    <t>犬（３）、猫（２）</t>
+  </si>
+  <si>
+    <t>2024/12/03</t>
+  </si>
+  <si>
+    <t>鈴管R第6-4号</t>
+  </si>
+  <si>
+    <t>齋藤　鮎美</t>
+  </si>
+  <si>
+    <t>にゃくるー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市岸岡町３６８５ </t>
+  </si>
+  <si>
+    <t>犬（10）、猫（20）、ウサギ(10)、げっ歯類(10)</t>
+  </si>
+  <si>
+    <t>オウム科（10）、アトリ科（10）、カエデチョウ科（10）</t>
+  </si>
+  <si>
+    <t>2020/03/30</t>
+  </si>
+  <si>
+    <t>鈴管R第6-5号</t>
+  </si>
+  <si>
+    <t>株式会社Ｏｆｆｉｃｅ　Ｏｈａｒａｄａ</t>
+  </si>
+  <si>
+    <t>ヤギーず商店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市越知町８０４ </t>
+  </si>
+  <si>
+    <t>ヤギ　10頭</t>
+  </si>
+  <si>
+    <t>2025/03/01</t>
+  </si>
+  <si>
+    <t>鈴展R第6-4号</t>
+  </si>
+  <si>
+    <t>村井　豊幸　</t>
+  </si>
+  <si>
+    <t>モンキー企画</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鈴鹿市国府町４９２２－５０６ </t>
+  </si>
+  <si>
+    <t>2025/02/18</t>
+  </si>
+  <si>
+    <t>鈴展R第6-3号</t>
+  </si>
+  <si>
+    <t>小島　有里奈</t>
+  </si>
+  <si>
+    <t>ｎｉｃｏ　ｄｏｇ　Ｌｉｆｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市国府町２２００－２８１ </t>
+  </si>
+  <si>
+    <t>犬（20頭）</t>
+  </si>
+  <si>
+    <t>2025/03/09</t>
+  </si>
+  <si>
+    <t>鈴販R第6-2号</t>
+  </si>
+  <si>
+    <t>出岡　綾</t>
+  </si>
+  <si>
+    <t>ｐｏｍｍｅ　ｔｒｉｍｍｉｎｇ　ｓａｌｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市加佐登２丁目６－１０ </t>
+  </si>
+  <si>
+    <t>鈴管R第6-6号</t>
+  </si>
+  <si>
+    <t>中西　恵</t>
+  </si>
+  <si>
+    <t>トリミングサロン　ＰＡＷ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市算所町字新開１２４０　１号室 </t>
+  </si>
+  <si>
+    <t>2025/04/18</t>
+  </si>
+  <si>
+    <t>鈴管R第7-1号</t>
+  </si>
+  <si>
+    <t>吉澤　美智代</t>
+  </si>
+  <si>
+    <t>アートヒルズ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市北若松町３９２-３９ </t>
+  </si>
+  <si>
+    <t>犬（17）</t>
+  </si>
+  <si>
+    <t>小型鳥類（20）</t>
+  </si>
+  <si>
+    <t>2025/09/18</t>
+  </si>
+  <si>
+    <t>鈴販R第7-4号</t>
+  </si>
+  <si>
+    <t>2025/07/29</t>
+  </si>
+  <si>
+    <t>鈴販R第7-1号</t>
+  </si>
+  <si>
+    <t>平井　貴大</t>
+  </si>
+  <si>
+    <t>すずひら荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市国府町３６９２－４ </t>
+  </si>
+  <si>
+    <t>犬（40）</t>
+  </si>
+  <si>
+    <t>2025/08/27</t>
+  </si>
+  <si>
+    <t>鈴販R第7-2号</t>
+  </si>
+  <si>
+    <t>株式会社ゼロワールド</t>
+  </si>
+  <si>
+    <t>いきもの探検隊　鈴鹿店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市道伯町２５５４番１ </t>
+  </si>
+  <si>
+    <t>うさぎ（10）、ハムスター（60）、モルモット（10）、ハリネズミ（3）</t>
+  </si>
+  <si>
+    <t>セキセイインコ（15）、ダルマインコ（1）、ベニコンゴウインコ（1）、オカメインコ（30）、ワカケホンセイインコ（1）</t>
+  </si>
+  <si>
+    <t>トカゲ（30）、カメレオン（6）</t>
+  </si>
+  <si>
+    <t>2025/09/20</t>
+  </si>
+  <si>
+    <t>鈴展R第7-2号</t>
+  </si>
+  <si>
+    <t>鈴販R第7-3号</t>
+  </si>
+  <si>
+    <t>ペッツファースト株式会社</t>
+  </si>
+  <si>
+    <t>ペッツファースト鈴鹿店</t>
+  </si>
+  <si>
+    <t>鈴鹿市住吉町８９１０ スーパービバホーム　鈴鹿店　ＮＩＣＯ ＰＥＴ Ｓｅｌｅｃｔ　鈴鹿店内</t>
+  </si>
+  <si>
+    <t>犬（16）、猫（8）</t>
+  </si>
+  <si>
+    <t>2026/04/15</t>
+  </si>
+  <si>
+    <t>鈴販R第8-1号</t>
+  </si>
+  <si>
+    <t>ホテル：犬（4）、猫（4）トリミング：犬（3）、猫（3）</t>
+  </si>
+  <si>
+    <t>鈴管R第8-1号</t>
+  </si>
+  <si>
+    <t>犬（16）、猫（8）（販売業と兼ねる）</t>
+  </si>
+  <si>
+    <t>鈴貸R第8-1号</t>
+  </si>
+  <si>
+    <t>谷村　幸祐</t>
+  </si>
+  <si>
+    <t>Ｒｅｐ ｎｉｓｈｉ＿ｃｏｌｌｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市加太中在家６９５７－１３ </t>
+  </si>
+  <si>
+    <t>ニシアフリカトカゲモドキ（24匹）</t>
+  </si>
+  <si>
+    <t>2026/04/17</t>
+  </si>
+  <si>
+    <t>鈴販R第8-2号</t>
+  </si>
+  <si>
+    <t>孫　宁玲</t>
+  </si>
+  <si>
+    <t>ペットルーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市白木町２１１－４ </t>
+  </si>
+  <si>
+    <t>犬（16）</t>
+  </si>
+  <si>
+    <t>2026/05/07</t>
+  </si>
+  <si>
+    <t>鈴販R第8-3号</t>
+  </si>
+  <si>
+    <t>中林　妙子</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ワンダ・フル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市池田町７５７－１ </t>
+  </si>
+  <si>
+    <t>2026/05/12</t>
+  </si>
+  <si>
+    <t>鈴管R第8-2号</t>
+  </si>
+  <si>
+    <t>廣田　路代</t>
+  </si>
+  <si>
+    <t>わんちゃんの美容室　楽々</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市井尻町１００９－４ </t>
+  </si>
+  <si>
+    <t>2026/05/18</t>
+  </si>
+  <si>
+    <t>鈴管R第8-3号</t>
+  </si>
+  <si>
+    <t>佐久間　絢子</t>
+  </si>
+  <si>
+    <t>Ｋｏｔａｒｏ　Ｐｅｔ　Ｃａｒｅ（コタローペットケア）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鈴鹿市東旭が丘７丁目３－１９ </t>
+  </si>
+  <si>
+    <t>2026/05/21</t>
+  </si>
+  <si>
+    <t>鈴管R第8-4号</t>
+  </si>
+  <si>
+    <t>兒玉　一良</t>
+  </si>
+  <si>
+    <t>ＨＯＰＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">亀山市南鹿島町２５－１８ </t>
+  </si>
+  <si>
+    <t>トカゲ（75匹）、カメ（6匹）</t>
+  </si>
+  <si>
+    <t>鈴販R第8-4号</t>
+  </si>
+  <si>
+    <t>上田　久美子</t>
+  </si>
+  <si>
+    <t>ペットサロンかどや</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白山町二本木５９０－１ </t>
+  </si>
+  <si>
+    <t>犬(7)</t>
+  </si>
+  <si>
+    <t>2006/09/08</t>
+  </si>
+  <si>
+    <t>津管第18-4号</t>
+  </si>
+  <si>
+    <t>草川　治久</t>
+  </si>
+  <si>
+    <t>草川小鳥店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市丸之内２８－９ </t>
+  </si>
+  <si>
+    <t>小鳥(150)、オウム(5)</t>
+  </si>
+  <si>
+    <t>2006/10/04</t>
+  </si>
+  <si>
+    <t>津販第18-7号</t>
+  </si>
+  <si>
+    <t>有限会社ＨＡＧＩＮＯ　ＶＥＴＥＲＩＮＡＲＹ</t>
+  </si>
+  <si>
+    <t>はぎの動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居射場町１２３ </t>
+  </si>
+  <si>
+    <t>犬（１０）猫（６）</t>
+  </si>
+  <si>
+    <t>津管第18-7号</t>
+  </si>
+  <si>
+    <t>有限会社津北動物病院</t>
+  </si>
+  <si>
+    <t>津北動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一身田上津部田２０９７－１ </t>
+  </si>
+  <si>
+    <t>犬、猫(12)</t>
+  </si>
+  <si>
+    <t>2006/12/04</t>
+  </si>
+  <si>
+    <t>津管第18-14号</t>
+  </si>
+  <si>
+    <t>谷口ちはゑ</t>
+  </si>
+  <si>
+    <t>犬の美容室　パンドラ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市城山３丁目１６－１１ </t>
+  </si>
+  <si>
+    <t>犬(4)</t>
+  </si>
+  <si>
+    <t>2006/12/20</t>
+  </si>
+  <si>
+    <t>津管第18-15号</t>
+  </si>
+  <si>
+    <t>日本ペット文化学院本校</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市新町１丁目９－２３ </t>
+  </si>
+  <si>
+    <t>犬(18)、猫(2)</t>
+  </si>
+  <si>
+    <t>2007/01/24</t>
+  </si>
+  <si>
+    <t>津管第18-16号</t>
+  </si>
+  <si>
+    <t>川合　利昌</t>
+  </si>
+  <si>
+    <t>ｐｏｃｋｅｔ　ｄｏｇ　ｈｏｕｓｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居持川町２２６５－２ </t>
+  </si>
+  <si>
+    <t>犬(6)</t>
+  </si>
+  <si>
+    <t>2007/03/14</t>
+  </si>
+  <si>
+    <t>津管第18-18号</t>
+  </si>
+  <si>
+    <t>寺本　初美</t>
+  </si>
+  <si>
+    <t>ペットサロン・パーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町田端上野９７４－３５ </t>
+  </si>
+  <si>
+    <t>2007/03/27</t>
+  </si>
+  <si>
+    <t>津管第18-21号</t>
+  </si>
+  <si>
+    <t>松本　恭子</t>
+  </si>
+  <si>
+    <t>犬の美容室　エイブル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市柳山津興６５７－３ </t>
+  </si>
+  <si>
+    <t>犬(２)</t>
+  </si>
+  <si>
+    <t>2007/03/30</t>
+  </si>
+  <si>
+    <t>津管第18-22号</t>
+  </si>
+  <si>
+    <t>森　裕美</t>
+  </si>
+  <si>
+    <t>ペットサロンカール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市西丸之内４０－２０ </t>
+  </si>
+  <si>
+    <t>2007/04/05</t>
+  </si>
+  <si>
+    <t>津管第18-23号</t>
+  </si>
+  <si>
+    <t>山路　浩代</t>
+  </si>
+  <si>
+    <t>ペット美容館　ＲＯＮ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市長岡町５３－２ </t>
+  </si>
+  <si>
+    <t>2007/04/19</t>
+  </si>
+  <si>
+    <t>津管第19-3号</t>
+  </si>
+  <si>
+    <t>奥山　友美子</t>
+  </si>
+  <si>
+    <t>エリザベス　キャット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町浜田１４３４ </t>
+  </si>
+  <si>
+    <t>猫(２５)</t>
+  </si>
+  <si>
+    <t>2007/05/02</t>
+  </si>
+  <si>
+    <t>津販第19-9号</t>
+  </si>
+  <si>
+    <t>星合　尚美</t>
+  </si>
+  <si>
+    <t>Ｃｈｉｅｎ　Ｓｔｙｌｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市島崎町２５６ </t>
+  </si>
+  <si>
+    <t>2007/05/08</t>
+  </si>
+  <si>
+    <t>津管第19-5号</t>
+  </si>
+  <si>
+    <t>西脇　孝</t>
+  </si>
+  <si>
+    <t>Ｐｕｒｅｂｌｕｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市半田２３９１－６ </t>
+  </si>
+  <si>
+    <t>猫(6)</t>
+  </si>
+  <si>
+    <t>津販第19-13号</t>
+  </si>
+  <si>
+    <t>福原　裕果</t>
+  </si>
+  <si>
+    <t>ペットサロンすず</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居北口町５５２－１ </t>
+  </si>
+  <si>
+    <t>津管第19-7号</t>
+  </si>
+  <si>
+    <t>有限会社ＹＯＮＫ</t>
+  </si>
+  <si>
+    <t>みやペットクリニック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市半田１２０－４ </t>
+  </si>
+  <si>
+    <t>犬、猫(8)</t>
+  </si>
+  <si>
+    <t>2012/05/29</t>
+  </si>
+  <si>
+    <t>津管第19-8号</t>
+  </si>
+  <si>
+    <t>加藤　ちづる</t>
+  </si>
+  <si>
+    <t>トリミングハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居相川町２４２２－３ </t>
+  </si>
+  <si>
+    <t>2007/05/30</t>
+  </si>
+  <si>
+    <t>津販第19-15号</t>
+  </si>
+  <si>
+    <t>犬(1)</t>
+  </si>
+  <si>
+    <t>津管第19-9号</t>
+  </si>
+  <si>
+    <t>山舗　ちづ代</t>
+  </si>
+  <si>
+    <t>ＮＥＫＯＹＡＭＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町４９３８ </t>
+  </si>
+  <si>
+    <t>2007/06/08</t>
+  </si>
+  <si>
+    <t>津販第19-18号</t>
+  </si>
+  <si>
+    <t>木村　保</t>
+  </si>
+  <si>
+    <t>ＤＡＳ　Ｔ．Ｔ．Ｒ．ＨＥＩＭ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市江戸橋２－１６８ </t>
+  </si>
+  <si>
+    <t>犬(8)</t>
+  </si>
+  <si>
+    <t>2007/06/12</t>
+  </si>
+  <si>
+    <t>津販第19-21号</t>
+  </si>
+  <si>
+    <t>犬(８)</t>
+  </si>
+  <si>
+    <t>津管第19-14号</t>
+  </si>
+  <si>
+    <t>服部　龍弥</t>
+  </si>
+  <si>
+    <t>ペットサロン　Ｈａｎｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市観音寺町４４６-７５ </t>
+  </si>
+  <si>
+    <t>犬(5)　猫(1)</t>
+  </si>
+  <si>
+    <t>2007/12/01</t>
+  </si>
+  <si>
+    <t>津管第19-17号</t>
+  </si>
+  <si>
+    <t>荒川　義弘</t>
+  </si>
+  <si>
+    <t>ペリグリン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町一色２８２３－１ </t>
+  </si>
+  <si>
+    <t>犬(30)</t>
+  </si>
+  <si>
+    <t>2008/03/19</t>
+  </si>
+  <si>
+    <t>津販第19-26号</t>
+  </si>
+  <si>
+    <t>津管第19-18号</t>
+  </si>
+  <si>
+    <t>田中　由彦</t>
+  </si>
+  <si>
+    <t>キャロルハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市庄田町１１５４－１ </t>
+  </si>
+  <si>
+    <t>犬(４)</t>
+  </si>
+  <si>
+    <t>2008/04/24</t>
+  </si>
+  <si>
+    <t>津販第20-2号</t>
+  </si>
+  <si>
+    <t>藤田 文子</t>
+  </si>
+  <si>
+    <t>伊勢藤田荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市香良洲町１０４３ </t>
+  </si>
+  <si>
+    <t>犬(2)</t>
+  </si>
+  <si>
+    <t>2008/07/18</t>
+  </si>
+  <si>
+    <t>津販第20-7号</t>
+  </si>
+  <si>
+    <t>橋爪　泰子</t>
+  </si>
+  <si>
+    <t>とよさとアニマルケアハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市豊が丘３丁目２５－３ </t>
+  </si>
+  <si>
+    <t>2008/12/10</t>
+  </si>
+  <si>
+    <t>津管第20-4号</t>
+  </si>
+  <si>
+    <t>小林　頼子</t>
+  </si>
+  <si>
+    <t>よりこころ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市戸木町５４０６－７ </t>
+  </si>
+  <si>
+    <t>2012/10/01</t>
+  </si>
+  <si>
+    <t>津管第24-7号</t>
+  </si>
+  <si>
+    <t>小山　一美</t>
+  </si>
+  <si>
+    <t>ペットサロン　Ｔｉａｒａ’ｓ Ｈｏｕｓｅ（ティアラズ　ハウス）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市八幡町津２４３ </t>
+  </si>
+  <si>
+    <t>犬(7)　猫(3)</t>
+  </si>
+  <si>
+    <t>2011/02/25</t>
+  </si>
+  <si>
+    <t>津管第22-8号</t>
+  </si>
+  <si>
+    <t>村井　令枝</t>
+  </si>
+  <si>
+    <t>ムライハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市美杉町下多気２３８１－２ </t>
+  </si>
+  <si>
+    <t>猫(50)</t>
+  </si>
+  <si>
+    <t>2011/06/24</t>
+  </si>
+  <si>
+    <t>津販第23-1号</t>
+  </si>
+  <si>
+    <t>田中　利幸</t>
+  </si>
+  <si>
+    <t>リバティわん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居新町７６４－２ </t>
+  </si>
+  <si>
+    <t>犬（８）猫（１）</t>
+  </si>
+  <si>
+    <t>2011/06/29</t>
+  </si>
+  <si>
+    <t>津管第23-2号</t>
+  </si>
+  <si>
+    <t>神田　智子</t>
+  </si>
+  <si>
+    <t>ｗａｎｗａｎアート</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町３８７－１ </t>
+  </si>
+  <si>
+    <t>2011/08/02</t>
+  </si>
+  <si>
+    <t>津管第23-3号</t>
+  </si>
+  <si>
+    <t>髙野　裕美</t>
+  </si>
+  <si>
+    <t>ハッピードッグ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白山町佐田３２９８ </t>
+  </si>
+  <si>
+    <t>犬(20頭)</t>
+  </si>
+  <si>
+    <t>ー</t>
+  </si>
+  <si>
+    <t>2011/08/05</t>
+  </si>
+  <si>
+    <t>津販第23-4号</t>
+  </si>
+  <si>
+    <t>有限会社Ｃｏｏ＆ＲＩＫＵ</t>
+  </si>
+  <si>
+    <t>ペットショップＣＯＯ＆ＲＩＫＵ　津　高茶屋店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町３３５－１ </t>
+  </si>
+  <si>
+    <t>犬（５５）猫(１５)</t>
+  </si>
+  <si>
+    <t>津販第23-3号</t>
+  </si>
+  <si>
+    <t>犬（１８）猫（５）</t>
+  </si>
+  <si>
+    <t>2011/08/12</t>
+  </si>
+  <si>
+    <t>津管第23-4号</t>
+  </si>
+  <si>
+    <t>2019/07/12</t>
+  </si>
+  <si>
+    <t>津展Ｒ第1-2号</t>
+  </si>
+  <si>
+    <t>佐野鈑金株式会社</t>
+  </si>
+  <si>
+    <t>佐野鈑金株式会社　あーちゃんハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市北河路町１１９ </t>
+  </si>
+  <si>
+    <t>犬(40)、猫(5)</t>
+  </si>
+  <si>
+    <t>2011/09/01</t>
+  </si>
+  <si>
+    <t>津販第23-5号</t>
+  </si>
+  <si>
+    <t>犬(２)、猫(２)</t>
+  </si>
+  <si>
+    <t>津管第23-5号</t>
+  </si>
+  <si>
+    <t>奥井　正美</t>
+  </si>
+  <si>
+    <t>うえるかむわん　ペットサロン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市芸濃町椋本３００２－１６ </t>
+  </si>
+  <si>
+    <t>犬(3頭)</t>
+  </si>
+  <si>
+    <t>2011/11/25</t>
+  </si>
+  <si>
+    <t>津管第23-6号</t>
+  </si>
+  <si>
+    <t>山中　奈穂美</t>
+  </si>
+  <si>
+    <t>Ｇｒｏｏｍｉｎｇ ｒｏｏｍ Ｓｏｕ（グルーミングルーム　ソウ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市幸町２６－１６ </t>
+  </si>
+  <si>
+    <t>2011/12/28</t>
+  </si>
+  <si>
+    <t>津管第23-7号</t>
+  </si>
+  <si>
+    <t>株式会社ルナ</t>
+  </si>
+  <si>
+    <t>ルナ動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市押加部町１１－３ </t>
+  </si>
+  <si>
+    <t>犬(３５)、猫(6)</t>
+  </si>
+  <si>
+    <t>インコ(2)</t>
+  </si>
+  <si>
+    <t>2012/04/12</t>
+  </si>
+  <si>
+    <t>津管第24-1号</t>
+  </si>
+  <si>
+    <t>マナウス津白塚店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町鎌田３６８６　　　　　　　　　　スーパービバホーム津白塚店内　　　 </t>
+  </si>
+  <si>
+    <t>ハムスター、フェレット、モルモット、コウモリ、ウサギ、デグー(ほ乳類のみ単独で保管した場合で最大150頭)</t>
+  </si>
+  <si>
+    <t>セキセイインコ、ボタンインコ、ブンチョウ、キンカチョウ、コザクラインコ、オカメインコ、ジュウシマツ、カナリア、(鳥類のみ単独で保管した場合で最大50羽)</t>
+  </si>
+  <si>
+    <t>ミドリガメ、ホシガメ、ヒョウモントカゲモドキ、ヘビ、ゼニガメ、ヒョウモンリクガメ、カメレオン(は虫類のみ単独で保管した場合で最大300匹)</t>
+  </si>
+  <si>
+    <t>2012/06/09</t>
+  </si>
+  <si>
+    <t>津販第24-2号</t>
+  </si>
+  <si>
+    <t>久保田　祐子</t>
+  </si>
+  <si>
+    <t>ドッグサロン　Ｓａｖｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市本町１８－７ </t>
+  </si>
+  <si>
+    <t>2013/03/22</t>
+  </si>
+  <si>
+    <t>津管第24-5号</t>
+  </si>
+  <si>
+    <t>中西　三十六</t>
+  </si>
+  <si>
+    <t>奥伊勢荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河辺町２２７３－１２ </t>
+  </si>
+  <si>
+    <t>犬４頭</t>
+  </si>
+  <si>
+    <t>津販第24-6号</t>
+  </si>
+  <si>
+    <t>岡田　美佐代</t>
+  </si>
+  <si>
+    <t>フレンドハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町戸島７９３ </t>
+  </si>
+  <si>
+    <t>犬(4５頭)</t>
+  </si>
+  <si>
+    <t>津販第25-1号</t>
+  </si>
+  <si>
+    <t>舟橋　智行</t>
+  </si>
+  <si>
+    <t>フェアリーウイングス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町上野１７３３－２ </t>
+  </si>
+  <si>
+    <t>2013/06/21</t>
+  </si>
+  <si>
+    <t>津販第25-2号</t>
+  </si>
+  <si>
+    <t>ペットショップワンラブ　イオンタウン津城山店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居小野辺町１１３０－７ </t>
+  </si>
+  <si>
+    <t>犬(10頭)</t>
+  </si>
+  <si>
+    <t>2013/07/03</t>
+  </si>
+  <si>
+    <t>津管第25-2号</t>
+  </si>
+  <si>
+    <t>犬(２４)、猫(５)</t>
+  </si>
+  <si>
+    <t>津販第25-3号</t>
+  </si>
+  <si>
+    <t>西村　英治</t>
+  </si>
+  <si>
+    <t>愛犬ドッグスクール三重西村警察犬訓練所</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市渋見町３３０－４２ </t>
+  </si>
+  <si>
+    <t>2013/11/26</t>
+  </si>
+  <si>
+    <t>津訓第25-2号</t>
+  </si>
+  <si>
+    <t>村主　茂</t>
+  </si>
+  <si>
+    <t>ヴィバルタ・アノツ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町大塚５４１ </t>
+  </si>
+  <si>
+    <t>2014/04/01</t>
+  </si>
+  <si>
+    <t>津販第25-5号</t>
+  </si>
+  <si>
+    <t>芝﨑　順子</t>
+  </si>
+  <si>
+    <t>ドッグサロン　くるーる</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市城山１丁目３０－７ </t>
+  </si>
+  <si>
+    <t>犬（1）</t>
+  </si>
+  <si>
+    <t>2014/07/02</t>
+  </si>
+  <si>
+    <t>津管第26-1号</t>
+  </si>
+  <si>
+    <t>有限会社　渡辺運送</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居一色町２７０－１ </t>
+  </si>
+  <si>
+    <t>2014/09/01</t>
+  </si>
+  <si>
+    <t>津訓第26-1号</t>
+  </si>
+  <si>
+    <t>小林　美法</t>
+  </si>
+  <si>
+    <t>垂水九鬼荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市垂水２６７０－４ </t>
+  </si>
+  <si>
+    <t>犬（8)繁殖犬</t>
+  </si>
+  <si>
+    <t>2015/03/01</t>
+  </si>
+  <si>
+    <t>津販第26-6号</t>
+  </si>
+  <si>
+    <t>與那嶺　美穂</t>
+  </si>
+  <si>
+    <t>ちゅらはな</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市香良洲町１１９０－１ </t>
+  </si>
+  <si>
+    <t>2015/05/19</t>
+  </si>
+  <si>
+    <t>津管第27-1号</t>
+  </si>
+  <si>
+    <t>加々美　奈穂</t>
+  </si>
+  <si>
+    <t>Ｇｒｏｏｍｉｎｇ　Ｓａｌｏｎ　わん　ｈｅａｒｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市海岸町９－１７　ＳＫマンション１Ｆ </t>
+  </si>
+  <si>
+    <t>犬（９）、猫（２）</t>
+  </si>
+  <si>
+    <t>2015/12/17</t>
+  </si>
+  <si>
+    <t>津管第27-3号</t>
+  </si>
+  <si>
+    <t>奥田　真貴人　　</t>
+  </si>
+  <si>
+    <t>エルザ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市津興１９８－４ </t>
+  </si>
+  <si>
+    <t>ラット（５０）デグーマウス（１０）モモンガ（１５）</t>
+  </si>
+  <si>
+    <t>インコ（１０）</t>
+  </si>
+  <si>
+    <t>カメ（１０）トカゲ（１０）ヘビ（１０）</t>
+  </si>
+  <si>
+    <t>2016/02/05</t>
+  </si>
+  <si>
+    <t>津販第27-3号</t>
+  </si>
+  <si>
+    <t>有限会社アニー</t>
+  </si>
+  <si>
+    <t>アニー動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市桜橋３－４２７ </t>
+  </si>
+  <si>
+    <t>2016/03/01</t>
+  </si>
+  <si>
+    <t>津管第27-5号</t>
+  </si>
+  <si>
+    <t>田中　裕夏</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＲＵＮ　いなひめ　</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町八太１４０２－１ </t>
+  </si>
+  <si>
+    <t>2016/05/03</t>
+  </si>
+  <si>
+    <t>津管第28-1号</t>
+  </si>
+  <si>
+    <t>伊藤建工株式会社</t>
+  </si>
+  <si>
+    <t>Ｂｌａｃｋ　Ｍａｇｉｃ　Ｋｅｎｎｅｌ　</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市柳山津興２９７－４ </t>
+  </si>
+  <si>
+    <t>2016/06/08</t>
+  </si>
+  <si>
+    <t>津販第28-1号</t>
+  </si>
+  <si>
+    <t>三重ペットサポート　Ｂ＆Ｍ</t>
+  </si>
+  <si>
+    <t>2016/10/01</t>
+  </si>
+  <si>
+    <t>津管第28-3号</t>
+  </si>
+  <si>
+    <t>2021/04/26</t>
+  </si>
+  <si>
+    <t>津訓R第3-1号</t>
+  </si>
+  <si>
+    <t>三田　清司</t>
+  </si>
+  <si>
+    <t>鈴鹿馬事公苑</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市豊が丘３丁目８－１８ </t>
+  </si>
+  <si>
+    <t>馬（１）</t>
+  </si>
+  <si>
+    <t>2006/06/15</t>
+  </si>
+  <si>
+    <t>津訓第28-3号</t>
+  </si>
+  <si>
+    <t>溝口　小百合</t>
+  </si>
+  <si>
+    <t>ペットショップ　わんこ日和</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市雲出島貫町８０９－８ </t>
+  </si>
+  <si>
+    <t>犬（９）</t>
+  </si>
+  <si>
+    <t>2016/07/30</t>
+  </si>
+  <si>
+    <t>津管第28-2号</t>
+  </si>
+  <si>
+    <t>渡辺　拓弥</t>
+  </si>
+  <si>
+    <t>ワールドジャングル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町田端上野９７５－５１ </t>
+  </si>
+  <si>
+    <t>2016/10/03</t>
+  </si>
+  <si>
+    <t>津販第28-5号</t>
+  </si>
+  <si>
+    <t>安達　美紀子</t>
+  </si>
+  <si>
+    <t>ＢＥＣＫＫＹ　ＡＤＡＣＨＩ　（ベッキーアダチ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町１９５３－７ </t>
+  </si>
+  <si>
+    <t>犬（３０）、猫（８）</t>
+  </si>
+  <si>
+    <t>2016/10/26</t>
+  </si>
+  <si>
+    <t>津販第28-6号</t>
+  </si>
+  <si>
+    <t>小林　功</t>
+  </si>
+  <si>
+    <t>キャットハウス　ハピネス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市緑が丘２丁目６－９ </t>
+  </si>
+  <si>
+    <t>2016/11/15</t>
+  </si>
+  <si>
+    <t>津販第28-7号</t>
+  </si>
+  <si>
+    <t>刀根　恵利</t>
+  </si>
+  <si>
+    <t>ｍａｍａ　ｔｒｉｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町みのりケ丘１１５－３６０ </t>
+  </si>
+  <si>
+    <t>2017/04/01</t>
+  </si>
+  <si>
+    <t>津管第28-5号</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　Ｈａｐｐｙ　河芸店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町東千里字縄境４６－２ </t>
+  </si>
+  <si>
+    <t>2017/03/03</t>
+  </si>
+  <si>
+    <t>津管第28-7号</t>
+  </si>
+  <si>
+    <t>松尾　幸子</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　Ｒｉ’ｄｓｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市藤方１０６５－１ </t>
+  </si>
+  <si>
+    <t>2017/05/14</t>
+  </si>
+  <si>
+    <t>津管第29-1号</t>
+  </si>
+  <si>
+    <t>大原　裕子</t>
+  </si>
+  <si>
+    <t>Ｌｉｔｔｌｅ　Ａｎｇｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居小野辺町２００６－３ </t>
+  </si>
+  <si>
+    <t>津販第29-2号</t>
+  </si>
+  <si>
+    <t>ホームセンターバロー久居インター店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市戸木町７８６９－１ </t>
+  </si>
+  <si>
+    <t>うさぎ(16)、ハムスター(100)、モルモット(6)、デグー(6)、チンチラ(4)、フェレット(2)、フクロモモンガ(6)、ハリネズミ(8)、ミーアキャット(3)</t>
+  </si>
+  <si>
+    <t>インコ(20)、フィンチ(10)、オウム(2)</t>
+  </si>
+  <si>
+    <t>トカゲ(100)、カメ(30)、カメレオン(6)</t>
+  </si>
+  <si>
+    <t>2017/07/01</t>
+  </si>
+  <si>
+    <t>津販第29-3号</t>
+  </si>
+  <si>
+    <t>菅尾　美菜</t>
+  </si>
+  <si>
+    <t>サロン　ド　ビアンカ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居新町７６８－６ </t>
+  </si>
+  <si>
+    <t>犬（合計１０）</t>
+  </si>
+  <si>
+    <t>2017/07/09</t>
+  </si>
+  <si>
+    <t>津管第29-5号</t>
+  </si>
+  <si>
+    <t>橋本　唯</t>
+  </si>
+  <si>
+    <t>バースディ　津店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市雲出本郷町５９５－１　東号 </t>
+  </si>
+  <si>
+    <t>2017/08/01</t>
+  </si>
+  <si>
+    <t>津管第29-6号</t>
+  </si>
+  <si>
+    <t>倉田　裕美</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　Ｓｍｉｌｅ　Ｋｎｏｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町今徳８８０－１ </t>
+  </si>
+  <si>
+    <t>2017/11/06</t>
+  </si>
+  <si>
+    <t>津管第29-7号</t>
+  </si>
+  <si>
+    <t>株式会社Ｒ＆Ｓ</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ＰｅｔｉｔｐａｓＱ（プティパキュー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居新町２８５２ </t>
+  </si>
+  <si>
+    <t>2017/12/18</t>
+  </si>
+  <si>
+    <t>津管第29-9号</t>
+  </si>
+  <si>
+    <t>金児　伸哉</t>
+  </si>
+  <si>
+    <t>かねこ動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居新町２１１５－６ </t>
+  </si>
+  <si>
+    <t>2018/01/22</t>
+  </si>
+  <si>
+    <t>津管第29-10号</t>
+  </si>
+  <si>
+    <t>藤田　義晃</t>
+  </si>
+  <si>
+    <t>カフェ＆ｂａｒ　ねこ屋　高茶屋店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町２０５４－２ </t>
+  </si>
+  <si>
+    <t>猫（３０）</t>
+  </si>
+  <si>
+    <t>2018/05/16</t>
+  </si>
+  <si>
+    <t>津展第30-2号</t>
+  </si>
+  <si>
+    <t>猫（２３）</t>
+  </si>
+  <si>
+    <t>2020/05/18</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-5号</t>
+  </si>
+  <si>
+    <t>マイブリッジ株式会社</t>
+  </si>
+  <si>
+    <t>保護猫カフェ　２８５</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市島崎町２８５ </t>
+  </si>
+  <si>
+    <t>猫（27）</t>
+  </si>
+  <si>
+    <t>2018/06/22</t>
+  </si>
+  <si>
+    <t>津展第30-3号</t>
+  </si>
+  <si>
+    <t>尾上　紀彦</t>
+  </si>
+  <si>
+    <t>津豊が丘荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市豊が丘５－８－５ </t>
+  </si>
+  <si>
+    <t>2018/10/01</t>
+  </si>
+  <si>
+    <t>津販第30-2号</t>
+  </si>
+  <si>
+    <t>ペテモ津南店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町１４５　イオンモール津南ＳＣ内　　　　　 </t>
+  </si>
+  <si>
+    <t>犬（１１）、猫（３）</t>
+  </si>
+  <si>
+    <t>2018/10/16</t>
+  </si>
+  <si>
+    <t>津管第30-2号</t>
+  </si>
+  <si>
+    <t>ペットプラス津南店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町１４５ </t>
+  </si>
+  <si>
+    <t>犬（２０）、猫（４）</t>
+  </si>
+  <si>
+    <t>2018/11/06</t>
+  </si>
+  <si>
+    <t>津販第30-3号</t>
+  </si>
+  <si>
+    <t>津管第30-3号</t>
+  </si>
+  <si>
+    <t>津貸第30-1号</t>
+  </si>
+  <si>
+    <t>太田　加織</t>
+  </si>
+  <si>
+    <t>ぐりーん　ぴーす</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市香良洲町６２２３－１ </t>
+  </si>
+  <si>
+    <t>2018/12/27</t>
+  </si>
+  <si>
+    <t>津販第30-4号</t>
+  </si>
+  <si>
+    <t>芝山　正光</t>
+  </si>
+  <si>
+    <t>猫のへや　エンジョイ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町２８７４－３ </t>
+  </si>
+  <si>
+    <t>猫（１５）</t>
+  </si>
+  <si>
+    <t>2019/01/07</t>
+  </si>
+  <si>
+    <t>津展第30-4号</t>
+  </si>
+  <si>
+    <t>田端　汀</t>
+  </si>
+  <si>
+    <t>わんにゃん広場　りんごの木</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町９１８－１ </t>
+  </si>
+  <si>
+    <t>2019/03/08</t>
+  </si>
+  <si>
+    <t>津管第30-6号</t>
+  </si>
+  <si>
+    <t>荒川　健太</t>
+  </si>
+  <si>
+    <t>ＢＯＡ　ＳＯＲＴＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居北口町２７２４－４ </t>
+  </si>
+  <si>
+    <t>津販第30-7号</t>
+  </si>
+  <si>
+    <t>津管第30-7号</t>
+  </si>
+  <si>
+    <t>株式会社ダイイチ</t>
+  </si>
+  <si>
+    <t>海の乗馬倶楽部　エル　カバージョ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町東千里８６２ </t>
+  </si>
+  <si>
+    <t>馬（１３）</t>
+  </si>
+  <si>
+    <t>津展第30-5号</t>
+  </si>
+  <si>
+    <t>馬（１９）</t>
+  </si>
+  <si>
+    <t>2019/09/24</t>
+  </si>
+  <si>
+    <t>津訓Ｒ第1-1号</t>
+  </si>
+  <si>
+    <t>津管Ｒ第1-3号</t>
+  </si>
+  <si>
+    <t>津販Ｒ第1-2号</t>
+  </si>
+  <si>
+    <t>株式会社ＤＡＩＬ</t>
+  </si>
+  <si>
+    <t>すぎもと動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市久居明神町５９９－４ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫（５）</t>
+  </si>
+  <si>
+    <t>2019/06/22</t>
+  </si>
+  <si>
+    <t>津管R第1-1号</t>
+  </si>
+  <si>
+    <t>松見　晶子</t>
+  </si>
+  <si>
+    <t>勢州神国荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市藤枝町７７ </t>
+  </si>
+  <si>
+    <t>犬（９）成犬３、子犬６</t>
+  </si>
+  <si>
+    <t>2019/08/05</t>
+  </si>
+  <si>
+    <t>津販Ｒ第1-1号</t>
+  </si>
+  <si>
+    <t>山田　純子</t>
+  </si>
+  <si>
+    <t>ＨＡＰＰＹ　ＳＭＡＬＬ　ＳＴＥＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市野田２１－８１２ </t>
+  </si>
+  <si>
+    <t>文鳥（３）</t>
+  </si>
+  <si>
+    <t>2020/01/20</t>
+  </si>
+  <si>
+    <t>津管Ｒ第1-6号</t>
+  </si>
+  <si>
+    <t>岡田　朋美</t>
+  </si>
+  <si>
+    <t>アミ―ハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町みのりヶ丘１１５－１５４ </t>
+  </si>
+  <si>
+    <t>犬（３５）</t>
+  </si>
+  <si>
+    <t>2020/04/14</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>山越　哲生</t>
+  </si>
+  <si>
+    <t>犬いろは</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市芸濃町中縄３２３ </t>
+  </si>
+  <si>
+    <t>2020/05/15</t>
+  </si>
+  <si>
+    <t>津管Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>津訓Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>カフェ＆ｂａｒ　ねこ屋　江戸橋店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市江戸橋１丁目１０６－１ </t>
+  </si>
+  <si>
+    <t>猫（50）</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>津展Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>平尾　陽祐</t>
+  </si>
+  <si>
+    <t>ｌｉｔｔｌｅ　ａｎｉｍａｌ　ふらっと</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市美里町穴倉２０２ </t>
+  </si>
+  <si>
+    <t>トカゲモドキ（３０）</t>
+  </si>
+  <si>
+    <t>2020/05/26</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-6号</t>
+  </si>
+  <si>
+    <t>中村　真由美</t>
+  </si>
+  <si>
+    <t>リトル　ギャング　キャット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市栗真中山町３８５－１ </t>
+  </si>
+  <si>
+    <t>2020/05/30</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-7号</t>
+  </si>
+  <si>
+    <t>西田　佳弘</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＡＬＯＮ　Ｈｕｎｄ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市栗真町屋町７９１ </t>
+  </si>
+  <si>
+    <t>2021/01/08</t>
+  </si>
+  <si>
+    <t>津管Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>田中　美登里</t>
+  </si>
+  <si>
+    <t>チャイルドパーティー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町小山８３１－２ </t>
+  </si>
+  <si>
+    <t>犬（１７０）</t>
+  </si>
+  <si>
+    <t>2020/11/01</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-10号</t>
+  </si>
+  <si>
+    <t>津管Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>株式会社セシル</t>
+  </si>
+  <si>
+    <t>ペッツグランデ　津白塚店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町３６８６ </t>
+  </si>
+  <si>
+    <t>犬（７）猫（１）</t>
+  </si>
+  <si>
+    <t>2021/02/21</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-12号</t>
+  </si>
+  <si>
+    <t>2026/02/21</t>
+  </si>
+  <si>
+    <t>津管Ｒ第2-7号</t>
+  </si>
+  <si>
+    <t>大西　一彰</t>
+  </si>
+  <si>
+    <t>ＣＥＬＬＯ ＦＩＥＬＤＳ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白山町山田野８９８ </t>
+  </si>
+  <si>
+    <t>犬（２４）猫（５）</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-13号</t>
+  </si>
+  <si>
+    <t>新井　美奈</t>
+  </si>
+  <si>
+    <t>うさぎ専門店マシュ・マロウ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市香良洲町５０９８－３ </t>
+  </si>
+  <si>
+    <t>うさぎ（２０）</t>
+  </si>
+  <si>
+    <t>2021/03/22</t>
+  </si>
+  <si>
+    <t>津販Ｒ第2-14号</t>
+  </si>
+  <si>
+    <t>うさぎ（２）</t>
+  </si>
+  <si>
+    <t>津管Ｒ第2-8号</t>
+  </si>
+  <si>
+    <t>有限会社樋口商店</t>
+  </si>
+  <si>
+    <t>Ｙｏｕ　Ｌｅｏｐａｒｄ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町５０１０－２ </t>
+  </si>
+  <si>
+    <t>ハムスター（２０）モモンガ（１０）ハリネズミ（２０）マウス（５００）ラット（５００）テンレック（１０）ヤマネ（１０）マングース（５）マイクロブタ（イノシシ属）（１０）ヤギ属（５）フェレット（３）カワウソ属（１０）ガラゴ属（２）オソロリス属（２）ピグミーマーモセット属（２）</t>
+  </si>
+  <si>
+    <t>猛禽類（１０）</t>
+  </si>
+  <si>
+    <t>カメ（３０）ヘビ（１５０）ヤモリ（４００）トカゲ（１００）</t>
+  </si>
+  <si>
+    <t>2021/05/01</t>
+  </si>
+  <si>
+    <t>津販R第3-2号</t>
+  </si>
+  <si>
+    <t>藤本　義成</t>
+  </si>
+  <si>
+    <t>Ａｖａｎｃｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市白山町川口１１５２－１ </t>
+  </si>
+  <si>
+    <t>猫（４０）</t>
+  </si>
+  <si>
+    <t>津販R第3-3号</t>
+  </si>
+  <si>
+    <t>ＬＵＸＡＳ株式会社</t>
+  </si>
+  <si>
+    <t>ワンラブ　ディスワン久居店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市戸木町７８６９－１　バローメガストア久居インター店内 </t>
+  </si>
+  <si>
+    <t>犬（18）猫（４）</t>
+  </si>
+  <si>
+    <t>2021/05/21</t>
+  </si>
+  <si>
+    <t>津販R第3-4号</t>
+  </si>
+  <si>
+    <t>犬（11）猫（２）</t>
+  </si>
+  <si>
+    <t>津管R第3-1号</t>
+  </si>
+  <si>
+    <t>岡田　祐也</t>
+  </si>
+  <si>
+    <t>ｍｉｍｉＬｕＬｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市半田１４３３－１４ </t>
+  </si>
+  <si>
+    <t>2021/11/01</t>
+  </si>
+  <si>
+    <t>津販R第3-6号</t>
+  </si>
+  <si>
+    <t>玉垣　絵梨</t>
+  </si>
+  <si>
+    <t>トリミングサロン　まりん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市庄田町２２２９－２ </t>
+  </si>
+  <si>
+    <t>2022/01/11</t>
+  </si>
+  <si>
+    <t>津管R第3-2号</t>
+  </si>
+  <si>
+    <t>河内　正克</t>
+  </si>
+  <si>
+    <t>ペットショップモール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市一志町八太２６７ </t>
+  </si>
+  <si>
+    <t>犬（６０）</t>
+  </si>
+  <si>
+    <t>津販R第3-8号</t>
+  </si>
+  <si>
+    <t>小柴　杏菜</t>
+  </si>
+  <si>
+    <t>－ＰＥＴＳ　ｃａｒｅ－Ｍｉｃｏｔｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市豊が丘５丁目４４－１ </t>
+  </si>
+  <si>
+    <t>犬（３）猫（３）</t>
+  </si>
+  <si>
+    <t>津管R第3-3号</t>
+  </si>
+  <si>
+    <t>尾﨑　彰宣</t>
+  </si>
+  <si>
+    <t>Ｓｅｃｒｅｔ　ｂａｓｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市西丸之内３２－１３ </t>
+  </si>
+  <si>
+    <t>ネズミ（３５０）チンチラ（１０）モルモット（１０）ハムスター（２０）モモンガ（３０）ヤマネ（５）デグー（１０）ハリネズミ（５）</t>
+  </si>
+  <si>
+    <t>ヒョウモントカゲモドキ（５０）ニシアフリカトカゲモドキ（１５）サルバトールモニター（２）マングローブモニター（２）アオジタトカゲ（５）パンサーカメレオン（３）エボシカメレオン（２）フトアゴヒゲトカゲ（１５）ローソンアゴヒゲトカゲ（５）クレステットゲッコー（５）グラニディスヒルヤモリ（３）ハルマヘラゲッコー（５）トッケイヤモリ（２）ピーターズバンデットスキンク（２）アンダーウッディサウルスミリー（２）ヒョウモンリクガメ（２）ヘルアンリクガメ（２）ケヅメリクガメ（２）アカアシリクガメ（１）ポールパイソン（５）シシバナヘビ（５）</t>
+  </si>
+  <si>
+    <t>津販R第3-9号</t>
+  </si>
+  <si>
+    <t>わんわん美容モール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市一志町田尻５５ </t>
+  </si>
+  <si>
+    <t>2022/04/04</t>
+  </si>
+  <si>
+    <t>津管R第3-4号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町田尻５５ </t>
+  </si>
+  <si>
+    <t>犬(20)</t>
+  </si>
+  <si>
+    <t>津販R第4-5号</t>
+  </si>
+  <si>
+    <t>山下　りつ子</t>
+  </si>
+  <si>
+    <t>Ｃｈｏｕｃｈｏｕ　Ｋｉｔｔｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市雲出長常町１０８０－６ </t>
+  </si>
+  <si>
+    <t>猫（２０）</t>
+  </si>
+  <si>
+    <t>2022/04/01</t>
+  </si>
+  <si>
+    <t>津販R第3-10号</t>
+  </si>
+  <si>
+    <t>赤塚　菜都美</t>
+  </si>
+  <si>
+    <t>Ｔｓｕｍｕｇｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市安濃町田端上野５７５ </t>
+  </si>
+  <si>
+    <t>2022/05/10</t>
+  </si>
+  <si>
+    <t>津管R第4-2号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市久居小野辺町２００６－３ </t>
+  </si>
+  <si>
+    <t>2022/04/25</t>
+  </si>
+  <si>
+    <t>津管R第4-1号</t>
+  </si>
+  <si>
+    <t>澤　一幸</t>
+  </si>
+  <si>
+    <t>エルドラド</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市末広町２５－１３ </t>
+  </si>
+  <si>
+    <t>フトアゴヒゲトカゲ、トゲオアガマ属、カナヘビ属、カワリアガマ属、カベヤモリ属、タマオヤモリ属、アゴヒゲトカゲ属、カブトトカゲ属、マルメヤモリ属、コビトヤモリ属、フトオヤモリ属、ナキヤモリ属、マシカサヤモリ属、オマキトカゲ属、アメリカトカゲモドキ属、キョクトウトカゲモドキ属、ヒョウモントカゲモドキ属、ヒガシアフリカトカゲモドキ属、ニシアフリカトカゲモドキ属、プレートトカゲ属、シノトカゲ属、アブロニア属、イワトカゲ属、ヨロイトカゲ属、ジリス属（計５０匹）</t>
+  </si>
+  <si>
+    <t>2022/07/07</t>
+  </si>
+  <si>
+    <t>津販R第4-3号</t>
+  </si>
+  <si>
+    <t>西村　久美子</t>
+  </si>
+  <si>
+    <t>プティ・シアン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市南が丘４丁目２６－３ </t>
+  </si>
+  <si>
+    <t>津販R第4-4号</t>
+  </si>
+  <si>
+    <t>伊藤　夢羽</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　Ｒａｌｌｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市寿町８－１１ </t>
+  </si>
+  <si>
+    <t>犬(１)</t>
+  </si>
+  <si>
+    <t>2022/07/06</t>
+  </si>
+  <si>
+    <t>津管R第4-3号</t>
+  </si>
+  <si>
+    <t>橋本　みなみ</t>
+  </si>
+  <si>
+    <t>ｄｏｇｓａｌｏｎ　Ａｍｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市香良洲町１０７３ </t>
+  </si>
+  <si>
+    <t>津管R第4-4号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市野田２１－８１２ </t>
+  </si>
+  <si>
+    <t>犬(3)、猫(3)</t>
+  </si>
+  <si>
+    <t>文鳥(1)</t>
+  </si>
+  <si>
+    <t>2022/09/05</t>
+  </si>
+  <si>
+    <t>津訓R第4-1号</t>
+  </si>
+  <si>
+    <t>千種　哲也</t>
+  </si>
+  <si>
+    <t>犬猫ブリーダー　ましろ荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市香良洲町２２２０－１９ </t>
+  </si>
+  <si>
+    <t>犬（９）、猫（１８）</t>
+  </si>
+  <si>
+    <t>2022/10/01</t>
+  </si>
+  <si>
+    <t>津販R第4-6号</t>
+  </si>
+  <si>
+    <t>井上　智美</t>
+  </si>
+  <si>
+    <t>Ｋ＆Ｍモアナ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市川方町４７６－５ </t>
+  </si>
+  <si>
+    <t>2022/11/01</t>
+  </si>
+  <si>
+    <t>津管R第4-5号</t>
+  </si>
+  <si>
+    <t>小山　栄治郎</t>
+  </si>
+  <si>
+    <t>Ｍａｓｕｄａ　Ｃａｔ（マスダキャット）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市一志町小山６１０－５ </t>
+  </si>
+  <si>
+    <t>2022/11/17</t>
+  </si>
+  <si>
+    <t>津販R第4-7号</t>
+  </si>
+  <si>
+    <t>宮原　由美子</t>
+  </si>
+  <si>
+    <t>いぬ屋　童神（わらびがみ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市美杉町上多気１３１２ </t>
+  </si>
+  <si>
+    <t>犬（１５）</t>
+  </si>
+  <si>
+    <t>2022/12/25</t>
+  </si>
+  <si>
+    <t>津販R第4-8号</t>
+  </si>
+  <si>
+    <t>江﨑　拡郎</t>
+  </si>
+  <si>
+    <t>三重和稀荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市白山町二本木３５９－１０ </t>
+  </si>
+  <si>
+    <t>犬（9）</t>
+  </si>
+  <si>
+    <t>2023/02/09</t>
+  </si>
+  <si>
+    <t>津販R第4-9号</t>
+  </si>
+  <si>
+    <t>宮崎　慎也</t>
+  </si>
+  <si>
+    <t>ペットのお風呂やさんＷＯＮＷＯＮ　河芸店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町上野９８３－８ </t>
+  </si>
+  <si>
+    <t>2023/04/30</t>
+  </si>
+  <si>
+    <t>津管R第5-1号</t>
+  </si>
+  <si>
+    <t>中山　かおり</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｇｙ　Ｌｅａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白山町古市１０９５－１４ </t>
+  </si>
+  <si>
+    <t>2023/06/02</t>
+  </si>
+  <si>
+    <t>津販R第5-2号</t>
+  </si>
+  <si>
+    <t>津管R第5-2号</t>
+  </si>
+  <si>
+    <t>竹井　眞智子</t>
+  </si>
+  <si>
+    <t>Ｂａｍｂｏｏ　Ｆａｒｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市河辺町３０６６－１９ </t>
+  </si>
+  <si>
+    <t>デグー（５）、チンチラ（３）、モルモット（３）</t>
+  </si>
+  <si>
+    <t>鶏（３）</t>
+  </si>
+  <si>
+    <t>2023/05/26</t>
+  </si>
+  <si>
+    <t>津販R第5-1号</t>
+  </si>
+  <si>
+    <t>株式会社ＷＡＶＥ</t>
+  </si>
+  <si>
+    <t>こもも</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市下弁財町津興３１４０ </t>
+  </si>
+  <si>
+    <t>2023/08/29</t>
+  </si>
+  <si>
+    <t>津販R第5-3号</t>
+  </si>
+  <si>
+    <t>奥山　諒</t>
+  </si>
+  <si>
+    <t>ドッグトレーニング　ＦＯＮＤ　ＶＥＲＩＴＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市白山町大原１４９ </t>
+  </si>
+  <si>
+    <t>犬（１０）内訳成犬２、子犬８</t>
+  </si>
+  <si>
+    <t>2023/09/11</t>
+  </si>
+  <si>
+    <t>津販R第5-4号</t>
+  </si>
+  <si>
+    <t>野田　知里</t>
+  </si>
+  <si>
+    <t>トリミングサロン　のんのん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市片田町２５３ </t>
+  </si>
+  <si>
+    <t>2023/10/23</t>
+  </si>
+  <si>
+    <t>津管R第5-5号</t>
+  </si>
+  <si>
+    <t>服部　加誉子</t>
+  </si>
+  <si>
+    <t>Ｒｕｂａｎ Ｄｏｇ ｓａｌｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市河芸町上野７３７ </t>
+  </si>
+  <si>
+    <t>2023/12/05</t>
+  </si>
+  <si>
+    <t>津管R第5-6号</t>
+  </si>
+  <si>
+    <t>鯖戸　貴子</t>
+  </si>
+  <si>
+    <t>犬のシャンプー屋さん　ｍｏｆｆ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市香良洲町６５４３ </t>
+  </si>
+  <si>
+    <t>2024/02/01</t>
+  </si>
+  <si>
+    <t>津管R第5-7号</t>
+  </si>
+  <si>
+    <t>株式会社森山商会</t>
+  </si>
+  <si>
+    <t>ｇｒｏｏｍｉｎｇ　ｓａｌｏｎ　Ｐｅｔｉｔｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白山町川口２３４４ </t>
+  </si>
+  <si>
+    <t>2024/01/19</t>
+  </si>
+  <si>
+    <t>津管R第5-8号</t>
+  </si>
+  <si>
+    <t>倉田　健太郎</t>
+  </si>
+  <si>
+    <t>Ｓａｎｄｂｏｘ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市上浜町５丁目１３５－４ </t>
+  </si>
+  <si>
+    <t>蛇（１００）：サンドボア、小型中型パイソン、ナミヘビ）ヤモリ（１０）：トカゲモドキ</t>
+  </si>
+  <si>
+    <t>2024/04/06</t>
+  </si>
+  <si>
+    <t>津販R第5-6号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市雲出島貫町１４５６ </t>
+  </si>
+  <si>
+    <t>2024/02/16</t>
+  </si>
+  <si>
+    <t>津販R第5-7号</t>
+  </si>
+  <si>
+    <t>津管R第5-9号</t>
+  </si>
+  <si>
+    <t>天春　英里</t>
+  </si>
+  <si>
+    <t>おじょちゃんず</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市野田２１－３５３ </t>
+  </si>
+  <si>
+    <t>2024/02/28</t>
+  </si>
+  <si>
+    <t>津販R第5-8号</t>
+  </si>
+  <si>
+    <t>ＹＯＲＩＫＯＫＯＲＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市垂水２６７０-４ </t>
+  </si>
+  <si>
+    <t>犬（１２）</t>
+  </si>
+  <si>
+    <t>津販R第5-9号</t>
+  </si>
+  <si>
+    <t>下津　瑠美</t>
+  </si>
+  <si>
+    <t>下津フィンチ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市一身田平野４６９ </t>
+  </si>
+  <si>
+    <t>ビセインコ（２）、オカメインコ（２）、アキクサインコ（２）、ボタンインコ（１）コキンチョウ（５７）、十姉妹（２８）、ヨーロッパ十姉妹（１０）、キンカチョウ（４）</t>
+  </si>
+  <si>
+    <t>2024/04/11</t>
+  </si>
+  <si>
+    <t>津販R第6-1号</t>
+  </si>
+  <si>
+    <t>町井　恒介</t>
+  </si>
+  <si>
+    <t>Ｂ－ＳＴＡＲ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一志町みのりケ丘１１５－３０７ </t>
+  </si>
+  <si>
+    <t>ヤモリ（６０）、トカゲ（３０）、カメ（１５）</t>
+  </si>
+  <si>
+    <t>2024/05/01</t>
+  </si>
+  <si>
+    <t>津販R第6-2号</t>
+  </si>
+  <si>
+    <t>西井　ひかり</t>
+  </si>
+  <si>
+    <t>フレん家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市美杉町八手俣１０４８－１ </t>
+  </si>
+  <si>
+    <t>2024/08/28</t>
+  </si>
+  <si>
+    <t>津販R第6-4号</t>
+  </si>
+  <si>
+    <t>田口　結香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　ＨＡＲＵ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市木造町１７６０ </t>
+  </si>
+  <si>
+    <t>2024/10/11</t>
+  </si>
+  <si>
+    <t>津管R第6-1号</t>
+  </si>
+  <si>
+    <t>服部　拓也</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　ＨｕｇＨｕｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市河芸町一色１３７４－１ </t>
+  </si>
+  <si>
+    <t>津管R第6-2号</t>
+  </si>
+  <si>
+    <t>堀　詩音</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｓａｌｏｎ 　Ｕｃｈｉｎｏｋｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高野尾町６６３-３ </t>
+  </si>
+  <si>
+    <t>犬（１１）</t>
+  </si>
+  <si>
+    <t>2025/04/06</t>
+  </si>
+  <si>
+    <t>津管R第6-3号</t>
+  </si>
+  <si>
+    <t>三輪　雅之</t>
+  </si>
+  <si>
+    <t>トライリングブル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市緑が丘２丁目８－５ </t>
+  </si>
+  <si>
+    <t>2024/12/04</t>
+  </si>
+  <si>
+    <t>津販R第6-5号</t>
+  </si>
+  <si>
+    <t>行岡　理恵</t>
+  </si>
+  <si>
+    <t>ニャンタロウファミリー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市芸濃町椋本７１０-１ </t>
+  </si>
+  <si>
+    <t>2025/02/01</t>
+  </si>
+  <si>
+    <t>津販R第6-7号</t>
+  </si>
+  <si>
+    <t>長谷川　紗歌</t>
+  </si>
+  <si>
+    <t>ｓｗｅｅｔｉｅｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町１４９５-２ </t>
+  </si>
+  <si>
+    <t>2025/03/27</t>
+  </si>
+  <si>
+    <t>津販R第6-8号</t>
+  </si>
+  <si>
+    <t>平野　喜美子</t>
+  </si>
+  <si>
+    <t>ＵＮＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋７丁目６－５４ </t>
+  </si>
+  <si>
+    <t>犬（12）</t>
+  </si>
+  <si>
+    <t>2025/05/24</t>
+  </si>
+  <si>
+    <t>津販R第7-2号</t>
+  </si>
+  <si>
+    <t>永村　佳成美</t>
+  </si>
+  <si>
+    <t>Ｃｈｕｋｉ　Ｈａｐｐｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一身田豊野１４０６－１７０ </t>
+  </si>
+  <si>
+    <t>ﾌｸﾛﾓﾓﾝｶﾞ（４）、ﾓﾓﾝｶﾞ（２）、ﾃﾞｸﾞｰ（２）、ﾊﾑｽﾀｰ（４）、ﾊﾘﾈｽﾞﾐ（２）、ｳｻｷﾞ（２）、ﾁﾝﾁﾗ（２）、ｼｮｳｶﾞﾗｺﾞ（２）、ｼﾏﾘｽ（２）、ﾓﾙﾓｯﾄ（２）、ｱﾌﾘｶﾔﾏﾈ（２）、ﾌｪﾈｯｸ（１）</t>
+  </si>
+  <si>
+    <t>ｾｷｾｲﾝｺ（２）、ｼﾛﾊﾗｲﾝｺ（２）、ﾓﾓｲﾛｲﾝｺ（２）、ｵｷﾅｲﾝｺ（２）、ｵｶﾒｲﾝｺ（２）</t>
+  </si>
+  <si>
+    <t>ﾋｮｳﾓﾝﾄｶｹﾞﾓﾄﾞｷ（２）、ﾀﾏｵﾄｶｹﾞ（２）、ｺｰﾝｽﾈｰｸ（２）、ﾘｸｶﾞﾒ（２）、亀（２）</t>
+  </si>
+  <si>
+    <t>2025/05/23</t>
+  </si>
+  <si>
+    <t>津販R第7-1号</t>
+  </si>
+  <si>
+    <t>青木　千草</t>
+  </si>
+  <si>
+    <t>ｋｏｍｏｒｅｂｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市豊が丘４丁目２８－２ </t>
+  </si>
+  <si>
+    <t>イヌ（１）、ネコ（１）、ウサギ（１）</t>
+  </si>
+  <si>
+    <t>インコ（１）、オウム（１）、フィンチ（１）</t>
+  </si>
+  <si>
+    <t>カメ（１）</t>
+  </si>
+  <si>
+    <t>2025/06/10</t>
+  </si>
+  <si>
+    <t>津訓R第7-1号</t>
+  </si>
+  <si>
+    <t>稲垣　博人</t>
+  </si>
+  <si>
+    <t>Ｉｎａ　Ｃａｔ　Ｈｏｕｓｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市白塚町４７７７-２ </t>
+  </si>
+  <si>
+    <t>猫（12）</t>
+  </si>
+  <si>
+    <t>2025/08/08</t>
+  </si>
+  <si>
+    <t>津販R第7-3号</t>
+  </si>
+  <si>
+    <t>黒宮　文子</t>
+  </si>
+  <si>
+    <t>ブリーダーショップ　ｈｉｒｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市片田志袋町７０７－３９ </t>
+  </si>
+  <si>
+    <t>ﾌｸﾛﾓﾓﾝｶﾞ(24)、ﾓﾙﾓｯﾄ(20)、ﾁﾝﾁﾗ(24)、うさぎ(14)</t>
+  </si>
+  <si>
+    <t>ｵｶﾒｲﾝｺ(4)、ｺｻﾞｸﾗ(10)、ｷﾝｶﾁｮｳ(6)、ｺｰﾙﾀﾞｯｸ(５)、ｱﾋﾙ(1)、文鳥(16)、ｾｷｾｲｲﾝｺ(8)、ｼﾛﾑﾈｺｷﾝﾁｮｳ(2)、姫うずら(14)、烏骨鶏（３）</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2025/08/14</t>
+  </si>
+  <si>
+    <t>津販R第7-4号</t>
+  </si>
+  <si>
+    <t>飯田　悦子</t>
+  </si>
+  <si>
+    <t>ｈｏｎｅｙ ｃｏｃｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市津興６９－３ </t>
+  </si>
+  <si>
+    <t>－</t>
+  </si>
+  <si>
+    <t>2025/09/05</t>
+  </si>
+  <si>
+    <t>津販R第7-5号</t>
+  </si>
+  <si>
+    <t>津管R第7-1号</t>
+  </si>
+  <si>
+    <t>厚見　希</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ ｓａｌｏｎ ＣＯＴＴＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市久居幸町１１０３ </t>
+  </si>
+  <si>
+    <t>津管R第7-2号</t>
+  </si>
+  <si>
+    <t>カウル　グルシャンヌ</t>
+  </si>
+  <si>
+    <t>もふり隊ん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市高茶屋小森町３４３　ドゥナーレ津４０６ </t>
+  </si>
+  <si>
+    <t>フクロモモンガ（６０）、ハリネズミ（１０）</t>
+  </si>
+  <si>
+    <t>2025/09/29</t>
+  </si>
+  <si>
+    <t>津販R第7-6号</t>
+  </si>
+  <si>
+    <t>岡　静香</t>
+  </si>
+  <si>
+    <t>白山ビーグルハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市白山町上ノ村９－６６ </t>
+  </si>
+  <si>
+    <t>2026/03/17</t>
+  </si>
+  <si>
+    <t>津販R第7-7号</t>
+  </si>
+  <si>
+    <t>西村　孝子</t>
+  </si>
+  <si>
+    <t>犬の美容室　わん　Ｃｕｔｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市一身田大古曽字深田４３－１ </t>
+  </si>
+  <si>
+    <t>2026/05/11</t>
+  </si>
+  <si>
+    <t>津管R第8-1号</t>
+  </si>
+  <si>
+    <t>Ｂｌａｃｋ　Ｍａｇｉｃ　Ｋｅｎｎｅｌ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市柳山津興２９１－２ </t>
+  </si>
+  <si>
+    <t>犬（３０）</t>
+  </si>
+  <si>
+    <t>2026/04/26</t>
+  </si>
+  <si>
+    <t>津販R第8-1号</t>
+  </si>
+  <si>
+    <t>河野　由季</t>
+  </si>
+  <si>
+    <t>ｌｕｌｕ　ｔｒｉｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市川方町４７６－１１ </t>
+  </si>
+  <si>
+    <t>2026/05/13</t>
+  </si>
+  <si>
+    <t>津管R第8-2号</t>
+  </si>
+  <si>
+    <t>大橋　慶太</t>
+  </si>
+  <si>
+    <t>Ｄａｉｓｙ　Ｃａｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市美里町三郷１９４ </t>
+  </si>
+  <si>
+    <t>猫（25）</t>
+  </si>
+  <si>
+    <t>2026/05/28</t>
+  </si>
+  <si>
+    <t>津販R第8-2号</t>
+  </si>
+  <si>
+    <t>紫垣　マルコス　タケオ</t>
+  </si>
+  <si>
+    <t>Ｅｘｔｒｅｍｅ Ｂｕｌｌｙ Ｋｅｎｎｅｌ ＪＡＰＡＮ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">津市芸濃町忍田１０５４－１ </t>
+  </si>
+  <si>
+    <t>2026/06/15</t>
+  </si>
+  <si>
+    <t>津販R第8-3号</t>
+  </si>
+  <si>
+    <t>株式会社ＥＸＳＴＡ</t>
+  </si>
+  <si>
+    <t>夏のジャングル展 ｉｎ　松菱</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市東丸之内４番１０号　津松菱　６階催事場 </t>
+  </si>
+  <si>
+    <t>うさぎ(20)、モルモット(22)、ハムスター(20)、チンチラ（4）、リチャードソンジリス（2）、マイクロブタ（1）</t>
+  </si>
+  <si>
+    <t>メンフクロウ(1)、ベニコンゴウインコ(1)</t>
+  </si>
+  <si>
+    <t>サバンナモニター(2)、オマキトカゲ(2)、メキシカンブラックスネーク(1)、テキサスラットスネーク(1)、ボールパイソン(2)、グリーンパイソン(1)、オニプレートトカゲ(2)、フトアゴヒゲトカゲ(2)、アオジタトカゲ(2)、ヒョウモントカゲモドキ(3)、ヤモリ(3)、ヒルヤモリ(3)</t>
+  </si>
+  <si>
+    <t>2026/06/25</t>
+  </si>
+  <si>
+    <t>津展R第8-1号</t>
+  </si>
+  <si>
+    <t>福田　早紀</t>
+  </si>
+  <si>
+    <t>ＣＡＲＩＢ（カリブ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県津市高茶屋小森町９０７ </t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>2026/07/14</t>
+  </si>
+  <si>
+    <t>津販R第8-4号</t>
+  </si>
+  <si>
+    <t>荒木　衙</t>
+  </si>
+  <si>
+    <t>アラキペットハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市上蛸路町５６５－３ </t>
+  </si>
+  <si>
+    <t>犬(22)</t>
+  </si>
+  <si>
+    <t>なし</t>
+  </si>
+  <si>
+    <t>2006/06/19</t>
+  </si>
+  <si>
+    <t>松販第18-1号</t>
+  </si>
+  <si>
+    <t>宮木　舞弓</t>
+  </si>
+  <si>
+    <t>ワンワン美容室ミミ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市豊原町５６３－１５ </t>
+  </si>
+  <si>
+    <t>犬（３)</t>
+  </si>
+  <si>
+    <t>2006/07/05</t>
+  </si>
+  <si>
+    <t>松管第18-3号</t>
+  </si>
+  <si>
+    <t>株式会社ラテル</t>
+  </si>
+  <si>
+    <t>ペットアミ松阪店</t>
+  </si>
+  <si>
+    <t>三重県松阪市大黒田町２８８ ホームセンターコメリ松阪店別館ペットセンター内</t>
+  </si>
+  <si>
+    <t>犬（２２）猫（６）ハムスター（４０）ウサギ（１５）フェレット（２）チンチラ（４）ピグミーヘッジホッグ（２）</t>
+  </si>
+  <si>
+    <t>インコ（２０）十姉妹（１２）文鳥（１２）</t>
+  </si>
+  <si>
+    <t>カメ（２０）トカゲ（８）ヘビ（６）</t>
+  </si>
+  <si>
+    <t>2006/11/09</t>
+  </si>
+  <si>
+    <t>松販第18-10号</t>
+  </si>
+  <si>
+    <t>犬猫（８）ハムスター（１０）ウサギ（４）</t>
+  </si>
+  <si>
+    <t>インコ（４）十姉妹（４）文鳥（４）</t>
+  </si>
+  <si>
+    <t>松管第18-6号</t>
+  </si>
+  <si>
+    <t>植杉　公一</t>
+  </si>
+  <si>
+    <t>いぬどころ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市駅部田町１７５５－５ </t>
+  </si>
+  <si>
+    <t>2006/12/16</t>
+  </si>
+  <si>
+    <t>松管第18-9号</t>
+  </si>
+  <si>
+    <t>佐藤　誠</t>
+  </si>
+  <si>
+    <t>アイミファームＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯南町有間野６５７ </t>
+  </si>
+  <si>
+    <t>2007/01/09</t>
+  </si>
+  <si>
+    <t>松販第18-17号</t>
+  </si>
+  <si>
+    <t>増田　優一</t>
+  </si>
+  <si>
+    <t>ブルー　ハニー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市腹太町６２４－２０ </t>
+  </si>
+  <si>
+    <t>犬（５９）</t>
+  </si>
+  <si>
+    <t>2006/12/26</t>
+  </si>
+  <si>
+    <t>松販第18-18号</t>
+  </si>
+  <si>
+    <t>北村　秋男</t>
+  </si>
+  <si>
+    <t>Ａ．Ｈ．Ｔ．ノーブル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市伊勢寺町２５９－５ </t>
+  </si>
+  <si>
+    <t>犬(１５)</t>
+  </si>
+  <si>
+    <t>2007/02/19</t>
+  </si>
+  <si>
+    <t>松販第18-26号</t>
+  </si>
+  <si>
+    <t>山口　葉子</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ＤｏＲａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市高須町３１４０－２ </t>
+  </si>
+  <si>
+    <t>2007/02/26</t>
+  </si>
+  <si>
+    <t>松管第18-12号</t>
+  </si>
+  <si>
+    <t>中島　寛太</t>
+  </si>
+  <si>
+    <t>中島猪犬訓練所</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野宮野町１２４９ </t>
+  </si>
+  <si>
+    <t>2007/04/27</t>
+  </si>
+  <si>
+    <t>松販第19-3号</t>
+  </si>
+  <si>
+    <t>松管第19-1号</t>
+  </si>
+  <si>
+    <t>松訓第19-1号</t>
+  </si>
+  <si>
+    <t>堀口　昌彦</t>
+  </si>
+  <si>
+    <t>Ｍａｋｏファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市高町３７１－２４ </t>
+  </si>
+  <si>
+    <t>有鱗目アガマ科、カメレオン科、カメ目リクガメ科(10)</t>
+  </si>
+  <si>
+    <t>松販第19-6号</t>
+  </si>
+  <si>
+    <t>不殿　里佳</t>
+  </si>
+  <si>
+    <t>犬と猫の美容室ＨａＮａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡多気町平谷４１-１ </t>
+  </si>
+  <si>
+    <t>2007/05/01</t>
+  </si>
+  <si>
+    <t>松管第19-4号</t>
+  </si>
+  <si>
+    <t>西村　攝生</t>
+  </si>
+  <si>
+    <t>西村竜宮園</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市大黒田町８５９ </t>
+  </si>
+  <si>
+    <t>インコ、文鳥、ジューシマツ、キンカ（100）</t>
+  </si>
+  <si>
+    <t>2007/05/15</t>
+  </si>
+  <si>
+    <t>松販第19-10号</t>
+  </si>
+  <si>
+    <t>薮内　耕二</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ヤブウチ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町山大淀２５６６-１ </t>
+  </si>
+  <si>
+    <t>犬（４０）</t>
+  </si>
+  <si>
+    <t>松販第19-11号</t>
+  </si>
+  <si>
+    <t>松管第19-6号</t>
+  </si>
+  <si>
+    <t>奥村　聡</t>
+  </si>
+  <si>
+    <t>ドッグランドハル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯南町向粥見６３ </t>
+  </si>
+  <si>
+    <t>2007/05/18</t>
+  </si>
+  <si>
+    <t>松販第19-16号</t>
+  </si>
+  <si>
+    <t>田中　明美</t>
+  </si>
+  <si>
+    <t>スリーシスターズＭＴ．ＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯高町波瀬１９８ </t>
+  </si>
+  <si>
+    <t>2007/05/25</t>
+  </si>
+  <si>
+    <t>松販第19-19号</t>
+  </si>
+  <si>
+    <t>野呂　保広</t>
+  </si>
+  <si>
+    <t>ルートツリーケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市大河内町１２０１－４ </t>
+  </si>
+  <si>
+    <t>犬（４５)</t>
+  </si>
+  <si>
+    <t>松販第19-23号</t>
+  </si>
+  <si>
+    <t>2008/10/23</t>
+  </si>
+  <si>
+    <t>松管第20-3号</t>
+  </si>
+  <si>
+    <t>ペットサロンＢＥＴＴＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市中林町５１８-７ </t>
+  </si>
+  <si>
+    <t>犬（２）猫（１５）</t>
+  </si>
+  <si>
+    <t>2007/06/01</t>
+  </si>
+  <si>
+    <t>松販第19-28号</t>
+  </si>
+  <si>
+    <t>犬、猫（２０）</t>
+  </si>
+  <si>
+    <t>松管第19-15号</t>
+  </si>
+  <si>
+    <t>山林　ゆみ子</t>
+  </si>
+  <si>
+    <t>愛犬美容室ユーミン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市曽原町８３１ </t>
+  </si>
+  <si>
+    <t>松管第19-16号</t>
+  </si>
+  <si>
+    <t>有限会社　しのはら動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市大黒田町６３４-３ </t>
+  </si>
+  <si>
+    <t>犬、猫、ウサギ、フェレット、ハムスター（計８）</t>
+  </si>
+  <si>
+    <t>松管第19-17号</t>
+  </si>
+  <si>
+    <t>株式会社　おかはな動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市西肥留町５９-７ </t>
+  </si>
+  <si>
+    <t>松管第19-12号</t>
+  </si>
+  <si>
+    <t>北村　美鈴</t>
+  </si>
+  <si>
+    <t>ペットサロンハナコ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市嬉野滝之川町１０２ </t>
+  </si>
+  <si>
+    <t>2007/06/29</t>
+  </si>
+  <si>
+    <t>松管第19-18号</t>
+  </si>
+  <si>
+    <t>有限会社アンジュウル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町朝柄１５３－２ </t>
+  </si>
+  <si>
+    <t>犬（２５頭）</t>
+  </si>
+  <si>
+    <t>2008/03/28</t>
+  </si>
+  <si>
+    <t>松販第19-33号</t>
+  </si>
+  <si>
+    <t>西村　生実</t>
+  </si>
+  <si>
+    <t>クワトロケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡多気町土羽６３８－１２ </t>
+  </si>
+  <si>
+    <t>2008/10/22</t>
+  </si>
+  <si>
+    <t>松販第20-4号</t>
+  </si>
+  <si>
+    <t>広脇　早由里</t>
+  </si>
+  <si>
+    <t>プレシャス　クィーン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町大淀２４８１－５ </t>
+  </si>
+  <si>
+    <t>犬（１６）</t>
+  </si>
+  <si>
+    <t>2008/11/28</t>
+  </si>
+  <si>
+    <t>松販第20-6号</t>
+  </si>
+  <si>
+    <t>村田　修造</t>
+  </si>
+  <si>
+    <t>松阪ムラタ荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市春日町２－１７４ </t>
+  </si>
+  <si>
+    <t>2009/05/19</t>
+  </si>
+  <si>
+    <t>松販第21-1号</t>
+  </si>
+  <si>
+    <t>平岡　伸麻</t>
+  </si>
+  <si>
+    <t>わんわんＣＬＵＢ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市川井町９１６－１ </t>
+  </si>
+  <si>
+    <t>2009/09/25</t>
+  </si>
+  <si>
+    <t>松管第21-2号</t>
+  </si>
+  <si>
+    <t>有限会社山添動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡多気町相可６０４－１ </t>
+  </si>
+  <si>
+    <t>2009/11/25</t>
+  </si>
+  <si>
+    <t>松管第21-4号</t>
+  </si>
+  <si>
+    <t>庄司　美香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｓ　Ｌｉｆｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市庄町１５７－７ </t>
+  </si>
+  <si>
+    <t>2010/02/10</t>
+  </si>
+  <si>
+    <t>松管第21-5号</t>
+  </si>
+  <si>
+    <t>竹村　千恵</t>
+  </si>
+  <si>
+    <t>ｐｅｔ ｓａｌｏｎ Ｈａｐｐｙ Ｄｏｇｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町大字佐田２５４８－９ </t>
+  </si>
+  <si>
+    <t>2010/06/30</t>
+  </si>
+  <si>
+    <t>松管第22-2号</t>
+  </si>
+  <si>
+    <t>佐々木　香</t>
+  </si>
+  <si>
+    <t>ペットハウス　美犬館（ビケンカン）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市田村町六才４８４－３ </t>
+  </si>
+  <si>
+    <t>2010/08/10</t>
+  </si>
+  <si>
+    <t>松管第22-4号</t>
+  </si>
+  <si>
+    <t>片山　孝晃</t>
+  </si>
+  <si>
+    <t>Ｔ－Ｒｏｏｔｓ　ｋｅｎｎｅｌ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市久保町１２４４ </t>
+  </si>
+  <si>
+    <t>2011/11/01</t>
+  </si>
+  <si>
+    <t>松販第23-3号</t>
+  </si>
+  <si>
+    <t>森本悦子</t>
+  </si>
+  <si>
+    <t>ハルモリモト</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯南町向粥見５７－１９ </t>
+  </si>
+  <si>
+    <t>2011/12/02</t>
+  </si>
+  <si>
+    <t>松販第23-4号</t>
+  </si>
+  <si>
+    <t>牧野　伸二</t>
+  </si>
+  <si>
+    <t>パープル・スターケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市高町２７７－９ </t>
+  </si>
+  <si>
+    <t>2012/03/21</t>
+  </si>
+  <si>
+    <t>松販第23-5号</t>
+  </si>
+  <si>
+    <t>相馬　典子</t>
+  </si>
+  <si>
+    <t>シャルマン　ハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市市場庄町８６１ </t>
+  </si>
+  <si>
+    <t>犬、猫（合わせて３）</t>
+  </si>
+  <si>
+    <t>2012/04/28</t>
+  </si>
+  <si>
+    <t>松管第24-3号</t>
+  </si>
+  <si>
+    <t>松販第24-1号</t>
+  </si>
+  <si>
+    <t>小濵　有美</t>
+  </si>
+  <si>
+    <t>ぷぅファミ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市駅部田町５２３－１８ </t>
+  </si>
+  <si>
+    <t>2012/07/25</t>
+  </si>
+  <si>
+    <t>松販第24-4号</t>
+  </si>
+  <si>
+    <t>池田　真衣</t>
+  </si>
+  <si>
+    <t>トリミングルーム　わんＰｏｏ！</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野森本町１２５４－３ </t>
+  </si>
+  <si>
+    <t>2013/02/08</t>
+  </si>
+  <si>
+    <t>松管第24-5号</t>
+  </si>
+  <si>
+    <t>林　美代子</t>
+  </si>
+  <si>
+    <t>あいペットハウス　第一号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡多気町五桂１２９６ </t>
+  </si>
+  <si>
+    <t>犬100頭</t>
+  </si>
+  <si>
+    <t>松販第24-5号</t>
+  </si>
+  <si>
+    <t>田中　純子</t>
+  </si>
+  <si>
+    <t>わんピース</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市内五曲町１１５－１８ </t>
+  </si>
+  <si>
+    <t>犬（10頭）</t>
+  </si>
+  <si>
+    <t>2013/03/01</t>
+  </si>
+  <si>
+    <t>松販第24-7号</t>
+  </si>
+  <si>
+    <t>松管第24-6号</t>
+  </si>
+  <si>
+    <t>大川　勇</t>
+  </si>
+  <si>
+    <t>いぬのじかん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市駅部田町７１１－５ </t>
+  </si>
+  <si>
+    <t>2014/06/01</t>
+  </si>
+  <si>
+    <t>松管第26-4号</t>
+  </si>
+  <si>
+    <t>大西　華代</t>
+  </si>
+  <si>
+    <t>ペットトリミングスタジオ家猫屋</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市久保町１２７９－６ </t>
+  </si>
+  <si>
+    <t>松管第26-5号</t>
+  </si>
+  <si>
+    <t>ペットショップ　ワンラブ　バロー　松阪店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市松崎浦町１９０ </t>
+  </si>
+  <si>
+    <t>犬（26）、猫（8）</t>
+  </si>
+  <si>
+    <t>2014/08/19</t>
+  </si>
+  <si>
+    <t>松販第26-5号</t>
+  </si>
+  <si>
+    <t>犬（12）、猫（2）</t>
+  </si>
+  <si>
+    <t>松管第26-7号</t>
+  </si>
+  <si>
+    <t>株式会社 Ｙ’ｓ Ｆｉｅｌｄ　</t>
+  </si>
+  <si>
+    <t>Ｓｕｎｎｙ Ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市白粉町３７８-５ </t>
+  </si>
+  <si>
+    <t>2014/09/10</t>
+  </si>
+  <si>
+    <t>松管第26-9号</t>
+  </si>
+  <si>
+    <t>Ｓａｓａｋｉ Ｄａｎｉｅｌ Ｈｉｒｏｓｈｉ</t>
+  </si>
+  <si>
+    <t>ＳＰＬＥＮＤＩＤＩＳ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市五主町３７７－１３ </t>
+  </si>
+  <si>
+    <t>犬（１1）</t>
+  </si>
+  <si>
+    <t>2014/10/10</t>
+  </si>
+  <si>
+    <t>松販第26-7号</t>
+  </si>
+  <si>
+    <t>森岡　令子</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯南町向粥見１５０-３ </t>
+  </si>
+  <si>
+    <t>犬（7）</t>
+  </si>
+  <si>
+    <t>2014/11/19</t>
+  </si>
+  <si>
+    <t>松販第26-9号</t>
+  </si>
+  <si>
+    <t>松村　亜耶</t>
+  </si>
+  <si>
+    <t>ニャタロウ＆ニャニャ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町志貴１０８７－６ </t>
+  </si>
+  <si>
+    <t>2015/03/14</t>
+  </si>
+  <si>
+    <t>松販第26-3号</t>
+  </si>
+  <si>
+    <t>池川　かおる</t>
+  </si>
+  <si>
+    <t>ｗｉｎｎｉｎｇ ｗａｙ ｊｐ ｋｅｎｎｅｌ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野新屋庄町１６７６－２ </t>
+  </si>
+  <si>
+    <t>犬（１５）→（９）</t>
+  </si>
+  <si>
+    <t>2015/04/03</t>
+  </si>
+  <si>
+    <t>松販第27-1号</t>
+  </si>
+  <si>
+    <t>越石　明美</t>
+  </si>
+  <si>
+    <t>わんこのとこや</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市早馬瀬町２５６-５　斎宮ペットクリック内 </t>
+  </si>
+  <si>
+    <t>犬（３頭×２０日／月）</t>
+  </si>
+  <si>
+    <t>2015/05/18</t>
+  </si>
+  <si>
+    <t>松管第27-3号</t>
+  </si>
+  <si>
+    <t>関岡　直美</t>
+  </si>
+  <si>
+    <t>保護猫カフェ＆キャットシッター「かぎしっぽ」</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市清生町６４２－１ </t>
+  </si>
+  <si>
+    <t>猫（7）</t>
+  </si>
+  <si>
+    <t>2015/12/01</t>
+  </si>
+  <si>
+    <t>松管第27-6号</t>
+  </si>
+  <si>
+    <t>2016/04/20</t>
+  </si>
+  <si>
+    <t>松展第28-1号</t>
+  </si>
+  <si>
+    <t>山下　桃子</t>
+  </si>
+  <si>
+    <t>Ｐｅｔｓａｌｏｎ　つぶの家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市星合町１４２－６ </t>
+  </si>
+  <si>
+    <t>犬・猫（計４）</t>
+  </si>
+  <si>
+    <t>2015/12/20</t>
+  </si>
+  <si>
+    <t>松管第27-7号</t>
+  </si>
+  <si>
+    <t>西川　和衞</t>
+  </si>
+  <si>
+    <t>明和西川荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町佐田９５０番地６ </t>
+  </si>
+  <si>
+    <t>犬（15）</t>
+  </si>
+  <si>
+    <t>2016/03/10</t>
+  </si>
+  <si>
+    <t>松販第27-6号</t>
+  </si>
+  <si>
+    <t>スリーシスターズ山犬舎ＭＴ．ＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市飯高町太良木１８８ </t>
+  </si>
+  <si>
+    <t>2016/07/22</t>
+  </si>
+  <si>
+    <t>松販第28-1号</t>
+  </si>
+  <si>
+    <t>ドッグギャラリーハル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡多気町色太９４７－１１ </t>
+  </si>
+  <si>
+    <t>松販第28-2号</t>
+  </si>
+  <si>
+    <t>松管第28-1号</t>
+  </si>
+  <si>
+    <t>長谷川　佳苗</t>
+  </si>
+  <si>
+    <t>クロクマ舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町斎宮２４８５－１ </t>
+  </si>
+  <si>
+    <t>2016/11/07</t>
+  </si>
+  <si>
+    <t>松管第28-2号</t>
+  </si>
+  <si>
+    <t>松訓R第2-1号</t>
+  </si>
+  <si>
+    <t>合同会社　松阪わの会</t>
+  </si>
+  <si>
+    <t>ペットシッター竜馬（合同会社　松阪わの会）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市小片野町１３２７－１ </t>
+  </si>
+  <si>
+    <t>犬（８）、猫（１０）、フェレット（２）、うさぎ（２）、ハムスター（５）、モルモット（５）、ハリネズミ（５）</t>
+  </si>
+  <si>
+    <t>オウム（５）、インコ（５）、ハト（１０）、ウズラ（１０）、フクロウ（２）、ミミズク（２）</t>
+  </si>
+  <si>
+    <t>2017/01/01</t>
+  </si>
+  <si>
+    <t>松管第28-3号</t>
+  </si>
+  <si>
+    <t>中西　中</t>
+  </si>
+  <si>
+    <t>なかにし動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市船江町４－５ </t>
+  </si>
+  <si>
+    <t>2017/03/21</t>
+  </si>
+  <si>
+    <t>松管第28-4号</t>
+  </si>
+  <si>
+    <t>株式会社野口動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市松崎浦町９８-１ </t>
+  </si>
+  <si>
+    <t>犬、猫、ウサギ（中型11頭、小型13頭）</t>
+  </si>
+  <si>
+    <t>野鳥等</t>
+  </si>
+  <si>
+    <t>2017/07/19</t>
+  </si>
+  <si>
+    <t>松管第29-1号</t>
+  </si>
+  <si>
+    <t>藤本　香</t>
+  </si>
+  <si>
+    <t>松阪千登成犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市久保町９９８－３ </t>
+  </si>
+  <si>
+    <t>2017/10/15</t>
+  </si>
+  <si>
+    <t>松販第29-1号</t>
+  </si>
+  <si>
+    <t>村川　明</t>
+  </si>
+  <si>
+    <t>ぶひぶひハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市東町１２４－６ </t>
+  </si>
+  <si>
+    <t>2017/10/31</t>
+  </si>
+  <si>
+    <t>松販第29-2号</t>
+  </si>
+  <si>
+    <t>福井　めぐみ</t>
+  </si>
+  <si>
+    <t>ＷＡＮ　Ｏ　ＯＮＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市川井町５９７－３１ </t>
+  </si>
+  <si>
+    <t>犬（4）</t>
+  </si>
+  <si>
+    <t>2017/12/01</t>
+  </si>
+  <si>
+    <t>松販第29-3号</t>
+  </si>
+  <si>
+    <t>田中　宏和</t>
+  </si>
+  <si>
+    <t>ＡＩＴＣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡大台町佐原５５１番地の２ </t>
+  </si>
+  <si>
+    <t>インコ（２０）</t>
+  </si>
+  <si>
+    <t>2018/08/03</t>
+  </si>
+  <si>
+    <t>松販第30-3号</t>
+  </si>
+  <si>
+    <t>藤原　誠</t>
+  </si>
+  <si>
+    <t>ＹＯＩＨＯ ＷＯＯＤ’Ｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市古井町３７９番地３ </t>
+  </si>
+  <si>
+    <t>2018/09/05</t>
+  </si>
+  <si>
+    <t>松販第30-4号</t>
+  </si>
+  <si>
+    <t>籔本　真人</t>
+  </si>
+  <si>
+    <t>やぶもとドッグスクール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市西野町３１２ </t>
+  </si>
+  <si>
+    <t>犬（15）→犬（３）</t>
+  </si>
+  <si>
+    <t>2019/01/24</t>
+  </si>
+  <si>
+    <t>松管第30-3号</t>
+  </si>
+  <si>
+    <t>犬（15）→犬（１２）</t>
+  </si>
+  <si>
+    <t>松訓第30-1号</t>
+  </si>
+  <si>
+    <t>ペットアミ明和</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町有爾中１６８ｰ１ </t>
+  </si>
+  <si>
+    <t>犬（２）、猫（２）、ウサギ（２）、モルモット（２）、フェレット（１）、ハムスター（５）、モモンガ（１）、リス（１）合計で最大２件まで</t>
+  </si>
+  <si>
+    <t>インコ（２）、文鳥（２）、十姉妹（２）</t>
+  </si>
+  <si>
+    <t>トカゲ（５）、カメ（１０）、ヘビ（３）</t>
+  </si>
+  <si>
+    <t>2019/06/18</t>
+  </si>
+  <si>
+    <t>松管R第1-1号</t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（２）、ウサギ（５）、モルモット（５）、フェレット（２）、ハムスター（５０）、モモンガ（２）、リス（２）</t>
+  </si>
+  <si>
+    <t>インコ（１０）、文鳥（５）、十姉妹（５）</t>
+  </si>
+  <si>
+    <t>トカゲ（５）、リクガメ（５）、ミズガメ（１０）、ヘビ（５）</t>
+  </si>
+  <si>
+    <t>松販R第1-2号</t>
+  </si>
+  <si>
+    <t>山路真理</t>
+  </si>
+  <si>
+    <t>ＦＯＲＥＳＴ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町東池上１３６ </t>
+  </si>
+  <si>
+    <t>犬（２８）</t>
+  </si>
+  <si>
+    <t>2020/01/08</t>
+  </si>
+  <si>
+    <t>松販Ｒ第1-5号</t>
+  </si>
+  <si>
+    <t>前田由紀</t>
+  </si>
+  <si>
+    <t>キャットホテル＆シッター　ｋｏｔｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野中川町６２３-１８ </t>
+  </si>
+  <si>
+    <t>猫(2)→猫（7）→猫（5）</t>
+  </si>
+  <si>
+    <t>2020/02/22</t>
+  </si>
+  <si>
+    <t>松管R第1-4号</t>
+  </si>
+  <si>
+    <t>阪村　悠加</t>
+  </si>
+  <si>
+    <t>トリミングサロンワンハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町佐田１１９１ </t>
+  </si>
+  <si>
+    <t>犬(4)→犬（２）</t>
+  </si>
+  <si>
+    <t>2020/04/15</t>
+  </si>
+  <si>
+    <t>松管Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>松井　健</t>
+  </si>
+  <si>
+    <t>ドッグサロン ＫＥＮ ＫＥＮ 松阪店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市高町４１１-２ </t>
+  </si>
+  <si>
+    <t>犬（１７）</t>
+  </si>
+  <si>
+    <t>2020/06/01</t>
+  </si>
+  <si>
+    <t>松管R第2-3号</t>
+  </si>
+  <si>
+    <t>宮本　一美</t>
+  </si>
+  <si>
+    <t>仁杏（にゃん）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡大台町大井２４１ </t>
+  </si>
+  <si>
+    <t>松販R第2-7号</t>
+  </si>
+  <si>
+    <t>榊原 美幸</t>
+  </si>
+  <si>
+    <t>Ｃａｔ Ｔｉｍｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町坂本１１７９-１ </t>
+  </si>
+  <si>
+    <t>猫(8)→猫（３０）</t>
+  </si>
+  <si>
+    <t>2020/05/28</t>
+  </si>
+  <si>
+    <t>松販R第2-6号</t>
+  </si>
+  <si>
+    <t>青山 郁子</t>
+  </si>
+  <si>
+    <t>ワン・にゃん・ワールド</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市小片野町９９４-１ </t>
+  </si>
+  <si>
+    <t>犬(2)、猫(2)</t>
+  </si>
+  <si>
+    <t>松販R第2-5号</t>
+  </si>
+  <si>
+    <t>念佛　智香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｓａｌｏｎ　Ｆｌｅｕｒ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市下村町１-２５ </t>
+  </si>
+  <si>
+    <t>2020/11/22</t>
+  </si>
+  <si>
+    <t>松管Ｒ第2-5号</t>
+  </si>
+  <si>
+    <t>杉本　昌紀</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ ｓａｌｏｎ Ｒｉｎ＆Ｃｏｃｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市小片野町１２１８－６ </t>
+  </si>
+  <si>
+    <t>2021/05/02</t>
+  </si>
+  <si>
+    <t>松管R第3-2号</t>
+  </si>
+  <si>
+    <t>中村　亘</t>
+  </si>
+  <si>
+    <t>猫村屋</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市清生町６５２ </t>
+  </si>
+  <si>
+    <t>ネズミ科（３）アフリカヤマネ科（２）フクロモモンガ（２）</t>
+  </si>
+  <si>
+    <t>インコ科（２）フィンチ科（２）</t>
+  </si>
+  <si>
+    <t>ヌマガメ科（３）イグアナ科（２）リクガメ科（２）ヤモリ科（62）</t>
+  </si>
+  <si>
+    <t>松販R第3-1号</t>
+  </si>
+  <si>
+    <t>松管R第3-1号</t>
+  </si>
+  <si>
+    <t>鈴木　俊</t>
+  </si>
+  <si>
+    <t>松阪嬉野美鈴荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野津屋城町７８０－２ </t>
+  </si>
+  <si>
+    <t>2021/05/25</t>
+  </si>
+  <si>
+    <t>松販R第3-4号</t>
+  </si>
+  <si>
+    <t>ペッツワン明和店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町中村１２３６　カインズホーム明和店 </t>
+  </si>
+  <si>
+    <t>犬（29）、猫（4）、ウサギ（2）、ハムスター（12）、モルモット（2）、ハリネズミ（2）、モモンガ（2）、フェレット（2）、チンチラ（2）デグー（2）</t>
+  </si>
+  <si>
+    <t>インコ（2）、フィンチ（2）</t>
+  </si>
+  <si>
+    <t>カメ（2）</t>
+  </si>
+  <si>
+    <t>松販R第3-3号</t>
+  </si>
+  <si>
+    <t>松管R第3-3号</t>
+  </si>
+  <si>
+    <t>ペッツビレッジ松阪三雲店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市市場庄町１２６６－１ </t>
+  </si>
+  <si>
+    <t>犬（10）、猫（5）</t>
+  </si>
+  <si>
+    <t>松販R第3-5号</t>
+  </si>
+  <si>
+    <t>松管R第3-4号</t>
+  </si>
+  <si>
+    <t>村田久美</t>
+  </si>
+  <si>
+    <t>にじいろキャッテリー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市田村町１１４０－１３ </t>
+  </si>
+  <si>
+    <t>2021/11/25</t>
+  </si>
+  <si>
+    <t>松販R第3-6号</t>
+  </si>
+  <si>
+    <t>松阪管理センター</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市立田町２７４－１ </t>
+  </si>
+  <si>
+    <t>犬（103）、猫（0）</t>
+  </si>
+  <si>
+    <t>2021/12/27</t>
+  </si>
+  <si>
+    <t>松販R第3-7号</t>
+  </si>
+  <si>
+    <t>竹本　博</t>
+  </si>
+  <si>
+    <t>明星春屋荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町明星７９４ </t>
+  </si>
+  <si>
+    <t>2022/01/18</t>
+  </si>
+  <si>
+    <t>松販R第3-8号</t>
+  </si>
+  <si>
+    <t>伊井　勇人</t>
+  </si>
+  <si>
+    <t>ドッグライフ　アイアイ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町佐田２５９１ </t>
+  </si>
+  <si>
+    <t>犬（１５）、猫（１５）</t>
+  </si>
+  <si>
+    <t>2022/01/26</t>
+  </si>
+  <si>
+    <t>松販R第3-9号</t>
+  </si>
+  <si>
+    <t>中西　薫</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ  Ｃａｒｅ　Ｒｕｔａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市久保町１５１８－２１ </t>
+  </si>
+  <si>
+    <t>2022/04/27</t>
+  </si>
+  <si>
+    <t>松管R第4-2号</t>
+  </si>
+  <si>
+    <t>アニコム先進医療研究所株式会社</t>
+  </si>
+  <si>
+    <t>ａｎｉ ＴＥＲＲＡＣＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡ヴィソン６７２-１農園３ </t>
+  </si>
+  <si>
+    <t>犬（３４）、猫（１９）</t>
+  </si>
+  <si>
+    <t>2022/04/29</t>
+  </si>
+  <si>
+    <t>松管R第4-1号</t>
+  </si>
+  <si>
+    <t>株式会社紙飛行機</t>
+  </si>
+  <si>
+    <t>こてまる明和店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町有爾中１５５３－５ </t>
+  </si>
+  <si>
+    <t>犬（１３）、猫（３）</t>
+  </si>
+  <si>
+    <t>2022/05/23</t>
+  </si>
+  <si>
+    <t>松管R第4-3号</t>
+  </si>
+  <si>
+    <t>森川　徳也</t>
+  </si>
+  <si>
+    <t>フォレスト　リバー　エムズ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市新松ケ島町５２３－１３ </t>
+  </si>
+  <si>
+    <t>2022/08/23</t>
+  </si>
+  <si>
+    <t>松販R第4-1号</t>
+  </si>
+  <si>
+    <t>菅尾　里佳</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ちょろる</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市田村町５１-２ </t>
+  </si>
+  <si>
+    <t>猫（１）、犬（３）</t>
+  </si>
+  <si>
+    <t>2022/09/21</t>
+  </si>
+  <si>
+    <t>松管R第4-4号</t>
+  </si>
+  <si>
+    <t>ホームセンターバロー松阪店</t>
+  </si>
+  <si>
+    <t>ハムスター（８）、ウサギ（４）、デグー（４）、モルモット（２）、チンチラ（２）、フクロモモンガ（６）、ハリネズミ（１）、フェレット（１）、リス（１）、ヤマネ（１）</t>
+  </si>
+  <si>
+    <t>セキセイインコ（６）、オカメインコ（２）、コザクラインコ（２）、ウロコインコ（１）、文鳥（４）、サザナミインコ（１）</t>
+  </si>
+  <si>
+    <t>ヒョウモントカゲモドキ（８）、フトアゲヒゲトカゲ（２）、コーンスネーク（１）、ボールパイソン（１）、リクガメ（６）</t>
+  </si>
+  <si>
+    <t>松販R第4-3号</t>
+  </si>
+  <si>
+    <t>有限会社タケガワ塗装</t>
+  </si>
+  <si>
+    <t>ペットのおうちタケガワ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市久米町１１４９-２ </t>
+  </si>
+  <si>
+    <t>犬（１6）、猫（5）、ウサギ（２）</t>
+  </si>
+  <si>
+    <t>アヒル（２）、インコ（８）</t>
+  </si>
+  <si>
+    <t>爬虫類（１）</t>
+  </si>
+  <si>
+    <t>2022/09/23</t>
+  </si>
+  <si>
+    <t>松管R第4-5号</t>
+  </si>
+  <si>
+    <t>ウサギ（２）、モルモット（２）</t>
+  </si>
+  <si>
+    <t>松販R第4-2号</t>
+  </si>
+  <si>
+    <t>犬（３）、猫（１）</t>
+  </si>
+  <si>
+    <t>松譲R第4-1号</t>
+  </si>
+  <si>
+    <t>山原佳保</t>
+  </si>
+  <si>
+    <t>Ａｌａｄｄｉｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市嬉野森本町１６-２ </t>
+  </si>
+  <si>
+    <t>2023/03/07</t>
+  </si>
+  <si>
+    <t>松販R第4-4号</t>
+  </si>
+  <si>
+    <t>山村幸子</t>
+  </si>
+  <si>
+    <t>ぽっぷん　べびーず</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県多気郡明和町斎宮３６２８－２ </t>
+  </si>
+  <si>
+    <t>デグーマウス（５）、ウサギ（１）、モルモット（１０）、チンチラ（２０）</t>
+  </si>
+  <si>
+    <t>フトアゴヒゲトカゲ（２０）、カメ（２）</t>
+  </si>
+  <si>
+    <t>2023/03/16</t>
+  </si>
+  <si>
+    <t>松販R第4-5号</t>
+  </si>
+  <si>
+    <t>アーサー幸子</t>
+  </si>
+  <si>
+    <t>プードルのプープーパラダイス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市石津町２９７－７ </t>
+  </si>
+  <si>
+    <t>2023/05/22</t>
+  </si>
+  <si>
+    <t>松販R第5-1号</t>
+  </si>
+  <si>
+    <t>青木　万記</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　ｓａｌｏｎ　のの</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市飯南町粥見１３１１-５ </t>
+  </si>
+  <si>
+    <t>2023/06/06</t>
+  </si>
+  <si>
+    <t>松管R第5-1号</t>
+  </si>
+  <si>
+    <t>金　美佐子</t>
+  </si>
+  <si>
+    <t>ＮｏｖａＥｒａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市久保町１８５５-７９ </t>
+  </si>
+  <si>
+    <t>2023/08/04</t>
+  </si>
+  <si>
+    <t>松販R第5-2号</t>
+  </si>
+  <si>
+    <t>合同会社康盛</t>
+  </si>
+  <si>
+    <t>ワンワンハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町朝柄２９６５-１ </t>
+  </si>
+  <si>
+    <t>犬（28）</t>
+  </si>
+  <si>
+    <t>2023/08/31</t>
+  </si>
+  <si>
+    <t>松販R第5-3号</t>
+  </si>
+  <si>
+    <t>深水　美和子</t>
+  </si>
+  <si>
+    <t>二代深水荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町多気６-２ </t>
+  </si>
+  <si>
+    <t>2023/09/01</t>
+  </si>
+  <si>
+    <t>松販R第5-4号</t>
+  </si>
+  <si>
+    <t>森川　彩花</t>
+  </si>
+  <si>
+    <t>Ｓｉｇｕσ（シグマ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市大黒田町８１５-１３ </t>
+  </si>
+  <si>
+    <t>セイブシシバナヘビ（１３）、ボールパイソン（１）、レオパードゲッコー（２）</t>
+  </si>
+  <si>
+    <t>松販R第5-5号</t>
+  </si>
+  <si>
+    <t>中野　翔太</t>
+  </si>
+  <si>
+    <t>くれたま本舗しめさばや</t>
+  </si>
+  <si>
+    <t>松阪市中央町６５０-１ グランディス中央２０６</t>
+  </si>
+  <si>
+    <t>クレステッドゲッコー（100）</t>
+  </si>
+  <si>
+    <t>松販R第5-6号</t>
+  </si>
+  <si>
+    <t>松下　凌汰</t>
+  </si>
+  <si>
+    <t>月ノ鱗</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市魚町１７１３ </t>
+  </si>
+  <si>
+    <t>ヒョウモントカゲモドキ（145）、クレステッドゲッコー（15）、ニシアフリカトカゲモドキ（20）、オバケトカゲモドキ（5）、ダイオウトカゲモドキ（5）、ナミクサビトカゲ（5）、オニプレートトカゲ（4）、シュナイダーシュキンク（1）</t>
+  </si>
+  <si>
+    <t>2023/10/17</t>
+  </si>
+  <si>
+    <t>松販R第5-8号</t>
+  </si>
+  <si>
+    <t>西井　美穂</t>
+  </si>
+  <si>
+    <t>ドッグスクール西井</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市久保町１８５５－４８７ </t>
+  </si>
+  <si>
+    <t>犬</t>
+  </si>
+  <si>
+    <t>松訓R第5-2号</t>
+  </si>
+  <si>
+    <t>箕浦　美里</t>
+  </si>
+  <si>
+    <t>Ｒ’ｓＴＲＩＭ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市田村町９１-５８ </t>
+  </si>
+  <si>
+    <t>2024/03/27</t>
+  </si>
+  <si>
+    <t>松管R第5-2号</t>
+  </si>
+  <si>
+    <t>岩坂　功雄</t>
+  </si>
+  <si>
+    <t>ドックハウス・ＬｕＬｕ （ルル）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡大台町栃原１７３１-８ </t>
+  </si>
+  <si>
+    <t>犬６頭</t>
+  </si>
+  <si>
+    <t>松販R第6-1号</t>
+  </si>
+  <si>
+    <t>株式会社ウェバレッジ</t>
+  </si>
+  <si>
+    <t>ごかつら池どうぶつパーク</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町五桂９９２ </t>
+  </si>
+  <si>
+    <t>カラカル(1)、カピバラ(2)、ワオキツネザル(1)、ミーアキャット(4)、プレーリードッグ(1)、ミニブタ(2)、ムフロン(1)、ウシ(1)、ニホンジカ(1)、ウサギ(3)、モルモット(5)、フクロモモンガ(1)、テンレック(2)、ヤギ(13)、ヒツジ(3)、アルパカ(2)、ベネットワラビー(5)、イノシシ(1)、ニホンザル(2)、ウサギ(29)</t>
+  </si>
+  <si>
+    <t>シナガチョウ(2)、カモ(3)</t>
+  </si>
+  <si>
+    <t>オオサンショウウオ(2)、ボールニシキヘビ(2)、コーンスネーク(3)、アオジタトカゲ(2)、フトアゴヒゲトカゲ(2)、オニプレートトカゲ(1)、ニホンイシガメ(3)、クサガメ(2)、アカアシリクガメ(1)、ケヅメリクガメ(2)、ギリシャリクガメ(2)</t>
+  </si>
+  <si>
+    <t>2024/05/28</t>
+  </si>
+  <si>
+    <t>松展R第6-1号</t>
+  </si>
+  <si>
+    <t>松販R第6-2号</t>
+  </si>
+  <si>
+    <t>松管R第6-1号</t>
+  </si>
+  <si>
+    <t>松貸R第6-1号</t>
+  </si>
+  <si>
+    <t>西山　伊純</t>
+  </si>
+  <si>
+    <t>にょろ山さんち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市塚本町１８２-６ </t>
+  </si>
+  <si>
+    <t>トカゲ：マングローブモニターヤモリ：レオパードゲッコー、ニシアフトカゲモドキ、グランディスヒルヤモリ、ジャイアントゲッコーヘビ：ボールバイソン、メキシカンブラックキングスネーク</t>
+  </si>
+  <si>
+    <t>2024/09/01</t>
+  </si>
+  <si>
+    <t>松販R第6-3号</t>
+  </si>
+  <si>
+    <t>濱武　桂右</t>
+  </si>
+  <si>
+    <t>ブリーダー’ｓ　ＨＯＰＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市五主町３７７-１２ </t>
+  </si>
+  <si>
+    <t>2025/01/01</t>
+  </si>
+  <si>
+    <t>松販R第6-4号</t>
+  </si>
+  <si>
+    <t>木村　春香</t>
+  </si>
+  <si>
+    <t>Ｍｏｓｈｉｍｉａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市駅部田町２９８-２４ </t>
+  </si>
+  <si>
+    <t>ヤワゲネズミ（100）、マウス（100）、ラット（50）、ハムスター（40）、ハリネズミ（30）、モモンガ（25）、ウサギ（1）</t>
+  </si>
+  <si>
+    <t>種類（コーンスネーク、ボールバイソン、アオダイショウ、カリフォルニアキングスネーク、ヒョウモントカゲモドキ、ニシアフリカトカゲモドキ、ペトリハリユビヤモリ、トッケイヤモリ、フトアゴヒゲトカゲ）（計６０）</t>
+  </si>
+  <si>
+    <t>2024/12/25</t>
+  </si>
+  <si>
+    <t>松販R第6-5号</t>
+  </si>
+  <si>
+    <t>刀根　礼子</t>
+  </si>
+  <si>
+    <t>保護ねこカフェ　日向ぼこ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市南町２７５-５ </t>
+  </si>
+  <si>
+    <t>2025/02/22</t>
+  </si>
+  <si>
+    <t>松販R第6-6号</t>
+  </si>
+  <si>
+    <t>松展R第6-2号</t>
+  </si>
+  <si>
+    <t>ＩＩ ＡＩＤＡ ＲＯＮＤＩＮＡ</t>
+  </si>
+  <si>
+    <t>アイボウ　ケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡明和町行部５８９-１ </t>
+  </si>
+  <si>
+    <t>2025/04/01</t>
+  </si>
+  <si>
+    <t>松販R第6-7号</t>
+  </si>
+  <si>
+    <t>北嶋　心愛</t>
+  </si>
+  <si>
+    <t>Ｇｏｏｄ　Ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡多気町牧９６６ </t>
+  </si>
+  <si>
+    <t>2025/04/27</t>
+  </si>
+  <si>
+    <t>松管R第7-1号</t>
+  </si>
+  <si>
+    <t>永谷　沙知</t>
+  </si>
+  <si>
+    <t>ドッグサロン　Ｍｏｎａｍｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市茶与町２３-７ </t>
+  </si>
+  <si>
+    <t>松管R第7-2号</t>
+  </si>
+  <si>
+    <t>スリーゼロ株式会社</t>
+  </si>
+  <si>
+    <t>ペットショップ　プチマリア　イオンタウン松阪船江店</t>
+  </si>
+  <si>
+    <t>松阪市船江町１３９２-２７ イオンタウン松阪船江店内</t>
+  </si>
+  <si>
+    <t>犬（25）　猫（6）</t>
+  </si>
+  <si>
+    <t>2025/04/23</t>
+  </si>
+  <si>
+    <t>松販R第7-1号</t>
+  </si>
+  <si>
+    <t>松管R第7-3号</t>
+  </si>
+  <si>
+    <t>地本　かづき</t>
+  </si>
+  <si>
+    <t>ｔｒｉｍｍｉｎｇ ｓａｌｏｎ ｗａｎ’ｓ ｃｌｕｂ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡明和町上村１１６５-３ </t>
+  </si>
+  <si>
+    <t>2025/09/02</t>
+  </si>
+  <si>
+    <t>松管R第7-4号</t>
+  </si>
+  <si>
+    <t>南　美希</t>
+  </si>
+  <si>
+    <t>ＡＮＤＥＲＳＯＮ　ＭＩＫＩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市下村町１９６５-１３ </t>
+  </si>
+  <si>
+    <t>松販R第7-2号</t>
+  </si>
+  <si>
+    <t>竹内　宏孝</t>
+  </si>
+  <si>
+    <t>チンチラランド松阪</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市井口中町４９１ </t>
+  </si>
+  <si>
+    <t>チンチラ(10)</t>
+  </si>
+  <si>
+    <t>2025/10/06</t>
+  </si>
+  <si>
+    <t>松販R第7-3号</t>
+  </si>
+  <si>
+    <t>佐波　寛恵</t>
+  </si>
+  <si>
+    <t>ＣＬＯＶＥＲ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡明和町行部４１１-２ </t>
+  </si>
+  <si>
+    <t>松管R第7-5号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">多気郡大台町上三瀬字十南寺７５２ </t>
+  </si>
+  <si>
+    <t>猫（34）</t>
+  </si>
+  <si>
+    <t>2025/11/11</t>
+  </si>
+  <si>
+    <t>松販R第7-4号</t>
+  </si>
+  <si>
+    <t>坂口　友絵</t>
+  </si>
+  <si>
+    <t>Ｃａｔ ｈｏｕｓｅ ＴＯＭＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市小黒田町６２５-３ </t>
+  </si>
+  <si>
+    <t>猫（18）</t>
+  </si>
+  <si>
+    <t>2025/12/02</t>
+  </si>
+  <si>
+    <t>松販R第7-5号</t>
+  </si>
+  <si>
+    <t>株式会社Ｌｏｖｅｌｙ</t>
+  </si>
+  <si>
+    <t>ペットプラザアドバンスモール松阪店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市田村町２３５番地１ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫（５）、ハムスター（２０）、チンチラ（２）、ハリネズミ（２）、デグー（３）、フェレット（５）、モルモット（２）、うさぎ（２）、モモンガ（２）</t>
+  </si>
+  <si>
+    <t>インコ（１０）、文鳥（６）</t>
+  </si>
+  <si>
+    <t>レオパード（５）、かめ（５）、トカゲ（３）</t>
+  </si>
+  <si>
+    <t>2025/12/24</t>
+  </si>
+  <si>
+    <t>松販R第7-6号</t>
+  </si>
+  <si>
+    <t>犬８４）、猫（１）</t>
+  </si>
+  <si>
+    <t>松管R第7-6号</t>
+  </si>
+  <si>
+    <t>田中　周子</t>
+  </si>
+  <si>
+    <t>ドッグタイム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県松阪市大黒田町６３２ </t>
+  </si>
+  <si>
+    <t>2026/03/12</t>
+  </si>
+  <si>
+    <t>松管R第7-7号</t>
+  </si>
+  <si>
+    <t>松下　志保理</t>
+  </si>
+  <si>
+    <t>レオパードゲッコー（150）、ニシアフリカトカゲモドキ（100）</t>
+  </si>
+  <si>
+    <t>2026/04/01</t>
+  </si>
+  <si>
+    <t>松販R第7-7号</t>
+  </si>
+  <si>
+    <t>濱田　亜由美</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ Ｓａｌｏｎ Ｃａｌｍｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市山室町３１７９－５ </t>
+  </si>
+  <si>
+    <t>松管R第8-1号</t>
+  </si>
+  <si>
+    <t>中峯　宏</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松阪市中林町３５－６ </t>
+  </si>
+  <si>
+    <t>カメ（25）</t>
+  </si>
+  <si>
+    <t>松販R第8-1号</t>
+  </si>
+  <si>
+    <t>伊藤　明</t>
+  </si>
+  <si>
+    <t>ハート　アンド　ハート</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町原２８３２－２ </t>
+  </si>
+  <si>
+    <t>チワワ（36）、ペキニーズ（3）</t>
+  </si>
+  <si>
+    <t>2006/06/08</t>
+  </si>
+  <si>
+    <t>伊販第18-2号</t>
+  </si>
+  <si>
+    <t>有限会社ドッグハウスナガイ</t>
+  </si>
+  <si>
+    <t>ドッグハウスナガイ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市御薗町新開８３０ </t>
+  </si>
+  <si>
+    <t>犬（45）</t>
+  </si>
+  <si>
+    <t>2006/06/16</t>
+  </si>
+  <si>
+    <t>伊販第18-3号</t>
+  </si>
+  <si>
+    <t>伊管第18-1号</t>
+  </si>
+  <si>
+    <t>福谷　安希子</t>
+  </si>
+  <si>
+    <t>ペットの便利屋さんコスモ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町明野１６７８－６ </t>
+  </si>
+  <si>
+    <t>犬（３）、猫（３）</t>
+  </si>
+  <si>
+    <t>伊管第18-3号</t>
+  </si>
+  <si>
+    <t>松田　和久</t>
+  </si>
+  <si>
+    <t>ＩＳＥ　ＨＡＰＰＹ　ＢＥＡＮＳ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市川端町１１ </t>
+  </si>
+  <si>
+    <t>犬（１０）　猫（３０）</t>
+  </si>
+  <si>
+    <t>2006/07/12</t>
+  </si>
+  <si>
+    <t>伊販第18-6号</t>
+  </si>
+  <si>
+    <t>有限会社リトルウィング</t>
+  </si>
+  <si>
+    <t>Ｍｏｏ ＆ Ｐｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町元町４８２ </t>
+  </si>
+  <si>
+    <t>2006/07/14</t>
+  </si>
+  <si>
+    <t>伊販第18-7号</t>
+  </si>
+  <si>
+    <t>山本　忠寿</t>
+  </si>
+  <si>
+    <t>山本小鳥店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市曽祢１丁目４－１６ </t>
+  </si>
+  <si>
+    <t>十姉妹（６０）、インコ（４０）、文鳥（１０）、にわとり（２）</t>
+  </si>
+  <si>
+    <t>2006/08/25</t>
+  </si>
+  <si>
+    <t>伊販第18-9号</t>
+  </si>
+  <si>
+    <t>中川　泉</t>
+  </si>
+  <si>
+    <t>犬の床屋わんず</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市二見町茶屋４１５－１ </t>
+  </si>
+  <si>
+    <t>伊販第18-8号</t>
+  </si>
+  <si>
+    <t>伊管第18-4号</t>
+  </si>
+  <si>
+    <t>西川　京子</t>
+  </si>
+  <si>
+    <t>ドッグハウス　マッケンロー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町下田辺１０６４-７ </t>
+  </si>
+  <si>
+    <t>犬５０頭</t>
+  </si>
+  <si>
+    <t>2006/12/05</t>
+  </si>
+  <si>
+    <t>伊販第18-12号</t>
+  </si>
+  <si>
+    <t>奥野　桂子</t>
+  </si>
+  <si>
+    <t>犬・猫の美容室　ワンワンケイ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市常磐２-５-７ </t>
+  </si>
+  <si>
+    <t>犬（６）・猫（５）</t>
+  </si>
+  <si>
+    <t>2006/12/15</t>
+  </si>
+  <si>
+    <t>伊管第18-8号</t>
+  </si>
+  <si>
+    <t>藤村　弘美</t>
+  </si>
+  <si>
+    <t>愛犬美容室ポチ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市御薗町長屋９５７-４ </t>
+  </si>
+  <si>
+    <t>2007/02/01</t>
+  </si>
+  <si>
+    <t>伊管第18-10号</t>
+  </si>
+  <si>
+    <t>森　光明</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市大倉町１５５３-２６ </t>
+  </si>
+  <si>
+    <t>カメ（２００）、トカゲ（２００）、ヘビ（２００）</t>
+  </si>
+  <si>
+    <t>伊販第18-17号</t>
+  </si>
+  <si>
+    <t>小倉　稔</t>
+  </si>
+  <si>
+    <t>小倉</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町勝田３１９８-７ </t>
+  </si>
+  <si>
+    <t>マウス、ラット（５００）</t>
+  </si>
+  <si>
+    <t>トカゲ（２００）、カメ（３００）、ヘビ（２００）</t>
+  </si>
+  <si>
+    <t>伊販第18-18号</t>
+  </si>
+  <si>
+    <t>株式会社伊勢夫婦岩パラダイス</t>
+  </si>
+  <si>
+    <t>ゼロ距離水族館　伊勢シーパラダイス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市二見町江５８０ </t>
+  </si>
+  <si>
+    <t>カリフォルニアアシカ（20）、オタリア（5）、トド（8）、ゴマフアザラシ（20）、バンドウイルカ（5）、セイウチ（8）、ツメナシカワウソ（10）、コツメカワウソ（10）、フェネック（4）、リスザル（10）、小動物（うさぎ他）（10）</t>
+  </si>
+  <si>
+    <t>フンボルトペンギン（30）、ケープペンギン（40）、マカロニペンギン（10）</t>
+  </si>
+  <si>
+    <t>ヘビクビガメ科（5）、スッポンモドキ科（5）、ヌマガメ科（10）、カミツキガメ科（3）、リクガメ科（5）、ウミガメ科（5）、ドロガメ科（5）</t>
+  </si>
+  <si>
+    <t>伊展第19-1号</t>
+  </si>
+  <si>
+    <t>2007/12/14</t>
+  </si>
+  <si>
+    <t>伊販第19-13号</t>
+  </si>
+  <si>
+    <t>カリフォルニアアシカ（20）、オタリア（5）、トド（8）、ゴマフアザラシ（20）、、バンドウイルカ（5）、セイウチ（8）、ツメナシカワウソ（10）、コツメカワウソ（10）、フェネック（4）、リスザル（10）、小動物（犬・猫、うさぎ他）（10）</t>
+  </si>
+  <si>
+    <t>伊管第19-3号</t>
+  </si>
+  <si>
+    <t>フンボルトペンギン（30）、ケープペンギン（40）</t>
+  </si>
+  <si>
+    <t>伊貸第19-1号</t>
+  </si>
+  <si>
+    <t>黒田　千浩</t>
+  </si>
+  <si>
+    <t>犬の美容室バズ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市村松町１３５９-２０ </t>
+  </si>
+  <si>
+    <t>伊管第19-2号</t>
+  </si>
+  <si>
+    <t>奥野　恵子</t>
+  </si>
+  <si>
+    <t>ＷＡＮぴぃーす</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町勝田３１７２－１２ </t>
+  </si>
+  <si>
+    <t>2009/02/24</t>
+  </si>
+  <si>
+    <t>伊訓第20-2号</t>
+  </si>
+  <si>
+    <t>2019/02/08</t>
+  </si>
+  <si>
+    <t>伊管第30-7号</t>
+  </si>
+  <si>
+    <t>辻村　美智香</t>
+  </si>
+  <si>
+    <t>ドッグスガーデン　ペスカ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市村松町１３６８－１６ </t>
+  </si>
+  <si>
+    <t>2009/03/19</t>
+  </si>
+  <si>
+    <t>伊管第20-2号</t>
+  </si>
+  <si>
+    <t>谷崎　扶三与</t>
+  </si>
+  <si>
+    <t>ＰＯＰ　ＤＯＧ　ポップドッグ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市上野町２６２６-１ </t>
+  </si>
+  <si>
+    <t>2009/04/17</t>
+  </si>
+  <si>
+    <t>伊管第21-2号</t>
+  </si>
+  <si>
+    <t>中馬　準也</t>
+  </si>
+  <si>
+    <t>ヴァルシェール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市朝熊町１１７６ </t>
+  </si>
+  <si>
+    <t>2009/04/21</t>
+  </si>
+  <si>
+    <t>伊販第21-1号</t>
+  </si>
+  <si>
+    <t>髙橋浩一</t>
+  </si>
+  <si>
+    <t>チビッコハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡度会町栗原６６８-１ </t>
+  </si>
+  <si>
+    <t>2009/12/09</t>
+  </si>
+  <si>
+    <t>伊販第21-6号</t>
+  </si>
+  <si>
+    <t>伊管第21-9号</t>
+  </si>
+  <si>
+    <t>服部　恵美</t>
+  </si>
+  <si>
+    <t>Ｒａｉｎｂｏｗ　Ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市一志町３－２８ </t>
+  </si>
+  <si>
+    <t>犬（最大5頭／1クラス、1～4クラス／1日）</t>
+  </si>
+  <si>
+    <t>2007/06/06</t>
+  </si>
+  <si>
+    <t>伊訓第24-1号</t>
+  </si>
+  <si>
+    <t>小西彩羅</t>
+  </si>
+  <si>
+    <t>Ｐｒｅｔｔｙ Ｍａｔｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡南伊勢町小方竈７６－８ </t>
+  </si>
+  <si>
+    <t>ヘビ（コーンスネーク）（5）、トカゲ（5）</t>
+  </si>
+  <si>
+    <t>2011/03/01</t>
+  </si>
+  <si>
+    <t>伊販第22-2号</t>
+  </si>
+  <si>
+    <t>伊管第22-5号</t>
+  </si>
+  <si>
+    <t>秋吉　勝身</t>
+  </si>
+  <si>
+    <t>ドッグサロン・ナチュール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町本町２８４ </t>
+  </si>
+  <si>
+    <t>2011/04/01</t>
+  </si>
+  <si>
+    <t>伊管第22-6号</t>
+  </si>
+  <si>
+    <t>小林　富貴子</t>
+  </si>
+  <si>
+    <t>ハッスルワン小林</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡大紀町金輪１００－１ </t>
+  </si>
+  <si>
+    <t>犬（５５）</t>
+  </si>
+  <si>
+    <t>2012/02/14</t>
+  </si>
+  <si>
+    <t>伊販第23-3号</t>
+  </si>
+  <si>
+    <t>森　浩美</t>
+  </si>
+  <si>
+    <t>森鳩舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町明野９４０ </t>
+  </si>
+  <si>
+    <t>鳩（500）</t>
+  </si>
+  <si>
+    <t>2012/05/09</t>
+  </si>
+  <si>
+    <t>伊販第24-1号</t>
+  </si>
+  <si>
+    <t>伊貸第24-1号</t>
+  </si>
+  <si>
+    <t>中西　るみ</t>
+  </si>
+  <si>
+    <t>ｐｏｗａｎｃｈｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市辻久留１丁目６－８ </t>
+  </si>
+  <si>
+    <t>犬猫（６）</t>
+  </si>
+  <si>
+    <t>2013/04/12</t>
+  </si>
+  <si>
+    <t>伊管第25-1号</t>
+  </si>
+  <si>
+    <t>鈴木　郁美</t>
+  </si>
+  <si>
+    <t>どっぐさろん　Ｃｕｏｒｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町田丸１２９－５ </t>
+  </si>
+  <si>
+    <t>犬（5匹）→犬（3匹）（R5更新時に変更）</t>
+  </si>
+  <si>
+    <t>2018/11/25</t>
+  </si>
+  <si>
+    <t>伊管第25-2号</t>
+  </si>
+  <si>
+    <t>株式会社ＹＳＫ－Ｒ＆Ｂ</t>
+  </si>
+  <si>
+    <t>ねこ達のいえ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町勝田３５９１－２ </t>
+  </si>
+  <si>
+    <t>2014/05/22</t>
+  </si>
+  <si>
+    <t>伊展第26-1号</t>
+  </si>
+  <si>
+    <t>2024/06/03</t>
+  </si>
+  <si>
+    <t>伊管R第6-1号</t>
+  </si>
+  <si>
+    <t>長岡　眞理子</t>
+  </si>
+  <si>
+    <t>Ｄｏｇｓａｌｏｎ Ｔａｎｐｏｐｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市下野町１０－５ </t>
+  </si>
+  <si>
+    <t>2014/11/14</t>
+  </si>
+  <si>
+    <t>伊管第26-1号</t>
+  </si>
+  <si>
+    <t>小林　真人</t>
+  </si>
+  <si>
+    <t>伊勢の杜動物クリニック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市黒瀬町６４１-１０ </t>
+  </si>
+  <si>
+    <t>犬（６）、猫（６）</t>
+  </si>
+  <si>
+    <t>2015/04/23</t>
+  </si>
+  <si>
+    <t>伊管第27-1号</t>
+  </si>
+  <si>
+    <t>世古　行宏</t>
+  </si>
+  <si>
+    <t>内城田荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡度会町鮠川２３７－１ </t>
+  </si>
+  <si>
+    <t>犬（33）</t>
+  </si>
+  <si>
+    <t>2015/10/20</t>
+  </si>
+  <si>
+    <t>伊販第27-3号</t>
+  </si>
+  <si>
+    <t>須江安代</t>
+  </si>
+  <si>
+    <t>Ｃａｔ ｆｒｉｅｎｄ 猫んち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市上地町４９５６－５ </t>
+  </si>
+  <si>
+    <t>猫（14）</t>
+  </si>
+  <si>
+    <t>伊販第27-4号</t>
+  </si>
+  <si>
+    <t>辻村　諭紀</t>
+  </si>
+  <si>
+    <t>犬猫家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡大紀町永会１１８６ </t>
+  </si>
+  <si>
+    <t>猫（１）</t>
+  </si>
+  <si>
+    <t>2016/04/07</t>
+  </si>
+  <si>
+    <t>伊販第28-1号</t>
+  </si>
+  <si>
+    <t>植田　順子</t>
+  </si>
+  <si>
+    <t>Ｈａｐｐｉｎｅｓｓ ハピネス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市浦口４丁目２４－１７ </t>
+  </si>
+  <si>
+    <t>2016/06/20</t>
+  </si>
+  <si>
+    <t>伊管第28-2号</t>
+  </si>
+  <si>
+    <t>2023/09/07</t>
+  </si>
+  <si>
+    <t>伊販R第5-4号</t>
+  </si>
+  <si>
+    <t>岡　一美</t>
+  </si>
+  <si>
+    <t>ペットシッター　猫まみれ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市船江４丁目１５－９ </t>
+  </si>
+  <si>
+    <t>犬、猫、小動物</t>
+  </si>
+  <si>
+    <t>全般</t>
+  </si>
+  <si>
+    <t>伊管第28-3号</t>
+  </si>
+  <si>
+    <t>馬瀬　幸代</t>
+  </si>
+  <si>
+    <t>ペットサロン早夢尊</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市船江３丁目１５-５ </t>
+  </si>
+  <si>
+    <t>2017/05/29</t>
+  </si>
+  <si>
+    <t>伊管第29-1号</t>
+  </si>
+  <si>
+    <t>有限会社近藤動物病院</t>
+  </si>
+  <si>
+    <t>こんどう動物病院ひとっしーの湯</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町宮前７２４ </t>
+  </si>
+  <si>
+    <t>犬（5）、猫（5）</t>
+  </si>
+  <si>
+    <t>伊管第29-2号</t>
+  </si>
+  <si>
+    <t>馬瀬　眞志人</t>
+  </si>
+  <si>
+    <t>ＭＡＺＥＹＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡南伊勢町押渕７１３-１０ </t>
+  </si>
+  <si>
+    <t>犬（6）、猫（10）</t>
+  </si>
+  <si>
+    <t>伊販第29-2号</t>
+  </si>
+  <si>
+    <t>西世古　昌彦</t>
+  </si>
+  <si>
+    <t>ｃａｔｔｅｒｙ　猫丸</t>
+  </si>
+  <si>
+    <t>伊販第29-3号</t>
+  </si>
+  <si>
+    <t>堀本　さとみ</t>
+  </si>
+  <si>
+    <t>ＴＯＦＩＮＯ　Ｄｏｇ　Ｇｒｏｏｍｉｎｇ　Ｓｈｏｐ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市古市町３５０－６１ </t>
+  </si>
+  <si>
+    <t>2017/08/18</t>
+  </si>
+  <si>
+    <t>伊管第29-4号</t>
+  </si>
+  <si>
+    <t>中西　あゆみ</t>
+  </si>
+  <si>
+    <t>ペット美容室　ｅｋｕｒｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市御薗町長屋２００ </t>
+  </si>
+  <si>
+    <t>2017/10/05</t>
+  </si>
+  <si>
+    <t>伊管第29-5号</t>
+  </si>
+  <si>
+    <t>長谷川　大佑</t>
+  </si>
+  <si>
+    <t>ドッグトレーニング　カニス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町明野４０６－３ </t>
+  </si>
+  <si>
+    <t>伊訓第29-1号</t>
+  </si>
+  <si>
+    <t>岸川　徳成</t>
+  </si>
+  <si>
+    <t>伊勢浜郷犬舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市通町６９２-２ </t>
+  </si>
+  <si>
+    <t>2018/04/20</t>
+  </si>
+  <si>
+    <t>伊販第30-1号</t>
+  </si>
+  <si>
+    <t>片瀬　敦子</t>
+  </si>
+  <si>
+    <t>山本</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市西豊浜町５４９８ </t>
+  </si>
+  <si>
+    <t>2018/05/11</t>
+  </si>
+  <si>
+    <t>伊管第30-1号</t>
+  </si>
+  <si>
+    <t>ペットホテル＆トリミングサロン　こてまる</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小木町６５－１ </t>
+  </si>
+  <si>
+    <t>犬（１４）、猫（１）</t>
+  </si>
+  <si>
+    <t>2018/06/25</t>
+  </si>
+  <si>
+    <t>伊管第30-2号</t>
+  </si>
+  <si>
+    <t>株式会社　Ｙ’ｓ　Ｆｉｅｌｄ</t>
+  </si>
+  <si>
+    <t>ペット預かり　犬泊　伊勢内宮店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市宇治今在家町１２１番地　だるまや国道店２Ｆ </t>
+  </si>
+  <si>
+    <t>犬(12）</t>
+  </si>
+  <si>
+    <t>伊管第30-3号</t>
+  </si>
+  <si>
+    <t>大東　恵梨香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　ｂｏｏｓｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡玉城町矢野５７９-２５７ </t>
+  </si>
+  <si>
+    <t>犬（3）中型犬以下</t>
+  </si>
+  <si>
+    <t>2018/10/24</t>
+  </si>
+  <si>
+    <t>伊管第30-4号</t>
+  </si>
+  <si>
+    <t>池田　孝子</t>
+  </si>
+  <si>
+    <t>アリス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県度会郡南伊勢町切原６４－６ </t>
+  </si>
+  <si>
+    <t>犬（11）</t>
+  </si>
+  <si>
+    <t>2018/10/31</t>
+  </si>
+  <si>
+    <t>伊販第30-3号</t>
+  </si>
+  <si>
+    <t>寺田　千佳</t>
+  </si>
+  <si>
+    <t>愛犬美容室　ポチ　桜木店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市桜木町２４１ </t>
+  </si>
+  <si>
+    <t>2018/11/26</t>
+  </si>
+  <si>
+    <t>伊管第30-5号</t>
+  </si>
+  <si>
+    <t>高見　肇</t>
+  </si>
+  <si>
+    <t>うさぎのまんま　Ｒａｂｂｉｔｒｙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市二見町光の街１０１３-８ </t>
+  </si>
+  <si>
+    <t>うさぎ(50）</t>
+  </si>
+  <si>
+    <t>2019/01/18</t>
+  </si>
+  <si>
+    <t>伊販第30-4号</t>
+  </si>
+  <si>
+    <t>うさぎ（10)</t>
+  </si>
+  <si>
+    <t>2019/11/20</t>
+  </si>
+  <si>
+    <t>伊管R第1-1号</t>
+  </si>
+  <si>
+    <t>有限会社川本コンクリート工業所</t>
+  </si>
+  <si>
+    <t>ＰＥＴＨＯＴＥＬ・ＳＡＬＯＮ　ｃｈａｃｈａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市田尻町４５２－１ </t>
+  </si>
+  <si>
+    <t>犬（２０）、猫（３）</t>
+  </si>
+  <si>
+    <t>2019/02/27</t>
+  </si>
+  <si>
+    <t>伊管第30-6号</t>
+  </si>
+  <si>
+    <t>岸　亜由美</t>
+  </si>
+  <si>
+    <t>Ｊｅｌｌｉｃｌｅ　ｃａｔ’ｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市二俣１－３－１３ </t>
+  </si>
+  <si>
+    <t>猫（60）→R5.2.14更新：猫（40）</t>
+  </si>
+  <si>
+    <t>2019/03/25</t>
+  </si>
+  <si>
+    <t>伊販第30-5号</t>
+  </si>
+  <si>
+    <t>田中　泉弥</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＧＲＯＯＭＩＮＧ　ＳＡＬＯＮ　ｅｍｂｒａｃｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町湯田２４２－６ </t>
+  </si>
+  <si>
+    <t>犬（2）、猫（１）</t>
+  </si>
+  <si>
+    <t>伊管第30-8号</t>
+  </si>
+  <si>
+    <t>鈴木　佳代</t>
+  </si>
+  <si>
+    <t>ペットサロン　わんぴーす</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市御薗町長屋４８０－１ </t>
+  </si>
+  <si>
+    <t>2019/03/28</t>
+  </si>
+  <si>
+    <t>伊管第30-9号</t>
+  </si>
+  <si>
+    <t>古田　紘大</t>
+  </si>
+  <si>
+    <t>ＴＨＥ ＡＱＵＡＲＩＵＭ ＩＳＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市西豊浜町２９１ </t>
+  </si>
+  <si>
+    <t>チンチラ・ハムスター（20）</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>トカゲ・ヘビ・カメ（100）</t>
+  </si>
+  <si>
+    <t>2019/12/20</t>
+  </si>
+  <si>
+    <t>伊販R第1-3号</t>
+  </si>
+  <si>
+    <t>山中　瀬里奈</t>
+  </si>
+  <si>
+    <t>ＮＡＣＨＩＲＵ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市村松町１７６９-２ </t>
+  </si>
+  <si>
+    <t>2020/02/17</t>
+  </si>
+  <si>
+    <t>伊管R第1-2号</t>
+  </si>
+  <si>
+    <t>菊川　賢生</t>
+  </si>
+  <si>
+    <t>ｋｅｙ-Ｌｅｏｐａｒｄ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町湯田１０５５-５ </t>
+  </si>
+  <si>
+    <t>トカゲ（70）ヘビ（10）</t>
+  </si>
+  <si>
+    <t>2020/03/18</t>
+  </si>
+  <si>
+    <t>伊販R第1-4号</t>
+  </si>
+  <si>
+    <t>向井　小夜</t>
+  </si>
+  <si>
+    <t>チンチラ研究所</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市中村町桜ヶ丘１１７-８ </t>
+  </si>
+  <si>
+    <t>チンチラ（２２）</t>
+  </si>
+  <si>
+    <t>2020/05/31</t>
+  </si>
+  <si>
+    <t>伊販Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>加藤　真友美</t>
+  </si>
+  <si>
+    <t>スターキャット</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市大湊町１０９７ </t>
+  </si>
+  <si>
+    <t>猫（８）</t>
+  </si>
+  <si>
+    <t>伊販Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>森　愛</t>
+  </si>
+  <si>
+    <t>Ｅ－Ａ－Ｂ－Ｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市田尻町甲１９７ </t>
+  </si>
+  <si>
+    <t>モルモット（14）、チンチラ（5）、デグー（5）</t>
+  </si>
+  <si>
+    <t>2021/04/28</t>
+  </si>
+  <si>
+    <t>伊販R第3-1号</t>
+  </si>
+  <si>
+    <t>エアロスタットＪＡＰＡＮ株式会社</t>
+  </si>
+  <si>
+    <t>ふりふりしっぽ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市村松町１３８１－３０ </t>
+  </si>
+  <si>
+    <t>2021/07/30</t>
+  </si>
+  <si>
+    <t>伊管R第3-1号</t>
+  </si>
+  <si>
+    <t>谷口　敦子</t>
+  </si>
+  <si>
+    <t>アコ　ママ　ハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊勢市小俣町湯田４４８－１ </t>
+  </si>
+  <si>
+    <t>2021/07/01</t>
+  </si>
+  <si>
+    <t>伊販R第3-2号</t>
+  </si>
+  <si>
+    <t>大木　登志朗</t>
+  </si>
+  <si>
+    <t>伊勢優善荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市有滝町１５５６-５ </t>
+  </si>
+  <si>
+    <t>犬（38頭）</t>
+  </si>
+  <si>
+    <t>2021/11/02</t>
+  </si>
+  <si>
+    <t>伊販R第3-3号</t>
+  </si>
+  <si>
+    <t>羽山　未良依</t>
+  </si>
+  <si>
+    <t>Ｓｎｏｗ　Ｄｒｅａｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市大湊町４９７－８６ </t>
+  </si>
+  <si>
+    <t>2022/02/20</t>
+  </si>
+  <si>
+    <t>伊管R第3-4号</t>
+  </si>
+  <si>
+    <t>合同会社ＴＡＮＡＫＡＹＡ</t>
+  </si>
+  <si>
+    <t>ＷＤＧ　ＤＯＧ　ＫＥＮＮＥＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡度会町棚橋１２５４－１ </t>
+  </si>
+  <si>
+    <t>2022/03/16</t>
+  </si>
+  <si>
+    <t>伊販R第3-4号</t>
+  </si>
+  <si>
+    <t>伊管R第3-5号</t>
+  </si>
+  <si>
+    <t>侯　思宇</t>
+  </si>
+  <si>
+    <t>ワン舎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡大紀町滝原１８６５ </t>
+  </si>
+  <si>
+    <t>2022/10/18</t>
+  </si>
+  <si>
+    <t>伊販R第4-3号</t>
+  </si>
+  <si>
+    <t>ペットショップ　プチマリア　イオンタウン伊勢ララパーク店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市小木町５３８ </t>
+  </si>
+  <si>
+    <t>伊管R第4-2号</t>
+  </si>
+  <si>
+    <t>犬２０頭、猫６頭</t>
+  </si>
+  <si>
+    <t>伊販R第4-2号</t>
+  </si>
+  <si>
+    <t>ワンラブ　ディスワン伊勢店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市船江１丁目１０－１９０ </t>
+  </si>
+  <si>
+    <t>犬（34）ウサギ（8）ハムスター（30）フェレット（2）デグー（2）ハリネズミ（2）チンチラ（2）</t>
+  </si>
+  <si>
+    <t>インコ・フィンチ（10）</t>
+  </si>
+  <si>
+    <t>カメ（5）トカゲ（6）</t>
+  </si>
+  <si>
+    <t>2023/03/08</t>
+  </si>
+  <si>
+    <t>伊販R第4-4号</t>
+  </si>
+  <si>
+    <t>犬（9）猫（4）</t>
+  </si>
+  <si>
+    <t>伊管R第4-3号</t>
+  </si>
+  <si>
+    <t>藤城　マユミ</t>
+  </si>
+  <si>
+    <t>ＭＯＴＨＥＲＳ．ＷＯＲＬＤ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡南伊勢町村山１１２０－１ </t>
+  </si>
+  <si>
+    <t>犬犬（58）</t>
+  </si>
+  <si>
+    <t>2023/04/01</t>
+  </si>
+  <si>
+    <t>伊販R第4-5号</t>
+  </si>
+  <si>
+    <t>犬（2匹）</t>
+  </si>
+  <si>
+    <t>伊管R第4-5号</t>
+  </si>
+  <si>
+    <t>中村　領介</t>
+  </si>
+  <si>
+    <t>ｉｓｅ ｒｅｐｔｉｌｅｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市村松町１９２０-１ </t>
+  </si>
+  <si>
+    <t>ヤモリ（20）トカゲ（5）</t>
+  </si>
+  <si>
+    <t>2023/07/03</t>
+  </si>
+  <si>
+    <t>伊販R第5-1号</t>
+  </si>
+  <si>
+    <t>竹内　一真</t>
+  </si>
+  <si>
+    <t>Ｒｅｐｔｉｌｅ Ｓｈｏｐ Ｓｔｅｌｌａｒｉｕｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市勢田町８７０-９ </t>
+  </si>
+  <si>
+    <t>ボールパイソン（30）、ヒョウモントカゲモドキ（20）、ニシアフリカトカゲモドキ（20）</t>
+  </si>
+  <si>
+    <t>2023/07/21</t>
+  </si>
+  <si>
+    <t>伊販R第5-2号</t>
+  </si>
+  <si>
+    <t>総合プラント株式会社</t>
+  </si>
+  <si>
+    <t>大内山動物園</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡大紀町大内山５３０-４ </t>
+  </si>
+  <si>
+    <t>2023/08/01</t>
+  </si>
+  <si>
+    <t>伊販R第5-3号</t>
+  </si>
+  <si>
+    <t>伊管R第5-1号</t>
+  </si>
+  <si>
+    <t>伊貸R第5-1号</t>
+  </si>
+  <si>
+    <t>伊訓R第5-1号</t>
+  </si>
+  <si>
+    <t>伊展R第5-1号</t>
+  </si>
+  <si>
+    <t>木造　七海</t>
+  </si>
+  <si>
+    <t>ちゃちゃはうす</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市御薗町新開８１-１ </t>
+  </si>
+  <si>
+    <t>2023/11/01</t>
+  </si>
+  <si>
+    <t>伊販R第5-5号</t>
+  </si>
+  <si>
+    <t>野村　静歌</t>
+  </si>
+  <si>
+    <t>愛犬美容室アニー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡南伊勢町小方竈１９６ </t>
+  </si>
+  <si>
+    <t>犬（４）猫（１）</t>
+  </si>
+  <si>
+    <t>伊管R第5-3号</t>
+  </si>
+  <si>
+    <t>高階　康子</t>
+  </si>
+  <si>
+    <t>阿曽　にじ色ホーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡大紀町阿曽１７２１-３ </t>
+  </si>
+  <si>
+    <t>犬（5）、猫（7）</t>
+  </si>
+  <si>
+    <t>伊管R第5-4号</t>
+  </si>
+  <si>
+    <t>小林　利裕</t>
+  </si>
+  <si>
+    <t>ＬＩＮＫ ｐｏｇｏｎａ ｆａｒｍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市常磐３丁目５-５ </t>
+  </si>
+  <si>
+    <t>フトアゴヒゲトカゲ（10）</t>
+  </si>
+  <si>
+    <t>2024/01/29</t>
+  </si>
+  <si>
+    <t>伊販R第5-6号</t>
+  </si>
+  <si>
+    <t>田中　美保</t>
+  </si>
+  <si>
+    <t>Ｌｅ・Ｌｉｅｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">度会郡玉城町上田辺２１７２-１ </t>
+  </si>
+  <si>
+    <t>オカメインコ（5）、うろインコ（5）、コザクラインコ（4）、アキクサインコ（2）、ヨーロッパ十姉妹、ハゴロモセキセイインコ（1）、ボタンインコ（2）</t>
+  </si>
+  <si>
+    <t>2024/02/26</t>
+  </si>
+  <si>
+    <t>伊販R第5-7号</t>
+  </si>
+  <si>
+    <t>𠮷和　敏仁</t>
+  </si>
+  <si>
+    <t>ホースランド　ミ・ヴィーダ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市二見町荘１８９９-２ </t>
+  </si>
+  <si>
+    <t>馬（8）</t>
+  </si>
+  <si>
+    <t>2024/03/22</t>
+  </si>
+  <si>
+    <t>伊展R第5-2号</t>
+  </si>
+  <si>
+    <t>上嶋　直樹</t>
+  </si>
+  <si>
+    <t>メカドッグ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市御薗町新開３４９ </t>
+  </si>
+  <si>
+    <t>伊販R第6-3号</t>
+  </si>
+  <si>
+    <t>山口　祐里</t>
+  </si>
+  <si>
+    <t>Ｌｉｌ．ｄｏｇ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市小俣町元町１６９７ </t>
+  </si>
+  <si>
+    <t>伊管R第6-2号</t>
+  </si>
+  <si>
+    <t>西中　未来</t>
+  </si>
+  <si>
+    <t>ＤＯＧ ＳＡＬＯＮ ＰＯＮＧＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市小俣町元町６８２-１ </t>
+  </si>
+  <si>
+    <t>2025/02/02</t>
+  </si>
+  <si>
+    <t>伊管R第6-3号</t>
+  </si>
+  <si>
+    <t>世古　恵理</t>
+  </si>
+  <si>
+    <t>ｉｓｅ ｓｕｚｕ ｈｏｕｓｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市藤里町１-１０５ </t>
+  </si>
+  <si>
+    <t>犬（パグ）（４）　/　犬（３）</t>
+  </si>
+  <si>
+    <t>伊販R第7-1号</t>
+  </si>
+  <si>
+    <t>伊管R第7-1号</t>
+  </si>
+  <si>
+    <t>力丸　幸</t>
+  </si>
+  <si>
+    <t>ＣＡＴ ＨＯＵＳＥ りき丸</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市浦口３丁目５-１１ </t>
+  </si>
+  <si>
+    <t>猫（20）（繁殖用は9匹）</t>
+  </si>
+  <si>
+    <t>2025/09/26</t>
+  </si>
+  <si>
+    <t>伊販R第7-2号</t>
+  </si>
+  <si>
+    <t>歩建設株式会社</t>
+  </si>
+  <si>
+    <t>ＨＩＤＥ ＯＵＴ ８１</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市大世古２丁目１０-３０ </t>
+  </si>
+  <si>
+    <t>犬（８）、猫（８）　同時に預かりはしません</t>
+  </si>
+  <si>
+    <t>2026/01/11</t>
+  </si>
+  <si>
+    <t>伊管R第7-2号</t>
+  </si>
+  <si>
+    <t>山本　陣</t>
+  </si>
+  <si>
+    <t>おにゃん子坂４８</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市上地町１１７７-４ </t>
+  </si>
+  <si>
+    <t>猫（12）（親３匹まで）</t>
+  </si>
+  <si>
+    <t>伊販R第7-3号</t>
+  </si>
+  <si>
+    <t>伊藤　秀樹</t>
+  </si>
+  <si>
+    <t>亀家ひでちゃん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市上野町１３２２-５ </t>
+  </si>
+  <si>
+    <t>亀（20）</t>
+  </si>
+  <si>
+    <t>2025/12/26</t>
+  </si>
+  <si>
+    <t>伊販R第7-4号</t>
+  </si>
+  <si>
+    <t>澤村　一八</t>
+  </si>
+  <si>
+    <t>ＣＲＩＭＳＯＮ ＧＥＣＫＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市下野町７７ </t>
+  </si>
+  <si>
+    <t>ヒョウモントカゲモドキ（84）</t>
+  </si>
+  <si>
+    <t>2026/01/08</t>
+  </si>
+  <si>
+    <t>伊販R第7-5号</t>
+  </si>
+  <si>
+    <t>株式会社伊勢きずな動物病院</t>
+  </si>
+  <si>
+    <t>伊勢きずな動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊勢市小木町５５６番地１ </t>
+  </si>
+  <si>
+    <t>犬（3）7、猫（3）、ハムスター（3）、チンチラ（3）、ウサギ（2）</t>
+  </si>
+  <si>
+    <t>鳥（2）　インコ、文鳥</t>
+  </si>
+  <si>
+    <t>トカゲ（3）、ヘビ（3）、カメ（3）</t>
+  </si>
+  <si>
+    <t>2026/07/31</t>
+  </si>
+  <si>
+    <t>伊管R第8-1号</t>
+  </si>
+  <si>
+    <t>株式会社鳥羽水族館</t>
+  </si>
+  <si>
+    <t>鳥羽水族館</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市鳥羽３丁目３番６号 </t>
+  </si>
+  <si>
+    <t>ネズミイルカ科（１０）、マイルカ科（８）、アシカ科（５０）、アザラシ科（３０）、セイウチ科（５）、ジュゴン科（２）、マナティー科（３）、イタチ科（１０）、ビーバー科（１０）、カピバラ科（１０）、ネコ科（５）　　</t>
+  </si>
+  <si>
+    <t>ペンギン科（７０）、ペリカン科（１０）、ガンカモ科（２６）　フラミンゴ科（５）、トキ科（３）、タカ科（５）、ハヤブサ科（３）、フクロウ科（５）</t>
+  </si>
+  <si>
+    <t>ウミガメ科（１０）、ヌマガメ科（３０）、リクガメ科（３０）、ヘビクビカメ科（２０）、スッポン科（５）、カミツキガメ科（３０）、スッポンモドキ科（１５）、イグアナ科（３）、アリゲーター科（２）、ナミヘビ科（１５）、ボア科（２０）、アガマ科（１０）</t>
+  </si>
+  <si>
+    <t>2006/06/01</t>
+  </si>
+  <si>
+    <t>志展第18-1号</t>
+  </si>
+  <si>
+    <t>ネズミイルカ科（１０）、マイルカ科（８）、アシカ科（５０）、アザラシ科（３０）、セイウチ科（５）、ジュゴン科（２）、マナティー科（３）、イタチ科（１０）、ビーバー科（１０）、カピバラ科（１０）、ネコ科（５）　</t>
+  </si>
+  <si>
+    <t>2016/10/20</t>
+  </si>
+  <si>
+    <t>志販第28-1号</t>
+  </si>
+  <si>
+    <t>志管第28-1号</t>
+  </si>
+  <si>
+    <t>志貸第28-1号</t>
+  </si>
+  <si>
+    <t>川面　巌</t>
+  </si>
+  <si>
+    <t>志摩黒松荘Ｎｏ２５-５８-０６０１犬舎号５２６８８</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市浜島町南張１６７１－１６ </t>
+  </si>
+  <si>
+    <t>犬９頭</t>
+  </si>
+  <si>
+    <t>2006/12/19</t>
+  </si>
+  <si>
+    <t>志販第18-6号</t>
+  </si>
+  <si>
+    <t>株式会社戸田家</t>
+  </si>
+  <si>
+    <t>戸田家　ワンニャンルーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市鳥羽１丁目２４－２６ </t>
+  </si>
+  <si>
+    <t>2007/03/02</t>
+  </si>
+  <si>
+    <t>志管第18-6号</t>
+  </si>
+  <si>
+    <t>中世古武也</t>
+  </si>
+  <si>
+    <t>いぬＤＯ楽</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市小浜町２０５－２２ </t>
+  </si>
+  <si>
+    <t>犬・ねこ（合計１０）</t>
+  </si>
+  <si>
+    <t>志管第19-3号</t>
+  </si>
+  <si>
+    <t>志摩マリンレジャー株式会社</t>
+  </si>
+  <si>
+    <t>イルカ島</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市小浜町字日向島６２８番地 </t>
+  </si>
+  <si>
+    <t>太平洋バンドウイルカ（３）、カリフォルニアアシカ（３）、カワウソ（２）</t>
+  </si>
+  <si>
+    <t>ケヅメリクガメ（５）</t>
+  </si>
+  <si>
+    <t>志展第19-1号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市小浜町６２８ </t>
+  </si>
+  <si>
+    <t>2017/11/17</t>
+  </si>
+  <si>
+    <t>志販第29-2号</t>
+  </si>
+  <si>
+    <t>国家公務員共済組合連合会</t>
+  </si>
+  <si>
+    <t>国家公務員共済組合連合会鳥羽保養所</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市安楽島町１０７５ </t>
+  </si>
+  <si>
+    <t>犬、ネコ（合計８）</t>
+  </si>
+  <si>
+    <t>志管第19-5号</t>
+  </si>
+  <si>
+    <t>上村　佳子</t>
+  </si>
+  <si>
+    <t>コトンテール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市鳥羽５丁目１０－７ </t>
+  </si>
+  <si>
+    <t>犬および猫（５）</t>
+  </si>
+  <si>
+    <t>2012/04/17</t>
+  </si>
+  <si>
+    <t>志管第24-1号</t>
+  </si>
+  <si>
+    <t>大山ひとみ</t>
+  </si>
+  <si>
+    <t>わんちゃん物語</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市志摩町和具８９３－４ </t>
+  </si>
+  <si>
+    <t>犬猫計３匹</t>
+  </si>
+  <si>
+    <t>2013/08/28</t>
+  </si>
+  <si>
+    <t>志管第25-2号</t>
+  </si>
+  <si>
+    <t>溝口真司</t>
+  </si>
+  <si>
+    <t>みぞぐち動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町鵜方３００９－２９ </t>
+  </si>
+  <si>
+    <t>犬１５匹　猫１５匹</t>
+  </si>
+  <si>
+    <t>2014/08/08</t>
+  </si>
+  <si>
+    <t>志管第26-1号</t>
+  </si>
+  <si>
+    <t>大山美絵</t>
+  </si>
+  <si>
+    <t>トリミングサロン　Ｏ２　オーツー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町鵜方３０６１－１４ </t>
+  </si>
+  <si>
+    <t>犬猫合計１０匹</t>
+  </si>
+  <si>
+    <t>2015/06/05</t>
+  </si>
+  <si>
+    <t>志管第27-1号</t>
+  </si>
+  <si>
+    <t>山﨑　浩志</t>
+  </si>
+  <si>
+    <t>ドッグランＬＩＢＥＲＴＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町鵜方３０６１－２５ </t>
+  </si>
+  <si>
+    <t>2015/09/16</t>
+  </si>
+  <si>
+    <t>志管第27-2号</t>
+  </si>
+  <si>
+    <t>前手　利那</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　Ｑｕｅｕｅ　～クゥー～</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町鵜方３３７３－７４ </t>
+  </si>
+  <si>
+    <t>犬　20頭</t>
+  </si>
+  <si>
+    <t>2016/01/18</t>
+  </si>
+  <si>
+    <t>志管第27-3号</t>
+  </si>
+  <si>
+    <t>大山　江梨子</t>
+  </si>
+  <si>
+    <t>わんこのトリミング小屋　ＯＯＹＡＭＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市志摩町和具９８９－５ </t>
+  </si>
+  <si>
+    <t>志管第27-4号</t>
+  </si>
+  <si>
+    <t>リゾートトラスト株式会社</t>
+  </si>
+  <si>
+    <t>エクシブ鳥羽別邸</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鳥羽市安楽島町字ニエ２１２－１　他６６筆 </t>
+  </si>
+  <si>
+    <t>犬８頭</t>
+  </si>
+  <si>
+    <t>2016/03/24</t>
+  </si>
+  <si>
+    <t>志管第27-5号</t>
+  </si>
+  <si>
+    <t>仲村佐恵子</t>
+  </si>
+  <si>
+    <t>ドックサロン　Ｆｕｎ　Ｆｕｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町甲賀１３８０-８ </t>
+  </si>
+  <si>
+    <t>志管第29-2号</t>
+  </si>
+  <si>
+    <t>下和田　勝義</t>
+  </si>
+  <si>
+    <t>イセシマ・ケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市浦村町８５０-１２ </t>
+  </si>
+  <si>
+    <t>犬50頭</t>
+  </si>
+  <si>
+    <t>2017/10/13</t>
+  </si>
+  <si>
+    <t>志販第29-1号</t>
+  </si>
+  <si>
+    <t>北　美幸</t>
+  </si>
+  <si>
+    <t>ドッグサロン　あん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市大王町波切９５３-４３ </t>
+  </si>
+  <si>
+    <t>2018/01/11</t>
+  </si>
+  <si>
+    <t>志管第29-3号</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人 Ｐｅａｃｅ Ｄｅｓｉｇｎ</t>
+  </si>
+  <si>
+    <t>ＮＰＯ法人Ｐｅａｃｅ Ｄｅｓｉｇｎ（エヌピｰオｰホウジン　ピｰスデザイン）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町鵜方４０５０ </t>
+  </si>
+  <si>
+    <t>犬（5）、猫（2）</t>
+  </si>
+  <si>
+    <t>2018/04/01</t>
+  </si>
+  <si>
+    <t>志管第29-4号</t>
+  </si>
+  <si>
+    <t>小泉　優美</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ＆Ｃａｆｅ　Ｎｏｉｒ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市大王町波切９７５－５ </t>
+  </si>
+  <si>
+    <t>2019/04/25</t>
+  </si>
+  <si>
+    <t>志管第31-1号</t>
+  </si>
+  <si>
+    <t>大形君子</t>
+  </si>
+  <si>
+    <t>犬のとこやさん　たんぽぽ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市磯部町坂崎１２０-１９９ </t>
+  </si>
+  <si>
+    <t>犬猫（10）</t>
+  </si>
+  <si>
+    <t>志管Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>鈴木　久美代</t>
+  </si>
+  <si>
+    <t>ドックサロンぽんぱ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鳥羽市鳥羽３丁目３０-２７ </t>
+  </si>
+  <si>
+    <t>犬4頭</t>
+  </si>
+  <si>
+    <t>2022/04/11</t>
+  </si>
+  <si>
+    <t>志管R第3-1号</t>
+  </si>
+  <si>
+    <t>橋爪誠一</t>
+  </si>
+  <si>
+    <t>志州阿波荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県志摩市阿児町国府３６２８-２０９ </t>
+  </si>
+  <si>
+    <t>2022/12/12</t>
+  </si>
+  <si>
+    <t>志販R第4-1号</t>
+  </si>
+  <si>
+    <t>大町慈恵</t>
+  </si>
+  <si>
+    <t>Ｂｉｇ ｔｏｗｎ ｐｒｉｎｃｅｓｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市志摩町御座１４１０-３０ </t>
+  </si>
+  <si>
+    <t>2023/02/20</t>
+  </si>
+  <si>
+    <t>志販R第4-2号</t>
+  </si>
+  <si>
+    <t>出口　美貴子</t>
+  </si>
+  <si>
+    <t>ＳＡＫＵＲＡ Ｇｅｃｋｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市阿児町甲賀１４７５-４４ </t>
+  </si>
+  <si>
+    <t>ヤモリ（30）、イモリ（30）</t>
+  </si>
+  <si>
+    <t>2023/04/06</t>
+  </si>
+  <si>
+    <t>志販R第5-1号</t>
+  </si>
+  <si>
+    <t>田畑　樹美里</t>
+  </si>
+  <si>
+    <t>ＪＡＭ ＨＯＭＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市阿児町鵜方２５０-６ </t>
+  </si>
+  <si>
+    <t>犬（５）、猫（１０）</t>
+  </si>
+  <si>
+    <t>志管R第5-1号</t>
+  </si>
+  <si>
+    <t>株式会社エイム</t>
+  </si>
+  <si>
+    <t>ホテル旬香　伊勢志摩リゾート</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市阿児町甲賀３２-１ </t>
+  </si>
+  <si>
+    <t>志管R第5-2号</t>
+  </si>
+  <si>
+    <t>株式会社セラヴィリゾート泉郷</t>
+  </si>
+  <si>
+    <t>鳥羽わんわんパラダイスホテル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県鳥羽市小浜町２７２ </t>
+  </si>
+  <si>
+    <t>2024/02/19</t>
+  </si>
+  <si>
+    <t>志管R第5-3号</t>
+  </si>
+  <si>
+    <t>平田愛里</t>
+  </si>
+  <si>
+    <t>ＳＫＹ ＤＯＧ ＳＣＨＯＯＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市磯部町飯浜５０-５３ </t>
+  </si>
+  <si>
+    <t>2024/02/24</t>
+  </si>
+  <si>
+    <t>志訓R第5-1号</t>
+  </si>
+  <si>
+    <t>小口恭子</t>
+  </si>
+  <si>
+    <t>Ｎａｔｕｒａｌ Ａｎｉｍａｌ Ｔｒｅａｔｍｅｎｔ Ｓｈｉｍａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市浜島町迫子８６４-１１６ </t>
+  </si>
+  <si>
+    <t>犬（2）、猫（3）</t>
+  </si>
+  <si>
+    <t>2024/09/06</t>
+  </si>
+  <si>
+    <t>志管R第6-1号</t>
+  </si>
+  <si>
+    <t>志訓R第6-1号</t>
+  </si>
+  <si>
+    <t>成瀬麗</t>
+  </si>
+  <si>
+    <t>モフモフハウス・ニャルセ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鳥羽市岩倉町１７５-２ </t>
+  </si>
+  <si>
+    <t>猫（13）</t>
+  </si>
+  <si>
+    <t>2025/01/07</t>
+  </si>
+  <si>
+    <t>志販R第6-1号</t>
+  </si>
+  <si>
+    <t>濱口　希</t>
+  </si>
+  <si>
+    <t>犬の床屋サンのん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市志摩町越賀６４７ </t>
+  </si>
+  <si>
+    <t>2025/10/28</t>
+  </si>
+  <si>
+    <t>志管R第7-3号</t>
+  </si>
+  <si>
+    <t>志甫　水希</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ ｓａｌｏｎ Ｍｅｅ．</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市阿児町立神２８０６-１ </t>
+  </si>
+  <si>
+    <t>2026/01/31</t>
+  </si>
+  <si>
+    <t>志管R第7-4号</t>
+  </si>
+  <si>
+    <t>山形　郷</t>
+  </si>
+  <si>
+    <t>Ｎｕｍｌｏｃｋ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市浜島町迫子５４７-２ </t>
+  </si>
+  <si>
+    <t>ボールパイソン（50）</t>
+  </si>
+  <si>
+    <t>2026/03/06</t>
+  </si>
+  <si>
+    <t>志販R第7-1号</t>
+  </si>
+  <si>
+    <t>後藤真衣子</t>
+  </si>
+  <si>
+    <t>犬日和</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志摩市阿児町鵜方２２６-３ </t>
+  </si>
+  <si>
+    <t>2026/03/15</t>
+  </si>
+  <si>
+    <t>志管R第7-5号</t>
+  </si>
+  <si>
+    <t>岩崎　僚子</t>
+  </si>
+  <si>
+    <t>わんだふるペットタクシー</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>2026/06/12</t>
+  </si>
+  <si>
+    <t>志管R第8-1号</t>
+  </si>
+  <si>
+    <t>唐原　達雄</t>
+  </si>
+  <si>
+    <t>リッツペットクリニック</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市桐ケ丘３－１３９ </t>
+  </si>
+  <si>
+    <t>賀訓第18-2号</t>
+  </si>
+  <si>
+    <t>有限会社モトコランド</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市玉滝８０６０ </t>
+  </si>
+  <si>
+    <t>犬（親８５、子３０）</t>
+  </si>
+  <si>
+    <t>賀販第18-6号</t>
+  </si>
+  <si>
+    <t>雪村　英雄</t>
+  </si>
+  <si>
+    <t>三重仔犬流通センター</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市梅が丘南３番町２６８ </t>
+  </si>
+  <si>
+    <t>犬（３）、猫（１０）</t>
+  </si>
+  <si>
+    <t>2006/07/19</t>
+  </si>
+  <si>
+    <t>賀販第18-11号</t>
+  </si>
+  <si>
+    <t>千本　稔子</t>
+  </si>
+  <si>
+    <t>パピーハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市甲野１０３３－１１８ </t>
+  </si>
+  <si>
+    <t>2006/08/22</t>
+  </si>
+  <si>
+    <t>賀管第18-28号</t>
+  </si>
+  <si>
+    <t>井上　なぎさ</t>
+  </si>
+  <si>
+    <t>ジュエルパピー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市菖蒲池１４５０ </t>
+  </si>
+  <si>
+    <t>犬約５０頭　仔犬１５頭</t>
+  </si>
+  <si>
+    <t>賀販第18-29号</t>
+  </si>
+  <si>
+    <t>中村　明良</t>
+  </si>
+  <si>
+    <t>日本犬保存会　古山中村荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市古山界外２３ </t>
+  </si>
+  <si>
+    <t>日本犬　柴犬（７頭）</t>
+  </si>
+  <si>
+    <t>2006/08/24</t>
+  </si>
+  <si>
+    <t>賀販第18-30号</t>
+  </si>
+  <si>
+    <t>上村　浩章</t>
+  </si>
+  <si>
+    <t>ＡＯＹＡＭＡ　ＤＲＥＡＭ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市美旗町池の台東３１ </t>
+  </si>
+  <si>
+    <t>犬（パピヨン・Mダックス・チワワ・トイプードル・柴犬）　最大（５０匹）</t>
+  </si>
+  <si>
+    <t>賀販第18-34号</t>
+  </si>
+  <si>
+    <t>廣田　浩二</t>
+  </si>
+  <si>
+    <t>ＧＡＲＣＯＮＮＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市大屋戸５３５ </t>
+  </si>
+  <si>
+    <t>2025/09/01</t>
+  </si>
+  <si>
+    <t>賀販R第7-5号</t>
+  </si>
+  <si>
+    <t>賀管R第7-4号</t>
+  </si>
+  <si>
+    <t>株式会社　乗馬クラブクレイン</t>
+  </si>
+  <si>
+    <t>乗馬クラブクレイン三重</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市伊勢路１３５１ </t>
+  </si>
+  <si>
+    <t>馬５３頭（最大５７頭）</t>
+  </si>
+  <si>
+    <t>2006/12/01</t>
+  </si>
+  <si>
+    <t>賀展第18-36号</t>
+  </si>
+  <si>
+    <t>中植　真由美</t>
+  </si>
+  <si>
+    <t>Ｒｅｄ★ＳＴＡＲ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市桔梗が丘５番町１－３－２ </t>
+  </si>
+  <si>
+    <t>2023/10/27</t>
+  </si>
+  <si>
+    <t>賀販R第5-6号</t>
+  </si>
+  <si>
+    <t>村雲　源一</t>
+  </si>
+  <si>
+    <t>愛犬ショップ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市東町１８０５ </t>
+  </si>
+  <si>
+    <t>犬（１０頭）</t>
+  </si>
+  <si>
+    <t>2006/12/22</t>
+  </si>
+  <si>
+    <t>賀管第18-38号</t>
+  </si>
+  <si>
+    <t>犬（１００頭）</t>
+  </si>
+  <si>
+    <t>賀販第18-39号</t>
+  </si>
+  <si>
+    <t>髙松　昭男</t>
+  </si>
+  <si>
+    <t>Ｐｉｎｋｙ★Ｂａｂｙ（ピンキー・ベイビー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市東田原２７４５－５ </t>
+  </si>
+  <si>
+    <t>犬（親４５）（子１０）、最大数６０匹チワワのみ　</t>
+  </si>
+  <si>
+    <t>2007/04/11</t>
+  </si>
+  <si>
+    <t>賀販第19-2号</t>
+  </si>
+  <si>
+    <t>佐々木　麻利子</t>
+  </si>
+  <si>
+    <t>ペットサロンぷち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市梅が丘南２番町２５９ </t>
+  </si>
+  <si>
+    <t>2007/04/18</t>
+  </si>
+  <si>
+    <t>賀管第19-3号</t>
+  </si>
+  <si>
+    <t>藤川　薫</t>
+  </si>
+  <si>
+    <t>えふＯＮＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘８番町４－３４－５ </t>
+  </si>
+  <si>
+    <t>2007/04/25</t>
+  </si>
+  <si>
+    <t>賀管第19-4号</t>
+  </si>
+  <si>
+    <t>有友　梨恵</t>
+  </si>
+  <si>
+    <t>アップワードケネル（トリミングハウスプードリエ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市すずらん台西４番町２４０ </t>
+  </si>
+  <si>
+    <t>賀販第19-7号</t>
+  </si>
+  <si>
+    <t>賀管第19-5号</t>
+  </si>
+  <si>
+    <t>古橋　智</t>
+  </si>
+  <si>
+    <t>ダックスドットコム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市百合が丘東９番町１５０ </t>
+  </si>
+  <si>
+    <t>猫（７）</t>
+  </si>
+  <si>
+    <t>2007/05/11</t>
+  </si>
+  <si>
+    <t>賀販第19-10号</t>
+  </si>
+  <si>
+    <t>有吉　由美</t>
+  </si>
+  <si>
+    <t>ライムグリーン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市川西１３９１ </t>
+  </si>
+  <si>
+    <t>犬（４５）、猫（２）</t>
+  </si>
+  <si>
+    <t>賀販第19-13号</t>
+  </si>
+  <si>
+    <t>ワンニャンハウス株式会社</t>
+  </si>
+  <si>
+    <t>ワンニャンハウス　ビバペッツ名張店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市瀬古口３５０ </t>
+  </si>
+  <si>
+    <t>犬（１５）、猫（５）、ウサギ（５）、ハムスター（３０）、モルモット（３）</t>
+  </si>
+  <si>
+    <t>１５羽</t>
+  </si>
+  <si>
+    <t>賀販第19-14号</t>
+  </si>
+  <si>
+    <t>犬（５）、猫（３）</t>
+  </si>
+  <si>
+    <t>賀管第19-9号</t>
+  </si>
+  <si>
+    <t>辻本　恭子</t>
+  </si>
+  <si>
+    <t>ペットサロン　しゃんぷー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市夏見２０２－５ </t>
+  </si>
+  <si>
+    <t>賀管第19-12号</t>
+  </si>
+  <si>
+    <t>笹倉　竹夫</t>
+  </si>
+  <si>
+    <t>ミュージックモーション</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市奈垣１８４４ </t>
+  </si>
+  <si>
+    <t>賀訓第19-3号</t>
+  </si>
+  <si>
+    <t>2012/06/26</t>
+  </si>
+  <si>
+    <t>賀管第24-2号</t>
+  </si>
+  <si>
+    <t>碇　良博</t>
+  </si>
+  <si>
+    <t>愛犬トレーニングスクールＩＫＡＲＩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市沖１０８７ </t>
+  </si>
+  <si>
+    <t>賀訓第19-5号</t>
+  </si>
+  <si>
+    <t>犬（２１）</t>
+  </si>
+  <si>
+    <t>賀販第19-18号</t>
+  </si>
+  <si>
+    <t>平岡　勝巳</t>
+  </si>
+  <si>
+    <t>トゥ　アップ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市上神戸２３４６－１４２ </t>
+  </si>
+  <si>
+    <t>犬（４０）、猫（９０）</t>
+  </si>
+  <si>
+    <t>2007/09/06</t>
+  </si>
+  <si>
+    <t>賀販第19-20号</t>
+  </si>
+  <si>
+    <t>株式会社グッドフェローズ</t>
+  </si>
+  <si>
+    <t>ＤＯＧ　ＳＨＯＰ　ＳＬＯＷ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘４番町４－１１－１ </t>
+  </si>
+  <si>
+    <t>2022/11/08</t>
+  </si>
+  <si>
+    <t>賀管R第4-2号</t>
+  </si>
+  <si>
+    <t>有限会社ワンデイズ</t>
+  </si>
+  <si>
+    <t>有限会社ワンデイズブルーステラケネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市中柘植９５８ </t>
+  </si>
+  <si>
+    <t>2007/11/19</t>
+  </si>
+  <si>
+    <t>賀販第19-22号</t>
+  </si>
+  <si>
+    <t>森本　麻衣子</t>
+  </si>
+  <si>
+    <t>健悠庵　</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市阿保１７３６－４ </t>
+  </si>
+  <si>
+    <t>犬（１０頭）、モルモット（１２）</t>
+  </si>
+  <si>
+    <t>賀販第20-2号</t>
+  </si>
+  <si>
+    <t>2010/03/09</t>
+  </si>
+  <si>
+    <t>賀管第21-5号</t>
+  </si>
+  <si>
+    <t>永井　進</t>
+  </si>
+  <si>
+    <t>ＯＫオートキャンプ場</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市島ヶ原１２４２８ </t>
+  </si>
+  <si>
+    <t>馬（１頭）</t>
+  </si>
+  <si>
+    <t>2009/07/28</t>
+  </si>
+  <si>
+    <t>賀展第21-2号</t>
+  </si>
+  <si>
+    <t>渡邉　由佳</t>
+  </si>
+  <si>
+    <t>ペットショップＷ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市服部町２－３１ </t>
+  </si>
+  <si>
+    <t>犬・猫（４）</t>
+  </si>
+  <si>
+    <t>2009/09/11</t>
+  </si>
+  <si>
+    <t>賀管第21-3号</t>
+  </si>
+  <si>
+    <t>平内　幸恵</t>
+  </si>
+  <si>
+    <t>ノース　プラム　ヒルズ　ＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市梅が丘北１番町６９ </t>
+  </si>
+  <si>
+    <t>2010/04/01</t>
+  </si>
+  <si>
+    <t>賀販第21-8号</t>
+  </si>
+  <si>
+    <t>森内　美由紀</t>
+  </si>
+  <si>
+    <t>Ｊｅｗｅｌ　Ｐｏｏ（ジュエル　プー）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市守田町１０７３－１ </t>
+  </si>
+  <si>
+    <t>2010/07/27</t>
+  </si>
+  <si>
+    <t>賀管第22-1号</t>
+  </si>
+  <si>
+    <t>平井亜香根</t>
+  </si>
+  <si>
+    <t>ｎｅｎｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市梅が丘南４番町８８ </t>
+  </si>
+  <si>
+    <t>2011/03/24</t>
+  </si>
+  <si>
+    <t>賀管第22-2号</t>
+  </si>
+  <si>
+    <t>大橋　則男</t>
+  </si>
+  <si>
+    <t>名阪ペットサービス社</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市奥馬野５８８ </t>
+  </si>
+  <si>
+    <t>犬１２０頭、猫３０匹</t>
+  </si>
+  <si>
+    <t>2011/09/13</t>
+  </si>
+  <si>
+    <t>賀販第23-1号</t>
+  </si>
+  <si>
+    <t>木村　暉成</t>
+  </si>
+  <si>
+    <t>うさぎ専門店「がぢがぢ」</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市朝日町１１２２－２ </t>
+  </si>
+  <si>
+    <t>うさぎ（５０）　保管はうさぎ(15)</t>
+  </si>
+  <si>
+    <t>2011/10/25</t>
+  </si>
+  <si>
+    <t>賀販第23-2号</t>
+  </si>
+  <si>
+    <t>うさぎ（１５）　販売はうさぎ(50)</t>
+  </si>
+  <si>
+    <t>賀管第23-2号</t>
+  </si>
+  <si>
+    <t>株式会社伊賀の里モクモク手づくりファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市西湯舟３６０９ </t>
+  </si>
+  <si>
+    <t>ブタ（１８）、サラブレッド（０）、ポニー（８）、ロバ（２）、ヤギ（６）、ヒツジ（３）、牛（１０）</t>
+  </si>
+  <si>
+    <t>アイガモ（１７）</t>
+  </si>
+  <si>
+    <t>2012/04/01</t>
+  </si>
+  <si>
+    <t>賀展第23-3号</t>
+  </si>
+  <si>
+    <t>イヌ（１８）</t>
+  </si>
+  <si>
+    <t>賀管第23-3号</t>
+  </si>
+  <si>
+    <t>廣里　公香</t>
+  </si>
+  <si>
+    <t>ドッグハウスキッド</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市東田原８４５－５１ </t>
+  </si>
+  <si>
+    <t>2012/05/11</t>
+  </si>
+  <si>
+    <t>賀管第24-1号</t>
+  </si>
+  <si>
+    <t>植永　栄華</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ Ｌｉｆｅ Ｓｕｐｐｏｒｔ Ｃａｎｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市古山界外２７３－３ </t>
+  </si>
+  <si>
+    <t>2012/06/01</t>
+  </si>
+  <si>
+    <t>賀訓第24-1号</t>
+  </si>
+  <si>
+    <t>中村久美子</t>
+  </si>
+  <si>
+    <t>ＰＵＣＨＩ　ＳＷＥＥＴ　ＰＯＯ　ＪＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市美旗町池の台西１９８ </t>
+  </si>
+  <si>
+    <t>2013/04/04</t>
+  </si>
+  <si>
+    <t>賀販第25-1号</t>
+  </si>
+  <si>
+    <t>近藤　亜希子</t>
+  </si>
+  <si>
+    <t>ドッグスクールＬＯＯＰ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市寺脇３００－２ </t>
+  </si>
+  <si>
+    <t>2013/11/21</t>
+  </si>
+  <si>
+    <t>賀販第25-5号</t>
+  </si>
+  <si>
+    <t>賀管第25-3号</t>
+  </si>
+  <si>
+    <t>賀訓第25-2号</t>
+  </si>
+  <si>
+    <t>児玉　貴恵</t>
+  </si>
+  <si>
+    <t>児玉繁殖</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市柘植町３５９５－３０６ </t>
+  </si>
+  <si>
+    <t>2013/12/17</t>
+  </si>
+  <si>
+    <t>賀販第25-6号</t>
+  </si>
+  <si>
+    <t>古波蔵　昌代</t>
+  </si>
+  <si>
+    <t>まーちゃん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市上神戸４４０８－６ </t>
+  </si>
+  <si>
+    <t>2014/02/01</t>
+  </si>
+  <si>
+    <t>賀販第25-7号</t>
+  </si>
+  <si>
+    <t>奥中　敦子</t>
+  </si>
+  <si>
+    <t>コハペットサービス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市西高倉４９８８－４ </t>
+  </si>
+  <si>
+    <t>犬（２７）</t>
+  </si>
+  <si>
+    <t>2014/02/26</t>
+  </si>
+  <si>
+    <t>賀販第25-8号</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｌｉｆｅ　Ｓｕｐｐｏｒｔ　Ｃａｎｏｎ</t>
+  </si>
+  <si>
+    <t>賀管第26-2号</t>
+  </si>
+  <si>
+    <t>萩原　幸子</t>
+  </si>
+  <si>
+    <t>Ａｃｒｕｘ－ｊｐ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘５番町４－５９ </t>
+  </si>
+  <si>
+    <t>2014/10/21</t>
+  </si>
+  <si>
+    <t>賀販第26-3号</t>
+  </si>
+  <si>
+    <t>中　誠太郎</t>
+  </si>
+  <si>
+    <t>三重県伊賀第一ドッグスクール</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市丸柱４１９-２ </t>
+  </si>
+  <si>
+    <t>犬(20）</t>
+  </si>
+  <si>
+    <t>2014/12/25</t>
+  </si>
+  <si>
+    <t>賀販第26-5号</t>
+  </si>
+  <si>
+    <t>賀管第26-3号</t>
+  </si>
+  <si>
+    <t>賀訓第26-1号</t>
+  </si>
+  <si>
+    <t>植平　秀次</t>
+  </si>
+  <si>
+    <t>メイメイファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市赤目町柏原２３３０－２ </t>
+  </si>
+  <si>
+    <t>やぎ（10頭）</t>
+  </si>
+  <si>
+    <t>賀販第26-6号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市赤目町柏原２３３０-２ </t>
+  </si>
+  <si>
+    <t>ヤギ（１０頭）</t>
+  </si>
+  <si>
+    <t>賀貸第26-1号</t>
+  </si>
+  <si>
+    <t>宮崎　優子</t>
+  </si>
+  <si>
+    <t>うさぎ専門店　ＬＯＰ　ＬＯＰ　ＬＡＮＤ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市松崎町１４６２ </t>
+  </si>
+  <si>
+    <t>ウサギ（80）</t>
+  </si>
+  <si>
+    <t>2015/02/24</t>
+  </si>
+  <si>
+    <t>賀販第26-7号</t>
+  </si>
+  <si>
+    <t>ウサギ（２０）</t>
+  </si>
+  <si>
+    <t>賀管第26-4号</t>
+  </si>
+  <si>
+    <t>西浦　京子</t>
+  </si>
+  <si>
+    <t>ベイブハウスケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市島ケ原１１２９５－１ </t>
+  </si>
+  <si>
+    <t>賀販第27-1号</t>
+  </si>
+  <si>
+    <t>遠藤　義明</t>
+  </si>
+  <si>
+    <t>Ａｎｉｍａｌ　Ｈｏｕｓｅ　Ａｏｙａｍａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市寺脇８０２ </t>
+  </si>
+  <si>
+    <t>鳥類（５２０）</t>
+  </si>
+  <si>
+    <t>2016/09/14</t>
+  </si>
+  <si>
+    <t>賀販第28-2号</t>
+  </si>
+  <si>
+    <t>平川　理沙</t>
+  </si>
+  <si>
+    <t>ｙａｗｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市ゆめが丘４丁目１１番地の１３ </t>
+  </si>
+  <si>
+    <t>犬・猫（2）</t>
+  </si>
+  <si>
+    <t>2016/09/20</t>
+  </si>
+  <si>
+    <t>賀管第28-1号</t>
+  </si>
+  <si>
+    <t>Ｋｉｒａ　Ｋｉｒａ　Ｐｏｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘５番町１-３ </t>
+  </si>
+  <si>
+    <t>2016/11/01</t>
+  </si>
+  <si>
+    <t>賀管第28-3号</t>
+  </si>
+  <si>
+    <t>北川　左紀子</t>
+  </si>
+  <si>
+    <t>ドッグサロン　ＲＡｇ　ＤＯＬＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市つつじが丘北５番町１１０ </t>
+  </si>
+  <si>
+    <t>2017/01/16</t>
+  </si>
+  <si>
+    <t>賀管第28-4号</t>
+  </si>
+  <si>
+    <t>海老原　真由美</t>
+  </si>
+  <si>
+    <t>ペットシッターＬＯＬ（ロル）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市野間７４-３ </t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（２０）、げっ歯類（１０）</t>
+  </si>
+  <si>
+    <t>大型（５）、中型（１０）、小型（２０）</t>
+  </si>
+  <si>
+    <t>亀（３）、へび（１）</t>
+  </si>
+  <si>
+    <t>2017/03/06</t>
+  </si>
+  <si>
+    <t>賀管第28-5号</t>
+  </si>
+  <si>
+    <t>津﨑　那津子</t>
+  </si>
+  <si>
+    <t>Ｂｉｑｕｅｔｔｅ（ビケット）</t>
+  </si>
+  <si>
+    <t>三重県名張市百合が丘東１番町７番地 大藪第１ビル３階３０２</t>
+  </si>
+  <si>
+    <t>犬（トリミング：３、ホテル３）</t>
+  </si>
+  <si>
+    <t>賀管第29-1号</t>
+  </si>
+  <si>
+    <t>Ｂｉｑｕｅｔｔｅ</t>
+  </si>
+  <si>
+    <t>2022/07/05</t>
+  </si>
+  <si>
+    <t>賀販R第4-4号</t>
+  </si>
+  <si>
+    <t>浮並　愛</t>
+  </si>
+  <si>
+    <t>Ｌｏｖｅ　Ｄｏｇｓ（ラブ　ドッグス）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市上野忍町２６２１－４ </t>
+  </si>
+  <si>
+    <t>2017/05/26</t>
+  </si>
+  <si>
+    <t>賀管第29-2号</t>
+  </si>
+  <si>
+    <t>木瀬　千尋</t>
+  </si>
+  <si>
+    <t>ペットケアサポートｎｏｎｔｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘５番町２－６ </t>
+  </si>
+  <si>
+    <t>犬（１）猫（１）</t>
+  </si>
+  <si>
+    <t>2017/07/20</t>
+  </si>
+  <si>
+    <t>賀管第29-3号</t>
+  </si>
+  <si>
+    <t>藤木　健二</t>
+  </si>
+  <si>
+    <t>ＰＡＲＴＮＥＲ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市赤目町丈六８０３－１８９ </t>
+  </si>
+  <si>
+    <t>賀販第29-2号</t>
+  </si>
+  <si>
+    <t>賀管第29-4号</t>
+  </si>
+  <si>
+    <t>賀訓第29-2号</t>
+  </si>
+  <si>
+    <t>藤森　稔</t>
+  </si>
+  <si>
+    <t>三重藤森荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市青山羽根１０８ </t>
+  </si>
+  <si>
+    <t>2018/01/18</t>
+  </si>
+  <si>
+    <t>賀販第29-3号</t>
+  </si>
+  <si>
+    <t>藤田　光</t>
+  </si>
+  <si>
+    <t>Ｂｌｕｅ　Ｍｏｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市服部町５７４－１ </t>
+  </si>
+  <si>
+    <t>2018/06/28</t>
+  </si>
+  <si>
+    <t>賀販第30-1号</t>
+  </si>
+  <si>
+    <t>犬（５）、ハムスター（１０）、ウサギ（１０）、モルモット（１０）、プレーリードッグ（１０）</t>
+  </si>
+  <si>
+    <t>カメ（１０）</t>
+  </si>
+  <si>
+    <t>2026/04/14</t>
+  </si>
+  <si>
+    <t>賀管R第8-1号</t>
+  </si>
+  <si>
+    <t>薮下　美砂</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　ｐｅｔｉｔ・ｐｅｔｉｔｅ（ドッグサロンプティ・プティトゥ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘５番町２街区１番地 </t>
+  </si>
+  <si>
+    <t>2018/10/03</t>
+  </si>
+  <si>
+    <t>賀管第30-2号</t>
+  </si>
+  <si>
+    <t>市場　英貴</t>
+  </si>
+  <si>
+    <t>Ａｎｅｉａ　ｐｏｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市桔梗が丘４－３－３７－１ </t>
+  </si>
+  <si>
+    <t>2018/09/25</t>
+  </si>
+  <si>
+    <t>賀販第30-5号</t>
+  </si>
+  <si>
+    <t>宮田　美希</t>
+  </si>
+  <si>
+    <t>月と太陽</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市甲野１０３３－１３８ </t>
+  </si>
+  <si>
+    <t>2019/03/19</t>
+  </si>
+  <si>
+    <t>賀販第30-9号</t>
+  </si>
+  <si>
+    <t>富崎　章子</t>
+  </si>
+  <si>
+    <t>パウパッド</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市南百合が丘２２２ </t>
+  </si>
+  <si>
+    <t>2019/04/05</t>
+  </si>
+  <si>
+    <t>賀管第31-1号</t>
+  </si>
+  <si>
+    <t>井野　由美子</t>
+  </si>
+  <si>
+    <t>なごみ整体</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市荒木１６６８-２０ </t>
+  </si>
+  <si>
+    <t>犬（３）、猫（３）、ウサギ（３）</t>
+  </si>
+  <si>
+    <t>インコ（５）、文鳥（５）、オウム（５）、十姉妹（５）</t>
+  </si>
+  <si>
+    <t>2019/06/14</t>
+  </si>
+  <si>
+    <t>賀管R第1-1号</t>
+  </si>
+  <si>
+    <t>屋根下　真理</t>
+  </si>
+  <si>
+    <t>クリスタルピーチケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市福川３００－１ </t>
+  </si>
+  <si>
+    <t>犬（ボーダーコリ―）成犬１０頭　</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第1-1号</t>
+  </si>
+  <si>
+    <t>川島　友子</t>
+  </si>
+  <si>
+    <t>ホワイトウイング</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市希望ケ丘東１－３－１５ </t>
+  </si>
+  <si>
+    <t>犬（チワワ）（１５）</t>
+  </si>
+  <si>
+    <t>賀販R第1-2号</t>
+  </si>
+  <si>
+    <t>株式会社　ソバーニ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市八幡１２３２－１ </t>
+  </si>
+  <si>
+    <t>ヤギ（２０頭）</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第1-3号</t>
+  </si>
+  <si>
+    <t>菊田　みさき</t>
+  </si>
+  <si>
+    <t>ＨＩＧＨ-ＣＲＯＳＳ　ＫＥＮＮＥＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市新田１１３３－７ </t>
+  </si>
+  <si>
+    <t>賀販Ｒ第1-5号</t>
+  </si>
+  <si>
+    <t>賀管R第6-2号</t>
+  </si>
+  <si>
+    <t>鮫島　富久代</t>
+  </si>
+  <si>
+    <t>にんじゃりわんわん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市丸之内４－５ </t>
+  </si>
+  <si>
+    <t>2020/04/30</t>
+  </si>
+  <si>
+    <t>賀管Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>賀訓Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>萩森　崚介</t>
+  </si>
+  <si>
+    <t>ＧｏｋｉＢａｎｋ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市中知山６８７ </t>
+  </si>
+  <si>
+    <t>ハツカネズミ、ラット類（2,000)</t>
+  </si>
+  <si>
+    <t>ボールパイソン（１０）、ヒョウモントカゲモドキ（１０）</t>
+  </si>
+  <si>
+    <t>2020/04/27</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第2-1号</t>
+  </si>
+  <si>
+    <t>渡邉　敏壮</t>
+  </si>
+  <si>
+    <t>ダブルケネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市寺田１８８－６ </t>
+  </si>
+  <si>
+    <t>2020/07/30</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第2-2号</t>
+  </si>
+  <si>
+    <t>窪田　ルミ</t>
+  </si>
+  <si>
+    <t>ヒーリング・わん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市希望ケ丘東２－４－１４ </t>
+  </si>
+  <si>
+    <t>2020/11/15</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第2-4号</t>
+  </si>
+  <si>
+    <t>株式会社 ＷＯＬＶＥＳ ＨＡＮＤ</t>
+  </si>
+  <si>
+    <t>南動物病院</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市服部町２９１－３ </t>
+  </si>
+  <si>
+    <t>犬・猫（１２頭）</t>
+  </si>
+  <si>
+    <t>2020/11/27</t>
+  </si>
+  <si>
+    <t>賀管Ｒ第2-3号</t>
+  </si>
+  <si>
+    <t>奥永　裕子</t>
+  </si>
+  <si>
+    <t>ｈａｎａｈｉｎａ ｓｕｐｐｏｒｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県名張市梅が丘北４番町８５ </t>
+  </si>
+  <si>
+    <t>賀管Ｒ第2-5号</t>
+  </si>
+  <si>
+    <t>山中　康治</t>
+  </si>
+  <si>
+    <t>ディーワン</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市楯岡５９４－２ </t>
+  </si>
+  <si>
+    <t>2021/03/15</t>
+  </si>
+  <si>
+    <t>賀販Ｒ第2-6号</t>
+  </si>
+  <si>
+    <t>田中和紀</t>
+  </si>
+  <si>
+    <t>キャッテリーたね</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市桐ケ丘８-２０３ </t>
+  </si>
+  <si>
+    <t>2021/07/08</t>
+  </si>
+  <si>
+    <t>賀販R第3-1号</t>
+  </si>
+  <si>
+    <t>吉岡　愛美</t>
+  </si>
+  <si>
+    <t>ｔｒｉｍｍｉｎｇ ｓａｌｏｎ Ｎｅｒｏ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市すずらん台西３－１８７ </t>
+  </si>
+  <si>
+    <t>賀管R第3-1号</t>
+  </si>
+  <si>
+    <t>株式会社ラテル　</t>
+  </si>
+  <si>
+    <t>ペットアミ名張店</t>
+  </si>
+  <si>
+    <t>名張市蔵持町里３３６９番地１　 コメリパワー名張店内</t>
+  </si>
+  <si>
+    <t>犬（２０）、猫（１０）、ウサギ（８）、モルモット（５）、ハムスター（５０）、リス（３）、フェレット（３）、モモンガ（３）、チンチラ（３）、ネズミ（１０）</t>
+  </si>
+  <si>
+    <t>インコ（２０）、文鳥（１０）、十姉妹（１０）、フィンチ（５）</t>
+  </si>
+  <si>
+    <t>2022/03/24</t>
+  </si>
+  <si>
+    <t>賀販R第3-2号</t>
+  </si>
+  <si>
+    <t>名張市蔵持町里３３６９番地１ コメリパワー名張店内</t>
+  </si>
+  <si>
+    <t>犬（６）、猫（２）、ウサギ（１）、モルモット（１）、ハムスター（５）、リス（１）、フェレット（１）、モモンガ（１）、チンチラ（１）、ネズミ（２）</t>
+  </si>
+  <si>
+    <t>インコ（２）、文鳥（２）、十姉妹（２）、フィンチ（２）</t>
+  </si>
+  <si>
+    <t>賀管R第3-2号</t>
+  </si>
+  <si>
+    <t>Ｒｕｂｅｓ Ｊａｐａｎ株式会社</t>
+  </si>
+  <si>
+    <t>ＲｉｄｉｎｇＣｌｕｂＣＡＲＥＣＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市夏見２５８６ </t>
+  </si>
+  <si>
+    <t>馬（３５）</t>
+  </si>
+  <si>
+    <t>2022/03/18</t>
+  </si>
+  <si>
+    <t>賀展R第3-1号</t>
+  </si>
+  <si>
+    <t>末廣　真輝</t>
+  </si>
+  <si>
+    <t>Ｍｅｉｎ　Ｋａｉｓｅｒ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市上神戸１０１７ </t>
+  </si>
+  <si>
+    <t>2022/04/14</t>
+  </si>
+  <si>
+    <t>賀販R第4-1号</t>
+  </si>
+  <si>
+    <t>山崎　明子</t>
+  </si>
+  <si>
+    <t>ヤマサキハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市上神戸４５６０－５１０ </t>
+  </si>
+  <si>
+    <t>2022/05/30</t>
+  </si>
+  <si>
+    <t>賀販R第4-2号</t>
+  </si>
+  <si>
+    <t>横山　雄一</t>
+  </si>
+  <si>
+    <t>シーツーハウス</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市白樫２１１９－２３３ </t>
+  </si>
+  <si>
+    <t>賀販R第4-3号</t>
+  </si>
+  <si>
+    <t>宮崎　文彰</t>
+  </si>
+  <si>
+    <t>Ｋｅｎｎｅｌ　Ｐａｓｔｏｒａｌｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市新田１５４３－３ </t>
+  </si>
+  <si>
+    <t>2022/07/21</t>
+  </si>
+  <si>
+    <t>賀販R第4-5号</t>
+  </si>
+  <si>
+    <t>福田　友美</t>
+  </si>
+  <si>
+    <t>ＣＯＲＯＫＩＫＩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市下阿波３２７８ </t>
+  </si>
+  <si>
+    <t>2022/09/08</t>
+  </si>
+  <si>
+    <t>賀管R第4-1号</t>
+  </si>
+  <si>
+    <t>服部　絵梨香</t>
+  </si>
+  <si>
+    <t>ＤＯＧＳＡＬＯＮ　ＲＯＭＥＡ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市桔梗が丘７番町１－４７ </t>
+  </si>
+  <si>
+    <t>2022/12/20</t>
+  </si>
+  <si>
+    <t>賀管R第4-3号</t>
+  </si>
+  <si>
+    <t>合同会社しあわせニャンコ</t>
+  </si>
+  <si>
+    <t>しあわせニャンコ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市大野木１６９７ </t>
+  </si>
+  <si>
+    <t>猫（５０）</t>
+  </si>
+  <si>
+    <t>2023/02/22</t>
+  </si>
+  <si>
+    <t>賀販R第4-6号</t>
+  </si>
+  <si>
+    <t>賀展R第4-1号</t>
+  </si>
+  <si>
+    <t>藤野　綾香</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　Ｍｅｌｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市つつじが丘北３番町８１－８ </t>
+  </si>
+  <si>
+    <t>2022/12/26</t>
+  </si>
+  <si>
+    <t>賀管R第4-4号</t>
+  </si>
+  <si>
+    <t>前田　悦雄</t>
+  </si>
+  <si>
+    <t>昴荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市猪田２７０５ </t>
+  </si>
+  <si>
+    <t>2023/01/10</t>
+  </si>
+  <si>
+    <t>賀販R第4-7号</t>
+  </si>
+  <si>
+    <t>久田　沙織</t>
+  </si>
+  <si>
+    <t>Ｇｒｏｏｍｉｎｇ　Ｌａｂ．　Ｙｏｒｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市松崎町１４６０－４ </t>
+  </si>
+  <si>
+    <t>2023/04/12</t>
+  </si>
+  <si>
+    <t>賀管R第5-1号</t>
+  </si>
+  <si>
+    <t>和田　良介</t>
+  </si>
+  <si>
+    <t>Ｂｕｄｄｙ　Ｒｅｘ（バディレックス）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市矢川４１６－３ </t>
+  </si>
+  <si>
+    <t>賀販R第5-2号</t>
+  </si>
+  <si>
+    <t>上迫　直生</t>
+  </si>
+  <si>
+    <t>Ｐｅｐｐｙ’ｓ　Ｈｏｒｓｅ　Ｆｉｅｌｄ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市高尾１９９９ </t>
+  </si>
+  <si>
+    <t>馬（６）、ポニー（７）、ミニブタ（１）、ヤギ（２）</t>
+  </si>
+  <si>
+    <t>鶏（５）、アヒル（２）</t>
+  </si>
+  <si>
+    <t>2023/06/30</t>
+  </si>
+  <si>
+    <t>賀展R第5-1号</t>
+  </si>
+  <si>
+    <t>中野　善章</t>
+  </si>
+  <si>
+    <t>忍にんファーム</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市千歳７９５－５０ </t>
+  </si>
+  <si>
+    <t>ハコガメ（３０）、クサガメ（４０）、イシガメ（３０）、スッポン（１０）、ハクガメ（１０）、ニオイガメ（２０）、ドロガメ（２０）、ヌマガメ（２０）、オオアタマガメ（２０）</t>
+  </si>
+  <si>
+    <t>賀販R第5-3号</t>
+  </si>
+  <si>
+    <t>今園　康浩</t>
+  </si>
+  <si>
+    <t>Ｒｅｐ　ｔａｉｌ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市千歳１９９６－１７９ </t>
+  </si>
+  <si>
+    <t>シマヘビ（２）、コーンスネーク（２）、モイラヘビ（５）、メキシカンブラックキングスネーク（２）、ボールパイソン（２）、シミリスモニター（２）、フトアゴヒゲトカゲ（２）、イシガメ（１０）、ヒョウモントカゲモドキ（１０）、オウカンミカドヤモリ（２）、ツノミカドヤモリ（２）、ニシアフリカトカゲモドキ（６）</t>
+  </si>
+  <si>
+    <t>2023/10/05</t>
+  </si>
+  <si>
+    <t>賀販R第5-4号</t>
+  </si>
+  <si>
+    <t>ペットアミ上野</t>
+  </si>
+  <si>
+    <t>伊賀市小田町７２７ コメリパワー上野店内</t>
+  </si>
+  <si>
+    <t>犬（１０）、猫（３）</t>
+  </si>
+  <si>
+    <t>2023/10/07</t>
+  </si>
+  <si>
+    <t>賀販R第5-5号</t>
+  </si>
+  <si>
+    <t>賀管R第5-2号</t>
+  </si>
+  <si>
+    <t>古岡　寛子</t>
+  </si>
+  <si>
+    <t>Ｅｎｇｌｅ　Ｆａｉｒｉｅｓ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市すずらん台西４番町１３ </t>
+  </si>
+  <si>
+    <t>犬（８）、猫（８）</t>
+  </si>
+  <si>
+    <t>2024/03/03</t>
+  </si>
+  <si>
+    <t>賀販R第5-7号</t>
+  </si>
+  <si>
+    <t>賀管R第5-3号</t>
+  </si>
+  <si>
+    <t>切幡　理恵</t>
+  </si>
+  <si>
+    <t>Ｌｅ’ａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市美旗町藤が丘８２ </t>
+  </si>
+  <si>
+    <t>2024/03/01</t>
+  </si>
+  <si>
+    <t>賀管R第5-4号</t>
+  </si>
+  <si>
+    <t>李　世明</t>
+  </si>
+  <si>
+    <t>Ｃａｔ　Ｔｒｅｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県伊賀市希望ヶ丘西２－２－１９ </t>
+  </si>
+  <si>
+    <t>2024/03/15</t>
+  </si>
+  <si>
+    <t>賀販R第5-8号</t>
+  </si>
+  <si>
+    <t>黒杉　あい</t>
+  </si>
+  <si>
+    <t>ねこちゃんのお留守番～ちぃちぃのおうち～</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市すずらん台東５番町８１ </t>
+  </si>
+  <si>
+    <t>猫（３）</t>
+  </si>
+  <si>
+    <t>賀管R第7-3号</t>
+  </si>
+  <si>
+    <t>井賀　春輝</t>
+  </si>
+  <si>
+    <t>ＲＥＰ　ＧＹＭ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市猪田１６０７番地 </t>
+  </si>
+  <si>
+    <t>スッポン科(アルビノシナスッポン(6))／スッポンモドキ科 (スッポンモドキ(2))／ドロガメ科(トウブドロガメ(2)、サソリドロガメ(2)、ミシシッピニオイガメ(5))／ヘビクビガメ科(ブランデルカブトガメ(2)、ジーベルロックナガクビガメ(1))／リクガメ科(キアシガメ(3)、アカアシリクガメ(6)、ロシアリクガメ(5)、ヒョウモンリクガメ(5)、ソマリアヒョウモンリクガメ(5)、ベルセオレガメ(5)、ケヅメリクガメ(5)、ギリシャリクガメ(5)、ヘルマンリクガメ(5)、マルギナータリクガメ(5))／ヨコクビガメ科(ノコヘリハコヨコクビガメ(2)、クリイロハコヨコクビガメ(2)、モンキヨコクビガメ(5))／イシガメ科(クサガメ(10)、オオヤマガメ(5)、セマルハコガメ(5)、ニホンイシガメ (10)、ミナミイシガメ(5))／ヌマガメ科(アラバマアカハラガメ(5)、フロリダレッドベリー(5))／ヤモリ科(グランディスヒルヤモリ(5)、クレステッドゲッコー(10))／トカゲ科(アカメカブトトカゲ(5)、ベーコンミズトカゲ(3)、モモバラフシトカゲ(5))／スキンク科(シュナイダースキンク(5))／カタトカゲ科(オニプレートトカゲ(3))／オオトカゲ科(ナイルモニター(2)、マングローブモニター(1)、サバンナモニター(3))／トカゲモドキ科(ヒョウモントカゲモドキ(20))／カメレオン科(セネガルカメレオン(3)、パンサーカメレオン(2)、エボシカメレオン(6))／イグアナ科(ウラノスコドン(2)、バナナスパイニーテールイグアナ(2)、イグアナ(5))／アガマ科(フトアゴヒゲトカゲ(5))／ボア科(アマゾンツリーボア(2))／マイマイヘビ科(シシバナヘビ(5))／ナミヘビ科(コーンスネーク(5)、ホソツラナメラ(1))／ニシキヘビ科(マラヤンブラッドパイソン(1)、ボールパイソン(5))／カナヘビ科(ホウセキカナヘビ(5))</t>
+  </si>
+  <si>
+    <t>2024/05/23</t>
+  </si>
+  <si>
+    <t>賀販R第6-1号</t>
+  </si>
+  <si>
+    <t>アルダブラゾウガメ（２）、ケヅメリクガメ（５）</t>
+  </si>
+  <si>
+    <t>賀展R第8-1号</t>
+  </si>
+  <si>
+    <t>渡邉由佳</t>
+  </si>
+  <si>
+    <t>2024/07/30</t>
+  </si>
+  <si>
+    <t>賀販R第6-3号</t>
+  </si>
+  <si>
+    <t>ドッグパドル合同会社</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市島ケ原１１２９５－１５ </t>
+  </si>
+  <si>
+    <t>賀訓R第6-1号</t>
+  </si>
+  <si>
+    <t>松元　美侑</t>
+  </si>
+  <si>
+    <t>Ｎｅｋｏｌｏｂｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市すずらん台東１番町１２１ </t>
+  </si>
+  <si>
+    <t>猫（４）</t>
+  </si>
+  <si>
+    <t>2024/08/05</t>
+  </si>
+  <si>
+    <t>賀販R第6-4号</t>
+  </si>
+  <si>
+    <t>株式会社ＢＵＤＤＹ　ＳＰＯＲＴＳ</t>
+  </si>
+  <si>
+    <t>忍び庵</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市槙山９５番地 </t>
+  </si>
+  <si>
+    <t>鷹（3）梟（2）</t>
+  </si>
+  <si>
+    <t>賀販R第6-5号</t>
+  </si>
+  <si>
+    <t>鷹・梟（2）</t>
+  </si>
+  <si>
+    <t>賀管R第6-1号</t>
+  </si>
+  <si>
+    <t>鷹（3）、梟（2）</t>
+  </si>
+  <si>
+    <t>賀展R第6-1号</t>
+  </si>
+  <si>
+    <t>村田　澄江</t>
+  </si>
+  <si>
+    <t>まほろば</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市希望ケ丘西５－３－１５ </t>
+  </si>
+  <si>
+    <t>猫（３５）</t>
+  </si>
+  <si>
+    <t>2025/04/25</t>
+  </si>
+  <si>
+    <t>賀展R第7-1号</t>
+  </si>
+  <si>
+    <t>犬（１）、猫（５）</t>
+  </si>
+  <si>
+    <t>2025/11/04</t>
+  </si>
+  <si>
+    <t>賀管R第7-6号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市上神戸４３５３－９６ </t>
+  </si>
+  <si>
+    <t>2025/06/05</t>
+  </si>
+  <si>
+    <t>賀販R第7-1号</t>
+  </si>
+  <si>
+    <t>福田　ゆい</t>
+  </si>
+  <si>
+    <t>わんこの美容室</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市平野清水６３１－９ </t>
+  </si>
+  <si>
+    <t>2025/06/14</t>
+  </si>
+  <si>
+    <t>賀管R第7-1号</t>
+  </si>
+  <si>
+    <t>松浦　博人</t>
+  </si>
+  <si>
+    <t>ＢＯＡ　ＳＯＲＴＥ　Ⅱ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市桔梗が丘５番町１１－２３－７８ </t>
+  </si>
+  <si>
+    <t>2025/07/28</t>
+  </si>
+  <si>
+    <t>賀販R第7-2号</t>
+  </si>
+  <si>
+    <t>ペットプラザ伊賀上野店</t>
+  </si>
+  <si>
+    <t>伊賀市服部町４３４－１ コーナン伊賀上野店店内</t>
+  </si>
+  <si>
+    <t>犬（９）、猫（３）、ハムスター（２０）、チンチラ（２）、ハリネズミ（２）、デグー（３）、フェレット（５）、モルモット（２）、うさぎ（２）、モモンガ（２）</t>
+  </si>
+  <si>
+    <t>レオパ（５）、かめ（５）、トカゲ（３）</t>
+  </si>
+  <si>
+    <t>賀販R第7-3号</t>
+  </si>
+  <si>
+    <t>賀管R第7-2号</t>
+  </si>
+  <si>
+    <t>河村　博子</t>
+  </si>
+  <si>
+    <t>Ｏｈ　ｍｙ　ｄｏｇ！</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市槙山３４４０－１８４８ </t>
+  </si>
+  <si>
+    <t>2025/08/18</t>
+  </si>
+  <si>
+    <t>賀販R第7-4号</t>
+  </si>
+  <si>
+    <t>久保田　りん</t>
+  </si>
+  <si>
+    <t>わんわん美容室Ｒｉｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市阿保６６６ </t>
+  </si>
+  <si>
+    <t>2025/10/19</t>
+  </si>
+  <si>
+    <t>賀管R第7-5号</t>
+  </si>
+  <si>
+    <t>創和ホールディングス株式会社</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｓａｌｏｎ　Ｌｉｔｔｌｅ　Ｍａｇｉｃ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市鴻之台２番町８４－１ </t>
+  </si>
+  <si>
+    <t>賀管R第7-7号</t>
+  </si>
+  <si>
+    <t>株式会社ＦＥＬＩＮＤ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市緑が丘中２６４番地 </t>
+  </si>
+  <si>
+    <t>賀訓R第7-1号</t>
+  </si>
+  <si>
+    <t>栗本　和代</t>
+  </si>
+  <si>
+    <t>Ｃａｎｉｃｈｅ♡ｍｉｍｉ（カニッシュ・ミミ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市希望ケ丘東４丁目２－８ </t>
+  </si>
+  <si>
+    <t>賀販R第7-6号</t>
+  </si>
+  <si>
+    <t>永原　未来</t>
+  </si>
+  <si>
+    <t>Ｌｉｌｉｐｕｔ　Ｂａｂｉｅｓ（リリパット　ベイビーズ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市さつき台２－３７ </t>
+  </si>
+  <si>
+    <t>2026/03/02</t>
+  </si>
+  <si>
+    <t>賀販R第7-7号</t>
+  </si>
+  <si>
+    <t>福森　和美</t>
+  </si>
+  <si>
+    <t>ＡＳＳＥＭＢＬＡＧＥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市中柘植４６１ </t>
+  </si>
+  <si>
+    <t>2026/03/10</t>
+  </si>
+  <si>
+    <t>賀販R第7-8号</t>
+  </si>
+  <si>
+    <t>和田　直人</t>
+  </si>
+  <si>
+    <t>Ｂｉｒｄ　Ｈｏｕｓｅ　Ｋａｎｏｎ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市つつじが丘南５番町７０番地 </t>
+  </si>
+  <si>
+    <t>アキクサインコ（１０）、ウロコインコ（１０）、コザクラインコ（１０）、オカメインコ（１０）</t>
+  </si>
+  <si>
+    <t>賀販R第8-1号</t>
+  </si>
+  <si>
+    <t>うさぎ専門店　がぢがぢ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">名張市東町１７８６－４ </t>
+  </si>
+  <si>
+    <t>うさぎ（８０）</t>
+  </si>
+  <si>
+    <t>賀販R第8-2号</t>
+  </si>
+  <si>
+    <t>うさぎ（５）</t>
+  </si>
+  <si>
+    <t>賀管R第8-2号</t>
+  </si>
+  <si>
+    <t>2026/06/18</t>
+  </si>
+  <si>
+    <t>賀管R第8-3号</t>
+  </si>
+  <si>
+    <t>有限会社アールシーコンサルタント</t>
+  </si>
+  <si>
+    <t>Ｚａｓｓｏｋｕｕｚｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊賀市白樫字下田２１３３－３ </t>
+  </si>
+  <si>
+    <t>ヤギ（２０）</t>
+  </si>
+  <si>
+    <t>2026/07/01</t>
+  </si>
+  <si>
+    <t>賀販R第8-3号</t>
+  </si>
+  <si>
+    <t>賀展R第8-2号</t>
+  </si>
+  <si>
+    <t>賀管R第8-4号</t>
+  </si>
+  <si>
+    <t>賀貸R第8-1号</t>
+  </si>
+  <si>
+    <t>服部　義穂</t>
+  </si>
+  <si>
+    <t>Ｐｏｃｈｉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町東長島９６３－４ </t>
+  </si>
+  <si>
+    <t>2012/02/23</t>
+  </si>
+  <si>
+    <t>尾管第18-3号</t>
+  </si>
+  <si>
+    <t>樋口　伸次</t>
+  </si>
+  <si>
+    <t>ＭＩＥケンネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町矢口浦字綱代大谷６４６ </t>
+  </si>
+  <si>
+    <t>犬（270頭）</t>
+  </si>
+  <si>
+    <t>2008/01/10</t>
+  </si>
+  <si>
+    <t>尾販第19-6号</t>
+  </si>
+  <si>
+    <t>犬（50）</t>
+  </si>
+  <si>
+    <t>尾管R第4-1号</t>
+  </si>
+  <si>
+    <t>三山　豊子</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ　Ｍａｋｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県尾鷲市新田町１－７ </t>
+  </si>
+  <si>
+    <t>2013/11/13</t>
+  </si>
+  <si>
+    <t>尾管第20-1号</t>
+  </si>
+  <si>
+    <t>西出　育夫</t>
+  </si>
+  <si>
+    <t>ワンステップ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県尾鷲市南浦（小原野）１７２７ </t>
+  </si>
+  <si>
+    <t>犬（８０）</t>
+  </si>
+  <si>
+    <t>2010/11/30</t>
+  </si>
+  <si>
+    <t>尾販第22-1号</t>
+  </si>
+  <si>
+    <t>中村　真紀子</t>
+  </si>
+  <si>
+    <t>ソワン（Ｓｏｉｎ）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町船津１５２９－４ </t>
+  </si>
+  <si>
+    <t>2011/06/30</t>
+  </si>
+  <si>
+    <t>尾管第23-1号</t>
+  </si>
+  <si>
+    <t>2012/02/03</t>
+  </si>
+  <si>
+    <t>尾販第23-2号</t>
+  </si>
+  <si>
+    <t>伊藤　美記子</t>
+  </si>
+  <si>
+    <t>ＤＩＡＭＯＮＤ　ＰＵＰＰＹ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県尾鷲市矢浜１丁目３-２４ </t>
+  </si>
+  <si>
+    <t>犬（５）　猫（５）</t>
+  </si>
+  <si>
+    <t>2012/11/06</t>
+  </si>
+  <si>
+    <t>尾販第24-1号</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市矢浜１丁目３－２４ </t>
+  </si>
+  <si>
+    <t>2014/12/01</t>
+  </si>
+  <si>
+    <t>尾管第26-1号</t>
+  </si>
+  <si>
+    <t>戸田　由衣子</t>
+  </si>
+  <si>
+    <t>ＰＥＴ　ＣＡＲＥ　＆　ＳＡＬＯＮ　ＭＯＭＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町上里７７５－１ </t>
+  </si>
+  <si>
+    <t>2012/11/27</t>
+  </si>
+  <si>
+    <t>尾管第24-1号</t>
+  </si>
+  <si>
+    <t>大川　壽光</t>
+  </si>
+  <si>
+    <t>ガイヤ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県尾鷲市賀田町８１３ </t>
+  </si>
+  <si>
+    <t>ヤギ、ブタ、ウサギ、モルモット、ミーヤキャット</t>
+  </si>
+  <si>
+    <t>ヤマドリ、タカ、フクロウ、エミュー</t>
+  </si>
+  <si>
+    <t>ヘビ、トカゲ、カメ</t>
+  </si>
+  <si>
+    <t>2013/02/19</t>
+  </si>
+  <si>
+    <t>尾販第24-2号</t>
+  </si>
+  <si>
+    <t>石倉　由紀</t>
+  </si>
+  <si>
+    <t>ペットサロン　りんりん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町長島２１６６－５ </t>
+  </si>
+  <si>
+    <t>尾管第24-2号</t>
+  </si>
+  <si>
+    <t>加藤　布美子</t>
+  </si>
+  <si>
+    <t>ペットハウス　れん</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町島原３１５５－１２ </t>
+  </si>
+  <si>
+    <t>2017/10/17</t>
+  </si>
+  <si>
+    <t>尾販第29-1号</t>
+  </si>
+  <si>
+    <t>太田　千鶴子</t>
+  </si>
+  <si>
+    <t>ペットホテル Ｊｏｌｉｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県尾鷲市南陽町２－２０ </t>
+  </si>
+  <si>
+    <t>2018/02/01</t>
+  </si>
+  <si>
+    <t>尾管第29-1号</t>
+  </si>
+  <si>
+    <t>加藤　修啓</t>
+  </si>
+  <si>
+    <t>Ｗｏｎｅ！ Ｓｔｅｐ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県北牟婁郡紀北町相賀６２５－４ </t>
+  </si>
+  <si>
+    <t>2018/07/01</t>
+  </si>
+  <si>
+    <t>尾管第30-1号</t>
+  </si>
+  <si>
+    <t>小倉　大義</t>
+  </si>
+  <si>
+    <t>ＢＵＬＬ　ＭＡＮＩＡ　ＫＥＮＮＥＬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市大曽根浦１１５ </t>
+  </si>
+  <si>
+    <t>尾販R第3-3号</t>
+  </si>
+  <si>
+    <t>𠮷田　真悠</t>
+  </si>
+  <si>
+    <t>Ａｎｇｅｌ　Ｈｅａｒｔ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市中央町１－２５ </t>
+  </si>
+  <si>
+    <t>尾販R第3-4号</t>
+  </si>
+  <si>
+    <t>坂田　一樹</t>
+  </si>
+  <si>
+    <t>浜名屋</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市三木浦町１０７ </t>
+  </si>
+  <si>
+    <t>フクロウ（5）</t>
+  </si>
+  <si>
+    <t>2022/06/24</t>
+  </si>
+  <si>
+    <t>尾販R第4-1号</t>
+  </si>
+  <si>
+    <t>フクロウ（５）</t>
+  </si>
+  <si>
+    <t>尾貸R第4-1号</t>
+  </si>
+  <si>
+    <t>ＭＩＥケンネル　尾鷲店</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市矢浜４丁目２－５ </t>
+  </si>
+  <si>
+    <t>尾販R第6-1号</t>
+  </si>
+  <si>
+    <t>世古　聡</t>
+  </si>
+  <si>
+    <t>風絃荘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市三木里町２９８－９ </t>
+  </si>
+  <si>
+    <t>尾販R第6-2号</t>
+  </si>
+  <si>
+    <t>田村　幸成</t>
+  </si>
+  <si>
+    <t>Ａｎｊｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">北牟婁郡紀北町馬瀬字鯨１３５３－４ </t>
+  </si>
+  <si>
+    <t>2025/04/17</t>
+  </si>
+  <si>
+    <t>尾販R第7-1号</t>
+  </si>
+  <si>
+    <t>多田　麻里菜</t>
+  </si>
+  <si>
+    <t>ＥＭＡＲ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">尾鷲市北浦東町３９０４－４ </t>
+  </si>
+  <si>
+    <t>犬：20頭</t>
+  </si>
+  <si>
+    <t>2026/06/21</t>
+  </si>
+  <si>
+    <t>尾販R第8-1号</t>
+  </si>
+  <si>
+    <t>楠本洋子</t>
+  </si>
+  <si>
+    <t>ドックハウス　ロディー</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県南牟婁郡紀宝町鵜殿８０５－７ </t>
+  </si>
+  <si>
+    <t>熊管第19-2号</t>
+  </si>
+  <si>
+    <t>熊販第19-3号</t>
+  </si>
+  <si>
+    <t>紀宝町</t>
+  </si>
+  <si>
+    <t>紀宝町ウミガメ公園</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県南牟婁郡紀宝町井田５６８番地７ </t>
+  </si>
+  <si>
+    <t>ウミガメ（１５）</t>
+  </si>
+  <si>
+    <t>熊展第19-4号</t>
+  </si>
+  <si>
+    <t>坪田　かな</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ Ｓａｌｏｎ ＶｉＳＨ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県熊野市井戸町５９１ </t>
+  </si>
+  <si>
+    <t>犬、猫（合わせて９匹）</t>
+  </si>
+  <si>
+    <t>2015/06/01</t>
+  </si>
+  <si>
+    <t>熊管第27-1号</t>
+  </si>
+  <si>
+    <t>北見　桂吾</t>
+  </si>
+  <si>
+    <t>ひつじみかん牧場</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県南牟婁郡御浜町志原１９７２ </t>
+  </si>
+  <si>
+    <t>羊（３０頭）</t>
+  </si>
+  <si>
+    <t>2017/02/10</t>
+  </si>
+  <si>
+    <t>熊展第28-2号</t>
+  </si>
+  <si>
+    <t>湊　愛海</t>
+  </si>
+  <si>
+    <t>ペットサロン　ｒêｖｅ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県南牟婁郡御浜町阿田和６００８－１０ </t>
+  </si>
+  <si>
+    <t>2018/10/07</t>
+  </si>
+  <si>
+    <t>熊管第30-2号</t>
+  </si>
+  <si>
+    <t>糸川　紗代</t>
+  </si>
+  <si>
+    <t>ドッグサロン ＣＨＥＲＩＳＨ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県南牟婁郡御浜町下市木３９８４－８ </t>
+  </si>
+  <si>
+    <t>2018/12/07</t>
+  </si>
+  <si>
+    <t>熊管第30-3号</t>
+  </si>
+  <si>
+    <t>ＮＰＯ法人あそぼらいつ</t>
+  </si>
+  <si>
+    <t>リトルファーマーズ農場</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県熊野市金山町折山２０７４－１７ </t>
+  </si>
+  <si>
+    <t>犬（７）、猫（３）、ヤギ（２）、ミニブタ（２）</t>
+  </si>
+  <si>
+    <t>ニワトリ（６００）、ウコッケイ（８）、ヒヨコ（５０）</t>
+  </si>
+  <si>
+    <t>2018/12/01</t>
+  </si>
+  <si>
+    <t>熊展第30-4号</t>
+  </si>
+  <si>
+    <t>田ノ下　由美</t>
+  </si>
+  <si>
+    <t>Ｂ－ＤｏＧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">熊野市木本町２４３－１ </t>
+  </si>
+  <si>
+    <t>2020/01/22</t>
+  </si>
+  <si>
+    <t>熊管Ｒ第1-1号</t>
+  </si>
+  <si>
+    <t>三鬼　泰子</t>
+  </si>
+  <si>
+    <t>犬のさんぱつやさん　ＰＯＰＯ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三重県熊野市五郷町和田３１７ </t>
+  </si>
+  <si>
+    <t>熊管R第2-1号</t>
+  </si>
+  <si>
+    <t>柴田　彩華</t>
+  </si>
+  <si>
+    <t>Ｄｏｇ ｓａｌｏｎ Ｃｏｌｌｅｃｉａ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">南牟婁郡御浜町下市木３５９３-４ </t>
+  </si>
+  <si>
+    <t>熊管R第5-1号</t>
+  </si>
+  <si>
+    <t>岳野　帆乃歌</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ　Ｓａｌｏｎ　ちょき</t>
+  </si>
+  <si>
+    <t xml:space="preserve">熊野市木本町５７７ </t>
+  </si>
+  <si>
+    <t>犬(２)、猫(１)</t>
+  </si>
+  <si>
+    <t>2024/06/10</t>
+  </si>
+  <si>
+    <t>熊管R第6-1号</t>
+  </si>
+  <si>
+    <t>横平　あずさ</t>
+  </si>
+  <si>
+    <t>Ｐｅｔ Ｓａｌｏｎ Ｗｉｚｕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">熊野市久生屋町４３０-４ </t>
+  </si>
+  <si>
+    <t>2026/05/26</t>
+  </si>
+  <si>
+    <t>熊管R第8-1号</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  <fonts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="darkGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+  <cellXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
 
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:I951"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="11.375" customWidth="1"/>
+    <col min="2" max="2" width="11.25" customWidth="1"/>
+    <col min="3" max="3" width="12.75" customWidth="1"/>
+    <col min="4" max="4" width="12.125" customWidth="1"/>
+    <col min="7" max="7" width="11.75" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1">
-[...43706 lines deleted...]
-        </is>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>73</v>
+      </c>
+      <c r="H12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>85</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A16" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" t="s">
+        <v>94</v>
+      </c>
+      <c r="D16" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>96</v>
+      </c>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" t="s">
+        <v>104</v>
+      </c>
+      <c r="D18" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>106</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B19" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" t="s">
+        <v>104</v>
+      </c>
+      <c r="D19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H19" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>96</v>
+      </c>
+      <c r="H20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" t="s">
+        <v>118</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>119</v>
+      </c>
+      <c r="H21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>119</v>
+      </c>
+      <c r="H22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A23" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>119</v>
+      </c>
+      <c r="H23" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>119</v>
+      </c>
+      <c r="H24" t="s">
+        <v>57</v>
+      </c>
+      <c r="I24" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A25" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" t="s">
+        <v>132</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>134</v>
+      </c>
+      <c r="H25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B26" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" t="s">
+        <v>138</v>
+      </c>
+      <c r="D26" t="s">
+        <v>139</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>140</v>
+      </c>
+      <c r="H26" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A27" t="s">
+        <v>136</v>
+      </c>
+      <c r="B27" t="s">
+        <v>137</v>
+      </c>
+      <c r="C27" t="s">
+        <v>138</v>
+      </c>
+      <c r="D27" t="s">
+        <v>142</v>
+      </c>
+      <c r="E27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>140</v>
+      </c>
+      <c r="H27" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A28" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" t="s">
+        <v>146</v>
+      </c>
+      <c r="D28" t="s">
+        <v>147</v>
+      </c>
+      <c r="E28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>148</v>
+      </c>
+      <c r="H28" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29" t="s">
+        <v>151</v>
+      </c>
+      <c r="C29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D29" t="s">
+        <v>153</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>154</v>
+      </c>
+      <c r="H29" t="s">
+        <v>57</v>
+      </c>
+      <c r="I29" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" t="s">
+        <v>158</v>
+      </c>
+      <c r="D30" t="s">
+        <v>159</v>
+      </c>
+      <c r="E30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>160</v>
+      </c>
+      <c r="H30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" t="s">
+        <v>163</v>
+      </c>
+      <c r="C31" t="s">
+        <v>164</v>
+      </c>
+      <c r="D31" t="s">
+        <v>165</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>166</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32" t="s">
+        <v>169</v>
+      </c>
+      <c r="C32" t="s">
+        <v>170</v>
+      </c>
+      <c r="D32" t="s">
+        <v>171</v>
+      </c>
+      <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>172</v>
+      </c>
+      <c r="H32" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" t="s">
+        <v>176</v>
+      </c>
+      <c r="D33" t="s">
+        <v>177</v>
+      </c>
+      <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>178</v>
+      </c>
+      <c r="H33" t="s">
+        <v>32</v>
+      </c>
+      <c r="I33" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A34" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" t="s">
+        <v>183</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>184</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A35" t="s">
+        <v>186</v>
+      </c>
+      <c r="B35" t="s">
+        <v>187</v>
+      </c>
+      <c r="C35" t="s">
+        <v>188</v>
+      </c>
+      <c r="D35" t="s">
+        <v>189</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>190</v>
+      </c>
+      <c r="H35" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A36" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" t="s">
+        <v>193</v>
+      </c>
+      <c r="C36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D36" t="s">
+        <v>195</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>196</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" t="s">
+        <v>200</v>
+      </c>
+      <c r="D37" t="s">
+        <v>201</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>202</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A38" t="s">
+        <v>204</v>
+      </c>
+      <c r="B38" t="s">
+        <v>205</v>
+      </c>
+      <c r="C38" t="s">
+        <v>206</v>
+      </c>
+      <c r="D38" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>207</v>
+      </c>
+      <c r="H38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A39" t="s">
+        <v>204</v>
+      </c>
+      <c r="B39" t="s">
+        <v>205</v>
+      </c>
+      <c r="C39" t="s">
+        <v>206</v>
+      </c>
+      <c r="D39" t="s">
+        <v>209</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>207</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" t="s">
+        <v>213</v>
+      </c>
+      <c r="D40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" t="s">
+        <v>214</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>215</v>
+      </c>
+      <c r="H40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B41" t="s">
+        <v>218</v>
+      </c>
+      <c r="C41" t="s">
+        <v>219</v>
+      </c>
+      <c r="D41" t="s">
+        <v>220</v>
+      </c>
+      <c r="E41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B42" t="s">
+        <v>218</v>
+      </c>
+      <c r="C42" t="s">
+        <v>219</v>
+      </c>
+      <c r="D42" t="s">
+        <v>220</v>
+      </c>
+      <c r="E42" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" t="s">
+        <v>222</v>
+      </c>
+      <c r="I42" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A43" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" t="s">
+        <v>218</v>
+      </c>
+      <c r="C43" t="s">
+        <v>219</v>
+      </c>
+      <c r="D43" t="s">
+        <v>224</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>225</v>
+      </c>
+      <c r="H43" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A44" t="s">
+        <v>227</v>
+      </c>
+      <c r="B44" t="s">
+        <v>228</v>
+      </c>
+      <c r="C44" t="s">
+        <v>229</v>
+      </c>
+      <c r="D44" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>230</v>
+      </c>
+      <c r="H44" t="s">
+        <v>32</v>
+      </c>
+      <c r="I44" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A45" t="s">
+        <v>232</v>
+      </c>
+      <c r="B45" t="s">
+        <v>233</v>
+      </c>
+      <c r="C45" t="s">
+        <v>234</v>
+      </c>
+      <c r="D45" t="s">
+        <v>235</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>236</v>
+      </c>
+      <c r="H45" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A46" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" t="s">
+        <v>239</v>
+      </c>
+      <c r="C46" t="s">
+        <v>240</v>
+      </c>
+      <c r="D46" t="s">
+        <v>241</v>
+      </c>
+      <c r="E46" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>242</v>
+      </c>
+      <c r="H46" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A47" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" t="s">
+        <v>245</v>
+      </c>
+      <c r="C47" t="s">
+        <v>246</v>
+      </c>
+      <c r="D47" t="s">
+        <v>247</v>
+      </c>
+      <c r="E47" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>248</v>
+      </c>
+      <c r="H47" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A48" t="s">
+        <v>217</v>
+      </c>
+      <c r="B48" t="s">
+        <v>250</v>
+      </c>
+      <c r="C48" t="s">
+        <v>251</v>
+      </c>
+      <c r="D48" t="s">
+        <v>252</v>
+      </c>
+      <c r="E48" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>253</v>
+      </c>
+      <c r="H48" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A49" t="s">
+        <v>217</v>
+      </c>
+      <c r="B49" t="s">
+        <v>250</v>
+      </c>
+      <c r="C49" t="s">
+        <v>251</v>
+      </c>
+      <c r="D49" t="s">
+        <v>252</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>253</v>
+      </c>
+      <c r="H49" t="s">
+        <v>222</v>
+      </c>
+      <c r="I49" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A50" t="s">
+        <v>217</v>
+      </c>
+      <c r="B50" t="s">
+        <v>250</v>
+      </c>
+      <c r="C50" t="s">
+        <v>251</v>
+      </c>
+      <c r="D50" t="s">
+        <v>256</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>225</v>
+      </c>
+      <c r="H50" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A51" t="s">
+        <v>258</v>
+      </c>
+      <c r="B51" t="s">
+        <v>259</v>
+      </c>
+      <c r="C51" t="s">
+        <v>251</v>
+      </c>
+      <c r="D51" t="s">
+        <v>260</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>261</v>
+      </c>
+      <c r="H51" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A52" t="s">
+        <v>263</v>
+      </c>
+      <c r="B52" t="s">
+        <v>264</v>
+      </c>
+      <c r="C52" t="s">
+        <v>265</v>
+      </c>
+      <c r="D52" t="s">
+        <v>266</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>267</v>
+      </c>
+      <c r="H52" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A53" t="s">
+        <v>263</v>
+      </c>
+      <c r="B53" t="s">
+        <v>264</v>
+      </c>
+      <c r="C53" t="s">
+        <v>265</v>
+      </c>
+      <c r="D53" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>267</v>
+      </c>
+      <c r="H53" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A54" t="s">
+        <v>271</v>
+      </c>
+      <c r="B54" t="s">
+        <v>272</v>
+      </c>
+      <c r="C54" t="s">
+        <v>273</v>
+      </c>
+      <c r="D54" t="s">
+        <v>274</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>275</v>
+      </c>
+      <c r="H54" t="s">
+        <v>57</v>
+      </c>
+      <c r="I54" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A55" t="s">
+        <v>277</v>
+      </c>
+      <c r="B55" t="s">
+        <v>278</v>
+      </c>
+      <c r="C55" t="s">
+        <v>279</v>
+      </c>
+      <c r="D55" t="s">
+        <v>235</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>280</v>
+      </c>
+      <c r="H55" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A56" t="s">
+        <v>282</v>
+      </c>
+      <c r="B56" t="s">
+        <v>283</v>
+      </c>
+      <c r="C56" t="s">
+        <v>284</v>
+      </c>
+      <c r="D56" t="s">
+        <v>285</v>
+      </c>
+      <c r="E56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>286</v>
+      </c>
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A57" t="s">
+        <v>288</v>
+      </c>
+      <c r="B57" t="s">
+        <v>289</v>
+      </c>
+      <c r="C57" t="s">
+        <v>290</v>
+      </c>
+      <c r="D57" t="s">
+        <v>291</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>292</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
+        <v>295</v>
+      </c>
+      <c r="C58" t="s">
+        <v>296</v>
+      </c>
+      <c r="D58" t="s">
+        <v>13</v>
+      </c>
+      <c r="E58" t="s">
+        <v>297</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>298</v>
+      </c>
+      <c r="H58" t="s">
+        <v>57</v>
+      </c>
+      <c r="I58" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A59" t="s">
+        <v>300</v>
+      </c>
+      <c r="B59" t="s">
+        <v>301</v>
+      </c>
+      <c r="C59" t="s">
+        <v>302</v>
+      </c>
+      <c r="D59" t="s">
+        <v>303</v>
+      </c>
+      <c r="E59" t="s">
+        <v>304</v>
+      </c>
+      <c r="F59" t="s">
+        <v>305</v>
+      </c>
+      <c r="G59" t="s">
+        <v>306</v>
+      </c>
+      <c r="H59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
+        <v>309</v>
+      </c>
+      <c r="C60" t="s">
+        <v>310</v>
+      </c>
+      <c r="D60" t="s">
+        <v>311</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>312</v>
+      </c>
+      <c r="H60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A61" t="s">
+        <v>314</v>
+      </c>
+      <c r="B61" t="s">
+        <v>315</v>
+      </c>
+      <c r="C61" t="s">
+        <v>316</v>
+      </c>
+      <c r="D61" t="s">
+        <v>317</v>
+      </c>
+      <c r="E61" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>318</v>
+      </c>
+      <c r="H61" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A62" t="s">
+        <v>320</v>
+      </c>
+      <c r="B62" t="s">
+        <v>321</v>
+      </c>
+      <c r="C62" t="s">
+        <v>322</v>
+      </c>
+      <c r="D62" t="s">
+        <v>235</v>
+      </c>
+      <c r="E62" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>323</v>
+      </c>
+      <c r="H62" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A63" t="s">
+        <v>320</v>
+      </c>
+      <c r="B63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C63" t="s">
+        <v>322</v>
+      </c>
+      <c r="D63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>323</v>
+      </c>
+      <c r="H63" t="s">
+        <v>32</v>
+      </c>
+      <c r="I63" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A64" t="s">
+        <v>326</v>
+      </c>
+      <c r="B64" t="s">
+        <v>327</v>
+      </c>
+      <c r="C64" t="s">
+        <v>328</v>
+      </c>
+      <c r="D64" t="s">
+        <v>177</v>
+      </c>
+      <c r="E64" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>329</v>
+      </c>
+      <c r="H64" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
+        <v>333</v>
+      </c>
+      <c r="D65" t="s">
+        <v>334</v>
+      </c>
+      <c r="E65" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>335</v>
+      </c>
+      <c r="H65" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
+        <v>338</v>
+      </c>
+      <c r="C66" t="s">
+        <v>339</v>
+      </c>
+      <c r="D66" t="s">
+        <v>340</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>341</v>
+      </c>
+      <c r="H66" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A67" t="s">
+        <v>343</v>
+      </c>
+      <c r="B67" t="s">
+        <v>344</v>
+      </c>
+      <c r="C67" t="s">
+        <v>345</v>
+      </c>
+      <c r="D67" t="s">
+        <v>346</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>347</v>
+      </c>
+      <c r="H67" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A68" t="s">
+        <v>343</v>
+      </c>
+      <c r="B68" t="s">
+        <v>349</v>
+      </c>
+      <c r="C68" t="s">
+        <v>345</v>
+      </c>
+      <c r="D68" t="s">
+        <v>350</v>
+      </c>
+      <c r="E68" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>347</v>
+      </c>
+      <c r="H68" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A69" t="s">
+        <v>352</v>
+      </c>
+      <c r="B69" t="s">
+        <v>353</v>
+      </c>
+      <c r="C69" t="s">
+        <v>354</v>
+      </c>
+      <c r="D69" t="s">
+        <v>355</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>356</v>
+      </c>
+      <c r="H69" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A70" t="s">
+        <v>358</v>
+      </c>
+      <c r="B70" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" t="s">
+        <v>360</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>361</v>
+      </c>
+      <c r="H70" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A71" t="s">
+        <v>363</v>
+      </c>
+      <c r="B71" t="s">
+        <v>364</v>
+      </c>
+      <c r="C71" t="s">
+        <v>365</v>
+      </c>
+      <c r="D71" t="s">
+        <v>366</v>
+      </c>
+      <c r="E71" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>367</v>
+      </c>
+      <c r="H71" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A72" t="s">
+        <v>363</v>
+      </c>
+      <c r="B72" t="s">
+        <v>364</v>
+      </c>
+      <c r="C72" t="s">
+        <v>365</v>
+      </c>
+      <c r="D72" t="s">
+        <v>369</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>367</v>
+      </c>
+      <c r="H72" t="s">
+        <v>19</v>
+      </c>
+      <c r="I72" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A73" t="s">
+        <v>186</v>
+      </c>
+      <c r="B73" t="s">
+        <v>371</v>
+      </c>
+      <c r="C73" t="s">
+        <v>372</v>
+      </c>
+      <c r="D73" t="s">
+        <v>209</v>
+      </c>
+      <c r="E73" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>373</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A74" t="s">
+        <v>375</v>
+      </c>
+      <c r="B74" t="s">
+        <v>376</v>
+      </c>
+      <c r="C74" t="s">
+        <v>377</v>
+      </c>
+      <c r="D74" t="s">
+        <v>378</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>379</v>
+      </c>
+      <c r="H74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A75" t="s">
+        <v>381</v>
+      </c>
+      <c r="B75" t="s">
+        <v>382</v>
+      </c>
+      <c r="C75" t="s">
+        <v>383</v>
+      </c>
+      <c r="D75" t="s">
+        <v>384</v>
+      </c>
+      <c r="E75" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>385</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
+      <c r="I75" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A76" t="s">
+        <v>381</v>
+      </c>
+      <c r="B76" t="s">
+        <v>382</v>
+      </c>
+      <c r="C76" t="s">
+        <v>383</v>
+      </c>
+      <c r="D76" t="s">
+        <v>387</v>
+      </c>
+      <c r="E76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>388</v>
+      </c>
+      <c r="H76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A77" t="s">
+        <v>13</v>
+      </c>
+      <c r="B77" t="s">
+        <v>390</v>
+      </c>
+      <c r="C77" t="s">
+        <v>391</v>
+      </c>
+      <c r="D77" t="s">
+        <v>95</v>
+      </c>
+      <c r="E77" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>392</v>
+      </c>
+      <c r="H77" t="s">
+        <v>19</v>
+      </c>
+      <c r="I77" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" t="s">
+        <v>394</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
+        <v>395</v>
+      </c>
+      <c r="E78" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>396</v>
+      </c>
+      <c r="H78" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A79" t="s">
+        <v>398</v>
+      </c>
+      <c r="B79" t="s">
+        <v>399</v>
+      </c>
+      <c r="C79" t="s">
+        <v>400</v>
+      </c>
+      <c r="D79" t="s">
+        <v>401</v>
+      </c>
+      <c r="E79" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>402</v>
+      </c>
+      <c r="H79" t="s">
+        <v>19</v>
+      </c>
+      <c r="I79" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A80" t="s">
+        <v>13</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
+        <v>404</v>
+      </c>
+      <c r="E80" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" t="s">
+        <v>405</v>
+      </c>
+      <c r="G80" t="s">
+        <v>406</v>
+      </c>
+      <c r="H80" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A81" t="s">
+        <v>408</v>
+      </c>
+      <c r="B81" t="s">
+        <v>409</v>
+      </c>
+      <c r="C81" t="s">
+        <v>410</v>
+      </c>
+      <c r="D81" t="s">
+        <v>411</v>
+      </c>
+      <c r="E81" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" t="s">
+        <v>412</v>
+      </c>
+      <c r="H81" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A82" t="s">
+        <v>414</v>
+      </c>
+      <c r="B82" t="s">
+        <v>415</v>
+      </c>
+      <c r="C82" t="s">
+        <v>416</v>
+      </c>
+      <c r="D82" t="s">
+        <v>13</v>
+      </c>
+      <c r="E82" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" t="s">
+        <v>417</v>
+      </c>
+      <c r="G82" t="s">
+        <v>418</v>
+      </c>
+      <c r="H82" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A83" t="s">
+        <v>258</v>
+      </c>
+      <c r="B83" t="s">
+        <v>420</v>
+      </c>
+      <c r="C83" t="s">
+        <v>421</v>
+      </c>
+      <c r="D83" t="s">
+        <v>422</v>
+      </c>
+      <c r="E83" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>423</v>
+      </c>
+      <c r="H83" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A84" t="s">
+        <v>425</v>
+      </c>
+      <c r="B84" t="s">
+        <v>426</v>
+      </c>
+      <c r="C84" t="s">
+        <v>427</v>
+      </c>
+      <c r="D84" t="s">
+        <v>428</v>
+      </c>
+      <c r="E84" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" t="s">
+        <v>429</v>
+      </c>
+      <c r="H84" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A85" t="s">
+        <v>431</v>
+      </c>
+      <c r="B85" t="s">
+        <v>432</v>
+      </c>
+      <c r="C85" t="s">
+        <v>433</v>
+      </c>
+      <c r="D85" t="s">
+        <v>30</v>
+      </c>
+      <c r="E85" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>434</v>
+      </c>
+      <c r="H85" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A86" t="s">
+        <v>436</v>
+      </c>
+      <c r="B86" t="s">
+        <v>437</v>
+      </c>
+      <c r="C86" t="s">
+        <v>438</v>
+      </c>
+      <c r="D86" t="s">
+        <v>439</v>
+      </c>
+      <c r="E86" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>440</v>
+      </c>
+      <c r="H86" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A87" t="s">
+        <v>436</v>
+      </c>
+      <c r="B87" t="s">
+        <v>437</v>
+      </c>
+      <c r="C87" t="s">
+        <v>438</v>
+      </c>
+      <c r="D87" t="s">
+        <v>439</v>
+      </c>
+      <c r="E87" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>440</v>
+      </c>
+      <c r="H87" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A88" t="s">
+        <v>436</v>
+      </c>
+      <c r="B88" t="s">
+        <v>437</v>
+      </c>
+      <c r="C88" t="s">
+        <v>438</v>
+      </c>
+      <c r="D88" t="s">
+        <v>439</v>
+      </c>
+      <c r="E88" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" t="s">
+        <v>440</v>
+      </c>
+      <c r="H88" t="s">
+        <v>32</v>
+      </c>
+      <c r="I88" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A89" t="s">
+        <v>444</v>
+      </c>
+      <c r="B89" t="s">
+        <v>445</v>
+      </c>
+      <c r="C89" t="s">
+        <v>446</v>
+      </c>
+      <c r="D89" t="s">
+        <v>177</v>
+      </c>
+      <c r="E89" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" t="s">
+        <v>447</v>
+      </c>
+      <c r="H89" t="s">
+        <v>19</v>
+      </c>
+      <c r="I89" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A90" t="s">
+        <v>449</v>
+      </c>
+      <c r="B90" t="s">
+        <v>450</v>
+      </c>
+      <c r="C90" t="s">
+        <v>451</v>
+      </c>
+      <c r="D90" t="s">
+        <v>452</v>
+      </c>
+      <c r="E90" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" t="s">
+        <v>440</v>
+      </c>
+      <c r="H90" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A91" t="s">
+        <v>454</v>
+      </c>
+      <c r="B91" t="s">
+        <v>455</v>
+      </c>
+      <c r="C91" t="s">
+        <v>456</v>
+      </c>
+      <c r="D91" t="s">
+        <v>209</v>
+      </c>
+      <c r="E91" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" t="s">
+        <v>457</v>
+      </c>
+      <c r="H91" t="s">
+        <v>19</v>
+      </c>
+      <c r="I91" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A92" t="s">
+        <v>459</v>
+      </c>
+      <c r="B92" t="s">
+        <v>460</v>
+      </c>
+      <c r="C92" t="s">
+        <v>461</v>
+      </c>
+      <c r="D92" t="s">
+        <v>177</v>
+      </c>
+      <c r="E92" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" t="s">
+        <v>462</v>
+      </c>
+      <c r="H92" t="s">
+        <v>19</v>
+      </c>
+      <c r="I92" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A93" t="s">
+        <v>464</v>
+      </c>
+      <c r="B93" t="s">
+        <v>465</v>
+      </c>
+      <c r="C93" t="s">
+        <v>466</v>
+      </c>
+      <c r="D93" t="s">
+        <v>467</v>
+      </c>
+      <c r="E93" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" t="s">
+        <v>468</v>
+      </c>
+      <c r="H93" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A94" t="s">
+        <v>464</v>
+      </c>
+      <c r="B94" t="s">
+        <v>465</v>
+      </c>
+      <c r="C94" t="s">
+        <v>466</v>
+      </c>
+      <c r="D94" t="s">
+        <v>467</v>
+      </c>
+      <c r="E94" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" t="s">
+        <v>468</v>
+      </c>
+      <c r="H94" t="s">
+        <v>57</v>
+      </c>
+      <c r="I94" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A95" t="s">
+        <v>471</v>
+      </c>
+      <c r="B95" t="s">
+        <v>472</v>
+      </c>
+      <c r="C95" t="s">
+        <v>473</v>
+      </c>
+      <c r="D95" t="s">
+        <v>209</v>
+      </c>
+      <c r="E95" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" t="s">
+        <v>474</v>
+      </c>
+      <c r="H95" t="s">
+        <v>19</v>
+      </c>
+      <c r="I95" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A96" t="s">
+        <v>476</v>
+      </c>
+      <c r="B96" t="s">
+        <v>477</v>
+      </c>
+      <c r="C96" t="s">
+        <v>478</v>
+      </c>
+      <c r="D96" t="s">
+        <v>13</v>
+      </c>
+      <c r="E96" t="s">
+        <v>479</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" t="s">
+        <v>480</v>
+      </c>
+      <c r="H96" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A97" t="s">
+        <v>482</v>
+      </c>
+      <c r="B97" t="s">
+        <v>483</v>
+      </c>
+      <c r="C97" t="s">
+        <v>484</v>
+      </c>
+      <c r="D97" t="s">
+        <v>485</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" t="s">
+        <v>486</v>
+      </c>
+      <c r="H97" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A98" t="s">
+        <v>482</v>
+      </c>
+      <c r="B98" t="s">
+        <v>483</v>
+      </c>
+      <c r="C98" t="s">
+        <v>488</v>
+      </c>
+      <c r="D98" t="s">
+        <v>235</v>
+      </c>
+      <c r="E98" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" t="s">
+        <v>489</v>
+      </c>
+      <c r="H98" t="s">
+        <v>32</v>
+      </c>
+      <c r="I98" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A99" t="s">
+        <v>482</v>
+      </c>
+      <c r="B99" t="s">
+        <v>483</v>
+      </c>
+      <c r="C99" t="s">
+        <v>484</v>
+      </c>
+      <c r="D99" t="s">
+        <v>183</v>
+      </c>
+      <c r="E99" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" t="s">
+        <v>486</v>
+      </c>
+      <c r="H99" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A100" t="s">
+        <v>492</v>
+      </c>
+      <c r="B100" t="s">
+        <v>493</v>
+      </c>
+      <c r="C100" t="s">
+        <v>494</v>
+      </c>
+      <c r="D100" t="s">
+        <v>495</v>
+      </c>
+      <c r="E100" t="s">
+        <v>496</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
+        <v>497</v>
+      </c>
+      <c r="H100" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A101" t="s">
+        <v>492</v>
+      </c>
+      <c r="B101" t="s">
+        <v>493</v>
+      </c>
+      <c r="C101" t="s">
+        <v>499</v>
+      </c>
+      <c r="D101" t="s">
+        <v>500</v>
+      </c>
+      <c r="E101" t="s">
+        <v>501</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" t="s">
+        <v>497</v>
+      </c>
+      <c r="H101" t="s">
+        <v>19</v>
+      </c>
+      <c r="I101" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A102" t="s">
+        <v>503</v>
+      </c>
+      <c r="B102" t="s">
+        <v>504</v>
+      </c>
+      <c r="C102" t="s">
+        <v>505</v>
+      </c>
+      <c r="D102" t="s">
+        <v>506</v>
+      </c>
+      <c r="E102" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>507</v>
+      </c>
+      <c r="H102" t="s">
+        <v>19</v>
+      </c>
+      <c r="I102" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A103" t="s">
+        <v>509</v>
+      </c>
+      <c r="B103" t="s">
+        <v>510</v>
+      </c>
+      <c r="C103" t="s">
+        <v>511</v>
+      </c>
+      <c r="D103" t="s">
+        <v>118</v>
+      </c>
+      <c r="E103" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>512</v>
+      </c>
+      <c r="H103" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A104" t="s">
+        <v>514</v>
+      </c>
+      <c r="B104" t="s">
+        <v>515</v>
+      </c>
+      <c r="C104" t="s">
+        <v>516</v>
+      </c>
+      <c r="D104" t="s">
+        <v>517</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>518</v>
+      </c>
+      <c r="H104" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A105" t="s">
+        <v>514</v>
+      </c>
+      <c r="B105" t="s">
+        <v>515</v>
+      </c>
+      <c r="C105" t="s">
+        <v>516</v>
+      </c>
+      <c r="D105" t="s">
+        <v>520</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>518</v>
+      </c>
+      <c r="H105" t="s">
+        <v>19</v>
+      </c>
+      <c r="I105" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A106" t="s">
+        <v>514</v>
+      </c>
+      <c r="B106" t="s">
+        <v>515</v>
+      </c>
+      <c r="C106" t="s">
+        <v>516</v>
+      </c>
+      <c r="D106" t="s">
+        <v>520</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" t="s">
+        <v>518</v>
+      </c>
+      <c r="H106" t="s">
+        <v>222</v>
+      </c>
+      <c r="I106" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A107" t="s">
+        <v>514</v>
+      </c>
+      <c r="B107" t="s">
+        <v>515</v>
+      </c>
+      <c r="C107" t="s">
+        <v>516</v>
+      </c>
+      <c r="D107" t="s">
+        <v>520</v>
+      </c>
+      <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>518</v>
+      </c>
+      <c r="H107" t="s">
+        <v>32</v>
+      </c>
+      <c r="I107" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A108" t="s">
+        <v>514</v>
+      </c>
+      <c r="B108" t="s">
+        <v>515</v>
+      </c>
+      <c r="C108" t="s">
+        <v>516</v>
+      </c>
+      <c r="D108" t="s">
+        <v>520</v>
+      </c>
+      <c r="E108" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>518</v>
+      </c>
+      <c r="H108" t="s">
+        <v>57</v>
+      </c>
+      <c r="I108" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A109" t="s">
+        <v>514</v>
+      </c>
+      <c r="B109" t="s">
+        <v>515</v>
+      </c>
+      <c r="C109" t="s">
+        <v>516</v>
+      </c>
+      <c r="D109" t="s">
+        <v>520</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>518</v>
+      </c>
+      <c r="H109" t="s">
+        <v>525</v>
+      </c>
+      <c r="I109" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A110" t="s">
+        <v>527</v>
+      </c>
+      <c r="B110" t="s">
+        <v>528</v>
+      </c>
+      <c r="C110" t="s">
+        <v>529</v>
+      </c>
+      <c r="D110" t="s">
+        <v>428</v>
+      </c>
+      <c r="E110" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>530</v>
+      </c>
+      <c r="H110" t="s">
+        <v>19</v>
+      </c>
+      <c r="I110" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A111" t="s">
+        <v>532</v>
+      </c>
+      <c r="B111" t="s">
+        <v>533</v>
+      </c>
+      <c r="C111" t="s">
+        <v>529</v>
+      </c>
+      <c r="D111" t="s">
+        <v>534</v>
+      </c>
+      <c r="E111" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>535</v>
+      </c>
+      <c r="H111" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A112" t="s">
+        <v>537</v>
+      </c>
+      <c r="B112" t="s">
+        <v>538</v>
+      </c>
+      <c r="C112" t="s">
+        <v>539</v>
+      </c>
+      <c r="D112" t="s">
+        <v>540</v>
+      </c>
+      <c r="E112" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>541</v>
+      </c>
+      <c r="H112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A113" t="s">
+        <v>537</v>
+      </c>
+      <c r="B113" t="s">
+        <v>538</v>
+      </c>
+      <c r="C113" t="s">
+        <v>539</v>
+      </c>
+      <c r="D113" t="s">
+        <v>387</v>
+      </c>
+      <c r="E113" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>541</v>
+      </c>
+      <c r="H113" t="s">
+        <v>19</v>
+      </c>
+      <c r="I113" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A114" t="s">
+        <v>544</v>
+      </c>
+      <c r="B114" t="s">
+        <v>545</v>
+      </c>
+      <c r="C114" t="s">
+        <v>546</v>
+      </c>
+      <c r="D114" t="s">
+        <v>547</v>
+      </c>
+      <c r="E114" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>548</v>
+      </c>
+      <c r="H114" t="s">
+        <v>19</v>
+      </c>
+      <c r="I114" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A115" t="s">
+        <v>550</v>
+      </c>
+      <c r="B115" t="s">
+        <v>551</v>
+      </c>
+      <c r="C115" t="s">
+        <v>552</v>
+      </c>
+      <c r="D115" t="s">
+        <v>553</v>
+      </c>
+      <c r="E115" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" t="s">
+        <v>554</v>
+      </c>
+      <c r="H115" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A116" t="s">
+        <v>556</v>
+      </c>
+      <c r="B116" t="s">
+        <v>557</v>
+      </c>
+      <c r="C116" t="s">
+        <v>558</v>
+      </c>
+      <c r="D116" t="s">
+        <v>559</v>
+      </c>
+      <c r="E116" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" t="s">
+        <v>560</v>
+      </c>
+      <c r="H116" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A117" t="s">
+        <v>562</v>
+      </c>
+      <c r="B117" t="s">
+        <v>562</v>
+      </c>
+      <c r="C117" t="s">
+        <v>563</v>
+      </c>
+      <c r="D117" t="s">
+        <v>564</v>
+      </c>
+      <c r="E117" t="s">
+        <v>565</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>566</v>
+      </c>
+      <c r="H117" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A118" t="s">
+        <v>568</v>
+      </c>
+      <c r="B118" t="s">
+        <v>569</v>
+      </c>
+      <c r="C118" t="s">
+        <v>570</v>
+      </c>
+      <c r="D118" t="s">
+        <v>177</v>
+      </c>
+      <c r="E118" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
+        <v>571</v>
+      </c>
+      <c r="H118" t="s">
+        <v>19</v>
+      </c>
+      <c r="I118" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A119" t="s">
+        <v>573</v>
+      </c>
+      <c r="B119" t="s">
+        <v>574</v>
+      </c>
+      <c r="C119" t="s">
+        <v>575</v>
+      </c>
+      <c r="D119" t="s">
+        <v>576</v>
+      </c>
+      <c r="E119" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>577</v>
+      </c>
+      <c r="H119" t="s">
+        <v>19</v>
+      </c>
+      <c r="I119" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A120" t="s">
+        <v>579</v>
+      </c>
+      <c r="B120" t="s">
+        <v>580</v>
+      </c>
+      <c r="C120" t="s">
+        <v>581</v>
+      </c>
+      <c r="D120" t="s">
+        <v>183</v>
+      </c>
+      <c r="E120" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" t="s">
+        <v>582</v>
+      </c>
+      <c r="H120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I120" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A121" t="s">
+        <v>584</v>
+      </c>
+      <c r="B121" t="s">
+        <v>585</v>
+      </c>
+      <c r="C121" t="s">
+        <v>586</v>
+      </c>
+      <c r="D121" t="s">
+        <v>587</v>
+      </c>
+      <c r="E121" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
+        <v>588</v>
+      </c>
+      <c r="H121" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A122" t="s">
+        <v>590</v>
+      </c>
+      <c r="B122" t="s">
+        <v>591</v>
+      </c>
+      <c r="C122" t="s">
+        <v>592</v>
+      </c>
+      <c r="D122" t="s">
+        <v>593</v>
+      </c>
+      <c r="E122" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" t="s">
+        <v>594</v>
+      </c>
+      <c r="H122" t="s">
+        <v>19</v>
+      </c>
+      <c r="I122" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A123" t="s">
+        <v>596</v>
+      </c>
+      <c r="B123" t="s">
+        <v>597</v>
+      </c>
+      <c r="C123" t="s">
+        <v>598</v>
+      </c>
+      <c r="D123" t="s">
+        <v>599</v>
+      </c>
+      <c r="E123" t="s">
+        <v>600</v>
+      </c>
+      <c r="F123" t="s">
+        <v>601</v>
+      </c>
+      <c r="G123" t="s">
+        <v>602</v>
+      </c>
+      <c r="H123" t="s">
+        <v>15</v>
+      </c>
+      <c r="I123" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A124" t="s">
+        <v>596</v>
+      </c>
+      <c r="B124" t="s">
+        <v>597</v>
+      </c>
+      <c r="C124" t="s">
+        <v>598</v>
+      </c>
+      <c r="D124" t="s">
+        <v>599</v>
+      </c>
+      <c r="E124" t="s">
+        <v>600</v>
+      </c>
+      <c r="F124" t="s">
+        <v>601</v>
+      </c>
+      <c r="G124" t="s">
+        <v>602</v>
+      </c>
+      <c r="H124" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A125" t="s">
+        <v>605</v>
+      </c>
+      <c r="B125" t="s">
+        <v>606</v>
+      </c>
+      <c r="C125" t="s">
+        <v>607</v>
+      </c>
+      <c r="D125" t="s">
+        <v>608</v>
+      </c>
+      <c r="E125" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
+        <v>609</v>
+      </c>
+      <c r="H125" t="s">
+        <v>19</v>
+      </c>
+      <c r="I125" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A126" t="s">
+        <v>611</v>
+      </c>
+      <c r="B126" t="s">
+        <v>612</v>
+      </c>
+      <c r="C126" t="s">
+        <v>613</v>
+      </c>
+      <c r="D126" t="s">
+        <v>614</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>615</v>
+      </c>
+      <c r="H126" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A127" t="s">
+        <v>617</v>
+      </c>
+      <c r="B127" t="s">
+        <v>618</v>
+      </c>
+      <c r="C127" t="s">
+        <v>619</v>
+      </c>
+      <c r="D127" t="s">
+        <v>620</v>
+      </c>
+      <c r="E127" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>621</v>
+      </c>
+      <c r="H127" t="s">
+        <v>19</v>
+      </c>
+      <c r="I127" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A128" t="s">
+        <v>186</v>
+      </c>
+      <c r="B128" t="s">
+        <v>623</v>
+      </c>
+      <c r="C128" t="s">
+        <v>624</v>
+      </c>
+      <c r="D128" t="s">
+        <v>625</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" t="s">
+        <v>621</v>
+      </c>
+      <c r="H128" t="s">
+        <v>57</v>
+      </c>
+      <c r="I128" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A129" t="s">
+        <v>627</v>
+      </c>
+      <c r="B129" t="s">
+        <v>628</v>
+      </c>
+      <c r="C129" t="s">
+        <v>13</v>
+      </c>
+      <c r="D129" t="s">
+        <v>629</v>
+      </c>
+      <c r="E129" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" t="s">
+        <v>630</v>
+      </c>
+      <c r="H129" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A130" t="s">
+        <v>632</v>
+      </c>
+      <c r="B130" t="s">
+        <v>633</v>
+      </c>
+      <c r="C130" t="s">
+        <v>634</v>
+      </c>
+      <c r="D130" t="s">
+        <v>635</v>
+      </c>
+      <c r="E130" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" t="s">
+        <v>636</v>
+      </c>
+      <c r="H130" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A131" t="s">
+        <v>638</v>
+      </c>
+      <c r="B131" t="s">
+        <v>639</v>
+      </c>
+      <c r="C131" t="s">
+        <v>640</v>
+      </c>
+      <c r="D131" t="s">
+        <v>641</v>
+      </c>
+      <c r="E131" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" t="s">
+        <v>642</v>
+      </c>
+      <c r="H131" t="s">
+        <v>19</v>
+      </c>
+      <c r="I131" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A132" t="s">
+        <v>644</v>
+      </c>
+      <c r="B132" t="s">
+        <v>645</v>
+      </c>
+      <c r="C132" t="s">
+        <v>646</v>
+      </c>
+      <c r="D132" t="s">
+        <v>647</v>
+      </c>
+      <c r="E132" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" t="s">
+        <v>648</v>
+      </c>
+      <c r="H132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A133" t="s">
+        <v>644</v>
+      </c>
+      <c r="B133" t="s">
+        <v>645</v>
+      </c>
+      <c r="C133" t="s">
+        <v>646</v>
+      </c>
+      <c r="D133" t="s">
+        <v>209</v>
+      </c>
+      <c r="E133" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" t="s">
+        <v>648</v>
+      </c>
+      <c r="H133" t="s">
+        <v>32</v>
+      </c>
+      <c r="I133" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A134" t="s">
+        <v>651</v>
+      </c>
+      <c r="B134" t="s">
+        <v>652</v>
+      </c>
+      <c r="C134" t="s">
+        <v>653</v>
+      </c>
+      <c r="D134" t="s">
+        <v>30</v>
+      </c>
+      <c r="E134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>654</v>
+      </c>
+      <c r="H134" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A135" t="s">
+        <v>656</v>
+      </c>
+      <c r="B135" t="s">
+        <v>657</v>
+      </c>
+      <c r="C135" t="s">
+        <v>658</v>
+      </c>
+      <c r="D135" t="s">
+        <v>13</v>
+      </c>
+      <c r="E135" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" t="s">
+        <v>659</v>
+      </c>
+      <c r="G135" t="s">
+        <v>660</v>
+      </c>
+      <c r="H135" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A136" t="s">
+        <v>662</v>
+      </c>
+      <c r="B136" t="s">
+        <v>663</v>
+      </c>
+      <c r="C136" t="s">
+        <v>607</v>
+      </c>
+      <c r="D136" t="s">
+        <v>428</v>
+      </c>
+      <c r="E136" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>664</v>
+      </c>
+      <c r="H136" t="s">
+        <v>19</v>
+      </c>
+      <c r="I136" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A137" t="s">
+        <v>666</v>
+      </c>
+      <c r="B137" t="s">
+        <v>667</v>
+      </c>
+      <c r="C137" t="s">
+        <v>668</v>
+      </c>
+      <c r="D137" t="s">
+        <v>30</v>
+      </c>
+      <c r="E137" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>669</v>
+      </c>
+      <c r="H137" t="s">
+        <v>19</v>
+      </c>
+      <c r="I137" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A138" t="s">
+        <v>671</v>
+      </c>
+      <c r="B138" t="s">
+        <v>672</v>
+      </c>
+      <c r="C138" t="s">
+        <v>673</v>
+      </c>
+      <c r="D138" t="s">
+        <v>674</v>
+      </c>
+      <c r="E138" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" t="s">
+        <v>675</v>
+      </c>
+      <c r="H138" t="s">
+        <v>15</v>
+      </c>
+      <c r="I138" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A139" t="s">
+        <v>677</v>
+      </c>
+      <c r="B139" t="s">
+        <v>678</v>
+      </c>
+      <c r="C139" t="s">
+        <v>146</v>
+      </c>
+      <c r="D139" t="s">
+        <v>679</v>
+      </c>
+      <c r="E139" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" t="s">
+        <v>680</v>
+      </c>
+      <c r="H139" t="s">
+        <v>32</v>
+      </c>
+      <c r="I139" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A140" t="s">
+        <v>677</v>
+      </c>
+      <c r="B140" t="s">
+        <v>678</v>
+      </c>
+      <c r="C140" t="s">
+        <v>146</v>
+      </c>
+      <c r="D140" t="s">
+        <v>679</v>
+      </c>
+      <c r="E140" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" t="s">
+        <v>680</v>
+      </c>
+      <c r="H140" t="s">
+        <v>57</v>
+      </c>
+      <c r="I140" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A141" t="s">
+        <v>683</v>
+      </c>
+      <c r="B141" t="s">
+        <v>684</v>
+      </c>
+      <c r="C141" t="s">
+        <v>685</v>
+      </c>
+      <c r="D141" t="s">
+        <v>317</v>
+      </c>
+      <c r="E141" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" t="s">
+        <v>686</v>
+      </c>
+      <c r="H141" t="s">
+        <v>19</v>
+      </c>
+      <c r="I141" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A142" t="s">
+        <v>683</v>
+      </c>
+      <c r="B142" t="s">
+        <v>684</v>
+      </c>
+      <c r="C142" t="s">
+        <v>685</v>
+      </c>
+      <c r="D142" t="s">
+        <v>235</v>
+      </c>
+      <c r="E142" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" t="s">
+        <v>688</v>
+      </c>
+      <c r="H142" t="s">
+        <v>32</v>
+      </c>
+      <c r="I142" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A143" t="s">
+        <v>690</v>
+      </c>
+      <c r="B143" t="s">
+        <v>691</v>
+      </c>
+      <c r="C143" t="s">
+        <v>692</v>
+      </c>
+      <c r="D143" t="s">
+        <v>189</v>
+      </c>
+      <c r="E143" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" t="s">
+        <v>693</v>
+      </c>
+      <c r="H143" t="s">
+        <v>19</v>
+      </c>
+      <c r="I143" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A144" t="s">
+        <v>695</v>
+      </c>
+      <c r="B144" t="s">
+        <v>696</v>
+      </c>
+      <c r="C144" t="s">
+        <v>697</v>
+      </c>
+      <c r="D144" t="s">
+        <v>698</v>
+      </c>
+      <c r="E144" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" t="s">
+        <v>699</v>
+      </c>
+      <c r="H144" t="s">
+        <v>57</v>
+      </c>
+      <c r="I144" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A145" t="s">
+        <v>701</v>
+      </c>
+      <c r="B145" t="s">
+        <v>702</v>
+      </c>
+      <c r="C145" t="s">
+        <v>703</v>
+      </c>
+      <c r="D145" t="s">
+        <v>30</v>
+      </c>
+      <c r="E145" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" t="s">
+        <v>704</v>
+      </c>
+      <c r="H145" t="s">
+        <v>19</v>
+      </c>
+      <c r="I145" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A146" t="s">
+        <v>706</v>
+      </c>
+      <c r="B146" t="s">
+        <v>707</v>
+      </c>
+      <c r="C146" t="s">
+        <v>708</v>
+      </c>
+      <c r="D146" t="s">
+        <v>177</v>
+      </c>
+      <c r="E146" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" t="s">
+        <v>709</v>
+      </c>
+      <c r="H146" t="s">
+        <v>19</v>
+      </c>
+      <c r="I146" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A147" t="s">
+        <v>711</v>
+      </c>
+      <c r="B147" t="s">
+        <v>712</v>
+      </c>
+      <c r="C147" t="s">
+        <v>713</v>
+      </c>
+      <c r="D147" t="s">
+        <v>714</v>
+      </c>
+      <c r="E147" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>715</v>
+      </c>
+      <c r="H147" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A148" t="s">
+        <v>711</v>
+      </c>
+      <c r="B148" t="s">
+        <v>712</v>
+      </c>
+      <c r="C148" t="s">
+        <v>713</v>
+      </c>
+      <c r="D148" t="s">
+        <v>717</v>
+      </c>
+      <c r="E148" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" t="s">
+        <v>715</v>
+      </c>
+      <c r="H148" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A149" t="s">
+        <v>719</v>
+      </c>
+      <c r="B149" t="s">
+        <v>719</v>
+      </c>
+      <c r="C149" t="s">
+        <v>720</v>
+      </c>
+      <c r="D149" t="s">
+        <v>721</v>
+      </c>
+      <c r="E149" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>722</v>
+      </c>
+      <c r="H149" t="s">
+        <v>19</v>
+      </c>
+      <c r="I149" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A150" t="s">
+        <v>724</v>
+      </c>
+      <c r="B150" t="s">
+        <v>725</v>
+      </c>
+      <c r="C150" t="s">
+        <v>726</v>
+      </c>
+      <c r="D150" t="s">
+        <v>727</v>
+      </c>
+      <c r="E150" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
+        <v>728</v>
+      </c>
+      <c r="H150" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A151" t="s">
+        <v>724</v>
+      </c>
+      <c r="B151" t="s">
+        <v>725</v>
+      </c>
+      <c r="C151" t="s">
+        <v>726</v>
+      </c>
+      <c r="D151" t="s">
+        <v>730</v>
+      </c>
+      <c r="E151" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
+        <v>728</v>
+      </c>
+      <c r="H151" t="s">
+        <v>19</v>
+      </c>
+      <c r="I151" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A152" t="s">
+        <v>724</v>
+      </c>
+      <c r="B152" t="s">
+        <v>725</v>
+      </c>
+      <c r="C152" t="s">
+        <v>726</v>
+      </c>
+      <c r="D152" t="s">
+        <v>727</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" t="s">
+        <v>728</v>
+      </c>
+      <c r="H152" t="s">
+        <v>57</v>
+      </c>
+      <c r="I152" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A153" t="s">
+        <v>733</v>
+      </c>
+      <c r="B153" t="s">
+        <v>734</v>
+      </c>
+      <c r="C153" t="s">
+        <v>735</v>
+      </c>
+      <c r="D153" t="s">
+        <v>736</v>
+      </c>
+      <c r="E153" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" t="s">
+        <v>737</v>
+      </c>
+      <c r="H153" t="s">
+        <v>19</v>
+      </c>
+      <c r="I153" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A154" t="s">
+        <v>739</v>
+      </c>
+      <c r="B154" t="s">
+        <v>740</v>
+      </c>
+      <c r="C154" t="s">
+        <v>741</v>
+      </c>
+      <c r="D154" t="s">
+        <v>742</v>
+      </c>
+      <c r="E154" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
+        <v>737</v>
+      </c>
+      <c r="H154" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A155" t="s">
+        <v>744</v>
+      </c>
+      <c r="B155" t="s">
+        <v>745</v>
+      </c>
+      <c r="C155" t="s">
+        <v>746</v>
+      </c>
+      <c r="D155" t="s">
+        <v>428</v>
+      </c>
+      <c r="E155" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>747</v>
+      </c>
+      <c r="H155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I155" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A156" t="s">
+        <v>749</v>
+      </c>
+      <c r="B156" t="s">
+        <v>750</v>
+      </c>
+      <c r="C156" t="s">
+        <v>751</v>
+      </c>
+      <c r="D156" t="s">
+        <v>428</v>
+      </c>
+      <c r="E156" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" t="s">
+        <v>752</v>
+      </c>
+      <c r="H156" t="s">
+        <v>15</v>
+      </c>
+      <c r="I156" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A157" t="s">
+        <v>754</v>
+      </c>
+      <c r="B157" t="s">
+        <v>755</v>
+      </c>
+      <c r="C157" t="s">
+        <v>756</v>
+      </c>
+      <c r="D157" t="s">
+        <v>209</v>
+      </c>
+      <c r="E157" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" t="s">
+        <v>757</v>
+      </c>
+      <c r="H157" t="s">
+        <v>19</v>
+      </c>
+      <c r="I157" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A158" t="s">
+        <v>759</v>
+      </c>
+      <c r="B158" t="s">
+        <v>760</v>
+      </c>
+      <c r="C158" t="s">
+        <v>761</v>
+      </c>
+      <c r="D158" t="s">
+        <v>714</v>
+      </c>
+      <c r="E158" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
+        <v>762</v>
+      </c>
+      <c r="H158" t="s">
+        <v>19</v>
+      </c>
+      <c r="I158" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A159" t="s">
+        <v>759</v>
+      </c>
+      <c r="B159" t="s">
+        <v>760</v>
+      </c>
+      <c r="C159" t="s">
+        <v>761</v>
+      </c>
+      <c r="D159" t="s">
+        <v>764</v>
+      </c>
+      <c r="E159" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" t="s">
+        <v>762</v>
+      </c>
+      <c r="H159" t="s">
+        <v>57</v>
+      </c>
+      <c r="I159" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A160" t="s">
+        <v>759</v>
+      </c>
+      <c r="B160" t="s">
+        <v>760</v>
+      </c>
+      <c r="C160" t="s">
+        <v>761</v>
+      </c>
+      <c r="D160" t="s">
+        <v>766</v>
+      </c>
+      <c r="E160" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" t="s">
+        <v>762</v>
+      </c>
+      <c r="H160" t="s">
+        <v>525</v>
+      </c>
+      <c r="I160" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A161" t="s">
+        <v>768</v>
+      </c>
+      <c r="B161" t="s">
+        <v>769</v>
+      </c>
+      <c r="C161" t="s">
+        <v>770</v>
+      </c>
+      <c r="D161" t="s">
+        <v>771</v>
+      </c>
+      <c r="E161" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" t="s">
+        <v>772</v>
+      </c>
+      <c r="H161" t="s">
+        <v>15</v>
+      </c>
+      <c r="I161" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A162" t="s">
+        <v>768</v>
+      </c>
+      <c r="B162" t="s">
+        <v>769</v>
+      </c>
+      <c r="C162" t="s">
+        <v>770</v>
+      </c>
+      <c r="D162" t="s">
+        <v>774</v>
+      </c>
+      <c r="E162" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" t="s">
+        <v>772</v>
+      </c>
+      <c r="H162" t="s">
+        <v>19</v>
+      </c>
+      <c r="I162" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A163" t="s">
+        <v>776</v>
+      </c>
+      <c r="B163" t="s">
+        <v>776</v>
+      </c>
+      <c r="C163" t="s">
+        <v>777</v>
+      </c>
+      <c r="D163" t="s">
+        <v>778</v>
+      </c>
+      <c r="E163" t="s">
+        <v>779</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" t="s">
+        <v>780</v>
+      </c>
+      <c r="H163" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A164" t="s">
+        <v>776</v>
+      </c>
+      <c r="B164" t="s">
+        <v>776</v>
+      </c>
+      <c r="C164" t="s">
+        <v>777</v>
+      </c>
+      <c r="D164" t="s">
+        <v>782</v>
+      </c>
+      <c r="E164" t="s">
+        <v>783</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>780</v>
+      </c>
+      <c r="H164" t="s">
+        <v>19</v>
+      </c>
+      <c r="I164" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A165" t="s">
+        <v>785</v>
+      </c>
+      <c r="B165" t="s">
+        <v>786</v>
+      </c>
+      <c r="C165" t="s">
+        <v>787</v>
+      </c>
+      <c r="D165" t="s">
+        <v>788</v>
+      </c>
+      <c r="E165" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>789</v>
+      </c>
+      <c r="H165" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A166" t="s">
+        <v>791</v>
+      </c>
+      <c r="B166" t="s">
+        <v>792</v>
+      </c>
+      <c r="C166" t="s">
+        <v>793</v>
+      </c>
+      <c r="D166" t="s">
+        <v>285</v>
+      </c>
+      <c r="E166" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" t="s">
+        <v>73</v>
+      </c>
+      <c r="H166" t="s">
+        <v>19</v>
+      </c>
+      <c r="I166" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A167" t="s">
+        <v>795</v>
+      </c>
+      <c r="B167" t="s">
+        <v>796</v>
+      </c>
+      <c r="C167" t="s">
+        <v>797</v>
+      </c>
+      <c r="D167" t="s">
+        <v>798</v>
+      </c>
+      <c r="E167" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" t="s">
+        <v>799</v>
+      </c>
+      <c r="H167" t="s">
+        <v>19</v>
+      </c>
+      <c r="I167" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A168" t="s">
+        <v>801</v>
+      </c>
+      <c r="B168" t="s">
+        <v>802</v>
+      </c>
+      <c r="C168" t="s">
+        <v>803</v>
+      </c>
+      <c r="D168" t="s">
+        <v>804</v>
+      </c>
+      <c r="E168" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" t="s">
+        <v>805</v>
+      </c>
+      <c r="H168" t="s">
+        <v>15</v>
+      </c>
+      <c r="I168" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A169" t="s">
+        <v>807</v>
+      </c>
+      <c r="B169" t="s">
+        <v>808</v>
+      </c>
+      <c r="C169" t="s">
+        <v>809</v>
+      </c>
+      <c r="D169" t="s">
+        <v>346</v>
+      </c>
+      <c r="E169" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" t="s">
+        <v>810</v>
+      </c>
+      <c r="H169" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A170" t="s">
+        <v>812</v>
+      </c>
+      <c r="B170" t="s">
+        <v>813</v>
+      </c>
+      <c r="C170" t="s">
+        <v>814</v>
+      </c>
+      <c r="D170" t="s">
+        <v>13</v>
+      </c>
+      <c r="E170" t="s">
+        <v>815</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" t="s">
+        <v>816</v>
+      </c>
+      <c r="H170" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A171" t="s">
+        <v>818</v>
+      </c>
+      <c r="B171" t="s">
+        <v>819</v>
+      </c>
+      <c r="C171" t="s">
+        <v>820</v>
+      </c>
+      <c r="D171" t="s">
+        <v>821</v>
+      </c>
+      <c r="E171" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" t="s">
+        <v>822</v>
+      </c>
+      <c r="H171" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A172" t="s">
+        <v>824</v>
+      </c>
+      <c r="B172" t="s">
+        <v>825</v>
+      </c>
+      <c r="C172" t="s">
+        <v>826</v>
+      </c>
+      <c r="D172" t="s">
+        <v>827</v>
+      </c>
+      <c r="E172" t="s">
+        <v>13</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" t="s">
+        <v>828</v>
+      </c>
+      <c r="H172" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A173" t="s">
+        <v>830</v>
+      </c>
+      <c r="B173" t="s">
+        <v>831</v>
+      </c>
+      <c r="C173" t="s">
+        <v>832</v>
+      </c>
+      <c r="D173" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" t="s">
+        <v>13</v>
+      </c>
+      <c r="F173" t="s">
+        <v>833</v>
+      </c>
+      <c r="G173" t="s">
+        <v>834</v>
+      </c>
+      <c r="H173" t="s">
+        <v>15</v>
+      </c>
+      <c r="I173" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A174" t="s">
+        <v>836</v>
+      </c>
+      <c r="B174" t="s">
+        <v>837</v>
+      </c>
+      <c r="C174" t="s">
+        <v>838</v>
+      </c>
+      <c r="D174" t="s">
+        <v>839</v>
+      </c>
+      <c r="E174" t="s">
+        <v>13</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" t="s">
+        <v>840</v>
+      </c>
+      <c r="H174" t="s">
+        <v>19</v>
+      </c>
+      <c r="I174" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A175" t="s">
+        <v>842</v>
+      </c>
+      <c r="B175" t="s">
+        <v>843</v>
+      </c>
+      <c r="C175" t="s">
+        <v>844</v>
+      </c>
+      <c r="D175" t="s">
+        <v>845</v>
+      </c>
+      <c r="E175" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" t="s">
+        <v>106</v>
+      </c>
+      <c r="H175" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A176" t="s">
+        <v>847</v>
+      </c>
+      <c r="B176" t="s">
+        <v>848</v>
+      </c>
+      <c r="C176" t="s">
+        <v>849</v>
+      </c>
+      <c r="D176" t="s">
+        <v>850</v>
+      </c>
+      <c r="E176" t="s">
+        <v>851</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" t="s">
+        <v>852</v>
+      </c>
+      <c r="H176" t="s">
+        <v>19</v>
+      </c>
+      <c r="I176" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A177" t="s">
+        <v>854</v>
+      </c>
+      <c r="B177" t="s">
+        <v>855</v>
+      </c>
+      <c r="C177" t="s">
+        <v>856</v>
+      </c>
+      <c r="D177" t="s">
+        <v>857</v>
+      </c>
+      <c r="E177" t="s">
+        <v>13</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" t="s">
+        <v>858</v>
+      </c>
+      <c r="H177" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A178" t="s">
+        <v>860</v>
+      </c>
+      <c r="B178" t="s">
+        <v>861</v>
+      </c>
+      <c r="C178" t="s">
+        <v>862</v>
+      </c>
+      <c r="D178" t="s">
+        <v>428</v>
+      </c>
+      <c r="E178" t="s">
+        <v>13</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>863</v>
+      </c>
+      <c r="H178" t="s">
+        <v>19</v>
+      </c>
+      <c r="I178" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A179" t="s">
+        <v>865</v>
+      </c>
+      <c r="B179" t="s">
+        <v>866</v>
+      </c>
+      <c r="C179" t="s">
+        <v>867</v>
+      </c>
+      <c r="D179" t="s">
+        <v>868</v>
+      </c>
+      <c r="E179" t="s">
+        <v>13</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" t="s">
+        <v>869</v>
+      </c>
+      <c r="H179" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A180" t="s">
+        <v>871</v>
+      </c>
+      <c r="B180" t="s">
+        <v>872</v>
+      </c>
+      <c r="C180" t="s">
+        <v>873</v>
+      </c>
+      <c r="D180" t="s">
+        <v>874</v>
+      </c>
+      <c r="E180" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" t="s">
+        <v>875</v>
+      </c>
+      <c r="H180" t="s">
+        <v>19</v>
+      </c>
+      <c r="I180" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A181" t="s">
+        <v>877</v>
+      </c>
+      <c r="B181" t="s">
+        <v>878</v>
+      </c>
+      <c r="C181" t="s">
+        <v>879</v>
+      </c>
+      <c r="D181" t="s">
+        <v>880</v>
+      </c>
+      <c r="E181" t="s">
+        <v>881</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" t="s">
+        <v>882</v>
+      </c>
+      <c r="H181" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A182" t="s">
+        <v>884</v>
+      </c>
+      <c r="B182" t="s">
+        <v>878</v>
+      </c>
+      <c r="C182" t="s">
+        <v>879</v>
+      </c>
+      <c r="D182" t="s">
+        <v>43</v>
+      </c>
+      <c r="E182" t="s">
+        <v>13</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>882</v>
+      </c>
+      <c r="H182" t="s">
+        <v>19</v>
+      </c>
+      <c r="I182" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A183" t="s">
+        <v>884</v>
+      </c>
+      <c r="B183" t="s">
+        <v>878</v>
+      </c>
+      <c r="C183" t="s">
+        <v>879</v>
+      </c>
+      <c r="D183" t="s">
+        <v>428</v>
+      </c>
+      <c r="E183" t="s">
+        <v>13</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>882</v>
+      </c>
+      <c r="H183" t="s">
+        <v>32</v>
+      </c>
+      <c r="I183" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A184" t="s">
+        <v>887</v>
+      </c>
+      <c r="B184" t="s">
+        <v>888</v>
+      </c>
+      <c r="C184" t="s">
+        <v>889</v>
+      </c>
+      <c r="D184" t="s">
+        <v>890</v>
+      </c>
+      <c r="E184" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" t="s">
+        <v>891</v>
+      </c>
+      <c r="H184" t="s">
+        <v>57</v>
+      </c>
+      <c r="I184" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A185" t="s">
+        <v>893</v>
+      </c>
+      <c r="B185" t="s">
+        <v>894</v>
+      </c>
+      <c r="C185" t="s">
+        <v>895</v>
+      </c>
+      <c r="D185" t="s">
+        <v>209</v>
+      </c>
+      <c r="E185" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" t="s">
+        <v>896</v>
+      </c>
+      <c r="H185" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A186" t="s">
+        <v>121</v>
+      </c>
+      <c r="B186" t="s">
+        <v>898</v>
+      </c>
+      <c r="C186" t="s">
+        <v>899</v>
+      </c>
+      <c r="D186" t="s">
+        <v>771</v>
+      </c>
+      <c r="E186" t="s">
+        <v>13</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" t="s">
+        <v>900</v>
+      </c>
+      <c r="H186" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A187" t="s">
+        <v>121</v>
+      </c>
+      <c r="B187" t="s">
+        <v>898</v>
+      </c>
+      <c r="C187" t="s">
+        <v>899</v>
+      </c>
+      <c r="D187" t="s">
+        <v>902</v>
+      </c>
+      <c r="E187" t="s">
+        <v>13</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>900</v>
+      </c>
+      <c r="H187" t="s">
+        <v>32</v>
+      </c>
+      <c r="I187" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A188" t="s">
+        <v>217</v>
+      </c>
+      <c r="B188" t="s">
+        <v>904</v>
+      </c>
+      <c r="C188" t="s">
+        <v>905</v>
+      </c>
+      <c r="D188" t="s">
+        <v>906</v>
+      </c>
+      <c r="E188" t="s">
+        <v>13</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>907</v>
+      </c>
+      <c r="H188" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A189" t="s">
+        <v>217</v>
+      </c>
+      <c r="B189" t="s">
+        <v>904</v>
+      </c>
+      <c r="C189" t="s">
+        <v>905</v>
+      </c>
+      <c r="D189" t="s">
+        <v>909</v>
+      </c>
+      <c r="E189" t="s">
+        <v>13</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>907</v>
+      </c>
+      <c r="H189" t="s">
+        <v>222</v>
+      </c>
+      <c r="I189" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A190" t="s">
+        <v>217</v>
+      </c>
+      <c r="B190" t="s">
+        <v>904</v>
+      </c>
+      <c r="C190" t="s">
+        <v>905</v>
+      </c>
+      <c r="D190" t="s">
+        <v>911</v>
+      </c>
+      <c r="E190" t="s">
+        <v>13</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
+        <v>912</v>
+      </c>
+      <c r="H190" t="s">
+        <v>19</v>
+      </c>
+      <c r="I190" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A191" t="s">
+        <v>258</v>
+      </c>
+      <c r="B191" t="s">
+        <v>914</v>
+      </c>
+      <c r="C191" t="s">
+        <v>915</v>
+      </c>
+      <c r="D191" t="s">
+        <v>916</v>
+      </c>
+      <c r="E191" t="s">
+        <v>13</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
+        <v>917</v>
+      </c>
+      <c r="H191" t="s">
+        <v>19</v>
+      </c>
+      <c r="I191" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A192" t="s">
+        <v>919</v>
+      </c>
+      <c r="B192" t="s">
+        <v>920</v>
+      </c>
+      <c r="C192" t="s">
+        <v>921</v>
+      </c>
+      <c r="D192" t="s">
+        <v>922</v>
+      </c>
+      <c r="E192" t="s">
+        <v>13</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>923</v>
+      </c>
+      <c r="H192" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A193" t="s">
+        <v>925</v>
+      </c>
+      <c r="B193" t="s">
+        <v>926</v>
+      </c>
+      <c r="C193" t="s">
+        <v>927</v>
+      </c>
+      <c r="D193" t="s">
+        <v>928</v>
+      </c>
+      <c r="E193" t="s">
+        <v>929</v>
+      </c>
+      <c r="F193" t="s">
+        <v>930</v>
+      </c>
+      <c r="G193" t="s">
+        <v>931</v>
+      </c>
+      <c r="H193" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A194" t="s">
+        <v>933</v>
+      </c>
+      <c r="B194" t="s">
+        <v>934</v>
+      </c>
+      <c r="C194" t="s">
+        <v>935</v>
+      </c>
+      <c r="D194" t="s">
+        <v>936</v>
+      </c>
+      <c r="E194" t="s">
+        <v>13</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" t="s">
+        <v>937</v>
+      </c>
+      <c r="H194" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A195" t="s">
+        <v>939</v>
+      </c>
+      <c r="B195" t="s">
+        <v>940</v>
+      </c>
+      <c r="C195" t="s">
+        <v>941</v>
+      </c>
+      <c r="D195" t="s">
+        <v>235</v>
+      </c>
+      <c r="E195" t="s">
+        <v>13</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>942</v>
+      </c>
+      <c r="H195" t="s">
+        <v>19</v>
+      </c>
+      <c r="I195" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A196" t="s">
+        <v>944</v>
+      </c>
+      <c r="B196" t="s">
+        <v>945</v>
+      </c>
+      <c r="C196" t="s">
+        <v>946</v>
+      </c>
+      <c r="D196" t="s">
+        <v>387</v>
+      </c>
+      <c r="E196" t="s">
+        <v>13</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>947</v>
+      </c>
+      <c r="H196" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A197" t="s">
+        <v>865</v>
+      </c>
+      <c r="B197" t="s">
+        <v>949</v>
+      </c>
+      <c r="C197" t="s">
+        <v>950</v>
+      </c>
+      <c r="D197" t="s">
+        <v>951</v>
+      </c>
+      <c r="E197" t="s">
+        <v>13</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>952</v>
+      </c>
+      <c r="H197" t="s">
+        <v>57</v>
+      </c>
+      <c r="I197" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A198" t="s">
+        <v>865</v>
+      </c>
+      <c r="B198" t="s">
+        <v>949</v>
+      </c>
+      <c r="C198" t="s">
+        <v>950</v>
+      </c>
+      <c r="D198" t="s">
+        <v>951</v>
+      </c>
+      <c r="E198" t="s">
+        <v>13</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" t="s">
+        <v>952</v>
+      </c>
+      <c r="H198" t="s">
+        <v>32</v>
+      </c>
+      <c r="I198" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A199" t="s">
+        <v>955</v>
+      </c>
+      <c r="B199" t="s">
+        <v>956</v>
+      </c>
+      <c r="C199" t="s">
+        <v>957</v>
+      </c>
+      <c r="D199" t="s">
+        <v>958</v>
+      </c>
+      <c r="E199" t="s">
+        <v>13</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" t="s">
+        <v>959</v>
+      </c>
+      <c r="H199" t="s">
+        <v>15</v>
+      </c>
+      <c r="I199" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A200" t="s">
+        <v>955</v>
+      </c>
+      <c r="B200" t="s">
+        <v>956</v>
+      </c>
+      <c r="C200" t="s">
+        <v>957</v>
+      </c>
+      <c r="D200" t="s">
+        <v>961</v>
+      </c>
+      <c r="E200" t="s">
+        <v>13</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>962</v>
+      </c>
+      <c r="H200" t="s">
+        <v>19</v>
+      </c>
+      <c r="I200" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A201" t="s">
+        <v>964</v>
+      </c>
+      <c r="B201" t="s">
+        <v>965</v>
+      </c>
+      <c r="C201" t="s">
+        <v>966</v>
+      </c>
+      <c r="D201" t="s">
+        <v>967</v>
+      </c>
+      <c r="E201" t="s">
+        <v>13</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>968</v>
+      </c>
+      <c r="H201" t="s">
+        <v>15</v>
+      </c>
+      <c r="I201" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A202" t="s">
+        <v>964</v>
+      </c>
+      <c r="B202" t="s">
+        <v>965</v>
+      </c>
+      <c r="C202" t="s">
+        <v>966</v>
+      </c>
+      <c r="D202" t="s">
+        <v>967</v>
+      </c>
+      <c r="E202" t="s">
+        <v>13</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" t="s">
+        <v>968</v>
+      </c>
+      <c r="H202" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A203" t="s">
+        <v>964</v>
+      </c>
+      <c r="B203" t="s">
+        <v>965</v>
+      </c>
+      <c r="C203" t="s">
+        <v>966</v>
+      </c>
+      <c r="D203" t="s">
+        <v>967</v>
+      </c>
+      <c r="E203" t="s">
+        <v>13</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" t="s">
+        <v>971</v>
+      </c>
+      <c r="H203" t="s">
+        <v>222</v>
+      </c>
+      <c r="I203" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A204" t="s">
+        <v>973</v>
+      </c>
+      <c r="B204" t="s">
+        <v>974</v>
+      </c>
+      <c r="C204" t="s">
+        <v>975</v>
+      </c>
+      <c r="D204" t="s">
+        <v>576</v>
+      </c>
+      <c r="E204" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" t="s">
+        <v>976</v>
+      </c>
+      <c r="H204" t="s">
+        <v>19</v>
+      </c>
+      <c r="I204" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A205" t="s">
+        <v>978</v>
+      </c>
+      <c r="B205" t="s">
+        <v>979</v>
+      </c>
+      <c r="C205" t="s">
+        <v>980</v>
+      </c>
+      <c r="D205" t="s">
+        <v>209</v>
+      </c>
+      <c r="E205" t="s">
+        <v>13</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" t="s">
+        <v>981</v>
+      </c>
+      <c r="H205" t="s">
+        <v>19</v>
+      </c>
+      <c r="I205" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A206" t="s">
+        <v>983</v>
+      </c>
+      <c r="B206" t="s">
+        <v>984</v>
+      </c>
+      <c r="C206" t="s">
+        <v>985</v>
+      </c>
+      <c r="D206" t="s">
+        <v>37</v>
+      </c>
+      <c r="E206" t="s">
+        <v>13</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" t="s">
+        <v>986</v>
+      </c>
+      <c r="H206" t="s">
+        <v>15</v>
+      </c>
+      <c r="I206" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A207" t="s">
+        <v>988</v>
+      </c>
+      <c r="B207" t="s">
+        <v>989</v>
+      </c>
+      <c r="C207" t="s">
+        <v>990</v>
+      </c>
+      <c r="D207" t="s">
+        <v>991</v>
+      </c>
+      <c r="E207" t="s">
+        <v>13</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" t="s">
+        <v>986</v>
+      </c>
+      <c r="H207" t="s">
+        <v>57</v>
+      </c>
+      <c r="I207" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A208" t="s">
+        <v>993</v>
+      </c>
+      <c r="B208" t="s">
+        <v>994</v>
+      </c>
+      <c r="C208" t="s">
+        <v>995</v>
+      </c>
+      <c r="D208" t="s">
+        <v>428</v>
+      </c>
+      <c r="E208" t="s">
+        <v>13</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s">
+        <v>996</v>
+      </c>
+      <c r="H208" t="s">
+        <v>19</v>
+      </c>
+      <c r="I208" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A209" t="s">
+        <v>998</v>
+      </c>
+      <c r="B209" t="s">
+        <v>999</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D209" t="s">
+        <v>428</v>
+      </c>
+      <c r="E209" t="s">
+        <v>13</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H209" t="s">
+        <v>19</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A210" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H210" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A211" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E211" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H211" t="s">
+        <v>19</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A212" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D212" t="s">
+        <v>428</v>
+      </c>
+      <c r="E212" t="s">
+        <v>13</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H212" t="s">
+        <v>19</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A213" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D213" t="s">
+        <v>209</v>
+      </c>
+      <c r="E213" t="s">
+        <v>13</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H213" t="s">
+        <v>19</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A214" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H214" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A215" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D215" t="s">
+        <v>95</v>
+      </c>
+      <c r="E215" t="s">
+        <v>13</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H215" t="s">
+        <v>19</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A216" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D216" t="s">
+        <v>99</v>
+      </c>
+      <c r="E216" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H216" t="s">
+        <v>19</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A217" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B217" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D217" t="s">
+        <v>30</v>
+      </c>
+      <c r="E217" t="s">
+        <v>13</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H217" t="s">
+        <v>19</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A218" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B218" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E218" t="s">
+        <v>13</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H218" t="s">
+        <v>57</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A219" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E219" t="s">
+        <v>13</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H219" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A220" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E220" t="s">
+        <v>13</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H220" t="s">
+        <v>19</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A221" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E221" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H221" t="s">
+        <v>19</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A222" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D222" t="s">
+        <v>95</v>
+      </c>
+      <c r="E222" t="s">
+        <v>13</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H222" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A223" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E223" t="s">
+        <v>13</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H223" t="s">
+        <v>15</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A224" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G224" t="s">
+        <v>392</v>
+      </c>
+      <c r="H224" t="s">
+        <v>15</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A225" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" t="s">
+        <v>392</v>
+      </c>
+      <c r="H225" t="s">
+        <v>19</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A226" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E226" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" t="s">
+        <v>434</v>
+      </c>
+      <c r="H226" t="s">
+        <v>19</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A227" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E227" t="s">
+        <v>13</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H227" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A228" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E228" t="s">
+        <v>13</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" t="s">
+        <v>434</v>
+      </c>
+      <c r="H228" t="s">
+        <v>19</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A229" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E229" t="s">
+        <v>13</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" t="s">
+        <v>434</v>
+      </c>
+      <c r="H229" t="s">
+        <v>15</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A230" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E230" t="s">
+        <v>13</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H230" t="s">
+        <v>15</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A231" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E231" t="s">
+        <v>13</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H231" t="s">
+        <v>19</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A232" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E232" t="s">
+        <v>13</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H232" t="s">
+        <v>32</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A233" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E233" t="s">
+        <v>13</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H233" t="s">
+        <v>15</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A234" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E234" t="s">
+        <v>13</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H234" t="s">
+        <v>19</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A235" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E235" t="s">
+        <v>13</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" t="s">
+        <v>962</v>
+      </c>
+      <c r="H235" t="s">
+        <v>19</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A236" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E236" t="s">
+        <v>13</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H236" t="s">
+        <v>19</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A237" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E237" t="s">
+        <v>13</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H237" t="s">
+        <v>19</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A238" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E238" t="s">
+        <v>13</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H238" t="s">
+        <v>15</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A239" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E239" t="s">
+        <v>13</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H239" t="s">
+        <v>19</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A240" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E240" t="s">
+        <v>13</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H240" t="s">
+        <v>19</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A241" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E241" t="s">
+        <v>13</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H241" t="s">
+        <v>15</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A242" t="s">
+        <v>492</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E242" t="s">
+        <v>13</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H242" t="s">
+        <v>15</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A243" t="s">
+        <v>492</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E243" t="s">
+        <v>13</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H243" t="s">
+        <v>19</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A244" t="s">
+        <v>492</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E244" t="s">
+        <v>13</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H244" t="s">
+        <v>15</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A245" t="s">
+        <v>492</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E245" t="s">
+        <v>13</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H245" t="s">
+        <v>19</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A246" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E246" t="s">
+        <v>13</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H246" t="s">
+        <v>15</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A247" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E247" t="s">
+        <v>13</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H247" t="s">
+        <v>32</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A248" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E248" t="s">
+        <v>13</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H248" t="s">
+        <v>57</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A249" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E249" t="s">
+        <v>13</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H249" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A250" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E250" t="s">
+        <v>13</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H250" t="s">
+        <v>15</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A251" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E251" t="s">
+        <v>13</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H251" t="s">
+        <v>19</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A252" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E252" t="s">
+        <v>13</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H252" t="s">
+        <v>15</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A253" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E253" t="s">
+        <v>13</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H253" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A254" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E254" t="s">
+        <v>13</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H254" t="s">
+        <v>19</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A255" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E255" t="s">
+        <v>13</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H255" t="s">
+        <v>57</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A256" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E256" t="s">
+        <v>13</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H256" t="s">
+        <v>19</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A257" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E257" t="s">
+        <v>13</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H257" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A258" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E258" t="s">
+        <v>13</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H258" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A259" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E259" t="s">
+        <v>13</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H259" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A260" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E260" t="s">
+        <v>13</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H260" t="s">
+        <v>19</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A261" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H261" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A262" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E262" t="s">
+        <v>13</v>
+      </c>
+      <c r="F262" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H262" t="s">
+        <v>19</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A263" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D263" t="s">
+        <v>133</v>
+      </c>
+      <c r="E263" t="s">
+        <v>13</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H263" t="s">
+        <v>19</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A264" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D264" t="s">
+        <v>395</v>
+      </c>
+      <c r="E264" t="s">
+        <v>13</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H264" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A265" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E265" t="s">
+        <v>13</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H265" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A266" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E266" t="s">
+        <v>13</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H266" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A267" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E267" t="s">
+        <v>13</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H267" t="s">
+        <v>19</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A268" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E268" t="s">
+        <v>13</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H268" t="s">
+        <v>32</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A269" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E269" t="s">
+        <v>13</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H269" t="s">
+        <v>57</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A270" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H270" t="s">
+        <v>15</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A271" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E271" t="s">
+        <v>13</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H271" t="s">
+        <v>19</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A272" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E272" t="s">
+        <v>13</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H272" t="s">
+        <v>19</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A273" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H273" t="s">
+        <v>57</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A274" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D274" t="s">
+        <v>177</v>
+      </c>
+      <c r="E274" t="s">
+        <v>13</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H274" t="s">
+        <v>19</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A275" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E275" t="s">
+        <v>13</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H275" t="s">
+        <v>19</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A276" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H276" t="s">
+        <v>19</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A277" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E277" t="s">
+        <v>13</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H277" t="s">
+        <v>57</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A278" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D278" t="s">
+        <v>698</v>
+      </c>
+      <c r="E278" t="s">
+        <v>13</v>
+      </c>
+      <c r="F278" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H278" t="s">
+        <v>57</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A279" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E279" t="s">
+        <v>13</v>
+      </c>
+      <c r="F279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H279" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A280" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D280" t="s">
+        <v>30</v>
+      </c>
+      <c r="E280" t="s">
+        <v>13</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" t="s">
+        <v>664</v>
+      </c>
+      <c r="H280" t="s">
+        <v>19</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A281" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D281" t="s">
+        <v>49</v>
+      </c>
+      <c r="E281" t="s">
+        <v>13</v>
+      </c>
+      <c r="F281" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H281" t="s">
+        <v>19</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A282" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H282" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A283" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D283" t="s">
+        <v>99</v>
+      </c>
+      <c r="E283" t="s">
+        <v>13</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H283" t="s">
+        <v>15</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A284" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E284" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H284" t="s">
+        <v>15</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A285" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H285" t="s">
+        <v>57</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A286" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H286" t="s">
+        <v>15</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A287" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E287" t="s">
+        <v>13</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H287" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A288" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E288" t="s">
+        <v>13</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H288" t="s">
+        <v>19</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A289" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E289" t="s">
+        <v>13</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H289" t="s">
+        <v>222</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A290" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D290" t="s">
+        <v>13</v>
+      </c>
+      <c r="E290" t="s">
+        <v>13</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H290" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A291" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E291" t="s">
+        <v>13</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H291" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A292" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D292" t="s">
+        <v>30</v>
+      </c>
+      <c r="E292" t="s">
+        <v>13</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H292" t="s">
+        <v>19</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A293" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D293" t="s">
+        <v>177</v>
+      </c>
+      <c r="E293" t="s">
+        <v>13</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H293" t="s">
+        <v>19</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A294" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D294" t="s">
+        <v>641</v>
+      </c>
+      <c r="E294" t="s">
+        <v>13</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H294" t="s">
+        <v>19</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A295" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D295" t="s">
+        <v>13</v>
+      </c>
+      <c r="E295" t="s">
+        <v>13</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G295" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H295" t="s">
+        <v>15</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A296" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E296" t="s">
+        <v>13</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H296" t="s">
+        <v>19</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A297" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D297" t="s">
+        <v>13</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H297" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A298" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E298" t="s">
+        <v>13</v>
+      </c>
+      <c r="F298" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H298" t="s">
+        <v>19</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A299" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E299" t="s">
+        <v>13</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H299" t="s">
+        <v>19</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A300" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E300" t="s">
+        <v>13</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H300" t="s">
+        <v>19</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A301" t="s">
+        <v>791</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E301" t="s">
+        <v>13</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H301" t="s">
+        <v>19</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A302" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E302" t="s">
+        <v>13</v>
+      </c>
+      <c r="F302" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H302" t="s">
+        <v>19</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A303" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D303" t="s">
+        <v>384</v>
+      </c>
+      <c r="E303" t="s">
+        <v>13</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H303" t="s">
+        <v>19</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A304" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E304" t="s">
+        <v>13</v>
+      </c>
+      <c r="F304" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H304" t="s">
+        <v>19</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A305" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E305" t="s">
+        <v>13</v>
+      </c>
+      <c r="F305" t="s">
+        <v>13</v>
+      </c>
+      <c r="G305" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H305" t="s">
+        <v>19</v>
+      </c>
+      <c r="I305" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A306" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E306" t="s">
+        <v>13</v>
+      </c>
+      <c r="F306" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H306" t="s">
+        <v>19</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A307" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E307" t="s">
+        <v>13</v>
+      </c>
+      <c r="F307" t="s">
+        <v>13</v>
+      </c>
+      <c r="G307" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H307" t="s">
+        <v>15</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A308" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D308" t="s">
+        <v>902</v>
+      </c>
+      <c r="E308" t="s">
+        <v>13</v>
+      </c>
+      <c r="F308" t="s">
+        <v>13</v>
+      </c>
+      <c r="G308" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H308" t="s">
+        <v>19</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A309" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E309" t="s">
+        <v>13</v>
+      </c>
+      <c r="F309" t="s">
+        <v>13</v>
+      </c>
+      <c r="G309" t="s">
+        <v>106</v>
+      </c>
+      <c r="H309" t="s">
+        <v>15</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A310" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D310" t="s">
+        <v>902</v>
+      </c>
+      <c r="E310" t="s">
+        <v>13</v>
+      </c>
+      <c r="F310" t="s">
+        <v>13</v>
+      </c>
+      <c r="G310" t="s">
+        <v>106</v>
+      </c>
+      <c r="H310" t="s">
+        <v>19</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A311" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E311" t="s">
+        <v>13</v>
+      </c>
+      <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H311" t="s">
+        <v>19</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A312" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E312" t="s">
+        <v>13</v>
+      </c>
+      <c r="F312" t="s">
+        <v>13</v>
+      </c>
+      <c r="G312" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H312" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A313" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E313" t="s">
+        <v>13</v>
+      </c>
+      <c r="F313" t="s">
+        <v>13</v>
+      </c>
+      <c r="G313" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H313" t="s">
+        <v>19</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A314" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D314" t="s">
+        <v>902</v>
+      </c>
+      <c r="E314" t="s">
+        <v>13</v>
+      </c>
+      <c r="F314" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H314" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A315" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E315" t="s">
+        <v>13</v>
+      </c>
+      <c r="F315" t="s">
+        <v>13</v>
+      </c>
+      <c r="G315" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H315" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A316" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E316" t="s">
+        <v>13</v>
+      </c>
+      <c r="F316" t="s">
+        <v>13</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H316" t="s">
+        <v>19</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A317" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E317" t="s">
+        <v>13</v>
+      </c>
+      <c r="F317" t="s">
+        <v>13</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H317" t="s">
+        <v>19</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A318" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E318" t="s">
+        <v>13</v>
+      </c>
+      <c r="F318" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H318" t="s">
+        <v>15</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A319" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D319" t="s">
+        <v>384</v>
+      </c>
+      <c r="E319" t="s">
+        <v>13</v>
+      </c>
+      <c r="F319" t="s">
+        <v>13</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H319" t="s">
+        <v>19</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A320" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E320" t="s">
+        <v>13</v>
+      </c>
+      <c r="F320" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H320" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A321" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E321" t="s">
+        <v>13</v>
+      </c>
+      <c r="F321" t="s">
+        <v>13</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H321" t="s">
+        <v>15</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A322" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D322" t="s">
+        <v>902</v>
+      </c>
+      <c r="E322" t="s">
+        <v>13</v>
+      </c>
+      <c r="F322" t="s">
+        <v>13</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H322" t="s">
+        <v>19</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A323" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E323" t="s">
+        <v>13</v>
+      </c>
+      <c r="F323" t="s">
+        <v>13</v>
+      </c>
+      <c r="G323" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H323" t="s">
+        <v>19</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A324" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E324" t="s">
+        <v>13</v>
+      </c>
+      <c r="F324" t="s">
+        <v>13</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H324" t="s">
+        <v>19</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A325" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E325" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H325" t="s">
+        <v>15</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A326" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E326" t="s">
+        <v>13</v>
+      </c>
+      <c r="F326" t="s">
+        <v>13</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H326" t="s">
+        <v>19</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A327" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D327" t="s">
+        <v>43</v>
+      </c>
+      <c r="E327" t="s">
+        <v>13</v>
+      </c>
+      <c r="F327" t="s">
+        <v>13</v>
+      </c>
+      <c r="G327" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H327" t="s">
+        <v>19</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A328" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H328" t="s">
+        <v>15</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A329" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E329" t="s">
+        <v>13</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H329" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A330" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E330" t="s">
+        <v>13</v>
+      </c>
+      <c r="F330" t="s">
+        <v>13</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H330" t="s">
+        <v>19</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A331" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E331" t="s">
+        <v>13</v>
+      </c>
+      <c r="F331" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H331" t="s">
+        <v>57</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A332" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E332" t="s">
+        <v>13</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H332" t="s">
+        <v>15</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A333" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E333" t="s">
+        <v>13</v>
+      </c>
+      <c r="F333" t="s">
+        <v>13</v>
+      </c>
+      <c r="G333" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H333" t="s">
+        <v>19</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A334" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E334" t="s">
+        <v>13</v>
+      </c>
+      <c r="F334" t="s">
+        <v>13</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H334" t="s">
+        <v>19</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A335" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D335" t="s">
+        <v>839</v>
+      </c>
+      <c r="E335" t="s">
+        <v>13</v>
+      </c>
+      <c r="F335" t="s">
+        <v>13</v>
+      </c>
+      <c r="G335" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H335" t="s">
+        <v>19</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A336" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F336" t="s">
+        <v>13</v>
+      </c>
+      <c r="G336" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H336" t="s">
+        <v>19</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A337" t="s">
+        <v>925</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H337" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A338" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E338" t="s">
+        <v>13</v>
+      </c>
+      <c r="F338" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H338" t="s">
+        <v>19</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A339" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E339" t="s">
+        <v>13</v>
+      </c>
+      <c r="F339" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" t="s">
+        <v>236</v>
+      </c>
+      <c r="H339" t="s">
+        <v>15</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A340" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E340" t="s">
+        <v>13</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" t="s">
+        <v>236</v>
+      </c>
+      <c r="H340" t="s">
+        <v>15</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A341" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E341" t="s">
+        <v>13</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H341" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A342" t="s">
+        <v>263</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E342" t="s">
+        <v>13</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H342" t="s">
+        <v>19</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A343" t="s">
+        <v>263</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E343" t="s">
+        <v>13</v>
+      </c>
+      <c r="F343" t="s">
+        <v>13</v>
+      </c>
+      <c r="G343" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H343" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A344" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D344" t="s">
+        <v>209</v>
+      </c>
+      <c r="E344" t="s">
+        <v>13</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H344" t="s">
+        <v>32</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A345" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E345" t="s">
+        <v>13</v>
+      </c>
+      <c r="F345" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H345" t="s">
+        <v>15</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A346" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E346" t="s">
+        <v>13</v>
+      </c>
+      <c r="F346" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H346" t="s">
+        <v>19</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A347" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D347" t="s">
+        <v>30</v>
+      </c>
+      <c r="E347" t="s">
+        <v>13</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H347" t="s">
+        <v>32</v>
+      </c>
+      <c r="I347" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A348" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E348" t="s">
+        <v>13</v>
+      </c>
+      <c r="F348" t="s">
+        <v>13</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H348" t="s">
+        <v>15</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A349" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D349" t="s">
+        <v>177</v>
+      </c>
+      <c r="E349" t="s">
+        <v>13</v>
+      </c>
+      <c r="F349" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H349" t="s">
+        <v>19</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A350" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E350" t="s">
+        <v>13</v>
+      </c>
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H350" t="s">
+        <v>19</v>
+      </c>
+      <c r="I350" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A351" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G351" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H351" t="s">
+        <v>15</v>
+      </c>
+      <c r="I351" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A352" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D352" t="s">
+        <v>209</v>
+      </c>
+      <c r="E352" t="s">
+        <v>13</v>
+      </c>
+      <c r="F352" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H352" t="s">
+        <v>19</v>
+      </c>
+      <c r="I352" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A353" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D353" t="s">
+        <v>90</v>
+      </c>
+      <c r="E353" t="s">
+        <v>13</v>
+      </c>
+      <c r="F353" t="s">
+        <v>13</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H353" t="s">
+        <v>19</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A354" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D354" t="s">
+        <v>517</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G354" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H354" t="s">
+        <v>15</v>
+      </c>
+      <c r="I354" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A355" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E355" t="s">
+        <v>13</v>
+      </c>
+      <c r="F355" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H355" t="s">
+        <v>19</v>
+      </c>
+      <c r="I355" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A356" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D356" t="s">
+        <v>428</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G356" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H356" t="s">
+        <v>32</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A357" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E357" t="s">
+        <v>13</v>
+      </c>
+      <c r="F357" t="s">
+        <v>13</v>
+      </c>
+      <c r="G357" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H357" t="s">
+        <v>32</v>
+      </c>
+      <c r="I357" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A358" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E358" t="s">
+        <v>13</v>
+      </c>
+      <c r="F358" t="s">
+        <v>13</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H358" t="s">
+        <v>19</v>
+      </c>
+      <c r="I358" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A359" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D359" t="s">
+        <v>395</v>
+      </c>
+      <c r="E359" t="s">
+        <v>13</v>
+      </c>
+      <c r="F359" t="s">
+        <v>13</v>
+      </c>
+      <c r="G359" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H359" t="s">
+        <v>15</v>
+      </c>
+      <c r="I359" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A360" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E360" t="s">
+        <v>13</v>
+      </c>
+      <c r="F360" t="s">
+        <v>13</v>
+      </c>
+      <c r="G360" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H360" t="s">
+        <v>15</v>
+      </c>
+      <c r="I360" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A361" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E361" t="s">
+        <v>13</v>
+      </c>
+      <c r="F361" t="s">
+        <v>13</v>
+      </c>
+      <c r="G361" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H361" t="s">
+        <v>15</v>
+      </c>
+      <c r="I361" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A362" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D362" t="s">
+        <v>209</v>
+      </c>
+      <c r="E362" t="s">
+        <v>13</v>
+      </c>
+      <c r="F362" t="s">
+        <v>13</v>
+      </c>
+      <c r="G362" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H362" t="s">
+        <v>19</v>
+      </c>
+      <c r="I362" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A363" t="s">
+        <v>180</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D363" t="s">
+        <v>269</v>
+      </c>
+      <c r="E363" t="s">
+        <v>13</v>
+      </c>
+      <c r="F363" t="s">
+        <v>13</v>
+      </c>
+      <c r="G363" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H363" t="s">
+        <v>19</v>
+      </c>
+      <c r="I363" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A364" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D364" t="s">
+        <v>183</v>
+      </c>
+      <c r="E364" t="s">
+        <v>13</v>
+      </c>
+      <c r="F364" t="s">
+        <v>13</v>
+      </c>
+      <c r="G364" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H364" t="s">
+        <v>19</v>
+      </c>
+      <c r="I364" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A365" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D365" t="s">
+        <v>534</v>
+      </c>
+      <c r="E365" t="s">
+        <v>13</v>
+      </c>
+      <c r="F365" t="s">
+        <v>13</v>
+      </c>
+      <c r="G365" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H365" t="s">
+        <v>15</v>
+      </c>
+      <c r="I365" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A366" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G366" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H366" t="s">
+        <v>15</v>
+      </c>
+      <c r="I366" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A367" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E367" t="s">
+        <v>13</v>
+      </c>
+      <c r="F367" t="s">
+        <v>13</v>
+      </c>
+      <c r="G367" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H367" t="s">
+        <v>19</v>
+      </c>
+      <c r="I367" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A368" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D368" t="s">
+        <v>534</v>
+      </c>
+      <c r="E368" t="s">
+        <v>13</v>
+      </c>
+      <c r="F368" t="s">
+        <v>13</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H368" t="s">
+        <v>19</v>
+      </c>
+      <c r="I368" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A369" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D369" t="s">
+        <v>209</v>
+      </c>
+      <c r="E369" t="s">
+        <v>13</v>
+      </c>
+      <c r="F369" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H369" t="s">
+        <v>19</v>
+      </c>
+      <c r="I369" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A370" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D370" t="s">
+        <v>209</v>
+      </c>
+      <c r="E370" t="s">
+        <v>13</v>
+      </c>
+      <c r="F370" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H370" t="s">
+        <v>19</v>
+      </c>
+      <c r="I370" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A371" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E371" t="s">
+        <v>13</v>
+      </c>
+      <c r="F371" t="s">
+        <v>13</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H371" t="s">
+        <v>19</v>
+      </c>
+      <c r="I371" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A372" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E372" t="s">
+        <v>13</v>
+      </c>
+      <c r="F372" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H372" t="s">
+        <v>57</v>
+      </c>
+      <c r="I372" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A373" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E373" t="s">
+        <v>13</v>
+      </c>
+      <c r="F373" t="s">
+        <v>13</v>
+      </c>
+      <c r="G373" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H373" t="s">
+        <v>15</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A374" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E374" t="s">
+        <v>13</v>
+      </c>
+      <c r="F374" t="s">
+        <v>13</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H374" t="s">
+        <v>57</v>
+      </c>
+      <c r="I374" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A375" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D375" t="s">
+        <v>209</v>
+      </c>
+      <c r="E375" t="s">
+        <v>13</v>
+      </c>
+      <c r="F375" t="s">
+        <v>13</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H375" t="s">
+        <v>15</v>
+      </c>
+      <c r="I375" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A376" t="s">
+        <v>258</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E376" t="s">
+        <v>13</v>
+      </c>
+      <c r="F376" t="s">
+        <v>13</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H376" t="s">
+        <v>19</v>
+      </c>
+      <c r="I376" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A377" t="s">
+        <v>217</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H377" t="s">
+        <v>15</v>
+      </c>
+      <c r="I377" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A378" t="s">
+        <v>217</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D378" t="s">
+        <v>911</v>
+      </c>
+      <c r="E378" t="s">
+        <v>13</v>
+      </c>
+      <c r="F378" t="s">
+        <v>13</v>
+      </c>
+      <c r="G378" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H378" t="s">
+        <v>19</v>
+      </c>
+      <c r="I378" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A379" t="s">
+        <v>217</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E379" t="s">
+        <v>13</v>
+      </c>
+      <c r="F379" t="s">
+        <v>13</v>
+      </c>
+      <c r="G379" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H379" t="s">
+        <v>222</v>
+      </c>
+      <c r="I379" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A380" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D380" t="s">
+        <v>387</v>
+      </c>
+      <c r="E380" t="s">
+        <v>13</v>
+      </c>
+      <c r="F380" t="s">
+        <v>13</v>
+      </c>
+      <c r="G380" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H380" t="s">
+        <v>15</v>
+      </c>
+      <c r="I380" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A381" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E381" t="s">
+        <v>13</v>
+      </c>
+      <c r="F381" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H381" t="s">
+        <v>57</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A382" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D382" t="s">
+        <v>177</v>
+      </c>
+      <c r="E382" t="s">
+        <v>13</v>
+      </c>
+      <c r="F382" t="s">
+        <v>13</v>
+      </c>
+      <c r="G382" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H382" t="s">
+        <v>19</v>
+      </c>
+      <c r="I382" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A383" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D383" t="s">
+        <v>49</v>
+      </c>
+      <c r="E383" t="s">
+        <v>13</v>
+      </c>
+      <c r="F383" t="s">
+        <v>13</v>
+      </c>
+      <c r="G383" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H383" t="s">
+        <v>15</v>
+      </c>
+      <c r="I383" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A384" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D384" t="s">
+        <v>177</v>
+      </c>
+      <c r="E384" t="s">
+        <v>13</v>
+      </c>
+      <c r="F384" t="s">
+        <v>13</v>
+      </c>
+      <c r="G384" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H384" t="s">
+        <v>19</v>
+      </c>
+      <c r="I384" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A385" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E385" t="s">
+        <v>13</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H385" t="s">
+        <v>57</v>
+      </c>
+      <c r="I385" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A386" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E386" t="s">
+        <v>13</v>
+      </c>
+      <c r="F386" t="s">
+        <v>13</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H386" t="s">
+        <v>32</v>
+      </c>
+      <c r="I386" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A387" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E387" t="s">
+        <v>13</v>
+      </c>
+      <c r="F387" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H387" t="s">
+        <v>19</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A388" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E388" t="s">
+        <v>13</v>
+      </c>
+      <c r="F388" t="s">
+        <v>13</v>
+      </c>
+      <c r="G388" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H388" t="s">
+        <v>15</v>
+      </c>
+      <c r="I388" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A389" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E389" t="s">
+        <v>13</v>
+      </c>
+      <c r="F389" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H389" t="s">
+        <v>19</v>
+      </c>
+      <c r="I389" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A390" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E390" t="s">
+        <v>13</v>
+      </c>
+      <c r="F390" t="s">
+        <v>13</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H390" t="s">
+        <v>15</v>
+      </c>
+      <c r="I390" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A391" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F391" t="s">
+        <v>13</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H391" t="s">
+        <v>19</v>
+      </c>
+      <c r="I391" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A392" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E392" t="s">
+        <v>13</v>
+      </c>
+      <c r="F392" t="s">
+        <v>13</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H392" t="s">
+        <v>15</v>
+      </c>
+      <c r="I392" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A393" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D393" t="s">
+        <v>183</v>
+      </c>
+      <c r="E393" t="s">
+        <v>13</v>
+      </c>
+      <c r="F393" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H393" t="s">
+        <v>19</v>
+      </c>
+      <c r="I393" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A394" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D394" t="s">
+        <v>183</v>
+      </c>
+      <c r="E394" t="s">
+        <v>13</v>
+      </c>
+      <c r="F394" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H394" t="s">
+        <v>32</v>
+      </c>
+      <c r="I394" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A395" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E395" t="s">
+        <v>13</v>
+      </c>
+      <c r="F395" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H395" t="s">
+        <v>15</v>
+      </c>
+      <c r="I395" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A396" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E396" t="s">
+        <v>13</v>
+      </c>
+      <c r="F396" t="s">
+        <v>13</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H396" t="s">
+        <v>57</v>
+      </c>
+      <c r="I396" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A397" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H397" t="s">
+        <v>15</v>
+      </c>
+      <c r="I397" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A398" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E398" t="s">
+        <v>13</v>
+      </c>
+      <c r="F398" t="s">
+        <v>13</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H398" t="s">
+        <v>15</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A399" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D399" t="s">
+        <v>235</v>
+      </c>
+      <c r="E399" t="s">
+        <v>13</v>
+      </c>
+      <c r="F399" t="s">
+        <v>13</v>
+      </c>
+      <c r="G399" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H399" t="s">
+        <v>19</v>
+      </c>
+      <c r="I399" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A400" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E400" t="s">
+        <v>13</v>
+      </c>
+      <c r="F400" t="s">
+        <v>13</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H400" t="s">
+        <v>15</v>
+      </c>
+      <c r="I400" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A401" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D401" t="s">
+        <v>428</v>
+      </c>
+      <c r="E401" t="s">
+        <v>13</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H401" t="s">
+        <v>19</v>
+      </c>
+      <c r="I401" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A402" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E402" t="s">
+        <v>13</v>
+      </c>
+      <c r="F402" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H402" t="s">
+        <v>15</v>
+      </c>
+      <c r="I402" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A403" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D403" t="s">
+        <v>78</v>
+      </c>
+      <c r="E403" t="s">
+        <v>13</v>
+      </c>
+      <c r="F403" t="s">
+        <v>13</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H403" t="s">
+        <v>19</v>
+      </c>
+      <c r="I403" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A404" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E404" t="s">
+        <v>13</v>
+      </c>
+      <c r="F404" t="s">
+        <v>13</v>
+      </c>
+      <c r="G404" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H404" t="s">
+        <v>15</v>
+      </c>
+      <c r="I404" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A405" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E405" t="s">
+        <v>13</v>
+      </c>
+      <c r="F405" t="s">
+        <v>13</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H405" t="s">
+        <v>15</v>
+      </c>
+      <c r="I405" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A406" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E406" t="s">
+        <v>13</v>
+      </c>
+      <c r="F406" t="s">
+        <v>13</v>
+      </c>
+      <c r="G406" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H406" t="s">
+        <v>19</v>
+      </c>
+      <c r="I406" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A407" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G407" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H407" t="s">
+        <v>15</v>
+      </c>
+      <c r="I407" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A408" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E408" t="s">
+        <v>13</v>
+      </c>
+      <c r="F408" t="s">
+        <v>13</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H408" t="s">
+        <v>15</v>
+      </c>
+      <c r="I408" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A409" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H409" t="s">
+        <v>15</v>
+      </c>
+      <c r="I409" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A410" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G410" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H410" t="s">
+        <v>19</v>
+      </c>
+      <c r="I410" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A411" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D411" t="s">
+        <v>49</v>
+      </c>
+      <c r="E411" t="s">
+        <v>13</v>
+      </c>
+      <c r="F411" t="s">
+        <v>13</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H411" t="s">
+        <v>15</v>
+      </c>
+      <c r="I411" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A412" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D412" t="s">
+        <v>209</v>
+      </c>
+      <c r="E412" t="s">
+        <v>13</v>
+      </c>
+      <c r="F412" t="s">
+        <v>13</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H412" t="s">
+        <v>19</v>
+      </c>
+      <c r="I412" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A413" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E413" t="s">
+        <v>13</v>
+      </c>
+      <c r="F413" t="s">
+        <v>13</v>
+      </c>
+      <c r="G413" t="s">
+        <v>541</v>
+      </c>
+      <c r="H413" t="s">
+        <v>15</v>
+      </c>
+      <c r="I413" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A414" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D414" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E414" t="s">
+        <v>13</v>
+      </c>
+      <c r="F414" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" t="s">
+        <v>554</v>
+      </c>
+      <c r="H414" t="s">
+        <v>19</v>
+      </c>
+      <c r="I414" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A415" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E415" t="s">
+        <v>13</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G415" t="s">
+        <v>535</v>
+      </c>
+      <c r="H415" t="s">
+        <v>15</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A416" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D416" t="s">
+        <v>428</v>
+      </c>
+      <c r="E416" t="s">
+        <v>13</v>
+      </c>
+      <c r="F416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H416" t="s">
+        <v>19</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A417" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D417" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E417" t="s">
+        <v>13</v>
+      </c>
+      <c r="F417" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" t="s">
+        <v>571</v>
+      </c>
+      <c r="H417" t="s">
+        <v>15</v>
+      </c>
+      <c r="I417" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A418" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B418" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D418" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E418" t="s">
+        <v>13</v>
+      </c>
+      <c r="F418" t="s">
+        <v>13</v>
+      </c>
+      <c r="G418" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H418" t="s">
+        <v>15</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A419" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B419" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C419" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D419" t="s">
+        <v>384</v>
+      </c>
+      <c r="E419" t="s">
+        <v>13</v>
+      </c>
+      <c r="F419" t="s">
+        <v>13</v>
+      </c>
+      <c r="G419" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H419" t="s">
+        <v>19</v>
+      </c>
+      <c r="I419" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A420" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D420" t="s">
+        <v>177</v>
+      </c>
+      <c r="E420" t="s">
+        <v>13</v>
+      </c>
+      <c r="F420" t="s">
+        <v>13</v>
+      </c>
+      <c r="G420" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H420" t="s">
+        <v>19</v>
+      </c>
+      <c r="I420" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A421" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D421" t="s">
+        <v>13</v>
+      </c>
+      <c r="E421" t="s">
+        <v>13</v>
+      </c>
+      <c r="F421" t="s">
+        <v>2040</v>
+      </c>
+      <c r="G421" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H421" t="s">
+        <v>15</v>
+      </c>
+      <c r="I421" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A422" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B422" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C422" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D422" t="s">
+        <v>49</v>
+      </c>
+      <c r="E422" t="s">
+        <v>13</v>
+      </c>
+      <c r="F422" t="s">
+        <v>13</v>
+      </c>
+      <c r="G422" t="s">
+        <v>571</v>
+      </c>
+      <c r="H422" t="s">
+        <v>15</v>
+      </c>
+      <c r="I422" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A423" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B423" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C423" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E423" t="s">
+        <v>13</v>
+      </c>
+      <c r="F423" t="s">
+        <v>13</v>
+      </c>
+      <c r="G423" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H423" t="s">
+        <v>19</v>
+      </c>
+      <c r="I423" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A424" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B424" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C424" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E424" t="s">
+        <v>13</v>
+      </c>
+      <c r="F424" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" t="s">
+        <v>566</v>
+      </c>
+      <c r="H424" t="s">
+        <v>19</v>
+      </c>
+      <c r="I424" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A425" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C425" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E425" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H425" t="s">
+        <v>32</v>
+      </c>
+      <c r="I425" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A426" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B426" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D426" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E426" t="s">
+        <v>13</v>
+      </c>
+      <c r="F426" t="s">
+        <v>13</v>
+      </c>
+      <c r="G426" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H426" t="s">
+        <v>15</v>
+      </c>
+      <c r="I426" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A427" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D427" t="s">
+        <v>209</v>
+      </c>
+      <c r="E427" t="s">
+        <v>13</v>
+      </c>
+      <c r="F427" t="s">
+        <v>13</v>
+      </c>
+      <c r="G427" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H427" t="s">
+        <v>19</v>
+      </c>
+      <c r="I427" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A428" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D428" t="s">
+        <v>395</v>
+      </c>
+      <c r="E428" t="s">
+        <v>13</v>
+      </c>
+      <c r="F428" t="s">
+        <v>13</v>
+      </c>
+      <c r="G428" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H428" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A429" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E429" t="s">
+        <v>13</v>
+      </c>
+      <c r="F429" t="s">
+        <v>13</v>
+      </c>
+      <c r="G429" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H429" t="s">
+        <v>15</v>
+      </c>
+      <c r="I429" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A430" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E430" t="s">
+        <v>13</v>
+      </c>
+      <c r="F430" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H430" t="s">
+        <v>15</v>
+      </c>
+      <c r="I430" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A431" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D431" t="s">
+        <v>99</v>
+      </c>
+      <c r="E431" t="s">
+        <v>13</v>
+      </c>
+      <c r="F431" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H431" t="s">
+        <v>19</v>
+      </c>
+      <c r="I431" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A432" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B432" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D432" t="s">
+        <v>142</v>
+      </c>
+      <c r="E432" t="s">
+        <v>13</v>
+      </c>
+      <c r="F432" t="s">
+        <v>13</v>
+      </c>
+      <c r="G432" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H432" t="s">
+        <v>15</v>
+      </c>
+      <c r="I432" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A433" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D433" t="s">
+        <v>209</v>
+      </c>
+      <c r="E433" t="s">
+        <v>13</v>
+      </c>
+      <c r="F433" t="s">
+        <v>13</v>
+      </c>
+      <c r="G433" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H433" t="s">
+        <v>19</v>
+      </c>
+      <c r="I433" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A434" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D434" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E434" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F434" t="s">
+        <v>13</v>
+      </c>
+      <c r="G434" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H434" t="s">
+        <v>15</v>
+      </c>
+      <c r="I434" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A435" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C435" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D435" t="s">
+        <v>49</v>
+      </c>
+      <c r="E435" t="s">
+        <v>13</v>
+      </c>
+      <c r="F435" t="s">
+        <v>13</v>
+      </c>
+      <c r="G435" t="s">
+        <v>2111</v>
+      </c>
+      <c r="H435" t="s">
+        <v>15</v>
+      </c>
+      <c r="I435" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A436" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E436" t="s">
+        <v>13</v>
+      </c>
+      <c r="F436" t="s">
+        <v>13</v>
+      </c>
+      <c r="G436" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H436" t="s">
+        <v>15</v>
+      </c>
+      <c r="I436" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A437" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C437" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D437" t="s">
+        <v>177</v>
+      </c>
+      <c r="E437" t="s">
+        <v>13</v>
+      </c>
+      <c r="F437" t="s">
+        <v>13</v>
+      </c>
+      <c r="G437" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H437" t="s">
+        <v>19</v>
+      </c>
+      <c r="I437" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A438" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D438" t="s">
+        <v>177</v>
+      </c>
+      <c r="E438" t="s">
+        <v>13</v>
+      </c>
+      <c r="F438" t="s">
+        <v>13</v>
+      </c>
+      <c r="G438" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H438" t="s">
+        <v>19</v>
+      </c>
+      <c r="I438" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A439" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B439" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D439" t="s">
+        <v>30</v>
+      </c>
+      <c r="E439" t="s">
+        <v>13</v>
+      </c>
+      <c r="F439" t="s">
+        <v>13</v>
+      </c>
+      <c r="G439" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H439" t="s">
+        <v>19</v>
+      </c>
+      <c r="I439" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A440" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B440" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D440" t="s">
+        <v>13</v>
+      </c>
+      <c r="E440" t="s">
+        <v>13</v>
+      </c>
+      <c r="F440" t="s">
+        <v>13</v>
+      </c>
+      <c r="G440" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H440" t="s">
+        <v>19</v>
+      </c>
+      <c r="I440" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A441" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B441" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C441" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D441" t="s">
+        <v>13</v>
+      </c>
+      <c r="E441" t="s">
+        <v>13</v>
+      </c>
+      <c r="F441" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G441" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H441" t="s">
+        <v>15</v>
+      </c>
+      <c r="I441" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A442" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C442" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D442" t="s">
+        <v>209</v>
+      </c>
+      <c r="E442" t="s">
+        <v>13</v>
+      </c>
+      <c r="F442" t="s">
+        <v>13</v>
+      </c>
+      <c r="G442" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H442" t="s">
+        <v>15</v>
+      </c>
+      <c r="I442" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A443" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C443" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D443" t="s">
+        <v>30</v>
+      </c>
+      <c r="E443" t="s">
+        <v>13</v>
+      </c>
+      <c r="F443" t="s">
+        <v>13</v>
+      </c>
+      <c r="G443" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H443" t="s">
+        <v>19</v>
+      </c>
+      <c r="I443" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A444" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B444" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C444" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D444" t="s">
+        <v>235</v>
+      </c>
+      <c r="E444" t="s">
+        <v>13</v>
+      </c>
+      <c r="F444" t="s">
+        <v>13</v>
+      </c>
+      <c r="G444" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H444" t="s">
+        <v>15</v>
+      </c>
+      <c r="I444" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A445" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B445" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C445" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D445" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E445" t="s">
+        <v>13</v>
+      </c>
+      <c r="F445" t="s">
+        <v>13</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H445" t="s">
+        <v>15</v>
+      </c>
+      <c r="I445" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A446" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B446" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C446" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D446" t="s">
+        <v>13</v>
+      </c>
+      <c r="E446" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H446" t="s">
+        <v>15</v>
+      </c>
+      <c r="I446" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A447" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B447" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C447" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D447" t="s">
+        <v>13</v>
+      </c>
+      <c r="E447" t="s">
+        <v>13</v>
+      </c>
+      <c r="F447" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G447" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H447" t="s">
+        <v>15</v>
+      </c>
+      <c r="I447" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A448" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B448" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C448" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D448" t="s">
+        <v>37</v>
+      </c>
+      <c r="E448" t="s">
+        <v>13</v>
+      </c>
+      <c r="F448" t="s">
+        <v>13</v>
+      </c>
+      <c r="G448" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H448" t="s">
+        <v>15</v>
+      </c>
+      <c r="I448" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A449" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C449" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D449" t="s">
+        <v>30</v>
+      </c>
+      <c r="E449" t="s">
+        <v>13</v>
+      </c>
+      <c r="F449" t="s">
+        <v>13</v>
+      </c>
+      <c r="G449" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H449" t="s">
+        <v>19</v>
+      </c>
+      <c r="I449" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A450" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B450" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C450" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D450" t="s">
+        <v>30</v>
+      </c>
+      <c r="E450" t="s">
+        <v>13</v>
+      </c>
+      <c r="F450" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H450" t="s">
+        <v>19</v>
+      </c>
+      <c r="I450" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A451" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B451" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C451" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D451" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E451" t="s">
+        <v>13</v>
+      </c>
+      <c r="F451" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H451" t="s">
+        <v>19</v>
+      </c>
+      <c r="I451" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A452" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B452" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C452" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D452" t="s">
+        <v>428</v>
+      </c>
+      <c r="E452" t="s">
+        <v>13</v>
+      </c>
+      <c r="F452" t="s">
+        <v>13</v>
+      </c>
+      <c r="G452" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H452" t="s">
+        <v>15</v>
+      </c>
+      <c r="I452" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A453" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B453" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C453" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D453" t="s">
+        <v>395</v>
+      </c>
+      <c r="E453" t="s">
+        <v>13</v>
+      </c>
+      <c r="F453" t="s">
+        <v>13</v>
+      </c>
+      <c r="G453" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H453" t="s">
+        <v>15</v>
+      </c>
+      <c r="I453" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A454" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B454" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C454" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E454" t="s">
+        <v>13</v>
+      </c>
+      <c r="F454" t="s">
+        <v>13</v>
+      </c>
+      <c r="G454" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H454" t="s">
+        <v>15</v>
+      </c>
+      <c r="I454" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A455" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B455" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C455" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D455" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G455" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H455" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A456" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C456" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D456" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E456" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F456" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G456" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H456" t="s">
+        <v>15</v>
+      </c>
+      <c r="I456" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A457" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B457" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C457" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D457" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E457" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F457" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G457" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H457" t="s">
+        <v>32</v>
+      </c>
+      <c r="I457" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A458" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B458" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C458" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D458" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E458" t="s">
+        <v>13</v>
+      </c>
+      <c r="F458" t="s">
+        <v>13</v>
+      </c>
+      <c r="G458" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H458" t="s">
+        <v>15</v>
+      </c>
+      <c r="I458" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A459" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B459" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C459" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D459" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E459" t="s">
+        <v>2237</v>
+      </c>
+      <c r="F459" t="s">
+        <v>2238</v>
+      </c>
+      <c r="G459" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H459" t="s">
+        <v>15</v>
+      </c>
+      <c r="I459" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A460" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B460" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C460" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D460" t="s">
+        <v>78</v>
+      </c>
+      <c r="E460" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F460" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G460" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H460" t="s">
+        <v>15</v>
+      </c>
+      <c r="I460" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A461" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B461" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C461" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D461" t="s">
+        <v>209</v>
+      </c>
+      <c r="E461" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F461" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G461" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H461" t="s">
+        <v>19</v>
+      </c>
+      <c r="I461" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A462" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C462" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D462" t="s">
+        <v>30</v>
+      </c>
+      <c r="E462" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F462" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G462" t="s">
+        <v>680</v>
+      </c>
+      <c r="H462" t="s">
+        <v>19</v>
+      </c>
+      <c r="I462" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A463" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B463" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C463" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D463" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G463" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H463" t="s">
+        <v>15</v>
+      </c>
+      <c r="I463" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A464" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D464" t="s">
+        <v>177</v>
+      </c>
+      <c r="E464" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F464" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H464" t="s">
+        <v>15</v>
+      </c>
+      <c r="I464" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A465" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C465" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D465" t="s">
+        <v>177</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H465" t="s">
+        <v>19</v>
+      </c>
+      <c r="I465" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A466" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D466" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G466" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H466" t="s">
+        <v>15</v>
+      </c>
+      <c r="I466" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A467" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D467" t="s">
+        <v>30</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G467" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H467" t="s">
+        <v>19</v>
+      </c>
+      <c r="I467" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A468" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D468" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G468" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H468" t="s">
+        <v>15</v>
+      </c>
+      <c r="I468" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A469" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D469" t="s">
+        <v>78</v>
+      </c>
+      <c r="E469" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F469" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G469" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H469" t="s">
+        <v>15</v>
+      </c>
+      <c r="I469" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A470" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D470" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E470" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F470" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G470" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H470" t="s">
+        <v>57</v>
+      </c>
+      <c r="I470" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A471" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C471" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D471" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G471" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H471" t="s">
+        <v>15</v>
+      </c>
+      <c r="I471" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A472" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C472" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D472" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E472" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F472" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G472" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H472" t="s">
+        <v>15</v>
+      </c>
+      <c r="I472" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A473" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D473" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E473" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F473" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G473" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H473" t="s">
+        <v>19</v>
+      </c>
+      <c r="I473" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A474" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B474" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D474" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E474" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F474" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G474" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H474" t="s">
+        <v>15</v>
+      </c>
+      <c r="I474" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A475" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C475" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D475" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E475" t="s">
+        <v>2325</v>
+      </c>
+      <c r="F475" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G475" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H475" t="s">
+        <v>19</v>
+      </c>
+      <c r="I475" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A476" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C476" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D476" t="s">
+        <v>235</v>
+      </c>
+      <c r="E476" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F476" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H476" t="s">
+        <v>19</v>
+      </c>
+      <c r="I476" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A477" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B477" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D477" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E477" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F477" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G477" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H477" t="s">
+        <v>15</v>
+      </c>
+      <c r="I477" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A478" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B478" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C478" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D478" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E478" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F478" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G478" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H478" t="s">
+        <v>15</v>
+      </c>
+      <c r="I478" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A479" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B479" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C479" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D479" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E479" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F479" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G479" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H479" t="s">
+        <v>15</v>
+      </c>
+      <c r="I479" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A480" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D480" t="s">
+        <v>209</v>
+      </c>
+      <c r="E480" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F480" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G480" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H480" t="s">
+        <v>19</v>
+      </c>
+      <c r="I480" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A481" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E481" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F481" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G481" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H481" t="s">
+        <v>15</v>
+      </c>
+      <c r="I481" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A482" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D482" t="s">
+        <v>78</v>
+      </c>
+      <c r="E482" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F482" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G482" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H482" t="s">
+        <v>19</v>
+      </c>
+      <c r="I482" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A483" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D483" t="s">
+        <v>177</v>
+      </c>
+      <c r="E483" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F483" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G483" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H483" t="s">
+        <v>32</v>
+      </c>
+      <c r="I483" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A484" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D484" t="s">
+        <v>13</v>
+      </c>
+      <c r="E484" t="s">
+        <v>13</v>
+      </c>
+      <c r="F484" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G484" t="s">
+        <v>106</v>
+      </c>
+      <c r="H484" t="s">
+        <v>15</v>
+      </c>
+      <c r="I484" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A485" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B485" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C485" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D485" t="s">
+        <v>49</v>
+      </c>
+      <c r="E485" t="s">
+        <v>13</v>
+      </c>
+      <c r="F485" t="s">
+        <v>13</v>
+      </c>
+      <c r="G485" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H485" t="s">
+        <v>19</v>
+      </c>
+      <c r="I485" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A486" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B486" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D486" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E486" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F486" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G486" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H486" t="s">
+        <v>15</v>
+      </c>
+      <c r="I486" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A487" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B487" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C487" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D487" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E487" t="s">
+        <v>13</v>
+      </c>
+      <c r="F487" t="s">
+        <v>13</v>
+      </c>
+      <c r="G487" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H487" t="s">
+        <v>15</v>
+      </c>
+      <c r="I487" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A488" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D488" t="s">
+        <v>428</v>
+      </c>
+      <c r="E488" t="s">
+        <v>13</v>
+      </c>
+      <c r="F488" t="s">
+        <v>13</v>
+      </c>
+      <c r="G488" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H488" t="s">
+        <v>19</v>
+      </c>
+      <c r="I488" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A489" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B489" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D489" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E489" t="s">
+        <v>13</v>
+      </c>
+      <c r="F489" t="s">
+        <v>13</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H489" t="s">
+        <v>15</v>
+      </c>
+      <c r="I489" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A490" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C490" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D490" t="s">
+        <v>958</v>
+      </c>
+      <c r="E490" t="s">
+        <v>13</v>
+      </c>
+      <c r="F490" t="s">
+        <v>13</v>
+      </c>
+      <c r="G490" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H490" t="s">
+        <v>15</v>
+      </c>
+      <c r="I490" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A491" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B491" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D491" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E491" t="s">
+        <v>13</v>
+      </c>
+      <c r="F491" t="s">
+        <v>13</v>
+      </c>
+      <c r="G491" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H491" t="s">
+        <v>15</v>
+      </c>
+      <c r="I491" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A492" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B492" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D492" t="s">
+        <v>235</v>
+      </c>
+      <c r="E492" t="s">
+        <v>13</v>
+      </c>
+      <c r="F492" t="s">
+        <v>13</v>
+      </c>
+      <c r="G492" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H492" t="s">
+        <v>19</v>
+      </c>
+      <c r="I492" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A493" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D493" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E493" t="s">
+        <v>13</v>
+      </c>
+      <c r="F493" t="s">
+        <v>13</v>
+      </c>
+      <c r="G493" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H493" t="s">
+        <v>15</v>
+      </c>
+      <c r="I493" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A494" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B494" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D494" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E494" t="s">
+        <v>13</v>
+      </c>
+      <c r="F494" t="s">
+        <v>13</v>
+      </c>
+      <c r="G494" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H494" t="s">
+        <v>19</v>
+      </c>
+      <c r="I494" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A495" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D495" t="s">
+        <v>177</v>
+      </c>
+      <c r="E495" t="s">
+        <v>13</v>
+      </c>
+      <c r="F495" t="s">
+        <v>13</v>
+      </c>
+      <c r="G495" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H495" t="s">
+        <v>19</v>
+      </c>
+      <c r="I495" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A496" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B496" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D496" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E496" t="s">
+        <v>13</v>
+      </c>
+      <c r="F496" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H496" t="s">
+        <v>19</v>
+      </c>
+      <c r="I496" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A497" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D497" t="s">
+        <v>49</v>
+      </c>
+      <c r="E497" t="s">
+        <v>13</v>
+      </c>
+      <c r="F497" t="s">
+        <v>13</v>
+      </c>
+      <c r="G497" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H497" t="s">
+        <v>19</v>
+      </c>
+      <c r="I497" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A498" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D498" t="s">
+        <v>235</v>
+      </c>
+      <c r="E498" t="s">
+        <v>13</v>
+      </c>
+      <c r="F498" t="s">
+        <v>13</v>
+      </c>
+      <c r="G498" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H498" t="s">
+        <v>19</v>
+      </c>
+      <c r="I498" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A499" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B499" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D499" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E499" t="s">
+        <v>13</v>
+      </c>
+      <c r="F499" t="s">
+        <v>13</v>
+      </c>
+      <c r="G499" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H499" t="s">
+        <v>15</v>
+      </c>
+      <c r="I499" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A500" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B500" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D500" t="s">
+        <v>78</v>
+      </c>
+      <c r="E500" t="s">
+        <v>13</v>
+      </c>
+      <c r="F500" t="s">
+        <v>13</v>
+      </c>
+      <c r="G500" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H500" t="s">
+        <v>15</v>
+      </c>
+      <c r="I500" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A501" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B501" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D501" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E501" t="s">
+        <v>13</v>
+      </c>
+      <c r="F501" t="s">
+        <v>13</v>
+      </c>
+      <c r="G501" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H501" t="s">
+        <v>15</v>
+      </c>
+      <c r="I501" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A502" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B502" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D502" t="s">
+        <v>49</v>
+      </c>
+      <c r="E502" t="s">
+        <v>13</v>
+      </c>
+      <c r="F502" t="s">
+        <v>13</v>
+      </c>
+      <c r="G502" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H502" t="s">
+        <v>15</v>
+      </c>
+      <c r="I502" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A503" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B503" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D503" t="s">
+        <v>49</v>
+      </c>
+      <c r="E503" t="s">
+        <v>13</v>
+      </c>
+      <c r="F503" t="s">
+        <v>13</v>
+      </c>
+      <c r="G503" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H503" t="s">
+        <v>19</v>
+      </c>
+      <c r="I503" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A504" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B504" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D504" t="s">
+        <v>17</v>
+      </c>
+      <c r="E504" t="s">
+        <v>13</v>
+      </c>
+      <c r="F504" t="s">
+        <v>13</v>
+      </c>
+      <c r="G504" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H504" t="s">
+        <v>19</v>
+      </c>
+      <c r="I504" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A505" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B505" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D505" t="s">
+        <v>576</v>
+      </c>
+      <c r="E505" t="s">
+        <v>13</v>
+      </c>
+      <c r="F505" t="s">
+        <v>13</v>
+      </c>
+      <c r="G505" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H505" t="s">
+        <v>19</v>
+      </c>
+      <c r="I505" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A506" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B506" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D506" t="s">
+        <v>559</v>
+      </c>
+      <c r="E506" t="s">
+        <v>13</v>
+      </c>
+      <c r="F506" t="s">
+        <v>13</v>
+      </c>
+      <c r="G506" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H506" t="s">
+        <v>19</v>
+      </c>
+      <c r="I506" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A507" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B507" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D507" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E507" t="s">
+        <v>13</v>
+      </c>
+      <c r="F507" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H507" t="s">
+        <v>19</v>
+      </c>
+      <c r="I507" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A508" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B508" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E508" t="s">
+        <v>13</v>
+      </c>
+      <c r="F508" t="s">
+        <v>13</v>
+      </c>
+      <c r="G508" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H508" t="s">
+        <v>15</v>
+      </c>
+      <c r="I508" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A509" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B509" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D509" t="s">
+        <v>534</v>
+      </c>
+      <c r="E509" t="s">
+        <v>13</v>
+      </c>
+      <c r="F509" t="s">
+        <v>13</v>
+      </c>
+      <c r="G509" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H509" t="s">
+        <v>15</v>
+      </c>
+      <c r="I509" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A510" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B510" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D510" t="s">
+        <v>958</v>
+      </c>
+      <c r="E510" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F510" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G510" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H510" t="s">
+        <v>15</v>
+      </c>
+      <c r="I510" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A511" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B511" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D511" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E511" t="s">
+        <v>13</v>
+      </c>
+      <c r="F511" t="s">
+        <v>13</v>
+      </c>
+      <c r="G511" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H511" t="s">
+        <v>19</v>
+      </c>
+      <c r="I511" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A512" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B512" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D512" t="s">
+        <v>113</v>
+      </c>
+      <c r="E512" t="s">
+        <v>13</v>
+      </c>
+      <c r="F512" t="s">
+        <v>13</v>
+      </c>
+      <c r="G512" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H512" t="s">
+        <v>15</v>
+      </c>
+      <c r="I512" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A513" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B513" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D513" t="s">
+        <v>880</v>
+      </c>
+      <c r="E513" t="s">
+        <v>13</v>
+      </c>
+      <c r="F513" t="s">
+        <v>13</v>
+      </c>
+      <c r="G513" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H513" t="s">
+        <v>15</v>
+      </c>
+      <c r="I513" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A514" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B514" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E514" t="s">
+        <v>13</v>
+      </c>
+      <c r="F514" t="s">
+        <v>13</v>
+      </c>
+      <c r="G514" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H514" t="s">
+        <v>19</v>
+      </c>
+      <c r="I514" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A515" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B515" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E515" t="s">
+        <v>13</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" t="s">
+        <v>236</v>
+      </c>
+      <c r="H515" t="s">
+        <v>15</v>
+      </c>
+      <c r="I515" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A516" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B516" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D516" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E516" t="s">
+        <v>13</v>
+      </c>
+      <c r="F516" t="s">
+        <v>13</v>
+      </c>
+      <c r="G516" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H516" t="s">
+        <v>15</v>
+      </c>
+      <c r="I516" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A517" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B517" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D517" t="s">
+        <v>641</v>
+      </c>
+      <c r="E517" t="s">
+        <v>13</v>
+      </c>
+      <c r="F517" t="s">
+        <v>13</v>
+      </c>
+      <c r="G517" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H517" t="s">
+        <v>19</v>
+      </c>
+      <c r="I517" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A518" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B518" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D518" t="s">
+        <v>736</v>
+      </c>
+      <c r="E518" t="s">
+        <v>13</v>
+      </c>
+      <c r="F518" t="s">
+        <v>13</v>
+      </c>
+      <c r="G518" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H518" t="s">
+        <v>19</v>
+      </c>
+      <c r="I518" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A519" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B519" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D519" t="s">
+        <v>911</v>
+      </c>
+      <c r="E519" t="s">
+        <v>13</v>
+      </c>
+      <c r="F519" t="s">
+        <v>13</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H519" t="s">
+        <v>19</v>
+      </c>
+      <c r="I519" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A520" t="s">
+        <v>263</v>
+      </c>
+      <c r="B520" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D520" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E520" t="s">
+        <v>13</v>
+      </c>
+      <c r="F520" t="s">
+        <v>13</v>
+      </c>
+      <c r="G520" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H520" t="s">
+        <v>15</v>
+      </c>
+      <c r="I520" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A521" t="s">
+        <v>263</v>
+      </c>
+      <c r="B521" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E521" t="s">
+        <v>13</v>
+      </c>
+      <c r="F521" t="s">
+        <v>13</v>
+      </c>
+      <c r="G521" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H521" t="s">
+        <v>19</v>
+      </c>
+      <c r="I521" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A522" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B522" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E522" t="s">
+        <v>13</v>
+      </c>
+      <c r="F522" t="s">
+        <v>13</v>
+      </c>
+      <c r="G522" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H522" t="s">
+        <v>19</v>
+      </c>
+      <c r="I522" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A523" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B523" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E523" t="s">
+        <v>13</v>
+      </c>
+      <c r="F523" t="s">
+        <v>13</v>
+      </c>
+      <c r="G523" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H523" t="s">
+        <v>15</v>
+      </c>
+      <c r="I523" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A524" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B524" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E524" t="s">
+        <v>13</v>
+      </c>
+      <c r="F524" t="s">
+        <v>13</v>
+      </c>
+      <c r="G524" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H524" t="s">
+        <v>15</v>
+      </c>
+      <c r="I524" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A525" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B525" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E525" t="s">
+        <v>13</v>
+      </c>
+      <c r="F525" t="s">
+        <v>13</v>
+      </c>
+      <c r="G525" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H525" t="s">
+        <v>15</v>
+      </c>
+      <c r="I525" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A526" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B526" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E526" t="s">
+        <v>13</v>
+      </c>
+      <c r="F526" t="s">
+        <v>13</v>
+      </c>
+      <c r="G526" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H526" t="s">
+        <v>15</v>
+      </c>
+      <c r="I526" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A527" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B527" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E527" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F527" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G527" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H527" t="s">
+        <v>19</v>
+      </c>
+      <c r="I527" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A528" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B528" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E528" t="s">
+        <v>13</v>
+      </c>
+      <c r="F528" t="s">
+        <v>13</v>
+      </c>
+      <c r="G528" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H528" t="s">
+        <v>19</v>
+      </c>
+      <c r="I528" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A529" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B529" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D529" t="s">
+        <v>764</v>
+      </c>
+      <c r="E529" t="s">
+        <v>13</v>
+      </c>
+      <c r="F529" t="s">
+        <v>13</v>
+      </c>
+      <c r="G529" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H529" t="s">
+        <v>57</v>
+      </c>
+      <c r="I529" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A530" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B530" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E530" t="s">
+        <v>13</v>
+      </c>
+      <c r="F530" t="s">
+        <v>13</v>
+      </c>
+      <c r="G530" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H530" t="s">
+        <v>19</v>
+      </c>
+      <c r="I530" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A531" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B531" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E531" t="s">
+        <v>13</v>
+      </c>
+      <c r="F531" t="s">
+        <v>13</v>
+      </c>
+      <c r="G531" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H531" t="s">
+        <v>15</v>
+      </c>
+      <c r="I531" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A532" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B532" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D532" t="s">
+        <v>113</v>
+      </c>
+      <c r="E532" t="s">
+        <v>13</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H532" t="s">
+        <v>15</v>
+      </c>
+      <c r="I532" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A533" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B533" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E533" t="s">
+        <v>13</v>
+      </c>
+      <c r="F533" t="s">
+        <v>13</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H533" t="s">
+        <v>15</v>
+      </c>
+      <c r="I533" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A534" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B534" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E534" t="s">
+        <v>13</v>
+      </c>
+      <c r="F534" t="s">
+        <v>13</v>
+      </c>
+      <c r="G534" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H534" t="s">
+        <v>19</v>
+      </c>
+      <c r="I534" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A535" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B535" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D535" t="s">
+        <v>428</v>
+      </c>
+      <c r="E535" t="s">
+        <v>13</v>
+      </c>
+      <c r="F535" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H535" t="s">
+        <v>19</v>
+      </c>
+      <c r="I535" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A536" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B536" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E536" t="s">
+        <v>13</v>
+      </c>
+      <c r="F536" t="s">
+        <v>13</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H536" t="s">
+        <v>32</v>
+      </c>
+      <c r="I536" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A537" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B537" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E537" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F537" t="s">
+        <v>13</v>
+      </c>
+      <c r="G537" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H537" t="s">
+        <v>19</v>
+      </c>
+      <c r="I537" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A538" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B538" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E538" t="s">
+        <v>13</v>
+      </c>
+      <c r="F538" t="s">
+        <v>13</v>
+      </c>
+      <c r="G538" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H538" t="s">
+        <v>19</v>
+      </c>
+      <c r="I538" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A539" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B539" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E539" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F539" t="s">
+        <v>13</v>
+      </c>
+      <c r="G539" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H539" t="s">
+        <v>19</v>
+      </c>
+      <c r="I539" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A540" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B540" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D540" t="s">
+        <v>95</v>
+      </c>
+      <c r="E540" t="s">
+        <v>13</v>
+      </c>
+      <c r="F540" t="s">
+        <v>13</v>
+      </c>
+      <c r="G540" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H540" t="s">
+        <v>15</v>
+      </c>
+      <c r="I540" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A541" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B541" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D541" t="s">
+        <v>534</v>
+      </c>
+      <c r="E541" t="s">
+        <v>13</v>
+      </c>
+      <c r="F541" t="s">
+        <v>13</v>
+      </c>
+      <c r="G541" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H541" t="s">
+        <v>15</v>
+      </c>
+      <c r="I541" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A542" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B542" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E542" t="s">
+        <v>13</v>
+      </c>
+      <c r="F542" t="s">
+        <v>13</v>
+      </c>
+      <c r="G542" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H542" t="s">
+        <v>15</v>
+      </c>
+      <c r="I542" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A543" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B543" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D543" t="s">
+        <v>13</v>
+      </c>
+      <c r="E543" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F543" t="s">
+        <v>13</v>
+      </c>
+      <c r="G543" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H543" t="s">
+        <v>15</v>
+      </c>
+      <c r="I543" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A544" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B544" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E544" t="s">
+        <v>13</v>
+      </c>
+      <c r="F544" t="s">
+        <v>13</v>
+      </c>
+      <c r="G544" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H544" t="s">
+        <v>15</v>
+      </c>
+      <c r="I544" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A545" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B545" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E545" t="s">
+        <v>13</v>
+      </c>
+      <c r="F545" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H545" t="s">
+        <v>19</v>
+      </c>
+      <c r="I545" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A546" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B546" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E546" t="s">
+        <v>13</v>
+      </c>
+      <c r="F546" t="s">
+        <v>13</v>
+      </c>
+      <c r="G546" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H546" t="s">
+        <v>32</v>
+      </c>
+      <c r="I546" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A547" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F547" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G547" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H547" t="s">
+        <v>19</v>
+      </c>
+      <c r="I547" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A548" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F548" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G548" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H548" t="s">
+        <v>15</v>
+      </c>
+      <c r="I548" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A549" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E549" t="s">
+        <v>13</v>
+      </c>
+      <c r="F549" t="s">
+        <v>13</v>
+      </c>
+      <c r="G549" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H549" t="s">
+        <v>15</v>
+      </c>
+      <c r="I549" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A550" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B550" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E550" t="s">
+        <v>13</v>
+      </c>
+      <c r="F550" t="s">
+        <v>13</v>
+      </c>
+      <c r="G550" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H550" t="s">
+        <v>19</v>
+      </c>
+      <c r="I550" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A551" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E551" t="s">
+        <v>13</v>
+      </c>
+      <c r="F551" t="s">
+        <v>13</v>
+      </c>
+      <c r="G551" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H551" t="s">
+        <v>19</v>
+      </c>
+      <c r="I551" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A552" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E552" t="s">
+        <v>13</v>
+      </c>
+      <c r="F552" t="s">
+        <v>13</v>
+      </c>
+      <c r="G552" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H552" t="s">
+        <v>19</v>
+      </c>
+      <c r="I552" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A553" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E553" t="s">
+        <v>13</v>
+      </c>
+      <c r="F553" t="s">
+        <v>13</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H553" t="s">
+        <v>15</v>
+      </c>
+      <c r="I553" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A554" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E554" t="s">
+        <v>13</v>
+      </c>
+      <c r="F554" t="s">
+        <v>13</v>
+      </c>
+      <c r="G554" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H554" t="s">
+        <v>15</v>
+      </c>
+      <c r="I554" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A555" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B555" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E555" t="s">
+        <v>13</v>
+      </c>
+      <c r="F555" t="s">
+        <v>13</v>
+      </c>
+      <c r="G555" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H555" t="s">
+        <v>15</v>
+      </c>
+      <c r="I555" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A556" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E556" t="s">
+        <v>13</v>
+      </c>
+      <c r="F556" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H556" t="s">
+        <v>19</v>
+      </c>
+      <c r="I556" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A557" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D557" t="s">
+        <v>177</v>
+      </c>
+      <c r="E557" t="s">
+        <v>13</v>
+      </c>
+      <c r="F557" t="s">
+        <v>13</v>
+      </c>
+      <c r="G557" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H557" t="s">
+        <v>19</v>
+      </c>
+      <c r="I557" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A558" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H558" t="s">
+        <v>15</v>
+      </c>
+      <c r="I558" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A559" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D559" t="s">
+        <v>177</v>
+      </c>
+      <c r="E559" t="s">
+        <v>13</v>
+      </c>
+      <c r="F559" t="s">
+        <v>13</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H559" t="s">
+        <v>19</v>
+      </c>
+      <c r="I559" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A560" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D560" t="s">
+        <v>95</v>
+      </c>
+      <c r="E560" t="s">
+        <v>13</v>
+      </c>
+      <c r="F560" t="s">
+        <v>13</v>
+      </c>
+      <c r="G560" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H560" t="s">
+        <v>15</v>
+      </c>
+      <c r="I560" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A561" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2724</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2725</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H561" t="s">
+        <v>15</v>
+      </c>
+      <c r="I561" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A562" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D562" t="s">
+        <v>90</v>
+      </c>
+      <c r="E562" t="s">
+        <v>13</v>
+      </c>
+      <c r="F562" t="s">
+        <v>13</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H562" t="s">
+        <v>19</v>
+      </c>
+      <c r="I562" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A563" t="s">
+        <v>492</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E563" t="s">
+        <v>13</v>
+      </c>
+      <c r="F563" t="s">
+        <v>13</v>
+      </c>
+      <c r="G563" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H563" t="s">
+        <v>15</v>
+      </c>
+      <c r="I563" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A564" t="s">
+        <v>492</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D564" t="s">
+        <v>241</v>
+      </c>
+      <c r="E564" t="s">
+        <v>13</v>
+      </c>
+      <c r="F564" t="s">
+        <v>13</v>
+      </c>
+      <c r="G564" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H564" t="s">
+        <v>19</v>
+      </c>
+      <c r="I564" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A565" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D565" t="s">
+        <v>717</v>
+      </c>
+      <c r="E565" t="s">
+        <v>13</v>
+      </c>
+      <c r="F565" t="s">
+        <v>13</v>
+      </c>
+      <c r="G565" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H565" t="s">
+        <v>15</v>
+      </c>
+      <c r="I565" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A566" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E566" t="s">
+        <v>13</v>
+      </c>
+      <c r="F566" t="s">
+        <v>13</v>
+      </c>
+      <c r="G566" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H566" t="s">
+        <v>15</v>
+      </c>
+      <c r="I566" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A567" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D567" t="s">
+        <v>49</v>
+      </c>
+      <c r="E567" t="s">
+        <v>13</v>
+      </c>
+      <c r="F567" t="s">
+        <v>13</v>
+      </c>
+      <c r="G567" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H567" t="s">
+        <v>15</v>
+      </c>
+      <c r="I567" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A568" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E568" t="s">
+        <v>13</v>
+      </c>
+      <c r="F568" t="s">
+        <v>13</v>
+      </c>
+      <c r="G568" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H568" t="s">
+        <v>15</v>
+      </c>
+      <c r="I568" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A569" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D569" t="s">
+        <v>209</v>
+      </c>
+      <c r="E569" t="s">
+        <v>13</v>
+      </c>
+      <c r="F569" t="s">
+        <v>13</v>
+      </c>
+      <c r="G569" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H569" t="s">
+        <v>19</v>
+      </c>
+      <c r="I569" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A570" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E570" t="s">
+        <v>13</v>
+      </c>
+      <c r="F570" t="s">
+        <v>13</v>
+      </c>
+      <c r="G570" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H570" t="s">
+        <v>19</v>
+      </c>
+      <c r="I570" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A571" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E571" t="s">
+        <v>13</v>
+      </c>
+      <c r="F571" t="s">
+        <v>13</v>
+      </c>
+      <c r="G571" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H571" t="s">
+        <v>19</v>
+      </c>
+      <c r="I571" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A572" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E572" t="s">
+        <v>13</v>
+      </c>
+      <c r="F572" t="s">
+        <v>13</v>
+      </c>
+      <c r="G572" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H572" t="s">
+        <v>15</v>
+      </c>
+      <c r="I572" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A573" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E573" t="s">
+        <v>13</v>
+      </c>
+      <c r="F573" t="s">
+        <v>13</v>
+      </c>
+      <c r="G573" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H573" t="s">
+        <v>19</v>
+      </c>
+      <c r="I573" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A574" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G574" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H574" t="s">
+        <v>15</v>
+      </c>
+      <c r="I574" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A575" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G575" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H575" t="s">
+        <v>19</v>
+      </c>
+      <c r="I575" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A576" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E576" t="s">
+        <v>13</v>
+      </c>
+      <c r="F576" t="s">
+        <v>13</v>
+      </c>
+      <c r="G576" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H576" t="s">
+        <v>15</v>
+      </c>
+      <c r="I576" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A577" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E577" t="s">
+        <v>13</v>
+      </c>
+      <c r="F577" t="s">
+        <v>13</v>
+      </c>
+      <c r="G577" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H577" t="s">
+        <v>525</v>
+      </c>
+      <c r="I577" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A578" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D578" t="s">
+        <v>177</v>
+      </c>
+      <c r="E578" t="s">
+        <v>13</v>
+      </c>
+      <c r="F578" t="s">
+        <v>13</v>
+      </c>
+      <c r="G578" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H578" t="s">
+        <v>15</v>
+      </c>
+      <c r="I578" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A579" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E579" t="s">
+        <v>13</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G579" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H579" t="s">
+        <v>15</v>
+      </c>
+      <c r="I579" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A580" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D580" t="s">
+        <v>49</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G580" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H580" t="s">
+        <v>15</v>
+      </c>
+      <c r="I580" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A581" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D581" t="s">
+        <v>37</v>
+      </c>
+      <c r="E581" t="s">
+        <v>13</v>
+      </c>
+      <c r="F581" t="s">
+        <v>13</v>
+      </c>
+      <c r="G581" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H581" t="s">
+        <v>19</v>
+      </c>
+      <c r="I581" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A582" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D582" t="s">
+        <v>142</v>
+      </c>
+      <c r="E582" t="s">
+        <v>13</v>
+      </c>
+      <c r="F582" t="s">
+        <v>13</v>
+      </c>
+      <c r="G582" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H582" t="s">
+        <v>15</v>
+      </c>
+      <c r="I582" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A583" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E583" t="s">
+        <v>13</v>
+      </c>
+      <c r="F583" t="s">
+        <v>13</v>
+      </c>
+      <c r="G583" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H583" t="s">
+        <v>15</v>
+      </c>
+      <c r="I583" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A584" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D584" t="s">
+        <v>235</v>
+      </c>
+      <c r="E584" t="s">
+        <v>13</v>
+      </c>
+      <c r="F584" t="s">
+        <v>13</v>
+      </c>
+      <c r="G584" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H584" t="s">
+        <v>15</v>
+      </c>
+      <c r="I584" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A585" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D585" t="s">
+        <v>13</v>
+      </c>
+      <c r="E585" t="s">
+        <v>13</v>
+      </c>
+      <c r="F585" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G585" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H585" t="s">
+        <v>15</v>
+      </c>
+      <c r="I585" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A586" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D586" t="s">
+        <v>13</v>
+      </c>
+      <c r="E586" t="s">
+        <v>13</v>
+      </c>
+      <c r="F586" t="s">
+        <v>2845</v>
+      </c>
+      <c r="G586" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H586" t="s">
+        <v>15</v>
+      </c>
+      <c r="I586" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A587" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D587" t="s">
+        <v>13</v>
+      </c>
+      <c r="E587" t="s">
+        <v>13</v>
+      </c>
+      <c r="F587" t="s">
+        <v>2850</v>
+      </c>
+      <c r="G587" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H587" t="s">
+        <v>15</v>
+      </c>
+      <c r="I587" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A588" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E588" t="s">
+        <v>13</v>
+      </c>
+      <c r="F588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" t="s">
+        <v>602</v>
+      </c>
+      <c r="H588" t="s">
+        <v>32</v>
+      </c>
+      <c r="I588" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A589" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D589" t="s">
+        <v>209</v>
+      </c>
+      <c r="E589" t="s">
+        <v>13</v>
+      </c>
+      <c r="F589" t="s">
+        <v>13</v>
+      </c>
+      <c r="G589" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H589" t="s">
+        <v>19</v>
+      </c>
+      <c r="I589" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A590" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E590" t="s">
+        <v>13</v>
+      </c>
+      <c r="F590" t="s">
+        <v>13</v>
+      </c>
+      <c r="G590" t="s">
+        <v>621</v>
+      </c>
+      <c r="H590" t="s">
+        <v>15</v>
+      </c>
+      <c r="I590" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A591" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F591" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G591" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H591" t="s">
+        <v>57</v>
+      </c>
+      <c r="I591" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A592" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G592" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H592" t="s">
+        <v>15</v>
+      </c>
+      <c r="I592" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A593" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F593" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G593" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H593" t="s">
+        <v>19</v>
+      </c>
+      <c r="I593" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A594" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G594" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H594" t="s">
+        <v>222</v>
+      </c>
+      <c r="I594" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A595" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D595" t="s">
+        <v>13</v>
+      </c>
+      <c r="E595" t="s">
+        <v>13</v>
+      </c>
+      <c r="F595" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G595" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H595" t="s">
+        <v>15</v>
+      </c>
+      <c r="I595" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A596" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E596" t="s">
+        <v>13</v>
+      </c>
+      <c r="F596" t="s">
+        <v>13</v>
+      </c>
+      <c r="G596" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H596" t="s">
+        <v>15</v>
+      </c>
+      <c r="I596" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A597" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E597" t="s">
+        <v>13</v>
+      </c>
+      <c r="F597" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G597" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H597" t="s">
+        <v>15</v>
+      </c>
+      <c r="I597" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A598" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D598" t="s">
+        <v>395</v>
+      </c>
+      <c r="E598" t="s">
+        <v>13</v>
+      </c>
+      <c r="F598" t="s">
+        <v>13</v>
+      </c>
+      <c r="G598" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H598" t="s">
+        <v>15</v>
+      </c>
+      <c r="I598" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A599" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D599" t="s">
+        <v>395</v>
+      </c>
+      <c r="E599" t="s">
+        <v>13</v>
+      </c>
+      <c r="F599" t="s">
+        <v>13</v>
+      </c>
+      <c r="G599" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H599" t="s">
+        <v>57</v>
+      </c>
+      <c r="I599" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A600" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D600" t="s">
+        <v>629</v>
+      </c>
+      <c r="E600" t="s">
+        <v>13</v>
+      </c>
+      <c r="F600" t="s">
+        <v>13</v>
+      </c>
+      <c r="G600" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H600" t="s">
+        <v>15</v>
+      </c>
+      <c r="I600" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A601" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D601" t="s">
+        <v>235</v>
+      </c>
+      <c r="E601" t="s">
+        <v>13</v>
+      </c>
+      <c r="F601" t="s">
+        <v>13</v>
+      </c>
+      <c r="G601" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H601" t="s">
+        <v>19</v>
+      </c>
+      <c r="I601" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A602" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D602" t="s">
+        <v>235</v>
+      </c>
+      <c r="E602" t="s">
+        <v>13</v>
+      </c>
+      <c r="F602" t="s">
+        <v>13</v>
+      </c>
+      <c r="G602" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H602" t="s">
+        <v>19</v>
+      </c>
+      <c r="I602" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A603" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E603" t="s">
+        <v>13</v>
+      </c>
+      <c r="F603" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H603" t="s">
+        <v>15</v>
+      </c>
+      <c r="I603" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A604" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D604" t="s">
+        <v>177</v>
+      </c>
+      <c r="E604" t="s">
+        <v>13</v>
+      </c>
+      <c r="F604" t="s">
+        <v>13</v>
+      </c>
+      <c r="G604" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H604" t="s">
+        <v>19</v>
+      </c>
+      <c r="I604" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A605" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D605" t="s">
+        <v>911</v>
+      </c>
+      <c r="E605" t="s">
+        <v>13</v>
+      </c>
+      <c r="F605" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H605" t="s">
+        <v>19</v>
+      </c>
+      <c r="I605" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A606" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D606" t="s">
+        <v>235</v>
+      </c>
+      <c r="E606" t="s">
+        <v>13</v>
+      </c>
+      <c r="F606" t="s">
+        <v>13</v>
+      </c>
+      <c r="G606" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H606" t="s">
+        <v>15</v>
+      </c>
+      <c r="I606" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A607" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E607" t="s">
+        <v>13</v>
+      </c>
+      <c r="F607" t="s">
+        <v>13</v>
+      </c>
+      <c r="G607" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H607" t="s">
+        <v>15</v>
+      </c>
+      <c r="I607" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A608" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D608" t="s">
+        <v>177</v>
+      </c>
+      <c r="E608" t="s">
+        <v>13</v>
+      </c>
+      <c r="F608" t="s">
+        <v>13</v>
+      </c>
+      <c r="G608" t="s">
+        <v>704</v>
+      </c>
+      <c r="H608" t="s">
+        <v>19</v>
+      </c>
+      <c r="I608" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A609" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E609" t="s">
+        <v>13</v>
+      </c>
+      <c r="F609" t="s">
+        <v>13</v>
+      </c>
+      <c r="G609" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H609" t="s">
+        <v>15</v>
+      </c>
+      <c r="I609" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A610" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E610" t="s">
+        <v>13</v>
+      </c>
+      <c r="F610" t="s">
+        <v>13</v>
+      </c>
+      <c r="G610" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H610" t="s">
+        <v>15</v>
+      </c>
+      <c r="I610" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A611" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G611" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H611" t="s">
+        <v>15</v>
+      </c>
+      <c r="I611" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A612" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E612" t="s">
+        <v>13</v>
+      </c>
+      <c r="F612" t="s">
+        <v>13</v>
+      </c>
+      <c r="G612" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H612" t="s">
+        <v>19</v>
+      </c>
+      <c r="I612" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A613" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E613" t="s">
+        <v>13</v>
+      </c>
+      <c r="F613" t="s">
+        <v>13</v>
+      </c>
+      <c r="G613" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H613" t="s">
+        <v>19</v>
+      </c>
+      <c r="I613" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A614" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D614" t="s">
+        <v>13</v>
+      </c>
+      <c r="E614" t="s">
+        <v>13</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2969</v>
+      </c>
+      <c r="G614" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H614" t="s">
+        <v>15</v>
+      </c>
+      <c r="I614" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A615" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D615" t="s">
+        <v>30</v>
+      </c>
+      <c r="E615" t="s">
+        <v>13</v>
+      </c>
+      <c r="F615" t="s">
+        <v>13</v>
+      </c>
+      <c r="G615" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H615" t="s">
+        <v>19</v>
+      </c>
+      <c r="I615" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A616" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D616" t="s">
+        <v>13</v>
+      </c>
+      <c r="E616" t="s">
+        <v>13</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G616" t="s">
+        <v>747</v>
+      </c>
+      <c r="H616" t="s">
+        <v>15</v>
+      </c>
+      <c r="I616" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A617" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E617" t="s">
+        <v>13</v>
+      </c>
+      <c r="F617" t="s">
+        <v>13</v>
+      </c>
+      <c r="G617" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H617" t="s">
+        <v>15</v>
+      </c>
+      <c r="I617" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A618" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E618" t="s">
+        <v>13</v>
+      </c>
+      <c r="F618" t="s">
+        <v>13</v>
+      </c>
+      <c r="G618" t="s">
+        <v>2990</v>
+      </c>
+      <c r="H618" t="s">
+        <v>15</v>
+      </c>
+      <c r="I618" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A619" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D619" t="s">
+        <v>177</v>
+      </c>
+      <c r="E619" t="s">
+        <v>13</v>
+      </c>
+      <c r="F619" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" t="s">
+        <v>2990</v>
+      </c>
+      <c r="H619" t="s">
+        <v>19</v>
+      </c>
+      <c r="I619" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A620" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E620" t="s">
+        <v>13</v>
+      </c>
+      <c r="F620" t="s">
+        <v>13</v>
+      </c>
+      <c r="G620" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H620" t="s">
+        <v>19</v>
+      </c>
+      <c r="I620" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A621" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C621" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D621" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E621" t="s">
+        <v>13</v>
+      </c>
+      <c r="F621" t="s">
+        <v>13</v>
+      </c>
+      <c r="G621" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H621" t="s">
+        <v>15</v>
+      </c>
+      <c r="I621" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A622" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B622" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C622" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D622" t="s">
+        <v>30</v>
+      </c>
+      <c r="E622" t="s">
+        <v>13</v>
+      </c>
+      <c r="F622" t="s">
+        <v>13</v>
+      </c>
+      <c r="G622" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H622" t="s">
+        <v>15</v>
+      </c>
+      <c r="I622" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A623" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B623" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C623" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D623" t="s">
+        <v>13</v>
+      </c>
+      <c r="E623" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F623" t="s">
+        <v>13</v>
+      </c>
+      <c r="G623" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H623" t="s">
+        <v>15</v>
+      </c>
+      <c r="I623" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A624" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B624" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C624" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E624" t="s">
+        <v>13</v>
+      </c>
+      <c r="F624" t="s">
+        <v>13</v>
+      </c>
+      <c r="G624" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H624" t="s">
+        <v>15</v>
+      </c>
+      <c r="I624" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A625" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B625" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C625" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D625" t="s">
+        <v>534</v>
+      </c>
+      <c r="E625" t="s">
+        <v>13</v>
+      </c>
+      <c r="F625" t="s">
+        <v>13</v>
+      </c>
+      <c r="G625" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H625" t="s">
+        <v>19</v>
+      </c>
+      <c r="I625" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A626" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B626" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C626" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D626" t="s">
+        <v>3023</v>
+      </c>
+      <c r="E626" t="s">
+        <v>13</v>
+      </c>
+      <c r="F626" t="s">
+        <v>13</v>
+      </c>
+      <c r="G626" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H626" t="s">
+        <v>15</v>
+      </c>
+      <c r="I626" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A627" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B627" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C627" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D627" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E627" t="s">
+        <v>13</v>
+      </c>
+      <c r="F627" t="s">
+        <v>13</v>
+      </c>
+      <c r="G627" t="s">
+        <v>3030</v>
+      </c>
+      <c r="H627" t="s">
+        <v>19</v>
+      </c>
+      <c r="I627" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A628" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B628" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C628" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D628" t="s">
+        <v>534</v>
+      </c>
+      <c r="E628" t="s">
+        <v>13</v>
+      </c>
+      <c r="F628" t="s">
+        <v>13</v>
+      </c>
+      <c r="G628" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H628" t="s">
+        <v>19</v>
+      </c>
+      <c r="I628" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A629" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B629" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C629" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D629" t="s">
+        <v>13</v>
+      </c>
+      <c r="E629" t="s">
+        <v>13</v>
+      </c>
+      <c r="F629" t="s">
+        <v>3039</v>
+      </c>
+      <c r="G629" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H629" t="s">
+        <v>15</v>
+      </c>
+      <c r="I629" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A630" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B630" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C630" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D630" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E630" t="s">
+        <v>13</v>
+      </c>
+      <c r="F630" t="s">
+        <v>3045</v>
+      </c>
+      <c r="G630" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H630" t="s">
+        <v>15</v>
+      </c>
+      <c r="I630" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A631" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B631" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C631" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D631" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E631" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F631" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G631" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H631" t="s">
+        <v>57</v>
+      </c>
+      <c r="I631" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A632" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B632" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C632" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D632" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E632" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F632" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G632" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H632" t="s">
+        <v>15</v>
+      </c>
+      <c r="I632" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A633" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B633" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C633" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D633" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E633" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F633" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G633" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H633" t="s">
+        <v>19</v>
+      </c>
+      <c r="I633" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A634" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B634" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C634" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D634" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E634" t="s">
+        <v>3058</v>
+      </c>
+      <c r="F634" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G634" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H634" t="s">
+        <v>222</v>
+      </c>
+      <c r="I634" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A635" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B635" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C635" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D635" t="s">
+        <v>49</v>
+      </c>
+      <c r="E635" t="s">
+        <v>13</v>
+      </c>
+      <c r="F635" t="s">
+        <v>13</v>
+      </c>
+      <c r="G635" t="s">
+        <v>119</v>
+      </c>
+      <c r="H635" t="s">
+        <v>19</v>
+      </c>
+      <c r="I635" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A636" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B636" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C636" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D636" t="s">
+        <v>534</v>
+      </c>
+      <c r="E636" t="s">
+        <v>13</v>
+      </c>
+      <c r="F636" t="s">
+        <v>13</v>
+      </c>
+      <c r="G636" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H636" t="s">
+        <v>32</v>
+      </c>
+      <c r="I636" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A637" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B637" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C637" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E637" t="s">
+        <v>13</v>
+      </c>
+      <c r="F637" t="s">
+        <v>13</v>
+      </c>
+      <c r="G637" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H637" t="s">
+        <v>19</v>
+      </c>
+      <c r="I637" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A638" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B638" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C638" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E638" t="s">
+        <v>13</v>
+      </c>
+      <c r="F638" t="s">
+        <v>13</v>
+      </c>
+      <c r="G638" t="s">
+        <v>3074</v>
+      </c>
+      <c r="H638" t="s">
+        <v>19</v>
+      </c>
+      <c r="I638" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A639" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B639" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C639" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D639" t="s">
+        <v>99</v>
+      </c>
+      <c r="E639" t="s">
+        <v>13</v>
+      </c>
+      <c r="F639" t="s">
+        <v>13</v>
+      </c>
+      <c r="G639" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H639" t="s">
+        <v>19</v>
+      </c>
+      <c r="I639" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A640" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B640" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C640" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D640" t="s">
+        <v>49</v>
+      </c>
+      <c r="E640" t="s">
+        <v>13</v>
+      </c>
+      <c r="F640" t="s">
+        <v>13</v>
+      </c>
+      <c r="G640" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H640" t="s">
+        <v>15</v>
+      </c>
+      <c r="I640" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A641" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B641" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C641" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D641" t="s">
+        <v>99</v>
+      </c>
+      <c r="E641" t="s">
+        <v>13</v>
+      </c>
+      <c r="F641" t="s">
+        <v>13</v>
+      </c>
+      <c r="G641" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H641" t="s">
+        <v>15</v>
+      </c>
+      <c r="I641" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A642" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B642" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C642" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D642" t="s">
+        <v>534</v>
+      </c>
+      <c r="E642" t="s">
+        <v>13</v>
+      </c>
+      <c r="F642" t="s">
+        <v>13</v>
+      </c>
+      <c r="G642" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H642" t="s">
+        <v>19</v>
+      </c>
+      <c r="I642" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A643" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B643" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C643" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D643" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E643" t="s">
+        <v>13</v>
+      </c>
+      <c r="F643" t="s">
+        <v>13</v>
+      </c>
+      <c r="G643" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H643" t="s">
+        <v>32</v>
+      </c>
+      <c r="I643" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A644" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B644" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C644" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D644" t="s">
+        <v>13</v>
+      </c>
+      <c r="E644" t="s">
+        <v>13</v>
+      </c>
+      <c r="F644" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G644" t="s">
+        <v>3102</v>
+      </c>
+      <c r="H644" t="s">
+        <v>15</v>
+      </c>
+      <c r="I644" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A645" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B645" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C645" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D645" t="s">
+        <v>235</v>
+      </c>
+      <c r="E645" t="s">
+        <v>13</v>
+      </c>
+      <c r="F645" t="s">
+        <v>13</v>
+      </c>
+      <c r="G645" t="s">
+        <v>3102</v>
+      </c>
+      <c r="H645" t="s">
+        <v>19</v>
+      </c>
+      <c r="I645" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A646" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B646" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C646" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E646" t="s">
+        <v>13</v>
+      </c>
+      <c r="F646" t="s">
+        <v>13</v>
+      </c>
+      <c r="G646" t="s">
+        <v>3108</v>
+      </c>
+      <c r="H646" t="s">
+        <v>19</v>
+      </c>
+      <c r="I646" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A647" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B647" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C647" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D647" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E647" t="s">
+        <v>13</v>
+      </c>
+      <c r="F647" t="s">
+        <v>13</v>
+      </c>
+      <c r="G647" t="s">
+        <v>3114</v>
+      </c>
+      <c r="H647" t="s">
+        <v>15</v>
+      </c>
+      <c r="I647" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A648" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B648" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C648" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D648" t="s">
+        <v>13</v>
+      </c>
+      <c r="E648" t="s">
+        <v>3119</v>
+      </c>
+      <c r="F648" t="s">
+        <v>13</v>
+      </c>
+      <c r="G648" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H648" t="s">
+        <v>15</v>
+      </c>
+      <c r="I648" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A649" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B649" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C649" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D649" t="s">
+        <v>13</v>
+      </c>
+      <c r="E649" t="s">
+        <v>3119</v>
+      </c>
+      <c r="F649" t="s">
+        <v>13</v>
+      </c>
+      <c r="G649" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H649" t="s">
+        <v>222</v>
+      </c>
+      <c r="I649" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A650" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B650" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C650" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D650" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E650" t="s">
+        <v>13</v>
+      </c>
+      <c r="F650" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H650" t="s">
+        <v>19</v>
+      </c>
+      <c r="I650" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A651" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B651" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C651" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D651" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E651" t="s">
+        <v>13</v>
+      </c>
+      <c r="F651" t="s">
+        <v>13</v>
+      </c>
+      <c r="G651" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H651" t="s">
+        <v>19</v>
+      </c>
+      <c r="I651" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A652" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B652" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C652" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E652" t="s">
+        <v>13</v>
+      </c>
+      <c r="F652" t="s">
+        <v>13</v>
+      </c>
+      <c r="G652" t="s">
+        <v>3138</v>
+      </c>
+      <c r="H652" t="s">
+        <v>57</v>
+      </c>
+      <c r="I652" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A653" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B653" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C653" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D653" t="s">
+        <v>717</v>
+      </c>
+      <c r="E653" t="s">
+        <v>13</v>
+      </c>
+      <c r="F653" t="s">
+        <v>13</v>
+      </c>
+      <c r="G653" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H653" t="s">
+        <v>19</v>
+      </c>
+      <c r="I653" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A654" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B654" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C654" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D654" t="s">
+        <v>269</v>
+      </c>
+      <c r="E654" t="s">
+        <v>13</v>
+      </c>
+      <c r="F654" t="s">
+        <v>13</v>
+      </c>
+      <c r="G654" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H654" t="s">
+        <v>19</v>
+      </c>
+      <c r="I654" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A655" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B655" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C655" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D655" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E655" t="s">
+        <v>13</v>
+      </c>
+      <c r="F655" t="s">
+        <v>13</v>
+      </c>
+      <c r="G655" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H655" t="s">
+        <v>19</v>
+      </c>
+      <c r="I655" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A656" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B656" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C656" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D656" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E656" t="s">
+        <v>13</v>
+      </c>
+      <c r="F656" t="s">
+        <v>13</v>
+      </c>
+      <c r="G656" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H656" t="s">
+        <v>15</v>
+      </c>
+      <c r="I656" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A657" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B657" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C657" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D657" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E657" t="s">
+        <v>13</v>
+      </c>
+      <c r="F657" t="s">
+        <v>13</v>
+      </c>
+      <c r="G657" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H657" t="s">
+        <v>15</v>
+      </c>
+      <c r="I657" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A658" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B658" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C658" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D658" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E658" t="s">
+        <v>13</v>
+      </c>
+      <c r="F658" t="s">
+        <v>13</v>
+      </c>
+      <c r="G658" t="s">
+        <v>3168</v>
+      </c>
+      <c r="H658" t="s">
+        <v>15</v>
+      </c>
+      <c r="I658" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A659" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B659" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C659" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D659" t="s">
+        <v>209</v>
+      </c>
+      <c r="E659" t="s">
+        <v>13</v>
+      </c>
+      <c r="F659" t="s">
+        <v>13</v>
+      </c>
+      <c r="G659" t="s">
+        <v>3173</v>
+      </c>
+      <c r="H659" t="s">
+        <v>19</v>
+      </c>
+      <c r="I659" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A660" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B660" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C660" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E660" t="s">
+        <v>13</v>
+      </c>
+      <c r="F660" t="s">
+        <v>13</v>
+      </c>
+      <c r="G660" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H660" t="s">
+        <v>15</v>
+      </c>
+      <c r="I660" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A661" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B661" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C661" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D661" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E661" t="s">
+        <v>3181</v>
+      </c>
+      <c r="F661" t="s">
+        <v>3181</v>
+      </c>
+      <c r="G661" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H661" t="s">
+        <v>19</v>
+      </c>
+      <c r="I661" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A662" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B662" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C662" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D662" t="s">
+        <v>235</v>
+      </c>
+      <c r="E662" t="s">
+        <v>13</v>
+      </c>
+      <c r="F662" t="s">
+        <v>13</v>
+      </c>
+      <c r="G662" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H662" t="s">
+        <v>19</v>
+      </c>
+      <c r="I662" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A663" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B663" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C663" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D663" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E663" t="s">
+        <v>13</v>
+      </c>
+      <c r="F663" t="s">
+        <v>13</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H663" t="s">
+        <v>19</v>
+      </c>
+      <c r="I663" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A664" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B664" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C664" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D664" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E664" t="s">
+        <v>13</v>
+      </c>
+      <c r="F664" t="s">
+        <v>13</v>
+      </c>
+      <c r="G664" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H664" t="s">
+        <v>15</v>
+      </c>
+      <c r="I664" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A665" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B665" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C665" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E665" t="s">
+        <v>13</v>
+      </c>
+      <c r="F665" t="s">
+        <v>13</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H665" t="s">
+        <v>15</v>
+      </c>
+      <c r="I665" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A666" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B666" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C666" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D666" t="s">
+        <v>428</v>
+      </c>
+      <c r="E666" t="s">
+        <v>13</v>
+      </c>
+      <c r="F666" t="s">
+        <v>13</v>
+      </c>
+      <c r="G666" t="s">
+        <v>3204</v>
+      </c>
+      <c r="H666" t="s">
+        <v>19</v>
+      </c>
+      <c r="I666" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A667" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B667" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C667" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D667" t="s">
+        <v>209</v>
+      </c>
+      <c r="E667" t="s">
+        <v>13</v>
+      </c>
+      <c r="F667" t="s">
+        <v>13</v>
+      </c>
+      <c r="G667" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H667" t="s">
+        <v>19</v>
+      </c>
+      <c r="I667" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A668" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B668" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C668" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D668" t="s">
+        <v>209</v>
+      </c>
+      <c r="E668" t="s">
+        <v>13</v>
+      </c>
+      <c r="F668" t="s">
+        <v>13</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H668" t="s">
+        <v>32</v>
+      </c>
+      <c r="I668" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A669" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B669" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C669" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D669" t="s">
+        <v>235</v>
+      </c>
+      <c r="E669" t="s">
+        <v>13</v>
+      </c>
+      <c r="F669" t="s">
+        <v>13</v>
+      </c>
+      <c r="G669" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H669" t="s">
+        <v>15</v>
+      </c>
+      <c r="I669" t="s">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A670" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B670" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C670" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D670" t="s">
+        <v>30</v>
+      </c>
+      <c r="E670" t="s">
+        <v>13</v>
+      </c>
+      <c r="F670" t="s">
+        <v>13</v>
+      </c>
+      <c r="G670" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H670" t="s">
+        <v>19</v>
+      </c>
+      <c r="I670" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A671" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B671" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C671" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D671" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E671" t="s">
+        <v>13</v>
+      </c>
+      <c r="F671" t="s">
+        <v>13</v>
+      </c>
+      <c r="G671" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H671" t="s">
+        <v>19</v>
+      </c>
+      <c r="I671" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A672" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B672" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C672" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D672" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E672" t="s">
+        <v>13</v>
+      </c>
+      <c r="F672" t="s">
+        <v>13</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H672" t="s">
+        <v>19</v>
+      </c>
+      <c r="I672" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A673" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B673" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C673" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D673" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E673" t="s">
+        <v>13</v>
+      </c>
+      <c r="F673" t="s">
+        <v>13</v>
+      </c>
+      <c r="G673" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H673" t="s">
+        <v>19</v>
+      </c>
+      <c r="I673" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A674" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B674" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C674" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D674" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E674" t="s">
+        <v>13</v>
+      </c>
+      <c r="F674" t="s">
+        <v>13</v>
+      </c>
+      <c r="G674" t="s">
+        <v>3245</v>
+      </c>
+      <c r="H674" t="s">
+        <v>15</v>
+      </c>
+      <c r="I674" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A675" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B675" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C675" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D675" t="s">
+        <v>235</v>
+      </c>
+      <c r="E675" t="s">
+        <v>13</v>
+      </c>
+      <c r="F675" t="s">
+        <v>13</v>
+      </c>
+      <c r="G675" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H675" t="s">
+        <v>19</v>
+      </c>
+      <c r="I675" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A676" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B676" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C676" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D676" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E676" t="s">
+        <v>13</v>
+      </c>
+      <c r="F676" t="s">
+        <v>13</v>
+      </c>
+      <c r="G676" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H676" t="s">
+        <v>15</v>
+      </c>
+      <c r="I676" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A677" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B677" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C677" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D677" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E677" t="s">
+        <v>13</v>
+      </c>
+      <c r="F677" t="s">
+        <v>13</v>
+      </c>
+      <c r="G677" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H677" t="s">
+        <v>19</v>
+      </c>
+      <c r="I677" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A678" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B678" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C678" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D678" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E678" t="s">
+        <v>13</v>
+      </c>
+      <c r="F678" t="s">
+        <v>13</v>
+      </c>
+      <c r="G678" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H678" t="s">
+        <v>19</v>
+      </c>
+      <c r="I678" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A679" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B679" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C679" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D679" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E679" t="s">
+        <v>13</v>
+      </c>
+      <c r="F679" t="s">
+        <v>13</v>
+      </c>
+      <c r="G679" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H679" t="s">
+        <v>15</v>
+      </c>
+      <c r="I679" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A680" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B680" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C680" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D680" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E680" t="s">
+        <v>13</v>
+      </c>
+      <c r="F680" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H680" t="s">
+        <v>19</v>
+      </c>
+      <c r="I680" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A681" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B681" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C681" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D681" t="s">
+        <v>235</v>
+      </c>
+      <c r="E681" t="s">
+        <v>13</v>
+      </c>
+      <c r="F681" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" t="s">
+        <v>3281</v>
+      </c>
+      <c r="H681" t="s">
+        <v>19</v>
+      </c>
+      <c r="I681" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A682" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B682" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C682" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D682" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E682" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F682" t="s">
+        <v>3288</v>
+      </c>
+      <c r="G682" t="s">
+        <v>3289</v>
+      </c>
+      <c r="H682" t="s">
+        <v>15</v>
+      </c>
+      <c r="I682" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A683" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B683" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C683" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D683" t="s">
+        <v>99</v>
+      </c>
+      <c r="E683" t="s">
+        <v>13</v>
+      </c>
+      <c r="F683" t="s">
+        <v>13</v>
+      </c>
+      <c r="G683" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H683" t="s">
+        <v>19</v>
+      </c>
+      <c r="I683" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A684" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B684" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C684" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D684" t="s">
+        <v>13</v>
+      </c>
+      <c r="E684" t="s">
+        <v>13</v>
+      </c>
+      <c r="F684" t="s">
+        <v>3299</v>
+      </c>
+      <c r="G684" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H684" t="s">
+        <v>15</v>
+      </c>
+      <c r="I684" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A685" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B685" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C685" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D685" t="s">
+        <v>3305</v>
+      </c>
+      <c r="E685" t="s">
+        <v>13</v>
+      </c>
+      <c r="F685" t="s">
+        <v>13</v>
+      </c>
+      <c r="G685" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H685" t="s">
+        <v>15</v>
+      </c>
+      <c r="I685" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A686" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B686" t="s">
+        <v>3309</v>
+      </c>
+      <c r="C686" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D686" t="s">
+        <v>3311</v>
+      </c>
+      <c r="E686" t="s">
+        <v>13</v>
+      </c>
+      <c r="F686" t="s">
+        <v>13</v>
+      </c>
+      <c r="G686" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H686" t="s">
+        <v>15</v>
+      </c>
+      <c r="I686" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A687" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B687" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C687" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D687" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E687" t="s">
+        <v>13</v>
+      </c>
+      <c r="F687" t="s">
+        <v>13</v>
+      </c>
+      <c r="G687" t="s">
+        <v>3317</v>
+      </c>
+      <c r="H687" t="s">
+        <v>15</v>
+      </c>
+      <c r="I687" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A688" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B688" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C688" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E688" t="s">
+        <v>13</v>
+      </c>
+      <c r="F688" t="s">
+        <v>13</v>
+      </c>
+      <c r="G688" t="s">
+        <v>3322</v>
+      </c>
+      <c r="H688" t="s">
+        <v>19</v>
+      </c>
+      <c r="I688" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A689" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B689" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C689" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E689" t="s">
+        <v>13</v>
+      </c>
+      <c r="F689" t="s">
+        <v>13</v>
+      </c>
+      <c r="G689" t="s">
+        <v>3327</v>
+      </c>
+      <c r="H689" t="s">
+        <v>15</v>
+      </c>
+      <c r="I689" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A690" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B690" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C690" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D690" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E690" t="s">
+        <v>13</v>
+      </c>
+      <c r="F690" t="s">
+        <v>13</v>
+      </c>
+      <c r="G690" t="s">
+        <v>3333</v>
+      </c>
+      <c r="H690" t="s">
+        <v>15</v>
+      </c>
+      <c r="I690" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A691" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B691" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C691" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D691" t="s">
+        <v>95</v>
+      </c>
+      <c r="E691" t="s">
+        <v>13</v>
+      </c>
+      <c r="F691" t="s">
+        <v>13</v>
+      </c>
+      <c r="G691" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H691" t="s">
+        <v>19</v>
+      </c>
+      <c r="I691" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A692" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B692" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C692" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D692" t="s">
+        <v>387</v>
+      </c>
+      <c r="E692" t="s">
+        <v>13</v>
+      </c>
+      <c r="F692" t="s">
+        <v>13</v>
+      </c>
+      <c r="G692" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H692" t="s">
+        <v>15</v>
+      </c>
+      <c r="I692" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A693" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B693" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C693" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D693" t="s">
+        <v>13</v>
+      </c>
+      <c r="E693" t="s">
+        <v>13</v>
+      </c>
+      <c r="F693" t="s">
+        <v>13</v>
+      </c>
+      <c r="G693" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H693" t="s">
+        <v>19</v>
+      </c>
+      <c r="I693" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A694" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B694" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C694" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E694" t="s">
+        <v>13</v>
+      </c>
+      <c r="F694" t="s">
+        <v>13</v>
+      </c>
+      <c r="G694" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H694" t="s">
+        <v>15</v>
+      </c>
+      <c r="I694" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A695" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B695" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C695" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D695" t="s">
+        <v>37</v>
+      </c>
+      <c r="E695" t="s">
+        <v>13</v>
+      </c>
+      <c r="F695" t="s">
+        <v>13</v>
+      </c>
+      <c r="G695" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H695" t="s">
+        <v>19</v>
+      </c>
+      <c r="I695" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A696" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B696" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C696" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D696" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E696" t="s">
+        <v>13</v>
+      </c>
+      <c r="F696" t="s">
+        <v>13</v>
+      </c>
+      <c r="G696" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H696" t="s">
+        <v>15</v>
+      </c>
+      <c r="I696" t="s">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A697" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B697" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C697" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D697" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E697" t="s">
+        <v>3359</v>
+      </c>
+      <c r="F697" t="s">
+        <v>3360</v>
+      </c>
+      <c r="G697" t="s">
+        <v>3361</v>
+      </c>
+      <c r="H697" t="s">
+        <v>15</v>
+      </c>
+      <c r="I697" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A698" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B698" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C698" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D698" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E698" t="s">
+        <v>13</v>
+      </c>
+      <c r="F698" t="s">
+        <v>13</v>
+      </c>
+      <c r="G698" t="s">
+        <v>3361</v>
+      </c>
+      <c r="H698" t="s">
+        <v>19</v>
+      </c>
+      <c r="I698" t="s">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A699" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B699" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C699" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D699" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E699" t="s">
+        <v>13</v>
+      </c>
+      <c r="F699" t="s">
+        <v>13</v>
+      </c>
+      <c r="G699" t="s">
+        <v>3369</v>
+      </c>
+      <c r="H699" t="s">
+        <v>15</v>
+      </c>
+      <c r="I699" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A700" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B700" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C700" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D700" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E700" t="s">
+        <v>13</v>
+      </c>
+      <c r="F700" t="s">
+        <v>13</v>
+      </c>
+      <c r="G700" t="s">
+        <v>3369</v>
+      </c>
+      <c r="H700" t="s">
+        <v>19</v>
+      </c>
+      <c r="I700" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A701" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B701" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C701" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D701" t="s">
+        <v>13</v>
+      </c>
+      <c r="E701" t="s">
+        <v>13</v>
+      </c>
+      <c r="F701" t="s">
+        <v>3376</v>
+      </c>
+      <c r="G701" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H701" t="s">
+        <v>15</v>
+      </c>
+      <c r="I701" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A702" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B702" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C702" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D702" t="s">
+        <v>13</v>
+      </c>
+      <c r="E702" t="s">
+        <v>13</v>
+      </c>
+      <c r="F702" t="s">
+        <v>3382</v>
+      </c>
+      <c r="G702" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H702" t="s">
+        <v>15</v>
+      </c>
+      <c r="I702" t="s">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A703" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B703" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C703" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D703" t="s">
+        <v>13</v>
+      </c>
+      <c r="E703" t="s">
+        <v>13</v>
+      </c>
+      <c r="F703" t="s">
+        <v>13</v>
+      </c>
+      <c r="G703" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H703" t="s">
+        <v>15</v>
+      </c>
+      <c r="I703" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A704" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B704" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C704" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D704" t="s">
+        <v>13</v>
+      </c>
+      <c r="E704" t="s">
+        <v>13</v>
+      </c>
+      <c r="F704" t="s">
+        <v>13</v>
+      </c>
+      <c r="G704" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H704" t="s">
+        <v>19</v>
+      </c>
+      <c r="I704" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A705" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B705" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C705" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D705" t="s">
+        <v>13</v>
+      </c>
+      <c r="E705" t="s">
+        <v>13</v>
+      </c>
+      <c r="F705" t="s">
+        <v>13</v>
+      </c>
+      <c r="G705" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H705" t="s">
+        <v>222</v>
+      </c>
+      <c r="I705" t="s">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A706" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B706" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C706" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D706" t="s">
+        <v>13</v>
+      </c>
+      <c r="E706" t="s">
+        <v>13</v>
+      </c>
+      <c r="F706" t="s">
+        <v>13</v>
+      </c>
+      <c r="G706" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H706" t="s">
+        <v>32</v>
+      </c>
+      <c r="I706" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A707" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B707" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C707" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D707" t="s">
+        <v>13</v>
+      </c>
+      <c r="E707" t="s">
+        <v>13</v>
+      </c>
+      <c r="F707" t="s">
+        <v>13</v>
+      </c>
+      <c r="G707" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H707" t="s">
+        <v>57</v>
+      </c>
+      <c r="I707" t="s">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A708" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B708" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C708" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D708" t="s">
+        <v>99</v>
+      </c>
+      <c r="E708" t="s">
+        <v>13</v>
+      </c>
+      <c r="F708" t="s">
+        <v>13</v>
+      </c>
+      <c r="G708" t="s">
+        <v>3397</v>
+      </c>
+      <c r="H708" t="s">
+        <v>15</v>
+      </c>
+      <c r="I708" t="s">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A709" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B709" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C709" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D709" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E709" t="s">
+        <v>13</v>
+      </c>
+      <c r="F709" t="s">
+        <v>13</v>
+      </c>
+      <c r="G709" t="s">
+        <v>3397</v>
+      </c>
+      <c r="H709" t="s">
+        <v>19</v>
+      </c>
+      <c r="I709" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A710" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B710" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C710" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D710" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E710" t="s">
+        <v>13</v>
+      </c>
+      <c r="F710" t="s">
+        <v>13</v>
+      </c>
+      <c r="G710" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H710" t="s">
+        <v>19</v>
+      </c>
+      <c r="I710" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A711" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B711" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C711" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D711" t="s">
+        <v>13</v>
+      </c>
+      <c r="E711" t="s">
+        <v>13</v>
+      </c>
+      <c r="F711" t="s">
+        <v>3412</v>
+      </c>
+      <c r="G711" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H711" t="s">
+        <v>15</v>
+      </c>
+      <c r="I711" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A712" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B712" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C712" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D712" t="s">
+        <v>13</v>
+      </c>
+      <c r="E712" t="s">
+        <v>3418</v>
+      </c>
+      <c r="F712" t="s">
+        <v>13</v>
+      </c>
+      <c r="G712" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H712" t="s">
+        <v>15</v>
+      </c>
+      <c r="I712" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A713" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B713" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C713" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D713" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E713" t="s">
+        <v>13</v>
+      </c>
+      <c r="F713" t="s">
+        <v>13</v>
+      </c>
+      <c r="G713" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H713" t="s">
+        <v>57</v>
+      </c>
+      <c r="I713" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A714" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B714" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C714" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E714" t="s">
+        <v>13</v>
+      </c>
+      <c r="F714" t="s">
+        <v>13</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H714" t="s">
+        <v>15</v>
+      </c>
+      <c r="I714" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A715" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B715" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C715" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D715" t="s">
+        <v>30</v>
+      </c>
+      <c r="E715" t="s">
+        <v>13</v>
+      </c>
+      <c r="F715" t="s">
+        <v>13</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H715" t="s">
+        <v>19</v>
+      </c>
+      <c r="I715" t="s">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A716" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B716" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C716" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D716" t="s">
+        <v>30</v>
+      </c>
+      <c r="E716" t="s">
+        <v>13</v>
+      </c>
+      <c r="F716" t="s">
+        <v>13</v>
+      </c>
+      <c r="G716" t="s">
+        <v>3438</v>
+      </c>
+      <c r="H716" t="s">
+        <v>19</v>
+      </c>
+      <c r="I716" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A717" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B717" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C717" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D717" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E717" t="s">
+        <v>13</v>
+      </c>
+      <c r="F717" t="s">
+        <v>13</v>
+      </c>
+      <c r="G717" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H717" t="s">
+        <v>15</v>
+      </c>
+      <c r="I717" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A718" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B718" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C718" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D718" t="s">
+        <v>13</v>
+      </c>
+      <c r="E718" t="s">
+        <v>13</v>
+      </c>
+      <c r="F718" t="s">
+        <v>13</v>
+      </c>
+      <c r="G718" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H718" t="s">
+        <v>19</v>
+      </c>
+      <c r="I718" t="s">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A719" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B719" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C719" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D719" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E719" t="s">
+        <v>13</v>
+      </c>
+      <c r="F719" t="s">
+        <v>13</v>
+      </c>
+      <c r="G719" t="s">
+        <v>3450</v>
+      </c>
+      <c r="H719" t="s">
+        <v>15</v>
+      </c>
+      <c r="I719" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A720" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B720" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C720" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D720" t="s">
+        <v>3455</v>
+      </c>
+      <c r="E720" t="s">
+        <v>13</v>
+      </c>
+      <c r="F720" t="s">
+        <v>13</v>
+      </c>
+      <c r="G720" t="s">
+        <v>3456</v>
+      </c>
+      <c r="H720" t="s">
+        <v>19</v>
+      </c>
+      <c r="I720" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A721" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B721" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C721" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D721" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E721" t="s">
+        <v>13</v>
+      </c>
+      <c r="F721" t="s">
+        <v>13</v>
+      </c>
+      <c r="G721" t="s">
+        <v>722</v>
+      </c>
+      <c r="H721" t="s">
+        <v>15</v>
+      </c>
+      <c r="I721" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A722" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B722" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C722" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D722" t="s">
+        <v>13</v>
+      </c>
+      <c r="E722" t="s">
+        <v>13</v>
+      </c>
+      <c r="F722" t="s">
+        <v>3466</v>
+      </c>
+      <c r="G722" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H722" t="s">
+        <v>15</v>
+      </c>
+      <c r="I722" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A723" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B723" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C723" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D723" t="s">
+        <v>13</v>
+      </c>
+      <c r="E723" t="s">
+        <v>13</v>
+      </c>
+      <c r="F723" t="s">
+        <v>3472</v>
+      </c>
+      <c r="G723" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H723" t="s">
+        <v>15</v>
+      </c>
+      <c r="I723" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A724" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B724" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C724" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D724" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E724" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F724" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G724" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H724" t="s">
+        <v>19</v>
+      </c>
+      <c r="I724" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A725" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B725" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C725" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D725" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E725" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F725" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G725" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H725" t="s">
+        <v>57</v>
+      </c>
+      <c r="I725" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A726" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B726" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C726" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D726" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E726" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F726" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G726" t="s">
+        <v>3492</v>
+      </c>
+      <c r="H726" t="s">
+        <v>15</v>
+      </c>
+      <c r="I726" t="s">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A727" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B727" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C727" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D727" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E727" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F727" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G727" t="s">
+        <v>3492</v>
+      </c>
+      <c r="H727" t="s">
+        <v>19</v>
+      </c>
+      <c r="I727" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A728" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B728" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C728" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D728" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E728" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F728" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G728" t="s">
+        <v>3492</v>
+      </c>
+      <c r="H728" t="s">
+        <v>222</v>
+      </c>
+      <c r="I728" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A729" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B729" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C729" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D729" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E729" t="s">
+        <v>13</v>
+      </c>
+      <c r="F729" t="s">
+        <v>13</v>
+      </c>
+      <c r="G729" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H729" t="s">
+        <v>15</v>
+      </c>
+      <c r="I729" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A730" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B730" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C730" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E730" t="s">
+        <v>13</v>
+      </c>
+      <c r="F730" t="s">
+        <v>13</v>
+      </c>
+      <c r="G730" t="s">
+        <v>3505</v>
+      </c>
+      <c r="H730" t="s">
+        <v>19</v>
+      </c>
+      <c r="I730" t="s">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A731" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B731" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C731" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D731" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E731" t="s">
+        <v>13</v>
+      </c>
+      <c r="F731" t="s">
+        <v>13</v>
+      </c>
+      <c r="G731" t="s">
+        <v>106</v>
+      </c>
+      <c r="H731" t="s">
+        <v>19</v>
+      </c>
+      <c r="I731" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A732" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B732" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C732" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D732" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E732" t="s">
+        <v>13</v>
+      </c>
+      <c r="F732" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H732" t="s">
+        <v>57</v>
+      </c>
+      <c r="I732" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A733" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B733" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C733" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D733" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E733" t="s">
+        <v>13</v>
+      </c>
+      <c r="F733" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G733" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H733" t="s">
+        <v>15</v>
+      </c>
+      <c r="I733" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A734" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B734" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C734" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D734" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E734" t="s">
+        <v>13</v>
+      </c>
+      <c r="F734" t="s">
+        <v>13</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H734" t="s">
+        <v>19</v>
+      </c>
+      <c r="I734" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A735" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B735" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C735" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D735" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E735" t="s">
+        <v>13</v>
+      </c>
+      <c r="F735" t="s">
+        <v>13</v>
+      </c>
+      <c r="G735" t="s">
+        <v>3530</v>
+      </c>
+      <c r="H735" t="s">
+        <v>19</v>
+      </c>
+      <c r="I735" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A736" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B736" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C736" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D736" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E736" t="s">
+        <v>13</v>
+      </c>
+      <c r="F736" t="s">
+        <v>13</v>
+      </c>
+      <c r="G736" t="s">
+        <v>3536</v>
+      </c>
+      <c r="H736" t="s">
+        <v>19</v>
+      </c>
+      <c r="I736" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A737" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B737" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C737" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D737" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E737" t="s">
+        <v>13</v>
+      </c>
+      <c r="F737" t="s">
+        <v>13</v>
+      </c>
+      <c r="G737" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H737" t="s">
+        <v>19</v>
+      </c>
+      <c r="I737" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A738" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B738" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C738" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D738" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E738" t="s">
+        <v>13</v>
+      </c>
+      <c r="F738" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H738" t="s">
+        <v>19</v>
+      </c>
+      <c r="I738" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A739" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B739" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C739" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D739" t="s">
+        <v>49</v>
+      </c>
+      <c r="E739" t="s">
+        <v>13</v>
+      </c>
+      <c r="F739" t="s">
+        <v>13</v>
+      </c>
+      <c r="G739" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H739" t="s">
+        <v>19</v>
+      </c>
+      <c r="I739" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A740" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B740" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C740" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D740" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E740" t="s">
+        <v>13</v>
+      </c>
+      <c r="F740" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" t="s">
+        <v>3559</v>
+      </c>
+      <c r="H740" t="s">
+        <v>19</v>
+      </c>
+      <c r="I740" t="s">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A741" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B741" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C741" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D741" t="s">
+        <v>620</v>
+      </c>
+      <c r="E741" t="s">
+        <v>13</v>
+      </c>
+      <c r="F741" t="s">
+        <v>13</v>
+      </c>
+      <c r="G741" t="s">
+        <v>298</v>
+      </c>
+      <c r="H741" t="s">
+        <v>19</v>
+      </c>
+      <c r="I741" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A742" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B742" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C742" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D742" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E742" t="s">
+        <v>13</v>
+      </c>
+      <c r="F742" t="s">
+        <v>13</v>
+      </c>
+      <c r="G742" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H742" t="s">
+        <v>19</v>
+      </c>
+      <c r="I742" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A743" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B743" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C743" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D743" t="s">
+        <v>387</v>
+      </c>
+      <c r="E743" t="s">
+        <v>13</v>
+      </c>
+      <c r="F743" t="s">
+        <v>13</v>
+      </c>
+      <c r="G743" t="s">
+        <v>3204</v>
+      </c>
+      <c r="H743" t="s">
+        <v>19</v>
+      </c>
+      <c r="I743" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A744" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B744" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C744" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D744" t="s">
+        <v>3578</v>
+      </c>
+      <c r="E744" t="s">
+        <v>13</v>
+      </c>
+      <c r="F744" t="s">
+        <v>13</v>
+      </c>
+      <c r="G744" t="s">
+        <v>3579</v>
+      </c>
+      <c r="H744" t="s">
+        <v>15</v>
+      </c>
+      <c r="I744" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A745" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B745" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C745" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D745" t="s">
+        <v>37</v>
+      </c>
+      <c r="E745" t="s">
+        <v>13</v>
+      </c>
+      <c r="F745" t="s">
+        <v>13</v>
+      </c>
+      <c r="G745" t="s">
+        <v>3584</v>
+      </c>
+      <c r="H745" t="s">
+        <v>19</v>
+      </c>
+      <c r="I745" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A746" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B746" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C746" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D746" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E746" t="s">
+        <v>13</v>
+      </c>
+      <c r="F746" t="s">
+        <v>13</v>
+      </c>
+      <c r="G746" t="s">
+        <v>3590</v>
+      </c>
+      <c r="H746" t="s">
+        <v>19</v>
+      </c>
+      <c r="I746" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="747" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A747" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B747" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C747" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D747" t="s">
+        <v>428</v>
+      </c>
+      <c r="E747" t="s">
+        <v>13</v>
+      </c>
+      <c r="F747" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" t="s">
+        <v>3595</v>
+      </c>
+      <c r="H747" t="s">
+        <v>19</v>
+      </c>
+      <c r="I747" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="748" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A748" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B748" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C748" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D748" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E748" t="s">
+        <v>13</v>
+      </c>
+      <c r="F748" t="s">
+        <v>13</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H748" t="s">
+        <v>19</v>
+      </c>
+      <c r="I748" t="s">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="749" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A749" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B749" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C749" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D749" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E749" t="s">
+        <v>13</v>
+      </c>
+      <c r="F749" t="s">
+        <v>13</v>
+      </c>
+      <c r="G749" t="s">
+        <v>3606</v>
+      </c>
+      <c r="H749" t="s">
+        <v>19</v>
+      </c>
+      <c r="I749" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="750" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A750" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B750" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C750" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D750" t="s">
+        <v>209</v>
+      </c>
+      <c r="E750" t="s">
+        <v>13</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" t="s">
+        <v>3611</v>
+      </c>
+      <c r="H750" t="s">
+        <v>15</v>
+      </c>
+      <c r="I750" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="751" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A751" t="s">
+        <v>3613</v>
+      </c>
+      <c r="B751" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C751" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D751" t="s">
+        <v>177</v>
+      </c>
+      <c r="E751" t="s">
+        <v>13</v>
+      </c>
+      <c r="F751" t="s">
+        <v>13</v>
+      </c>
+      <c r="G751" t="s">
+        <v>3616</v>
+      </c>
+      <c r="H751" t="s">
+        <v>15</v>
+      </c>
+      <c r="I751" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="752" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A752" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B752" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C752" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D752" t="s">
+        <v>13</v>
+      </c>
+      <c r="E752" t="s">
+        <v>13</v>
+      </c>
+      <c r="F752" t="s">
+        <v>3621</v>
+      </c>
+      <c r="G752" t="s">
+        <v>3622</v>
+      </c>
+      <c r="H752" t="s">
+        <v>15</v>
+      </c>
+      <c r="I752" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="753" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A753" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B753" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C753" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D753" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E753" t="s">
+        <v>13</v>
+      </c>
+      <c r="F753" t="s">
+        <v>13</v>
+      </c>
+      <c r="G753" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H753" t="s">
+        <v>19</v>
+      </c>
+      <c r="I753" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="754" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A754" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B754" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C754" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D754" t="s">
+        <v>177</v>
+      </c>
+      <c r="E754" t="s">
+        <v>13</v>
+      </c>
+      <c r="F754" t="s">
+        <v>13</v>
+      </c>
+      <c r="G754" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H754" t="s">
+        <v>19</v>
+      </c>
+      <c r="I754" t="s">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="755" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A755" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B755" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C755" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E755" t="s">
+        <v>13</v>
+      </c>
+      <c r="F755" t="s">
+        <v>13</v>
+      </c>
+      <c r="G755" t="s">
+        <v>3636</v>
+      </c>
+      <c r="H755" t="s">
+        <v>19</v>
+      </c>
+      <c r="I755" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="756" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A756" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B756" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C756" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E756" t="s">
+        <v>13</v>
+      </c>
+      <c r="F756" t="s">
+        <v>13</v>
+      </c>
+      <c r="G756" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H756" t="s">
+        <v>32</v>
+      </c>
+      <c r="I756" t="s">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A757" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B757" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C757" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D757" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E757" t="s">
+        <v>13</v>
+      </c>
+      <c r="F757" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H757" t="s">
+        <v>19</v>
+      </c>
+      <c r="I757" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A758" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B758" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C758" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D758" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E758" t="s">
+        <v>13</v>
+      </c>
+      <c r="F758" t="s">
+        <v>13</v>
+      </c>
+      <c r="G758" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H758" t="s">
+        <v>32</v>
+      </c>
+      <c r="I758" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A759" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B759" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C759" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D759" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E759" t="s">
+        <v>13</v>
+      </c>
+      <c r="F759" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" t="s">
+        <v>3654</v>
+      </c>
+      <c r="H759" t="s">
+        <v>15</v>
+      </c>
+      <c r="I759" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A760" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B760" t="s">
+        <v>3657</v>
+      </c>
+      <c r="C760" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D760" t="s">
+        <v>209</v>
+      </c>
+      <c r="E760" t="s">
+        <v>13</v>
+      </c>
+      <c r="F760" t="s">
+        <v>13</v>
+      </c>
+      <c r="G760" t="s">
+        <v>3659</v>
+      </c>
+      <c r="H760" t="s">
+        <v>19</v>
+      </c>
+      <c r="I760" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A761" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B761" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C761" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D761" t="s">
+        <v>177</v>
+      </c>
+      <c r="E761" t="s">
+        <v>13</v>
+      </c>
+      <c r="F761" t="s">
+        <v>13</v>
+      </c>
+      <c r="G761" t="s">
+        <v>3664</v>
+      </c>
+      <c r="H761" t="s">
+        <v>19</v>
+      </c>
+      <c r="I761" t="s">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A762" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B762" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C762" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D762" t="s">
+        <v>13</v>
+      </c>
+      <c r="E762" t="s">
+        <v>13</v>
+      </c>
+      <c r="F762" t="s">
+        <v>3669</v>
+      </c>
+      <c r="G762" t="s">
+        <v>3670</v>
+      </c>
+      <c r="H762" t="s">
+        <v>15</v>
+      </c>
+      <c r="I762" t="s">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A763" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B763" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C763" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E763" t="s">
+        <v>13</v>
+      </c>
+      <c r="F763" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" t="s">
+        <v>3675</v>
+      </c>
+      <c r="H763" t="s">
+        <v>19</v>
+      </c>
+      <c r="I763" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A764" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B764" t="s">
+        <v>3678</v>
+      </c>
+      <c r="C764" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E764" t="s">
+        <v>13</v>
+      </c>
+      <c r="F764" t="s">
+        <v>13</v>
+      </c>
+      <c r="G764" t="s">
+        <v>3680</v>
+      </c>
+      <c r="H764" t="s">
+        <v>19</v>
+      </c>
+      <c r="I764" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A765" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B765" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C765" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D765" t="s">
+        <v>30</v>
+      </c>
+      <c r="E765" t="s">
+        <v>13</v>
+      </c>
+      <c r="F765" t="s">
+        <v>13</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H765" t="s">
+        <v>32</v>
+      </c>
+      <c r="I765" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A766" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B766" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C766" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D766" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E766" t="s">
+        <v>13</v>
+      </c>
+      <c r="F766" t="s">
+        <v>13</v>
+      </c>
+      <c r="G766" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H766" t="s">
+        <v>15</v>
+      </c>
+      <c r="I766" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A767" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B767" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C767" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D767" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E767" t="s">
+        <v>13</v>
+      </c>
+      <c r="F767" t="s">
+        <v>13</v>
+      </c>
+      <c r="G767" t="s">
+        <v>3694</v>
+      </c>
+      <c r="H767" t="s">
+        <v>15</v>
+      </c>
+      <c r="I767" t="s">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A768" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B768" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C768" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D768" t="s">
+        <v>428</v>
+      </c>
+      <c r="E768" t="s">
+        <v>13</v>
+      </c>
+      <c r="F768" t="s">
+        <v>13</v>
+      </c>
+      <c r="G768" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H768" t="s">
+        <v>19</v>
+      </c>
+      <c r="I768" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A769" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B769" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C769" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D769" t="s">
+        <v>3704</v>
+      </c>
+      <c r="E769" t="s">
+        <v>13</v>
+      </c>
+      <c r="F769" t="s">
+        <v>13</v>
+      </c>
+      <c r="G769" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H769" t="s">
+        <v>15</v>
+      </c>
+      <c r="I769" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A770" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B770" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C770" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D770" t="s">
+        <v>3709</v>
+      </c>
+      <c r="E770" t="s">
+        <v>13</v>
+      </c>
+      <c r="F770" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" t="s">
+        <v>3710</v>
+      </c>
+      <c r="H770" t="s">
+        <v>15</v>
+      </c>
+      <c r="I770" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A771" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B771" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C771" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D771" t="s">
+        <v>3715</v>
+      </c>
+      <c r="E771" t="s">
+        <v>13</v>
+      </c>
+      <c r="F771" t="s">
+        <v>13</v>
+      </c>
+      <c r="G771" t="s">
+        <v>44</v>
+      </c>
+      <c r="H771" t="s">
+        <v>15</v>
+      </c>
+      <c r="I771" t="s">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A772" t="s">
+        <v>3717</v>
+      </c>
+      <c r="B772" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C772" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E772" t="s">
+        <v>13</v>
+      </c>
+      <c r="F772" t="s">
+        <v>13</v>
+      </c>
+      <c r="G772" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H772" t="s">
+        <v>15</v>
+      </c>
+      <c r="I772" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A773" t="s">
+        <v>3717</v>
+      </c>
+      <c r="B773" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C773" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D773" t="s">
+        <v>428</v>
+      </c>
+      <c r="E773" t="s">
+        <v>13</v>
+      </c>
+      <c r="F773" t="s">
+        <v>13</v>
+      </c>
+      <c r="G773" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H773" t="s">
+        <v>19</v>
+      </c>
+      <c r="I773" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A774" t="s">
+        <v>3723</v>
+      </c>
+      <c r="B774" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C774" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D774" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E774" t="s">
+        <v>13</v>
+      </c>
+      <c r="F774" t="s">
+        <v>13</v>
+      </c>
+      <c r="G774" t="s">
+        <v>3727</v>
+      </c>
+      <c r="H774" t="s">
+        <v>57</v>
+      </c>
+      <c r="I774" t="s">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A775" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B775" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C775" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E775" t="s">
+        <v>13</v>
+      </c>
+      <c r="F775" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" t="s">
+        <v>3732</v>
+      </c>
+      <c r="H775" t="s">
+        <v>15</v>
+      </c>
+      <c r="I775" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A776" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B776" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C776" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D776" t="s">
+        <v>3737</v>
+      </c>
+      <c r="E776" t="s">
+        <v>13</v>
+      </c>
+      <c r="F776" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" t="s">
+        <v>3738</v>
+      </c>
+      <c r="H776" t="s">
+        <v>19</v>
+      </c>
+      <c r="I776" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A777" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B777" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C777" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D777" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E777" t="s">
+        <v>13</v>
+      </c>
+      <c r="F777" t="s">
+        <v>13</v>
+      </c>
+      <c r="G777" t="s">
+        <v>3738</v>
+      </c>
+      <c r="H777" t="s">
+        <v>15</v>
+      </c>
+      <c r="I777" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A778" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B778" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C778" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D778" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E778" t="s">
+        <v>13</v>
+      </c>
+      <c r="F778" t="s">
+        <v>13</v>
+      </c>
+      <c r="G778" t="s">
+        <v>3746</v>
+      </c>
+      <c r="H778" t="s">
+        <v>15</v>
+      </c>
+      <c r="I778" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A779" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B779" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C779" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D779" t="s">
+        <v>183</v>
+      </c>
+      <c r="E779" t="s">
+        <v>13</v>
+      </c>
+      <c r="F779" t="s">
+        <v>13</v>
+      </c>
+      <c r="G779" t="s">
+        <v>3751</v>
+      </c>
+      <c r="H779" t="s">
+        <v>19</v>
+      </c>
+      <c r="I779" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A780" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B780" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C780" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D780" t="s">
+        <v>209</v>
+      </c>
+      <c r="E780" t="s">
+        <v>13</v>
+      </c>
+      <c r="F780" t="s">
+        <v>13</v>
+      </c>
+      <c r="G780" t="s">
+        <v>3756</v>
+      </c>
+      <c r="H780" t="s">
+        <v>19</v>
+      </c>
+      <c r="I780" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A781" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B781" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C781" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D781" t="s">
+        <v>534</v>
+      </c>
+      <c r="E781" t="s">
+        <v>13</v>
+      </c>
+      <c r="F781" t="s">
+        <v>13</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H781" t="s">
+        <v>15</v>
+      </c>
+      <c r="I781" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A782" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B782" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D782" t="s">
+        <v>99</v>
+      </c>
+      <c r="E782" t="s">
+        <v>13</v>
+      </c>
+      <c r="F782" t="s">
+        <v>13</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H782" t="s">
+        <v>19</v>
+      </c>
+      <c r="I782" t="s">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A783" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B783" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D783" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E783" t="s">
+        <v>13</v>
+      </c>
+      <c r="F783" t="s">
+        <v>13</v>
+      </c>
+      <c r="G783" t="s">
+        <v>3767</v>
+      </c>
+      <c r="H783" t="s">
+        <v>15</v>
+      </c>
+      <c r="I783" t="s">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A784" t="s">
+        <v>3769</v>
+      </c>
+      <c r="B784" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D784" t="s">
+        <v>3772</v>
+      </c>
+      <c r="E784" t="s">
+        <v>13</v>
+      </c>
+      <c r="F784" t="s">
+        <v>13</v>
+      </c>
+      <c r="G784" t="s">
+        <v>840</v>
+      </c>
+      <c r="H784" t="s">
+        <v>15</v>
+      </c>
+      <c r="I784" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A785" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B785" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D785" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E785" t="s">
+        <v>3778</v>
+      </c>
+      <c r="F785" t="s">
+        <v>13</v>
+      </c>
+      <c r="G785" t="s">
+        <v>840</v>
+      </c>
+      <c r="H785" t="s">
+        <v>15</v>
+      </c>
+      <c r="I785" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A786" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B786" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D786" t="s">
+        <v>3780</v>
+      </c>
+      <c r="E786" t="s">
+        <v>13</v>
+      </c>
+      <c r="F786" t="s">
+        <v>13</v>
+      </c>
+      <c r="G786" t="s">
+        <v>840</v>
+      </c>
+      <c r="H786" t="s">
+        <v>19</v>
+      </c>
+      <c r="I786" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A787" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B787" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E787" t="s">
+        <v>13</v>
+      </c>
+      <c r="F787" t="s">
+        <v>13</v>
+      </c>
+      <c r="G787" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H787" t="s">
+        <v>19</v>
+      </c>
+      <c r="I787" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A788" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B788" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D788" t="s">
+        <v>209</v>
+      </c>
+      <c r="E788" t="s">
+        <v>13</v>
+      </c>
+      <c r="F788" t="s">
+        <v>13</v>
+      </c>
+      <c r="G788" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H788" t="s">
+        <v>32</v>
+      </c>
+      <c r="I788" t="s">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A789" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B789" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D789" t="s">
+        <v>534</v>
+      </c>
+      <c r="E789" t="s">
+        <v>13</v>
+      </c>
+      <c r="F789" t="s">
+        <v>13</v>
+      </c>
+      <c r="G789" t="s">
+        <v>3790</v>
+      </c>
+      <c r="H789" t="s">
+        <v>19</v>
+      </c>
+      <c r="I789" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A790" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B790" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D790" t="s">
+        <v>183</v>
+      </c>
+      <c r="E790" t="s">
+        <v>13</v>
+      </c>
+      <c r="F790" t="s">
+        <v>13</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H790" t="s">
+        <v>32</v>
+      </c>
+      <c r="I790" t="s">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A791" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B791" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D791" t="s">
+        <v>3796</v>
+      </c>
+      <c r="E791" t="s">
+        <v>13</v>
+      </c>
+      <c r="F791" t="s">
+        <v>13</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H791" t="s">
+        <v>15</v>
+      </c>
+      <c r="I791" t="s">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A792" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B792" t="s">
+        <v>3799</v>
+      </c>
+      <c r="C792" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D792" t="s">
+        <v>3801</v>
+      </c>
+      <c r="E792" t="s">
+        <v>13</v>
+      </c>
+      <c r="F792" t="s">
+        <v>13</v>
+      </c>
+      <c r="G792" t="s">
+        <v>3802</v>
+      </c>
+      <c r="H792" t="s">
+        <v>15</v>
+      </c>
+      <c r="I792" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="793" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A793" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B793" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E793" t="s">
+        <v>13</v>
+      </c>
+      <c r="F793" t="s">
+        <v>13</v>
+      </c>
+      <c r="G793" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H793" t="s">
+        <v>19</v>
+      </c>
+      <c r="I793" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A794" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B794" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C794" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E794" t="s">
+        <v>13</v>
+      </c>
+      <c r="F794" t="s">
+        <v>13</v>
+      </c>
+      <c r="G794" t="s">
+        <v>3812</v>
+      </c>
+      <c r="H794" t="s">
+        <v>15</v>
+      </c>
+      <c r="I794" t="s">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="795" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A795" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B795" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C795" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D795" t="s">
+        <v>3817</v>
+      </c>
+      <c r="E795" t="s">
+        <v>13</v>
+      </c>
+      <c r="F795" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" t="s">
+        <v>875</v>
+      </c>
+      <c r="H795" t="s">
+        <v>15</v>
+      </c>
+      <c r="I795" t="s">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="796" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A796" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B796" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C796" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D796" t="s">
+        <v>235</v>
+      </c>
+      <c r="E796" t="s">
+        <v>13</v>
+      </c>
+      <c r="F796" t="s">
+        <v>13</v>
+      </c>
+      <c r="G796" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H796" t="s">
+        <v>19</v>
+      </c>
+      <c r="I796" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="797" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A797" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B797" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C797" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D797" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E797" t="s">
+        <v>13</v>
+      </c>
+      <c r="F797" t="s">
+        <v>13</v>
+      </c>
+      <c r="G797" t="s">
+        <v>3825</v>
+      </c>
+      <c r="H797" t="s">
+        <v>57</v>
+      </c>
+      <c r="I797" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="798" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A798" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B798" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C798" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D798" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E798" t="s">
+        <v>13</v>
+      </c>
+      <c r="F798" t="s">
+        <v>13</v>
+      </c>
+      <c r="G798" t="s">
+        <v>3831</v>
+      </c>
+      <c r="H798" t="s">
+        <v>19</v>
+      </c>
+      <c r="I798" t="s">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="799" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A799" t="s">
+        <v>3833</v>
+      </c>
+      <c r="B799" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C799" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D799" t="s">
+        <v>177</v>
+      </c>
+      <c r="E799" t="s">
+        <v>13</v>
+      </c>
+      <c r="F799" t="s">
+        <v>13</v>
+      </c>
+      <c r="G799" t="s">
+        <v>3836</v>
+      </c>
+      <c r="H799" t="s">
+        <v>15</v>
+      </c>
+      <c r="I799" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="800" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A800" t="s">
+        <v>3838</v>
+      </c>
+      <c r="B800" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3840</v>
+      </c>
+      <c r="D800" t="s">
+        <v>49</v>
+      </c>
+      <c r="E800" t="s">
+        <v>13</v>
+      </c>
+      <c r="F800" t="s">
+        <v>13</v>
+      </c>
+      <c r="G800" t="s">
+        <v>3841</v>
+      </c>
+      <c r="H800" t="s">
+        <v>19</v>
+      </c>
+      <c r="I800" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="801" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A801" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B801" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3845</v>
+      </c>
+      <c r="D801" t="s">
+        <v>177</v>
+      </c>
+      <c r="E801" t="s">
+        <v>13</v>
+      </c>
+      <c r="F801" t="s">
+        <v>13</v>
+      </c>
+      <c r="G801" t="s">
+        <v>3846</v>
+      </c>
+      <c r="H801" t="s">
+        <v>19</v>
+      </c>
+      <c r="I801" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="802" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A802" t="s">
+        <v>3848</v>
+      </c>
+      <c r="B802" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D802" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E802" t="s">
+        <v>13</v>
+      </c>
+      <c r="F802" t="s">
+        <v>13</v>
+      </c>
+      <c r="G802" t="s">
+        <v>3852</v>
+      </c>
+      <c r="H802" t="s">
+        <v>15</v>
+      </c>
+      <c r="I802" t="s">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A803" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B803" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D803" t="s">
+        <v>3857</v>
+      </c>
+      <c r="E803" t="s">
+        <v>13</v>
+      </c>
+      <c r="F803" t="s">
+        <v>13</v>
+      </c>
+      <c r="G803" t="s">
+        <v>3858</v>
+      </c>
+      <c r="H803" t="s">
+        <v>15</v>
+      </c>
+      <c r="I803" t="s">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A804" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B804" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D804" t="s">
+        <v>3860</v>
+      </c>
+      <c r="E804" t="s">
+        <v>13</v>
+      </c>
+      <c r="F804" t="s">
+        <v>13</v>
+      </c>
+      <c r="G804" t="s">
+        <v>3858</v>
+      </c>
+      <c r="H804" t="s">
+        <v>19</v>
+      </c>
+      <c r="I804" t="s">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="805" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A805" t="s">
+        <v>3862</v>
+      </c>
+      <c r="B805" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D805" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E805" t="s">
+        <v>3865</v>
+      </c>
+      <c r="F805" t="s">
+        <v>13</v>
+      </c>
+      <c r="G805" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H805" t="s">
+        <v>57</v>
+      </c>
+      <c r="I805" t="s">
+        <v>3867</v>
+      </c>
+    </row>
+    <row r="806" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A806" t="s">
+        <v>3862</v>
+      </c>
+      <c r="B806" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D806" t="s">
+        <v>3868</v>
+      </c>
+      <c r="E806" t="s">
+        <v>13</v>
+      </c>
+      <c r="F806" t="s">
+        <v>13</v>
+      </c>
+      <c r="G806" t="s">
+        <v>3866</v>
+      </c>
+      <c r="H806" t="s">
+        <v>19</v>
+      </c>
+      <c r="I806" t="s">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="807" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A807" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B807" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D807" t="s">
+        <v>177</v>
+      </c>
+      <c r="E807" t="s">
+        <v>13</v>
+      </c>
+      <c r="F807" t="s">
+        <v>13</v>
+      </c>
+      <c r="G807" t="s">
+        <v>3873</v>
+      </c>
+      <c r="H807" t="s">
+        <v>19</v>
+      </c>
+      <c r="I807" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A808" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B808" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D808" t="s">
+        <v>235</v>
+      </c>
+      <c r="E808" t="s">
+        <v>13</v>
+      </c>
+      <c r="F808" t="s">
+        <v>13</v>
+      </c>
+      <c r="G808" t="s">
+        <v>3878</v>
+      </c>
+      <c r="H808" t="s">
+        <v>32</v>
+      </c>
+      <c r="I808" t="s">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="809" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A809" t="s">
+        <v>3880</v>
+      </c>
+      <c r="B809" t="s">
+        <v>3881</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3882</v>
+      </c>
+      <c r="D809" t="s">
+        <v>78</v>
+      </c>
+      <c r="E809" t="s">
+        <v>13</v>
+      </c>
+      <c r="F809" t="s">
+        <v>13</v>
+      </c>
+      <c r="G809" t="s">
+        <v>3883</v>
+      </c>
+      <c r="H809" t="s">
+        <v>15</v>
+      </c>
+      <c r="I809" t="s">
+        <v>3884</v>
+      </c>
+    </row>
+    <row r="810" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A810" t="s">
+        <v>3885</v>
+      </c>
+      <c r="B810" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D810" t="s">
+        <v>534</v>
+      </c>
+      <c r="E810" t="s">
+        <v>13</v>
+      </c>
+      <c r="F810" t="s">
+        <v>13</v>
+      </c>
+      <c r="G810" t="s">
+        <v>3888</v>
+      </c>
+      <c r="H810" t="s">
+        <v>15</v>
+      </c>
+      <c r="I810" t="s">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="811" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A811" t="s">
+        <v>3885</v>
+      </c>
+      <c r="B811" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D811" t="s">
+        <v>78</v>
+      </c>
+      <c r="E811" t="s">
+        <v>13</v>
+      </c>
+      <c r="F811" t="s">
+        <v>13</v>
+      </c>
+      <c r="G811" t="s">
+        <v>3888</v>
+      </c>
+      <c r="H811" t="s">
+        <v>19</v>
+      </c>
+      <c r="I811" t="s">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="812" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A812" t="s">
+        <v>3885</v>
+      </c>
+      <c r="B812" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D812" t="s">
+        <v>177</v>
+      </c>
+      <c r="E812" t="s">
+        <v>13</v>
+      </c>
+      <c r="F812" t="s">
+        <v>13</v>
+      </c>
+      <c r="G812" t="s">
+        <v>3888</v>
+      </c>
+      <c r="H812" t="s">
+        <v>32</v>
+      </c>
+      <c r="I812" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="813" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A813" t="s">
+        <v>3892</v>
+      </c>
+      <c r="B813" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E813" t="s">
+        <v>13</v>
+      </c>
+      <c r="F813" t="s">
+        <v>13</v>
+      </c>
+      <c r="G813" t="s">
+        <v>3895</v>
+      </c>
+      <c r="H813" t="s">
+        <v>15</v>
+      </c>
+      <c r="I813" t="s">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="814" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A814" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B814" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E814" t="s">
+        <v>13</v>
+      </c>
+      <c r="F814" t="s">
+        <v>13</v>
+      </c>
+      <c r="G814" t="s">
+        <v>3900</v>
+      </c>
+      <c r="H814" t="s">
+        <v>15</v>
+      </c>
+      <c r="I814" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="815" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A815" t="s">
+        <v>3902</v>
+      </c>
+      <c r="B815" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D815" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E815" t="s">
+        <v>13</v>
+      </c>
+      <c r="F815" t="s">
+        <v>13</v>
+      </c>
+      <c r="G815" t="s">
+        <v>3906</v>
+      </c>
+      <c r="H815" t="s">
+        <v>15</v>
+      </c>
+      <c r="I815" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="816" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A816" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B816" t="s">
+        <v>3908</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E816" t="s">
+        <v>13</v>
+      </c>
+      <c r="F816" t="s">
+        <v>13</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H816" t="s">
+        <v>19</v>
+      </c>
+      <c r="I816" t="s">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="817" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A817" t="s">
+        <v>3910</v>
+      </c>
+      <c r="B817" t="s">
+        <v>3911</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E817" t="s">
+        <v>13</v>
+      </c>
+      <c r="F817" t="s">
+        <v>13</v>
+      </c>
+      <c r="G817" t="s">
+        <v>3913</v>
+      </c>
+      <c r="H817" t="s">
+        <v>15</v>
+      </c>
+      <c r="I817" t="s">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="818" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A818" t="s">
+        <v>3915</v>
+      </c>
+      <c r="B818" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E818" t="s">
+        <v>13</v>
+      </c>
+      <c r="F818" t="s">
+        <v>13</v>
+      </c>
+      <c r="G818" t="s">
+        <v>3919</v>
+      </c>
+      <c r="H818" t="s">
+        <v>15</v>
+      </c>
+      <c r="I818" t="s">
+        <v>3920</v>
+      </c>
+    </row>
+    <row r="819" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A819" t="s">
+        <v>3915</v>
+      </c>
+      <c r="B819" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D819" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E819" t="s">
+        <v>13</v>
+      </c>
+      <c r="F819" t="s">
+        <v>13</v>
+      </c>
+      <c r="G819" t="s">
+        <v>3919</v>
+      </c>
+      <c r="H819" t="s">
+        <v>19</v>
+      </c>
+      <c r="I819" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="820" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A820" t="s">
+        <v>3915</v>
+      </c>
+      <c r="B820" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D820" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E820" t="s">
+        <v>13</v>
+      </c>
+      <c r="F820" t="s">
+        <v>13</v>
+      </c>
+      <c r="G820" t="s">
+        <v>3919</v>
+      </c>
+      <c r="H820" t="s">
+        <v>32</v>
+      </c>
+      <c r="I820" t="s">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A821" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B821" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E821" t="s">
+        <v>13</v>
+      </c>
+      <c r="F821" t="s">
+        <v>13</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H821" t="s">
+        <v>15</v>
+      </c>
+      <c r="I821" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="822" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A822" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B822" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D822" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E822" t="s">
+        <v>13</v>
+      </c>
+      <c r="F822" t="s">
+        <v>13</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H822" t="s">
+        <v>222</v>
+      </c>
+      <c r="I822" t="s">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A823" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B823" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3934</v>
+      </c>
+      <c r="E823" t="s">
+        <v>13</v>
+      </c>
+      <c r="F823" t="s">
+        <v>13</v>
+      </c>
+      <c r="G823" t="s">
+        <v>3935</v>
+      </c>
+      <c r="H823" t="s">
+        <v>15</v>
+      </c>
+      <c r="I823" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="824" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A824" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B824" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D824" t="s">
+        <v>3937</v>
+      </c>
+      <c r="E824" t="s">
+        <v>13</v>
+      </c>
+      <c r="F824" t="s">
+        <v>13</v>
+      </c>
+      <c r="G824" t="s">
+        <v>3935</v>
+      </c>
+      <c r="H824" t="s">
+        <v>19</v>
+      </c>
+      <c r="I824" t="s">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="825" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A825" t="s">
+        <v>3939</v>
+      </c>
+      <c r="B825" t="s">
+        <v>3940</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E825" t="s">
+        <v>13</v>
+      </c>
+      <c r="F825" t="s">
+        <v>13</v>
+      </c>
+      <c r="G825" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H825" t="s">
+        <v>15</v>
+      </c>
+      <c r="I825" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A826" t="s">
+        <v>3943</v>
+      </c>
+      <c r="B826" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3946</v>
+      </c>
+      <c r="F826" t="s">
+        <v>13</v>
+      </c>
+      <c r="G826" t="s">
+        <v>3947</v>
+      </c>
+      <c r="H826" t="s">
+        <v>15</v>
+      </c>
+      <c r="I826" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="827" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A827" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B827" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3952</v>
+      </c>
+      <c r="E827" t="s">
+        <v>13</v>
+      </c>
+      <c r="F827" t="s">
+        <v>13</v>
+      </c>
+      <c r="G827" t="s">
+        <v>3953</v>
+      </c>
+      <c r="H827" t="s">
+        <v>19</v>
+      </c>
+      <c r="I827" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="828" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A828" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B828" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D828" t="s">
+        <v>78</v>
+      </c>
+      <c r="E828" t="s">
+        <v>13</v>
+      </c>
+      <c r="F828" t="s">
+        <v>13</v>
+      </c>
+      <c r="G828" t="s">
+        <v>3957</v>
+      </c>
+      <c r="H828" t="s">
+        <v>19</v>
+      </c>
+      <c r="I828" t="s">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="829" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A829" t="s">
+        <v>3959</v>
+      </c>
+      <c r="B829" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D829" t="s">
+        <v>209</v>
+      </c>
+      <c r="E829" t="s">
+        <v>13</v>
+      </c>
+      <c r="F829" t="s">
+        <v>13</v>
+      </c>
+      <c r="G829" t="s">
+        <v>3962</v>
+      </c>
+      <c r="H829" t="s">
+        <v>19</v>
+      </c>
+      <c r="I829" t="s">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="830" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A830" t="s">
+        <v>3964</v>
+      </c>
+      <c r="B830" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F830" t="s">
+        <v>3969</v>
+      </c>
+      <c r="G830" t="s">
+        <v>3970</v>
+      </c>
+      <c r="H830" t="s">
+        <v>19</v>
+      </c>
+      <c r="I830" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A831" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B831" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E831" t="s">
+        <v>13</v>
+      </c>
+      <c r="F831" t="s">
+        <v>13</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H831" t="s">
+        <v>19</v>
+      </c>
+      <c r="I831" t="s">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="832" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A832" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B832" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E832" t="s">
+        <v>13</v>
+      </c>
+      <c r="F832" t="s">
+        <v>13</v>
+      </c>
+      <c r="G832" t="s">
+        <v>3978</v>
+      </c>
+      <c r="H832" t="s">
+        <v>15</v>
+      </c>
+      <c r="I832" t="s">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="833" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A833" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B833" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E833" t="s">
+        <v>13</v>
+      </c>
+      <c r="F833" t="s">
+        <v>13</v>
+      </c>
+      <c r="G833" t="s">
+        <v>3983</v>
+      </c>
+      <c r="H833" t="s">
+        <v>19</v>
+      </c>
+      <c r="I833" t="s">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="834" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A834" t="s">
+        <v>3985</v>
+      </c>
+      <c r="B834" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D834" t="s">
+        <v>3988</v>
+      </c>
+      <c r="E834" t="s">
+        <v>13</v>
+      </c>
+      <c r="F834" t="s">
+        <v>13</v>
+      </c>
+      <c r="G834" t="s">
+        <v>3989</v>
+      </c>
+      <c r="H834" t="s">
+        <v>19</v>
+      </c>
+      <c r="I834" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="835" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A835" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B835" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E835" t="s">
+        <v>13</v>
+      </c>
+      <c r="F835" t="s">
+        <v>13</v>
+      </c>
+      <c r="G835" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H835" t="s">
+        <v>15</v>
+      </c>
+      <c r="I835" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="836" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A836" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B836" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C836" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E836" t="s">
+        <v>13</v>
+      </c>
+      <c r="F836" t="s">
+        <v>13</v>
+      </c>
+      <c r="G836" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H836" t="s">
+        <v>19</v>
+      </c>
+      <c r="I836" t="s">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="837" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A837" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B837" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C837" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E837" t="s">
+        <v>13</v>
+      </c>
+      <c r="F837" t="s">
+        <v>13</v>
+      </c>
+      <c r="G837" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H837" t="s">
+        <v>32</v>
+      </c>
+      <c r="I837" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="838" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A838" t="s">
+        <v>3997</v>
+      </c>
+      <c r="B838" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C838" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E838" t="s">
+        <v>13</v>
+      </c>
+      <c r="F838" t="s">
+        <v>13</v>
+      </c>
+      <c r="G838" t="s">
+        <v>4000</v>
+      </c>
+      <c r="H838" t="s">
+        <v>15</v>
+      </c>
+      <c r="I838" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="839" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A839" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C839" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D839" t="s">
+        <v>485</v>
+      </c>
+      <c r="E839" t="s">
+        <v>13</v>
+      </c>
+      <c r="F839" t="s">
+        <v>13</v>
+      </c>
+      <c r="G839" t="s">
+        <v>4005</v>
+      </c>
+      <c r="H839" t="s">
+        <v>15</v>
+      </c>
+      <c r="I839" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="840" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A840" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C840" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D840" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E840" t="s">
+        <v>13</v>
+      </c>
+      <c r="F840" t="s">
+        <v>4008</v>
+      </c>
+      <c r="G840" t="s">
+        <v>4009</v>
+      </c>
+      <c r="H840" t="s">
+        <v>19</v>
+      </c>
+      <c r="I840" t="s">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A841" t="s">
+        <v>4011</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C841" t="s">
+        <v>4013</v>
+      </c>
+      <c r="D841" t="s">
+        <v>235</v>
+      </c>
+      <c r="E841" t="s">
+        <v>13</v>
+      </c>
+      <c r="F841" t="s">
+        <v>13</v>
+      </c>
+      <c r="G841" t="s">
+        <v>4014</v>
+      </c>
+      <c r="H841" t="s">
+        <v>19</v>
+      </c>
+      <c r="I841" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="842" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A842" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C842" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E842" t="s">
+        <v>13</v>
+      </c>
+      <c r="F842" t="s">
+        <v>13</v>
+      </c>
+      <c r="G842" t="s">
+        <v>4019</v>
+      </c>
+      <c r="H842" t="s">
+        <v>15</v>
+      </c>
+      <c r="I842" t="s">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="843" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A843" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C843" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D843" t="s">
+        <v>428</v>
+      </c>
+      <c r="E843" t="s">
+        <v>13</v>
+      </c>
+      <c r="F843" t="s">
+        <v>13</v>
+      </c>
+      <c r="G843" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H843" t="s">
+        <v>15</v>
+      </c>
+      <c r="I843" t="s">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="844" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A844" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4027</v>
+      </c>
+      <c r="C844" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D844" t="s">
+        <v>334</v>
+      </c>
+      <c r="E844" t="s">
+        <v>13</v>
+      </c>
+      <c r="F844" t="s">
+        <v>13</v>
+      </c>
+      <c r="G844" t="s">
+        <v>4029</v>
+      </c>
+      <c r="H844" t="s">
+        <v>19</v>
+      </c>
+      <c r="I844" t="s">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="845" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A845" t="s">
+        <v>4031</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C845" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D845" t="s">
+        <v>4034</v>
+      </c>
+      <c r="E845" t="s">
+        <v>4035</v>
+      </c>
+      <c r="F845" t="s">
+        <v>13</v>
+      </c>
+      <c r="G845" t="s">
+        <v>4036</v>
+      </c>
+      <c r="H845" t="s">
+        <v>19</v>
+      </c>
+      <c r="I845" t="s">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="846" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A846" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C846" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D846" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E846" t="s">
+        <v>13</v>
+      </c>
+      <c r="F846" t="s">
+        <v>13</v>
+      </c>
+      <c r="G846" t="s">
+        <v>379</v>
+      </c>
+      <c r="H846" t="s">
+        <v>15</v>
+      </c>
+      <c r="I846" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="847" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A847" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4044</v>
+      </c>
+      <c r="C847" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D847" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E847" t="s">
+        <v>13</v>
+      </c>
+      <c r="F847" t="s">
+        <v>13</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H847" t="s">
+        <v>15</v>
+      </c>
+      <c r="I847" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="848" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A848" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C848" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D848" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E848" t="s">
+        <v>13</v>
+      </c>
+      <c r="F848" t="s">
+        <v>13</v>
+      </c>
+      <c r="G848" t="s">
+        <v>429</v>
+      </c>
+      <c r="H848" t="s">
+        <v>15</v>
+      </c>
+      <c r="I848" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A849" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C849" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D849" t="s">
+        <v>12</v>
+      </c>
+      <c r="E849" t="s">
+        <v>13</v>
+      </c>
+      <c r="F849" t="s">
+        <v>13</v>
+      </c>
+      <c r="G849" t="s">
+        <v>434</v>
+      </c>
+      <c r="H849" t="s">
+        <v>15</v>
+      </c>
+      <c r="I849" t="s">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="850" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A850" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C850" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E850" t="s">
+        <v>13</v>
+      </c>
+      <c r="F850" t="s">
+        <v>13</v>
+      </c>
+      <c r="G850" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H850" t="s">
+        <v>19</v>
+      </c>
+      <c r="I850" t="s">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A851" t="s">
+        <v>4057</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C851" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D851" t="s">
+        <v>177</v>
+      </c>
+      <c r="E851" t="s">
+        <v>13</v>
+      </c>
+      <c r="F851" t="s">
+        <v>13</v>
+      </c>
+      <c r="G851" t="s">
+        <v>4060</v>
+      </c>
+      <c r="H851" t="s">
+        <v>19</v>
+      </c>
+      <c r="I851" t="s">
+        <v>4061</v>
+      </c>
+    </row>
+    <row r="852" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A852" t="s">
+        <v>4057</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C852" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D852" t="s">
+        <v>177</v>
+      </c>
+      <c r="E852" t="s">
+        <v>13</v>
+      </c>
+      <c r="F852" t="s">
+        <v>13</v>
+      </c>
+      <c r="G852" t="s">
+        <v>4060</v>
+      </c>
+      <c r="H852" t="s">
+        <v>32</v>
+      </c>
+      <c r="I852" t="s">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="853" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A853" t="s">
+        <v>4063</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4064</v>
+      </c>
+      <c r="C853" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D853" t="s">
+        <v>4066</v>
+      </c>
+      <c r="E853" t="s">
+        <v>13</v>
+      </c>
+      <c r="F853" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G853" t="s">
+        <v>4068</v>
+      </c>
+      <c r="H853" t="s">
+        <v>15</v>
+      </c>
+      <c r="I853" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="854" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A854" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C854" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E854" t="s">
+        <v>13</v>
+      </c>
+      <c r="F854" t="s">
+        <v>13</v>
+      </c>
+      <c r="G854" t="s">
+        <v>4073</v>
+      </c>
+      <c r="H854" t="s">
+        <v>15</v>
+      </c>
+      <c r="I854" t="s">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="855" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A855" t="s">
+        <v>4075</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4076</v>
+      </c>
+      <c r="C855" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D855" t="s">
+        <v>235</v>
+      </c>
+      <c r="E855" t="s">
+        <v>13</v>
+      </c>
+      <c r="F855" t="s">
+        <v>13</v>
+      </c>
+      <c r="G855" t="s">
+        <v>4078</v>
+      </c>
+      <c r="H855" t="s">
+        <v>15</v>
+      </c>
+      <c r="I855" t="s">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A856" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C856" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D856" t="s">
+        <v>4083</v>
+      </c>
+      <c r="E856" t="s">
+        <v>13</v>
+      </c>
+      <c r="F856" t="s">
+        <v>13</v>
+      </c>
+      <c r="G856" t="s">
+        <v>4084</v>
+      </c>
+      <c r="H856" t="s">
+        <v>19</v>
+      </c>
+      <c r="I856" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="857" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A857" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4087</v>
+      </c>
+      <c r="C857" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E857" t="s">
+        <v>13</v>
+      </c>
+      <c r="F857" t="s">
+        <v>13</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H857" t="s">
+        <v>19</v>
+      </c>
+      <c r="I857" t="s">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="858" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A858" t="s">
+        <v>4090</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4091</v>
+      </c>
+      <c r="C858" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D858" t="s">
+        <v>880</v>
+      </c>
+      <c r="E858" t="s">
+        <v>13</v>
+      </c>
+      <c r="F858" t="s">
+        <v>13</v>
+      </c>
+      <c r="G858" t="s">
+        <v>4093</v>
+      </c>
+      <c r="H858" t="s">
+        <v>15</v>
+      </c>
+      <c r="I858" t="s">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A859" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C859" t="s">
+        <v>4097</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E859" t="s">
+        <v>13</v>
+      </c>
+      <c r="F859" t="s">
+        <v>13</v>
+      </c>
+      <c r="G859" t="s">
+        <v>4098</v>
+      </c>
+      <c r="H859" t="s">
+        <v>15</v>
+      </c>
+      <c r="I859" t="s">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A860" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C860" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E860" t="s">
+        <v>13</v>
+      </c>
+      <c r="F860" t="s">
+        <v>13</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H860" t="s">
+        <v>19</v>
+      </c>
+      <c r="I860" t="s">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A861" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C861" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D861" t="s">
+        <v>4107</v>
+      </c>
+      <c r="E861" t="s">
+        <v>4108</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G861" t="s">
+        <v>4109</v>
+      </c>
+      <c r="H861" t="s">
+        <v>15</v>
+      </c>
+      <c r="I861" t="s">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A862" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C862" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D862" t="s">
+        <v>4112</v>
+      </c>
+      <c r="E862" t="s">
+        <v>4113</v>
+      </c>
+      <c r="F862" t="s">
+        <v>13</v>
+      </c>
+      <c r="G862" t="s">
+        <v>4109</v>
+      </c>
+      <c r="H862" t="s">
+        <v>19</v>
+      </c>
+      <c r="I862" t="s">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A863" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C863" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D863" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E863" t="s">
+        <v>13</v>
+      </c>
+      <c r="F863" t="s">
+        <v>13</v>
+      </c>
+      <c r="G863" t="s">
+        <v>4119</v>
+      </c>
+      <c r="H863" t="s">
+        <v>57</v>
+      </c>
+      <c r="I863" t="s">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A864" t="s">
+        <v>4121</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C864" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D864" t="s">
+        <v>183</v>
+      </c>
+      <c r="E864" t="s">
+        <v>13</v>
+      </c>
+      <c r="F864" t="s">
+        <v>13</v>
+      </c>
+      <c r="G864" t="s">
+        <v>4124</v>
+      </c>
+      <c r="H864" t="s">
+        <v>15</v>
+      </c>
+      <c r="I864" t="s">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A865" t="s">
+        <v>4126</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4127</v>
+      </c>
+      <c r="C865" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D865" t="s">
+        <v>43</v>
+      </c>
+      <c r="E865" t="s">
+        <v>13</v>
+      </c>
+      <c r="F865" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" t="s">
+        <v>4129</v>
+      </c>
+      <c r="H865" t="s">
+        <v>15</v>
+      </c>
+      <c r="I865" t="s">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A866" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4132</v>
+      </c>
+      <c r="C866" t="s">
+        <v>4133</v>
+      </c>
+      <c r="D866" t="s">
+        <v>49</v>
+      </c>
+      <c r="E866" t="s">
+        <v>13</v>
+      </c>
+      <c r="F866" t="s">
+        <v>13</v>
+      </c>
+      <c r="G866" t="s">
+        <v>571</v>
+      </c>
+      <c r="H866" t="s">
+        <v>15</v>
+      </c>
+      <c r="I866" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A867" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C867" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D867" t="s">
+        <v>183</v>
+      </c>
+      <c r="E867" t="s">
+        <v>13</v>
+      </c>
+      <c r="F867" t="s">
+        <v>13</v>
+      </c>
+      <c r="G867" t="s">
+        <v>4138</v>
+      </c>
+      <c r="H867" t="s">
+        <v>15</v>
+      </c>
+      <c r="I867" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A868" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4141</v>
+      </c>
+      <c r="C868" t="s">
+        <v>4142</v>
+      </c>
+      <c r="D868" t="s">
+        <v>736</v>
+      </c>
+      <c r="E868" t="s">
+        <v>13</v>
+      </c>
+      <c r="F868" t="s">
+        <v>13</v>
+      </c>
+      <c r="G868" t="s">
+        <v>4143</v>
+      </c>
+      <c r="H868" t="s">
+        <v>19</v>
+      </c>
+      <c r="I868" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A869" t="s">
+        <v>4145</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C869" t="s">
+        <v>4147</v>
+      </c>
+      <c r="D869" t="s">
+        <v>209</v>
+      </c>
+      <c r="E869" t="s">
+        <v>13</v>
+      </c>
+      <c r="F869" t="s">
+        <v>13</v>
+      </c>
+      <c r="G869" t="s">
+        <v>4148</v>
+      </c>
+      <c r="H869" t="s">
+        <v>19</v>
+      </c>
+      <c r="I869" t="s">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A870" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C870" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D870" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E870" t="s">
+        <v>13</v>
+      </c>
+      <c r="F870" t="s">
+        <v>13</v>
+      </c>
+      <c r="G870" t="s">
+        <v>4154</v>
+      </c>
+      <c r="H870" t="s">
+        <v>15</v>
+      </c>
+      <c r="I870" t="s">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A871" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C871" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D871" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E871" t="s">
+        <v>13</v>
+      </c>
+      <c r="F871" t="s">
+        <v>13</v>
+      </c>
+      <c r="G871" t="s">
+        <v>4154</v>
+      </c>
+      <c r="H871" t="s">
+        <v>57</v>
+      </c>
+      <c r="I871" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A872" t="s">
+        <v>4157</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C872" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D872" t="s">
+        <v>428</v>
+      </c>
+      <c r="E872" t="s">
+        <v>13</v>
+      </c>
+      <c r="F872" t="s">
+        <v>13</v>
+      </c>
+      <c r="G872" t="s">
+        <v>4160</v>
+      </c>
+      <c r="H872" t="s">
+        <v>19</v>
+      </c>
+      <c r="I872" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A873" t="s">
+        <v>4162</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C873" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D873" t="s">
+        <v>183</v>
+      </c>
+      <c r="E873" t="s">
+        <v>13</v>
+      </c>
+      <c r="F873" t="s">
+        <v>13</v>
+      </c>
+      <c r="G873" t="s">
+        <v>4165</v>
+      </c>
+      <c r="H873" t="s">
+        <v>15</v>
+      </c>
+      <c r="I873" t="s">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A874" t="s">
+        <v>4167</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4168</v>
+      </c>
+      <c r="C874" t="s">
+        <v>4169</v>
+      </c>
+      <c r="D874" t="s">
+        <v>235</v>
+      </c>
+      <c r="E874" t="s">
+        <v>13</v>
+      </c>
+      <c r="F874" t="s">
+        <v>13</v>
+      </c>
+      <c r="G874" t="s">
+        <v>4170</v>
+      </c>
+      <c r="H874" t="s">
+        <v>19</v>
+      </c>
+      <c r="I874" t="s">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="875" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A875" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C875" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D875" t="s">
+        <v>43</v>
+      </c>
+      <c r="E875" t="s">
+        <v>13</v>
+      </c>
+      <c r="F875" t="s">
+        <v>13</v>
+      </c>
+      <c r="G875" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H875" t="s">
+        <v>15</v>
+      </c>
+      <c r="I875" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="876" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A876" t="s">
+        <v>4176</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4177</v>
+      </c>
+      <c r="C876" t="s">
+        <v>4178</v>
+      </c>
+      <c r="D876" t="s">
+        <v>4179</v>
+      </c>
+      <c r="E876" t="s">
+        <v>4180</v>
+      </c>
+      <c r="F876" t="s">
+        <v>13</v>
+      </c>
+      <c r="G876" t="s">
+        <v>4181</v>
+      </c>
+      <c r="H876" t="s">
+        <v>57</v>
+      </c>
+      <c r="I876" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="877" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A877" t="s">
+        <v>4183</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C877" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D877" t="s">
+        <v>13</v>
+      </c>
+      <c r="E877" t="s">
+        <v>13</v>
+      </c>
+      <c r="F877" t="s">
+        <v>4186</v>
+      </c>
+      <c r="G877" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H877" t="s">
+        <v>15</v>
+      </c>
+      <c r="I877" t="s">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="878" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A878" t="s">
+        <v>4188</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C878" t="s">
+        <v>4190</v>
+      </c>
+      <c r="D878" t="s">
+        <v>13</v>
+      </c>
+      <c r="E878" t="s">
+        <v>13</v>
+      </c>
+      <c r="F878" t="s">
+        <v>4191</v>
+      </c>
+      <c r="G878" t="s">
+        <v>4192</v>
+      </c>
+      <c r="H878" t="s">
+        <v>15</v>
+      </c>
+      <c r="I878" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="879" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A879" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C879" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D879" t="s">
+        <v>4196</v>
+      </c>
+      <c r="E879" t="s">
+        <v>13</v>
+      </c>
+      <c r="F879" t="s">
+        <v>13</v>
+      </c>
+      <c r="G879" t="s">
+        <v>4197</v>
+      </c>
+      <c r="H879" t="s">
+        <v>15</v>
+      </c>
+      <c r="I879" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="880" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A880" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C880" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D880" t="s">
+        <v>78</v>
+      </c>
+      <c r="E880" t="s">
+        <v>13</v>
+      </c>
+      <c r="F880" t="s">
+        <v>13</v>
+      </c>
+      <c r="G880" t="s">
+        <v>4197</v>
+      </c>
+      <c r="H880" t="s">
+        <v>19</v>
+      </c>
+      <c r="I880" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="881" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A881" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C881" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D881" t="s">
+        <v>4203</v>
+      </c>
+      <c r="E881" t="s">
+        <v>13</v>
+      </c>
+      <c r="F881" t="s">
+        <v>13</v>
+      </c>
+      <c r="G881" t="s">
+        <v>4204</v>
+      </c>
+      <c r="H881" t="s">
+        <v>15</v>
+      </c>
+      <c r="I881" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="882" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A882" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C882" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D882" t="s">
+        <v>4203</v>
+      </c>
+      <c r="E882" t="s">
+        <v>13</v>
+      </c>
+      <c r="F882" t="s">
+        <v>13</v>
+      </c>
+      <c r="G882" t="s">
+        <v>4204</v>
+      </c>
+      <c r="H882" t="s">
+        <v>19</v>
+      </c>
+      <c r="I882" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="883" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A883" t="s">
+        <v>4207</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C883" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D883" t="s">
+        <v>209</v>
+      </c>
+      <c r="E883" t="s">
+        <v>13</v>
+      </c>
+      <c r="F883" t="s">
+        <v>13</v>
+      </c>
+      <c r="G883" t="s">
+        <v>4210</v>
+      </c>
+      <c r="H883" t="s">
+        <v>19</v>
+      </c>
+      <c r="I883" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="884" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A884" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4213</v>
+      </c>
+      <c r="C884" t="s">
+        <v>4214</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E884" t="s">
+        <v>13</v>
+      </c>
+      <c r="F884" t="s">
+        <v>13</v>
+      </c>
+      <c r="G884" t="s">
+        <v>4215</v>
+      </c>
+      <c r="H884" t="s">
+        <v>15</v>
+      </c>
+      <c r="I884" t="s">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="885" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A885" t="s">
+        <v>4217</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C885" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D885" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E885" t="s">
+        <v>13</v>
+      </c>
+      <c r="F885" t="s">
+        <v>13</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H885" t="s">
+        <v>19</v>
+      </c>
+      <c r="I885" t="s">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="886" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A886" t="s">
+        <v>4222</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C886" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D886" t="s">
+        <v>13</v>
+      </c>
+      <c r="E886" t="s">
+        <v>13</v>
+      </c>
+      <c r="F886" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G886" t="s">
+        <v>4226</v>
+      </c>
+      <c r="H886" t="s">
+        <v>15</v>
+      </c>
+      <c r="I886" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="887" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A887" t="s">
+        <v>4222</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C887" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D887" t="s">
+        <v>13</v>
+      </c>
+      <c r="E887" t="s">
+        <v>13</v>
+      </c>
+      <c r="F887" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G887" t="s">
+        <v>688</v>
+      </c>
+      <c r="H887" t="s">
+        <v>57</v>
+      </c>
+      <c r="I887" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="888" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A888" t="s">
+        <v>4230</v>
+      </c>
+      <c r="B888" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C888" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D888" t="s">
+        <v>177</v>
+      </c>
+      <c r="E888" t="s">
+        <v>13</v>
+      </c>
+      <c r="F888" t="s">
+        <v>13</v>
+      </c>
+      <c r="G888" t="s">
+        <v>4231</v>
+      </c>
+      <c r="H888" t="s">
+        <v>15</v>
+      </c>
+      <c r="I888" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="889" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A889" t="s">
+        <v>4233</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C889" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D889" t="s">
+        <v>235</v>
+      </c>
+      <c r="E889" t="s">
+        <v>13</v>
+      </c>
+      <c r="F889" t="s">
+        <v>13</v>
+      </c>
+      <c r="G889" t="s">
+        <v>388</v>
+      </c>
+      <c r="H889" t="s">
+        <v>32</v>
+      </c>
+      <c r="I889" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="890" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A890" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C890" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D890" t="s">
+        <v>4239</v>
+      </c>
+      <c r="E890" t="s">
+        <v>13</v>
+      </c>
+      <c r="F890" t="s">
+        <v>13</v>
+      </c>
+      <c r="G890" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H890" t="s">
+        <v>15</v>
+      </c>
+      <c r="I890" t="s">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="891" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A891" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C891" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D891" t="s">
+        <v>13</v>
+      </c>
+      <c r="E891" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F891" t="s">
+        <v>13</v>
+      </c>
+      <c r="G891" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H891" t="s">
+        <v>15</v>
+      </c>
+      <c r="I891" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="892" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A892" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C892" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D892" t="s">
+        <v>13</v>
+      </c>
+      <c r="E892" t="s">
+        <v>4247</v>
+      </c>
+      <c r="F892" t="s">
+        <v>13</v>
+      </c>
+      <c r="G892" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H892" t="s">
+        <v>19</v>
+      </c>
+      <c r="I892" t="s">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="893" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A893" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C893" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D893" t="s">
+        <v>13</v>
+      </c>
+      <c r="E893" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F893" t="s">
+        <v>13</v>
+      </c>
+      <c r="G893" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H893" t="s">
+        <v>57</v>
+      </c>
+      <c r="I893" t="s">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="894" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A894" t="s">
+        <v>4251</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C894" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D894" t="s">
+        <v>4254</v>
+      </c>
+      <c r="E894" t="s">
+        <v>13</v>
+      </c>
+      <c r="F894" t="s">
+        <v>13</v>
+      </c>
+      <c r="G894" t="s">
+        <v>4255</v>
+      </c>
+      <c r="H894" t="s">
+        <v>57</v>
+      </c>
+      <c r="I894" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="895" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A895" t="s">
+        <v>4251</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C895" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D895" t="s">
+        <v>4257</v>
+      </c>
+      <c r="E895" t="s">
+        <v>13</v>
+      </c>
+      <c r="F895" t="s">
+        <v>13</v>
+      </c>
+      <c r="G895" t="s">
+        <v>4258</v>
+      </c>
+      <c r="H895" t="s">
+        <v>19</v>
+      </c>
+      <c r="I895" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="896" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A896" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C896" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D896" t="s">
+        <v>958</v>
+      </c>
+      <c r="E896" t="s">
+        <v>13</v>
+      </c>
+      <c r="F896" t="s">
+        <v>13</v>
+      </c>
+      <c r="G896" t="s">
+        <v>4261</v>
+      </c>
+      <c r="H896" t="s">
+        <v>15</v>
+      </c>
+      <c r="I896" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="897" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A897" t="s">
+        <v>4263</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C897" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E897" t="s">
+        <v>13</v>
+      </c>
+      <c r="F897" t="s">
+        <v>13</v>
+      </c>
+      <c r="G897" t="s">
+        <v>4266</v>
+      </c>
+      <c r="H897" t="s">
+        <v>19</v>
+      </c>
+      <c r="I897" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="898" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A898" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C898" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D898" t="s">
+        <v>714</v>
+      </c>
+      <c r="E898" t="s">
+        <v>13</v>
+      </c>
+      <c r="F898" t="s">
+        <v>13</v>
+      </c>
+      <c r="G898" t="s">
+        <v>4271</v>
+      </c>
+      <c r="H898" t="s">
+        <v>15</v>
+      </c>
+      <c r="I898" t="s">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="899" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A899" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C899" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D899" t="s">
+        <v>4275</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F899" t="s">
+        <v>4276</v>
+      </c>
+      <c r="G899" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H899" t="s">
+        <v>15</v>
+      </c>
+      <c r="I899" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="900" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A900" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C900" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E900" t="s">
+        <v>13</v>
+      </c>
+      <c r="F900" t="s">
+        <v>13</v>
+      </c>
+      <c r="G900" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H900" t="s">
+        <v>19</v>
+      </c>
+      <c r="I900" t="s">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="901" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A901" t="s">
+        <v>4279</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4280</v>
+      </c>
+      <c r="C901" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D901" t="s">
+        <v>534</v>
+      </c>
+      <c r="E901" t="s">
+        <v>13</v>
+      </c>
+      <c r="F901" t="s">
+        <v>13</v>
+      </c>
+      <c r="G901" t="s">
+        <v>4282</v>
+      </c>
+      <c r="H901" t="s">
+        <v>15</v>
+      </c>
+      <c r="I901" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="902" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A902" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C902" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D902" t="s">
+        <v>209</v>
+      </c>
+      <c r="E902" t="s">
+        <v>13</v>
+      </c>
+      <c r="F902" t="s">
+        <v>13</v>
+      </c>
+      <c r="G902" t="s">
+        <v>4287</v>
+      </c>
+      <c r="H902" t="s">
+        <v>19</v>
+      </c>
+      <c r="I902" t="s">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="903" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A903" t="s">
+        <v>4289</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C903" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D903" t="s">
+        <v>43</v>
+      </c>
+      <c r="E903" t="s">
+        <v>13</v>
+      </c>
+      <c r="F903" t="s">
+        <v>13</v>
+      </c>
+      <c r="G903" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H903" t="s">
+        <v>19</v>
+      </c>
+      <c r="I903" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="904" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A904" t="s">
+        <v>4293</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C904" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D904" t="s">
+        <v>235</v>
+      </c>
+      <c r="E904" t="s">
+        <v>13</v>
+      </c>
+      <c r="F904" t="s">
+        <v>13</v>
+      </c>
+      <c r="G904" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H904" t="s">
+        <v>32</v>
+      </c>
+      <c r="I904" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="905" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A905" t="s">
+        <v>4296</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4297</v>
+      </c>
+      <c r="C905" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D905" t="s">
+        <v>534</v>
+      </c>
+      <c r="E905" t="s">
+        <v>13</v>
+      </c>
+      <c r="F905" t="s">
+        <v>13</v>
+      </c>
+      <c r="G905" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H905" t="s">
+        <v>15</v>
+      </c>
+      <c r="I905" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="906" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A906" t="s">
+        <v>4300</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C906" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D906" t="s">
+        <v>428</v>
+      </c>
+      <c r="E906" t="s">
+        <v>13</v>
+      </c>
+      <c r="F906" t="s">
+        <v>13</v>
+      </c>
+      <c r="G906" t="s">
+        <v>4303</v>
+      </c>
+      <c r="H906" t="s">
+        <v>15</v>
+      </c>
+      <c r="I906" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="907" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A907" t="s">
+        <v>4305</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C907" t="s">
+        <v>4307</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E907" t="s">
+        <v>13</v>
+      </c>
+      <c r="F907" t="s">
+        <v>13</v>
+      </c>
+      <c r="G907" t="s">
+        <v>4308</v>
+      </c>
+      <c r="H907" t="s">
+        <v>15</v>
+      </c>
+      <c r="I907" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="908" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A908" t="s">
+        <v>4310</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C908" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D908" t="s">
+        <v>13</v>
+      </c>
+      <c r="E908" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F908" t="s">
+        <v>13</v>
+      </c>
+      <c r="G908" t="s">
+        <v>688</v>
+      </c>
+      <c r="H908" t="s">
+        <v>15</v>
+      </c>
+      <c r="I908" t="s">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="909" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A909" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C909" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D909" t="s">
+        <v>4317</v>
+      </c>
+      <c r="E909" t="s">
+        <v>13</v>
+      </c>
+      <c r="F909" t="s">
+        <v>13</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H909" t="s">
+        <v>15</v>
+      </c>
+      <c r="I909" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="910" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A910" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C910" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D910" t="s">
+        <v>4319</v>
+      </c>
+      <c r="E910" t="s">
+        <v>13</v>
+      </c>
+      <c r="F910" t="s">
+        <v>13</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H910" t="s">
+        <v>19</v>
+      </c>
+      <c r="I910" t="s">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="911" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A911" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B911" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C911" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D911" t="s">
+        <v>49</v>
+      </c>
+      <c r="E911" t="s">
+        <v>13</v>
+      </c>
+      <c r="F911" t="s">
+        <v>13</v>
+      </c>
+      <c r="G911" t="s">
+        <v>4321</v>
+      </c>
+      <c r="H911" t="s">
+        <v>19</v>
+      </c>
+      <c r="I911" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="912" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A912" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C912" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D912" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E912" t="s">
+        <v>13</v>
+      </c>
+      <c r="F912" t="s">
+        <v>13</v>
+      </c>
+      <c r="G912" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H912" t="s">
+        <v>15</v>
+      </c>
+      <c r="I912" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="913" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A913" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C913" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D913" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E913" t="s">
+        <v>13</v>
+      </c>
+      <c r="F913" t="s">
+        <v>13</v>
+      </c>
+      <c r="G913" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H913" t="s">
+        <v>57</v>
+      </c>
+      <c r="I913" t="s">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="914" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A914" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C914" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D914" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E914" t="s">
+        <v>13</v>
+      </c>
+      <c r="F914" t="s">
+        <v>13</v>
+      </c>
+      <c r="G914" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H914" t="s">
+        <v>19</v>
+      </c>
+      <c r="I914" t="s">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="915" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A915" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C915" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D915" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E915" t="s">
+        <v>13</v>
+      </c>
+      <c r="F915" t="s">
+        <v>13</v>
+      </c>
+      <c r="G915" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H915" t="s">
+        <v>222</v>
+      </c>
+      <c r="I915" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="916" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A916" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C916" t="s">
+        <v>4334</v>
+      </c>
+      <c r="D916" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E916" t="s">
+        <v>13</v>
+      </c>
+      <c r="F916" t="s">
+        <v>13</v>
+      </c>
+      <c r="G916" t="s">
+        <v>4335</v>
+      </c>
+      <c r="H916" t="s">
+        <v>19</v>
+      </c>
+      <c r="I916" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="917" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A917" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C917" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D917" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E917" t="s">
+        <v>13</v>
+      </c>
+      <c r="F917" t="s">
+        <v>13</v>
+      </c>
+      <c r="G917" t="s">
+        <v>4341</v>
+      </c>
+      <c r="H917" t="s">
+        <v>15</v>
+      </c>
+      <c r="I917" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="918" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A918" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C918" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D918" t="s">
+        <v>4343</v>
+      </c>
+      <c r="E918" t="s">
+        <v>13</v>
+      </c>
+      <c r="F918" t="s">
+        <v>13</v>
+      </c>
+      <c r="G918" t="s">
+        <v>4165</v>
+      </c>
+      <c r="H918" t="s">
+        <v>19</v>
+      </c>
+      <c r="I918" t="s">
+        <v>4344</v>
+      </c>
+    </row>
+    <row r="919" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A919" t="s">
+        <v>4345</v>
+      </c>
+      <c r="B919" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C919" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D919" t="s">
+        <v>235</v>
+      </c>
+      <c r="E919" t="s">
+        <v>13</v>
+      </c>
+      <c r="F919" t="s">
+        <v>13</v>
+      </c>
+      <c r="G919" t="s">
+        <v>4348</v>
+      </c>
+      <c r="H919" t="s">
+        <v>19</v>
+      </c>
+      <c r="I919" t="s">
+        <v>4349</v>
+      </c>
+    </row>
+    <row r="920" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A920" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B920" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C920" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D920" t="s">
+        <v>4353</v>
+      </c>
+      <c r="E920" t="s">
+        <v>13</v>
+      </c>
+      <c r="F920" t="s">
+        <v>13</v>
+      </c>
+      <c r="G920" t="s">
+        <v>4354</v>
+      </c>
+      <c r="H920" t="s">
+        <v>15</v>
+      </c>
+      <c r="I920" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="921" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A921" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B921" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C921" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D921" t="s">
+        <v>209</v>
+      </c>
+      <c r="E921" t="s">
+        <v>13</v>
+      </c>
+      <c r="F921" t="s">
+        <v>13</v>
+      </c>
+      <c r="G921" t="s">
+        <v>4359</v>
+      </c>
+      <c r="H921" t="s">
+        <v>19</v>
+      </c>
+      <c r="I921" t="s">
+        <v>4360</v>
+      </c>
+    </row>
+    <row r="922" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A922" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B922" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C922" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D922" t="s">
+        <v>209</v>
+      </c>
+      <c r="E922" t="s">
+        <v>13</v>
+      </c>
+      <c r="F922" t="s">
+        <v>13</v>
+      </c>
+      <c r="G922" t="s">
+        <v>4361</v>
+      </c>
+      <c r="H922" t="s">
+        <v>15</v>
+      </c>
+      <c r="I922" t="s">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="923" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A923" t="s">
+        <v>4363</v>
+      </c>
+      <c r="B923" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C923" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D923" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E923" t="s">
+        <v>13</v>
+      </c>
+      <c r="F923" t="s">
+        <v>13</v>
+      </c>
+      <c r="G923" t="s">
+        <v>4367</v>
+      </c>
+      <c r="H923" t="s">
+        <v>15</v>
+      </c>
+      <c r="I923" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="924" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A924" t="s">
+        <v>4363</v>
+      </c>
+      <c r="B924" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C924" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D924" t="s">
+        <v>209</v>
+      </c>
+      <c r="E924" t="s">
+        <v>13</v>
+      </c>
+      <c r="F924" t="s">
+        <v>13</v>
+      </c>
+      <c r="G924" t="s">
+        <v>4370</v>
+      </c>
+      <c r="H924" t="s">
+        <v>19</v>
+      </c>
+      <c r="I924" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="925" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A925" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B925" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C925" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D925" t="s">
+        <v>30</v>
+      </c>
+      <c r="E925" t="s">
+        <v>13</v>
+      </c>
+      <c r="F925" t="s">
+        <v>13</v>
+      </c>
+      <c r="G925" t="s">
+        <v>4375</v>
+      </c>
+      <c r="H925" t="s">
+        <v>19</v>
+      </c>
+      <c r="I925" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="926" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A926" t="s">
+        <v>4377</v>
+      </c>
+      <c r="B926" t="s">
+        <v>4378</v>
+      </c>
+      <c r="C926" t="s">
+        <v>4379</v>
+      </c>
+      <c r="D926" t="s">
+        <v>4380</v>
+      </c>
+      <c r="E926" t="s">
+        <v>4381</v>
+      </c>
+      <c r="F926" t="s">
+        <v>4382</v>
+      </c>
+      <c r="G926" t="s">
+        <v>4383</v>
+      </c>
+      <c r="H926" t="s">
+        <v>15</v>
+      </c>
+      <c r="I926" t="s">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="927" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A927" t="s">
+        <v>4385</v>
+      </c>
+      <c r="B927" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C927" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D927" t="s">
+        <v>177</v>
+      </c>
+      <c r="E927" t="s">
+        <v>13</v>
+      </c>
+      <c r="F927" t="s">
+        <v>13</v>
+      </c>
+      <c r="G927" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H927" t="s">
+        <v>19</v>
+      </c>
+      <c r="I927" t="s">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="928" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A928" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B928" t="s">
+        <v>4390</v>
+      </c>
+      <c r="C928" t="s">
+        <v>4391</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E928" t="s">
+        <v>13</v>
+      </c>
+      <c r="F928" t="s">
+        <v>13</v>
+      </c>
+      <c r="G928" t="s">
+        <v>4392</v>
+      </c>
+      <c r="H928" t="s">
+        <v>15</v>
+      </c>
+      <c r="I928" t="s">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="929" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A929" t="s">
+        <v>4394</v>
+      </c>
+      <c r="B929" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C929" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D929" t="s">
+        <v>95</v>
+      </c>
+      <c r="E929" t="s">
+        <v>13</v>
+      </c>
+      <c r="F929" t="s">
+        <v>13</v>
+      </c>
+      <c r="G929" t="s">
+        <v>4397</v>
+      </c>
+      <c r="H929" t="s">
+        <v>19</v>
+      </c>
+      <c r="I929" t="s">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="930" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A930" t="s">
+        <v>4399</v>
+      </c>
+      <c r="B930" t="s">
+        <v>4400</v>
+      </c>
+      <c r="C930" t="s">
+        <v>4401</v>
+      </c>
+      <c r="D930" t="s">
+        <v>95</v>
+      </c>
+      <c r="E930" t="s">
+        <v>13</v>
+      </c>
+      <c r="F930" t="s">
+        <v>13</v>
+      </c>
+      <c r="G930" t="s">
+        <v>4402</v>
+      </c>
+      <c r="H930" t="s">
+        <v>19</v>
+      </c>
+      <c r="I930" t="s">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="931" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A931" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B931" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C931" t="s">
+        <v>4406</v>
+      </c>
+      <c r="D931" t="s">
+        <v>78</v>
+      </c>
+      <c r="E931" t="s">
+        <v>13</v>
+      </c>
+      <c r="F931" t="s">
+        <v>13</v>
+      </c>
+      <c r="G931" t="s">
+        <v>530</v>
+      </c>
+      <c r="H931" t="s">
+        <v>15</v>
+      </c>
+      <c r="I931" t="s">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="932" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A932" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B932" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C932" t="s">
+        <v>4410</v>
+      </c>
+      <c r="D932" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E932" t="s">
+        <v>13</v>
+      </c>
+      <c r="F932" t="s">
+        <v>13</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H932" t="s">
+        <v>15</v>
+      </c>
+      <c r="I932" t="s">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="933" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A933" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B933" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C933" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D933" t="s">
+        <v>13</v>
+      </c>
+      <c r="E933" t="s">
+        <v>4415</v>
+      </c>
+      <c r="F933" t="s">
+        <v>13</v>
+      </c>
+      <c r="G933" t="s">
+        <v>4416</v>
+      </c>
+      <c r="H933" t="s">
+        <v>15</v>
+      </c>
+      <c r="I933" t="s">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="934" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A934" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B934" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C934" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D934" t="s">
+        <v>13</v>
+      </c>
+      <c r="E934" t="s">
+        <v>4418</v>
+      </c>
+      <c r="F934" t="s">
+        <v>13</v>
+      </c>
+      <c r="G934" t="s">
+        <v>4416</v>
+      </c>
+      <c r="H934" t="s">
+        <v>222</v>
+      </c>
+      <c r="I934" t="s">
+        <v>4419</v>
+      </c>
+    </row>
+    <row r="935" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A935" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B935" t="s">
+        <v>4420</v>
+      </c>
+      <c r="C935" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D935" t="s">
+        <v>235</v>
+      </c>
+      <c r="E935" t="s">
+        <v>13</v>
+      </c>
+      <c r="F935" t="s">
+        <v>13</v>
+      </c>
+      <c r="G935" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H935" t="s">
+        <v>15</v>
+      </c>
+      <c r="I935" t="s">
+        <v>4422</v>
+      </c>
+    </row>
+    <row r="936" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A936" t="s">
+        <v>4423</v>
+      </c>
+      <c r="B936" t="s">
+        <v>4424</v>
+      </c>
+      <c r="C936" t="s">
+        <v>4425</v>
+      </c>
+      <c r="D936" t="s">
+        <v>49</v>
+      </c>
+      <c r="E936" t="s">
+        <v>13</v>
+      </c>
+      <c r="F936" t="s">
+        <v>13</v>
+      </c>
+      <c r="G936" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H936" t="s">
+        <v>15</v>
+      </c>
+      <c r="I936" t="s">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="937" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A937" t="s">
+        <v>4427</v>
+      </c>
+      <c r="B937" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C937" t="s">
+        <v>4429</v>
+      </c>
+      <c r="D937" t="s">
+        <v>428</v>
+      </c>
+      <c r="E937" t="s">
+        <v>13</v>
+      </c>
+      <c r="F937" t="s">
+        <v>13</v>
+      </c>
+      <c r="G937" t="s">
+        <v>4430</v>
+      </c>
+      <c r="H937" t="s">
+        <v>15</v>
+      </c>
+      <c r="I937" t="s">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="938" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A938" t="s">
+        <v>4432</v>
+      </c>
+      <c r="B938" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C938" t="s">
+        <v>4434</v>
+      </c>
+      <c r="D938" t="s">
+        <v>4435</v>
+      </c>
+      <c r="E938" t="s">
+        <v>13</v>
+      </c>
+      <c r="F938" t="s">
+        <v>13</v>
+      </c>
+      <c r="G938" t="s">
+        <v>4436</v>
+      </c>
+      <c r="H938" t="s">
+        <v>15</v>
+      </c>
+      <c r="I938" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="939" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A939" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B939" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C939" t="s">
+        <v>4440</v>
+      </c>
+      <c r="D939" t="s">
+        <v>235</v>
+      </c>
+      <c r="E939" t="s">
+        <v>13</v>
+      </c>
+      <c r="F939" t="s">
+        <v>13</v>
+      </c>
+      <c r="G939" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H939" t="s">
+        <v>19</v>
+      </c>
+      <c r="I939" t="s">
+        <v>4441</v>
+      </c>
+    </row>
+    <row r="940" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A940" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B940" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C940" t="s">
+        <v>4440</v>
+      </c>
+      <c r="D940" t="s">
+        <v>235</v>
+      </c>
+      <c r="E940" t="s">
+        <v>13</v>
+      </c>
+      <c r="F940" t="s">
+        <v>13</v>
+      </c>
+      <c r="G940" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H940" t="s">
+        <v>15</v>
+      </c>
+      <c r="I940" t="s">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="941" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A941" t="s">
+        <v>4443</v>
+      </c>
+      <c r="B941" t="s">
+        <v>4444</v>
+      </c>
+      <c r="C941" t="s">
+        <v>4445</v>
+      </c>
+      <c r="D941" t="s">
+        <v>13</v>
+      </c>
+      <c r="E941" t="s">
+        <v>13</v>
+      </c>
+      <c r="F941" t="s">
+        <v>4446</v>
+      </c>
+      <c r="G941" t="s">
+        <v>840</v>
+      </c>
+      <c r="H941" t="s">
+        <v>57</v>
+      </c>
+      <c r="I941" t="s">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="942" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A942" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B942" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C942" t="s">
+        <v>4450</v>
+      </c>
+      <c r="D942" t="s">
+        <v>4451</v>
+      </c>
+      <c r="E942" t="s">
+        <v>13</v>
+      </c>
+      <c r="F942" t="s">
+        <v>13</v>
+      </c>
+      <c r="G942" t="s">
+        <v>4452</v>
+      </c>
+      <c r="H942" t="s">
+        <v>19</v>
+      </c>
+      <c r="I942" t="s">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="943" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A943" t="s">
+        <v>4454</v>
+      </c>
+      <c r="B943" t="s">
+        <v>4455</v>
+      </c>
+      <c r="C943" t="s">
+        <v>4456</v>
+      </c>
+      <c r="D943" t="s">
+        <v>4457</v>
+      </c>
+      <c r="E943" t="s">
+        <v>13</v>
+      </c>
+      <c r="F943" t="s">
+        <v>13</v>
+      </c>
+      <c r="G943" t="s">
+        <v>4458</v>
+      </c>
+      <c r="H943" t="s">
+        <v>57</v>
+      </c>
+      <c r="I943" t="s">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="944" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A944" t="s">
+        <v>4460</v>
+      </c>
+      <c r="B944" t="s">
+        <v>4461</v>
+      </c>
+      <c r="C944" t="s">
+        <v>4462</v>
+      </c>
+      <c r="D944" t="s">
+        <v>428</v>
+      </c>
+      <c r="E944" t="s">
+        <v>13</v>
+      </c>
+      <c r="F944" t="s">
+        <v>13</v>
+      </c>
+      <c r="G944" t="s">
+        <v>4463</v>
+      </c>
+      <c r="H944" t="s">
+        <v>19</v>
+      </c>
+      <c r="I944" t="s">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="945" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A945" t="s">
+        <v>4465</v>
+      </c>
+      <c r="B945" t="s">
+        <v>4466</v>
+      </c>
+      <c r="C945" t="s">
+        <v>4467</v>
+      </c>
+      <c r="D945" t="s">
+        <v>209</v>
+      </c>
+      <c r="E945" t="s">
+        <v>13</v>
+      </c>
+      <c r="F945" t="s">
+        <v>13</v>
+      </c>
+      <c r="G945" t="s">
+        <v>4468</v>
+      </c>
+      <c r="H945" t="s">
+        <v>19</v>
+      </c>
+      <c r="I945" t="s">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="946" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A946" t="s">
+        <v>4470</v>
+      </c>
+      <c r="B946" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C946" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D946" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E946" t="s">
+        <v>4474</v>
+      </c>
+      <c r="F946" t="s">
+        <v>13</v>
+      </c>
+      <c r="G946" t="s">
+        <v>4475</v>
+      </c>
+      <c r="H946" t="s">
+        <v>57</v>
+      </c>
+      <c r="I946" t="s">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="947" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A947" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C947" t="s">
+        <v>4479</v>
+      </c>
+      <c r="D947" t="s">
+        <v>49</v>
+      </c>
+      <c r="E947" t="s">
+        <v>13</v>
+      </c>
+      <c r="F947" t="s">
+        <v>13</v>
+      </c>
+      <c r="G947" t="s">
+        <v>4480</v>
+      </c>
+      <c r="H947" t="s">
+        <v>19</v>
+      </c>
+      <c r="I947" t="s">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="948" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A948" t="s">
+        <v>4482</v>
+      </c>
+      <c r="B948" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C948" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D948" t="s">
+        <v>911</v>
+      </c>
+      <c r="E948" t="s">
+        <v>13</v>
+      </c>
+      <c r="F948" t="s">
+        <v>13</v>
+      </c>
+      <c r="G948" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H948" t="s">
+        <v>19</v>
+      </c>
+      <c r="I948" t="s">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="949" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A949" t="s">
+        <v>4486</v>
+      </c>
+      <c r="B949" t="s">
+        <v>4487</v>
+      </c>
+      <c r="C949" t="s">
+        <v>4488</v>
+      </c>
+      <c r="D949" t="s">
+        <v>13</v>
+      </c>
+      <c r="E949" t="s">
+        <v>13</v>
+      </c>
+      <c r="F949" t="s">
+        <v>13</v>
+      </c>
+      <c r="G949" t="s">
+        <v>3397</v>
+      </c>
+      <c r="H949" t="s">
+        <v>19</v>
+      </c>
+      <c r="I949" t="s">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="950" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A950" t="s">
+        <v>4490</v>
+      </c>
+      <c r="B950" t="s">
+        <v>4491</v>
+      </c>
+      <c r="C950" t="s">
+        <v>4492</v>
+      </c>
+      <c r="D950" t="s">
+        <v>4493</v>
+      </c>
+      <c r="E950" t="s">
+        <v>13</v>
+      </c>
+      <c r="F950" t="s">
+        <v>13</v>
+      </c>
+      <c r="G950" t="s">
+        <v>4494</v>
+      </c>
+      <c r="H950" t="s">
+        <v>19</v>
+      </c>
+      <c r="I950" t="s">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="951" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A951" t="s">
+        <v>4496</v>
+      </c>
+      <c r="B951" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C951" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D951" t="s">
+        <v>13</v>
+      </c>
+      <c r="E951" t="s">
+        <v>13</v>
+      </c>
+      <c r="F951" t="s">
+        <v>13</v>
+      </c>
+      <c r="G951" t="s">
+        <v>4499</v>
+      </c>
+      <c r="H951" t="s">
+        <v>19</v>
+      </c>
+      <c r="I951" t="s">
+        <v>4500</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Apache POI</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>【オープンデータ（県庁）】第一種動物取扱業</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Apache POI</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Apache POI</dc:creator>
-</coreProperties>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>