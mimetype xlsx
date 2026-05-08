--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/1980893888995/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\W015098\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{2B1C083F-9AAB-425B-BC2F-1B9410F1E702}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A44A21DF-CDE1-4BD5-89F8-E4DF1D4B8C74}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3158D56A-5E55-49F5-9CDF-8C583170F8D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BFA58A4A-33D8-42D7-8CA6-987031E295CA}"/>
+    <workbookView xWindow="12390" yWindow="0" windowWidth="12660" windowHeight="16010" xr2:uid="{BFA58A4A-33D8-42D7-8CA6-987031E295CA}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="3" r:id="rId1"/>
+    <sheet name="R7公共施設一覧" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$S$445</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R7公共施設一覧'!$D$1:$R$447</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3557" uniqueCount="958">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3575" uniqueCount="962">
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>施設所管部局</t>
   </si>
   <si>
     <t>施設所管課</t>
   </si>
   <si>
     <t>所在地_連結表記</t>
   </si>
   <si>
     <t>敷地面積（㎡）</t>
   </si>
   <si>
     <t>延床面積（㎡）※直近年度末時点</t>
   </si>
   <si>
     <t>主要棟地上階数</t>
   </si>
   <si>
     <t>主要棟地下階数</t>
   </si>
   <si>
@@ -2628,50 +2628,59 @@
   <si>
     <t>文書館</t>
   </si>
   <si>
     <t>総務部</t>
   </si>
   <si>
     <t>行政総務課</t>
   </si>
   <si>
     <t>大阪府豊中市長興寺南3-5-2</t>
   </si>
   <si>
     <t>14.庁舎、事務所等</t>
   </si>
   <si>
     <t>01.文書書庫</t>
   </si>
   <si>
     <t>利倉ポンプ場仮設倉庫</t>
   </si>
   <si>
     <t>大阪府豊中市利倉2-192</t>
   </si>
   <si>
+    <t>大阪府豊中市北桜塚1-4-1</t>
+  </si>
+  <si>
+    <t>5,6</t>
+  </si>
+  <si>
+    <t>02.デジタル戦略課</t>
+  </si>
+  <si>
     <t>パスポートセンター</t>
   </si>
   <si>
     <t>市民課</t>
   </si>
   <si>
     <t>03.パスポートセンター</t>
   </si>
   <si>
     <t>庄内出張所（旧）</t>
   </si>
   <si>
     <t>04.市役所出張所</t>
   </si>
   <si>
     <t>新千里出張所</t>
   </si>
   <si>
     <t>庄内出張所</t>
   </si>
   <si>
     <t>庄内コラボセンター内にて令和5年2月13日開庁</t>
   </si>
   <si>
     <t>福祉事務所福祉会館分室</t>
@@ -2989,116 +2998,115 @@
   <si>
     <t>すこやかプラザ：2498.08㎡　うち、ほっぺルーム　：84.14㎡</t>
   </si>
   <si>
     <t>はぐくみセンター（こども安心課執務室他部分）</t>
   </si>
   <si>
     <t>こども安心課</t>
   </si>
   <si>
     <t>とよなかハートパレット2階　フロア全体：607.08㎡　うちこども安心課執務室、相談室1～3、面接室1～2　：176.78㎡</t>
   </si>
   <si>
     <t>児童相談所</t>
   </si>
   <si>
     <t>こども育成課</t>
   </si>
   <si>
     <t>令和7年4月1日～稼働　すこやかプラザ：2498.08㎡　うち、児童相談所：1235.47㎡</t>
     <rPh sb="32" eb="37">
       <t>ジドウソウダンショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>一時保護課</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="177" formatCode="00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -3394,84 +3402,72 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A98C8A1-C4C3-4CF8-873B-A971EE99827C}">
-  <dimension ref="A1:S445"/>
+  <dimension ref="A1:S447"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="98" workbookViewId="0">
+      <selection activeCell="T11" sqref="T11"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="17.649999999999999" x14ac:dyDescent="0.7"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="23.1875" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="19" width="77.0625" customWidth="1"/>
+    <col min="3" max="3" width="4.1640625" customWidth="1"/>
+    <col min="4" max="4" width="13.83203125" customWidth="1"/>
+    <col min="13" max="13" width="8.58203125" style="1"/>
+    <col min="14" max="14" width="16.08203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>15</v>
       </c>
       <c r="J1" t="s">
         <v>5</v>
       </c>
       <c r="K1" t="s">
         <v>6</v>
@@ -3479,4818 +3475,4818 @@
       <c r="L1" t="s">
         <v>7</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O1" t="s">
         <v>10</v>
       </c>
       <c r="P1" t="s">
         <v>11</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="3">
+      <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>13823.91</v>
       </c>
       <c r="I2">
         <v>8215</v>
       </c>
       <c r="J2">
         <v>8358.4</v>
       </c>
       <c r="K2">
         <v>4</v>
       </c>
       <c r="N2" s="2">
         <v>24167</v>
       </c>
       <c r="O2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2">
         <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="3" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
         <v>10364</v>
       </c>
       <c r="I3">
         <v>6375</v>
       </c>
       <c r="J3">
         <v>6375</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="N3" s="2">
         <v>23071</v>
       </c>
       <c r="O3" t="s">
         <v>23</v>
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3" t="s">
         <v>27</v>
       </c>
       <c r="R3">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>31</v>
       </c>
       <c r="H4">
         <v>3883.76</v>
       </c>
       <c r="I4">
         <v>10312.6</v>
       </c>
       <c r="J4">
         <v>10312.6</v>
       </c>
       <c r="K4">
         <v>5</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="N4" s="2">
         <v>35419</v>
       </c>
       <c r="O4" t="s">
         <v>23</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
       <c r="Q4" t="s">
         <v>27</v>
       </c>
       <c r="R4">
         <v>80</v>
       </c>
       <c r="S4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>34</v>
       </c>
       <c r="H5">
         <v>13308</v>
       </c>
       <c r="I5">
         <v>8230</v>
       </c>
       <c r="J5">
         <v>6912</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="N5" s="2">
         <v>23193</v>
       </c>
       <c r="O5" t="s">
         <v>23</v>
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5" t="s">
         <v>27</v>
       </c>
       <c r="R5">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6">
         <v>21375.8</v>
       </c>
       <c r="I6">
         <v>7127</v>
       </c>
       <c r="J6">
         <v>7127</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="N6" s="2">
         <v>22616</v>
       </c>
       <c r="O6" t="s">
         <v>23</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>27</v>
       </c>
       <c r="R6">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
         <v>17198.650000000001</v>
       </c>
       <c r="I7">
         <v>7025</v>
       </c>
       <c r="J7">
         <v>7025</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="N7" s="2">
         <v>24167</v>
       </c>
       <c r="O7" t="s">
         <v>23</v>
       </c>
       <c r="P7" t="s">
         <v>24</v>
       </c>
       <c r="Q7" t="s">
         <v>27</v>
       </c>
       <c r="R7">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8">
         <v>12775.95</v>
       </c>
       <c r="I8">
         <v>6750</v>
       </c>
       <c r="J8">
         <v>6750</v>
       </c>
       <c r="K8">
         <v>4</v>
       </c>
       <c r="N8" s="2">
         <v>23224</v>
       </c>
       <c r="O8" t="s">
         <v>23</v>
       </c>
       <c r="P8" t="s">
         <v>24</v>
       </c>
       <c r="Q8" t="s">
         <v>27</v>
       </c>
       <c r="R8">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C9">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9">
         <v>13998</v>
       </c>
       <c r="I9">
         <v>8881</v>
       </c>
       <c r="J9">
         <v>8981</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="N9" s="2">
         <v>21976</v>
       </c>
       <c r="O9" t="s">
         <v>23</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>27</v>
       </c>
       <c r="R9">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="3">
+      <c r="C10">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10">
         <v>13163</v>
       </c>
       <c r="I10">
         <v>7401</v>
       </c>
       <c r="J10">
         <v>7401</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="N10" s="2">
         <v>23102</v>
       </c>
       <c r="O10" t="s">
         <v>23</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>27</v>
       </c>
       <c r="R10">
         <v>60</v>
       </c>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="3">
+      <c r="C11">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
         <v>11718.44</v>
       </c>
       <c r="I11">
         <v>6888</v>
       </c>
       <c r="J11">
         <v>8024.44</v>
       </c>
       <c r="K11">
         <v>4</v>
       </c>
       <c r="N11" s="2">
         <v>23498</v>
       </c>
       <c r="O11" t="s">
         <v>23</v>
       </c>
       <c r="P11" t="s">
         <v>24</v>
       </c>
       <c r="Q11" t="s">
         <v>27</v>
       </c>
       <c r="R11">
         <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="3">
+      <c r="C12">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>48</v>
       </c>
       <c r="H12">
         <v>12747.04</v>
       </c>
       <c r="I12">
         <v>6455</v>
       </c>
       <c r="J12">
         <v>6455</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="N12" s="2">
         <v>20880</v>
       </c>
       <c r="O12" t="s">
         <v>23</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>27</v>
       </c>
       <c r="R12">
         <v>60</v>
       </c>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="3">
+      <c r="C13">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>50</v>
       </c>
       <c r="H13">
         <v>16104.61</v>
       </c>
       <c r="I13">
         <v>8126</v>
       </c>
       <c r="J13">
         <v>8126</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="N13" s="2">
         <v>21245</v>
       </c>
       <c r="O13" t="s">
         <v>23</v>
       </c>
       <c r="P13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" t="s">
         <v>27</v>
       </c>
       <c r="R13">
         <v>60</v>
       </c>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="3">
+      <c r="C14">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>52</v>
       </c>
       <c r="H14">
         <v>13381.46</v>
       </c>
       <c r="I14">
         <v>6596</v>
       </c>
       <c r="J14">
         <v>8227.6299999999992</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="N14" s="2">
         <v>21976</v>
       </c>
       <c r="O14" t="s">
         <v>23</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>27</v>
       </c>
       <c r="R14">
         <v>60</v>
       </c>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="3">
+      <c r="C15">
         <v>14</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15">
         <v>9814</v>
       </c>
       <c r="I15">
         <v>7181</v>
       </c>
       <c r="J15">
         <v>7181</v>
       </c>
       <c r="K15">
         <v>4</v>
       </c>
       <c r="N15" s="2">
         <v>26785</v>
       </c>
       <c r="O15" t="s">
         <v>23</v>
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15" t="s">
         <v>27</v>
       </c>
       <c r="R15">
         <v>80</v>
       </c>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="3">
+      <c r="C16">
         <v>15</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="I16">
         <v>6414</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="S16" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="3">
+      <c r="C17">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>58</v>
       </c>
       <c r="H17">
         <v>13585.65</v>
       </c>
       <c r="I17">
         <v>6944</v>
       </c>
       <c r="J17">
         <v>6944</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="N17" s="2">
         <v>21398</v>
       </c>
       <c r="O17" t="s">
         <v>23</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>27</v>
       </c>
       <c r="R17">
         <v>60</v>
       </c>
       <c r="S17" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="3">
+      <c r="C18">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>61</v>
       </c>
       <c r="H18">
         <v>19663.759999999998</v>
       </c>
       <c r="I18">
         <v>7743</v>
       </c>
       <c r="J18">
         <v>7743</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="N18" s="2">
         <v>21976</v>
       </c>
       <c r="O18" t="s">
         <v>23</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>27</v>
       </c>
       <c r="R18">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="3">
+      <c r="C19">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>62</v>
       </c>
       <c r="I19">
         <v>8499</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="S19" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="3">
+      <c r="C20">
         <v>19</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="I20">
         <v>8522.57</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="S20" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="3">
+      <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="I21">
         <v>6604</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="S21" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="3">
+      <c r="C22">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>67</v>
       </c>
       <c r="H22">
         <v>27285.85</v>
       </c>
       <c r="I22">
         <v>8546</v>
       </c>
       <c r="J22">
         <v>9256</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="N22" s="2">
         <v>24167</v>
       </c>
       <c r="O22" t="s">
         <v>23</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>27</v>
       </c>
       <c r="R22">
         <v>60</v>
       </c>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C23">
         <v>22</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>69</v>
       </c>
       <c r="H23">
         <v>25942.46</v>
       </c>
       <c r="I23">
         <v>8728</v>
       </c>
       <c r="J23">
         <v>8930</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="N23" s="2">
         <v>24167</v>
       </c>
       <c r="O23" t="s">
         <v>23</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>27</v>
       </c>
       <c r="R23">
         <v>60</v>
       </c>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C24">
         <v>23</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>71</v>
       </c>
       <c r="H24">
         <v>16725.09</v>
       </c>
       <c r="I24">
         <v>7481</v>
       </c>
       <c r="J24">
         <v>7481</v>
       </c>
       <c r="K24">
         <v>4</v>
       </c>
       <c r="N24" s="2">
         <v>24381</v>
       </c>
       <c r="O24" t="s">
         <v>23</v>
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24" t="s">
         <v>27</v>
       </c>
       <c r="R24">
         <v>60</v>
       </c>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="3">
+      <c r="C25">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>73</v>
       </c>
       <c r="H25">
         <v>14998</v>
       </c>
       <c r="I25">
         <v>6322.2</v>
       </c>
       <c r="J25">
         <v>6419</v>
       </c>
       <c r="K25">
         <v>4</v>
       </c>
       <c r="N25" s="2">
         <v>24685</v>
       </c>
       <c r="O25" t="s">
         <v>23</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>27</v>
       </c>
       <c r="R25">
         <v>60</v>
       </c>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="3">
+      <c r="C26">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>75</v>
       </c>
       <c r="H26">
         <v>25161.200000000001</v>
       </c>
       <c r="I26">
         <v>8142</v>
       </c>
       <c r="J26">
         <v>9356.5400000000009</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="N26" s="2">
         <v>43435</v>
       </c>
       <c r="O26" t="s">
         <v>23</v>
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26" t="s">
         <v>27</v>
       </c>
       <c r="R26">
         <v>80</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="3">
+      <c r="C27">
         <v>26</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>77</v>
       </c>
       <c r="H27">
         <v>15106.65</v>
       </c>
       <c r="I27">
         <v>7013</v>
       </c>
       <c r="J27">
         <v>7159</v>
       </c>
       <c r="K27">
         <v>4</v>
       </c>
       <c r="N27" s="2">
         <v>24959</v>
       </c>
       <c r="O27" t="s">
         <v>23</v>
       </c>
       <c r="P27" t="s">
         <v>24</v>
       </c>
       <c r="Q27" t="s">
         <v>27</v>
       </c>
       <c r="R27">
         <v>60</v>
       </c>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="3">
+      <c r="C28">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>78</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>79</v>
       </c>
       <c r="H28">
         <v>16732</v>
       </c>
       <c r="I28">
         <v>8484</v>
       </c>
       <c r="J28">
         <v>8484</v>
       </c>
       <c r="K28">
         <v>4</v>
       </c>
       <c r="N28" s="2">
         <v>25324</v>
       </c>
       <c r="O28" t="s">
         <v>23</v>
       </c>
       <c r="P28" t="s">
         <v>24</v>
       </c>
       <c r="Q28" t="s">
         <v>27</v>
       </c>
       <c r="R28">
         <v>60</v>
       </c>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="3">
+      <c r="C29">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>81</v>
       </c>
       <c r="H29">
         <v>31161.69</v>
       </c>
       <c r="I29">
         <v>8048</v>
       </c>
       <c r="J29">
         <v>8203.2099999999991</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="N29" s="2">
         <v>25416</v>
       </c>
       <c r="O29" t="s">
         <v>23</v>
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>27</v>
       </c>
       <c r="R29">
         <v>60</v>
       </c>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="3">
+      <c r="C30">
         <v>29</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>83</v>
       </c>
       <c r="H30">
         <v>19752</v>
       </c>
       <c r="I30">
         <v>8104</v>
       </c>
       <c r="J30">
         <v>8104</v>
       </c>
       <c r="K30">
         <v>4</v>
       </c>
       <c r="N30" s="2">
         <v>25628</v>
       </c>
       <c r="O30" t="s">
         <v>23</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>27</v>
       </c>
       <c r="R30">
         <v>60</v>
       </c>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="31" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="3">
+      <c r="C31">
         <v>30</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>85</v>
       </c>
       <c r="H31">
         <v>18364.52</v>
       </c>
       <c r="I31">
         <v>7730.52</v>
       </c>
       <c r="J31">
         <v>7575</v>
       </c>
       <c r="K31">
         <v>4</v>
       </c>
       <c r="N31" s="2">
         <v>27242</v>
       </c>
       <c r="O31" t="s">
         <v>23</v>
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
       <c r="Q31" t="s">
         <v>27</v>
       </c>
       <c r="R31">
         <v>80</v>
       </c>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="3">
+      <c r="C32">
         <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>87</v>
       </c>
       <c r="H32">
         <v>3907</v>
       </c>
       <c r="I32">
         <v>7614</v>
       </c>
       <c r="J32">
         <v>7614</v>
       </c>
       <c r="K32">
         <v>4</v>
       </c>
       <c r="N32" s="2">
         <v>27089</v>
       </c>
       <c r="O32" t="s">
         <v>23</v>
       </c>
       <c r="P32" t="s">
         <v>24</v>
       </c>
       <c r="Q32" t="s">
         <v>27</v>
       </c>
       <c r="R32">
         <v>80</v>
       </c>
       <c r="S32" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="33" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
-      <c r="C33" s="3">
+      <c r="C33">
         <v>32</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>90</v>
       </c>
       <c r="H33">
         <v>20581.3</v>
       </c>
       <c r="I33">
         <v>7175.2</v>
       </c>
       <c r="J33">
         <v>7175.2</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="N33" s="2">
         <v>27089</v>
       </c>
       <c r="O33" t="s">
         <v>23</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>27</v>
       </c>
       <c r="R33">
         <v>80</v>
       </c>
     </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="34" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="3">
+      <c r="C34">
         <v>33</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>92</v>
       </c>
       <c r="H34">
         <v>14869.49</v>
       </c>
       <c r="I34">
         <v>6743</v>
       </c>
       <c r="J34">
         <v>6743</v>
       </c>
       <c r="K34">
         <v>4</v>
       </c>
       <c r="N34" s="2">
         <v>27242</v>
       </c>
       <c r="O34" t="s">
         <v>23</v>
       </c>
       <c r="P34" t="s">
         <v>24</v>
       </c>
       <c r="Q34" t="s">
         <v>27</v>
       </c>
       <c r="R34">
         <v>80</v>
       </c>
     </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="35" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="3">
+      <c r="C35">
         <v>34</v>
       </c>
       <c r="D35" t="s">
         <v>93</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>94</v>
       </c>
       <c r="H35">
         <v>12333.87</v>
       </c>
       <c r="I35">
         <v>6272</v>
       </c>
       <c r="J35">
         <v>6272</v>
       </c>
       <c r="K35">
         <v>4</v>
       </c>
       <c r="N35" s="2">
         <v>27454</v>
       </c>
       <c r="O35" t="s">
         <v>23</v>
       </c>
       <c r="P35" t="s">
         <v>24</v>
       </c>
       <c r="Q35" t="s">
         <v>27</v>
       </c>
       <c r="R35">
         <v>80</v>
       </c>
     </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="36" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
-      <c r="C36" s="3">
+      <c r="C36">
         <v>35</v>
       </c>
       <c r="D36" t="s">
         <v>95</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>96</v>
       </c>
       <c r="H36">
         <v>23502.48</v>
       </c>
       <c r="I36">
         <v>7457.4</v>
       </c>
       <c r="J36">
         <v>7457.4</v>
       </c>
       <c r="K36">
         <v>4</v>
       </c>
       <c r="N36" s="2">
         <v>27454</v>
       </c>
       <c r="O36" t="s">
         <v>23</v>
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>27</v>
       </c>
       <c r="R36">
         <v>80</v>
       </c>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="37" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
-      <c r="C37" s="3">
+      <c r="C37">
         <v>36</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>98</v>
       </c>
       <c r="H37">
         <v>17135</v>
       </c>
       <c r="I37">
         <v>7597</v>
       </c>
       <c r="J37">
         <v>7597</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="N37" s="2">
         <v>27454</v>
       </c>
       <c r="O37" t="s">
         <v>23</v>
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37" t="s">
         <v>27</v>
       </c>
       <c r="R37">
         <v>80</v>
       </c>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="38" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
-      <c r="C38" s="3">
+      <c r="C38">
         <v>37</v>
       </c>
       <c r="D38" t="s">
         <v>99</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>100</v>
       </c>
       <c r="H38">
         <v>15241</v>
       </c>
       <c r="I38">
         <v>6738</v>
       </c>
       <c r="J38">
         <v>6738</v>
       </c>
       <c r="K38">
         <v>4</v>
       </c>
       <c r="N38" s="2">
         <v>27973</v>
       </c>
       <c r="O38" t="s">
         <v>23</v>
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>27</v>
       </c>
       <c r="R38">
         <v>80</v>
       </c>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="39" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
-      <c r="C39" s="3">
+      <c r="C39">
         <v>38</v>
       </c>
       <c r="D39" t="s">
         <v>101</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>102</v>
       </c>
       <c r="H39">
         <v>20361</v>
       </c>
       <c r="I39">
         <v>7179.4</v>
       </c>
       <c r="J39">
         <v>9296.91</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="N39" s="2">
         <v>28550</v>
       </c>
       <c r="O39" t="s">
         <v>23</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>27</v>
       </c>
       <c r="R39">
         <v>80</v>
       </c>
     </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="40" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
-      <c r="C40" s="3">
+      <c r="C40">
         <v>39</v>
       </c>
       <c r="D40" t="s">
         <v>103</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>104</v>
       </c>
       <c r="H40">
         <v>21830.65</v>
       </c>
       <c r="I40">
         <v>7380</v>
       </c>
       <c r="J40">
         <v>7446.72</v>
       </c>
       <c r="K40">
         <v>4</v>
       </c>
       <c r="N40" s="2">
         <v>28550</v>
       </c>
       <c r="O40" t="s">
         <v>23</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>27</v>
       </c>
       <c r="R40">
         <v>80</v>
       </c>
     </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="41" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
-      <c r="C41" s="3">
+      <c r="C41">
         <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>105</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>106</v>
       </c>
       <c r="H41">
         <v>18993</v>
       </c>
       <c r="I41">
         <v>7536</v>
       </c>
       <c r="J41">
         <v>7536</v>
       </c>
       <c r="K41">
         <v>4</v>
       </c>
       <c r="N41" s="2">
         <v>28550</v>
       </c>
       <c r="O41" t="s">
         <v>23</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>27</v>
       </c>
       <c r="R41">
         <v>80</v>
       </c>
     </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="42" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
-      <c r="C42" s="3">
+      <c r="C42">
         <v>41</v>
       </c>
       <c r="D42" t="s">
         <v>107</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>108</v>
       </c>
       <c r="H42">
         <v>12997.21</v>
       </c>
       <c r="I42">
         <v>7465</v>
       </c>
       <c r="J42">
         <v>7465</v>
       </c>
       <c r="K42">
         <v>4</v>
       </c>
       <c r="N42" s="2">
         <v>30895</v>
       </c>
       <c r="O42" t="s">
         <v>23</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>27</v>
       </c>
       <c r="R42">
         <v>80</v>
       </c>
     </row>
-    <row r="43" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="43" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
-      <c r="C43" s="3">
+      <c r="C43">
         <v>42</v>
       </c>
       <c r="D43" t="s">
         <v>109</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>110</v>
       </c>
       <c r="H43">
         <v>17096.34</v>
       </c>
       <c r="I43">
         <v>10587.04</v>
       </c>
       <c r="J43">
         <v>9223.4</v>
       </c>
       <c r="K43">
         <v>4</v>
       </c>
       <c r="N43" s="2">
         <v>23559</v>
       </c>
       <c r="O43" t="s">
         <v>23</v>
       </c>
       <c r="P43" t="s">
         <v>24</v>
       </c>
       <c r="Q43" t="s">
         <v>27</v>
       </c>
       <c r="R43">
         <v>80</v>
       </c>
     </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="44" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
-      <c r="C44" s="3">
+      <c r="C44">
         <v>43</v>
       </c>
       <c r="D44" t="s">
         <v>111</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>112</v>
       </c>
       <c r="H44">
         <v>21758.27</v>
       </c>
       <c r="I44">
         <v>9328</v>
       </c>
       <c r="J44">
         <v>9328</v>
       </c>
       <c r="K44">
         <v>4</v>
       </c>
       <c r="N44" s="2">
         <v>22341</v>
       </c>
       <c r="O44" t="s">
         <v>23</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>27</v>
       </c>
       <c r="R44">
         <v>60</v>
       </c>
     </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="45" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="3">
+      <c r="C45">
         <v>44</v>
       </c>
       <c r="D45" t="s">
         <v>113</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>114</v>
       </c>
       <c r="H45">
         <v>22513.97</v>
       </c>
       <c r="I45">
         <v>10041</v>
       </c>
       <c r="J45">
         <v>10041</v>
       </c>
       <c r="K45">
         <v>4</v>
       </c>
       <c r="N45" s="2">
         <v>21245</v>
       </c>
       <c r="O45" t="s">
         <v>23</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45" t="s">
         <v>27</v>
       </c>
       <c r="R45">
         <v>60</v>
       </c>
     </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="46" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
-      <c r="C46" s="3">
+      <c r="C46">
         <v>45</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>116</v>
       </c>
       <c r="H46">
         <v>22306.639999999999</v>
       </c>
       <c r="I46">
         <v>9787</v>
       </c>
       <c r="J46">
         <v>9462.0499999999993</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="N46" s="2">
         <v>22494</v>
       </c>
       <c r="O46" t="s">
         <v>23</v>
       </c>
       <c r="P46" t="s">
         <v>24</v>
       </c>
       <c r="Q46" t="s">
         <v>27</v>
       </c>
       <c r="R46">
         <v>60</v>
       </c>
     </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="47" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
-      <c r="C47" s="3">
+      <c r="C47">
         <v>46</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>118</v>
       </c>
       <c r="H47">
         <v>22817.96</v>
       </c>
       <c r="I47">
         <v>7970</v>
       </c>
       <c r="J47">
         <v>7922</v>
       </c>
       <c r="K47">
         <v>2</v>
       </c>
       <c r="N47" s="2">
         <v>23043</v>
       </c>
       <c r="O47" t="s">
         <v>23</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>27</v>
       </c>
       <c r="R47">
         <v>80</v>
       </c>
     </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="48" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" t="s">
         <v>25</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
-      <c r="C48" s="3">
+      <c r="C48">
         <v>47</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
       <c r="I48">
         <v>7959</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="S48" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="49" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" t="s">
         <v>25</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
-      <c r="C49" s="3">
+      <c r="C49">
         <v>48</v>
       </c>
       <c r="D49" t="s">
         <v>121</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>122</v>
       </c>
       <c r="H49">
         <v>23356.25</v>
       </c>
       <c r="I49">
         <v>9529</v>
       </c>
       <c r="J49">
         <v>9529</v>
       </c>
       <c r="K49">
         <v>4</v>
       </c>
       <c r="N49" s="2">
         <v>22706</v>
       </c>
       <c r="O49" t="s">
         <v>23</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>27</v>
       </c>
       <c r="R49">
         <v>60</v>
       </c>
     </row>
-    <row r="50" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="50" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
-      <c r="C50" s="3">
+      <c r="C50">
         <v>49</v>
       </c>
       <c r="D50" t="s">
         <v>123</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>124</v>
       </c>
       <c r="H50">
         <v>41787.24</v>
       </c>
       <c r="I50">
         <v>10301</v>
       </c>
       <c r="J50">
         <v>10301</v>
       </c>
       <c r="K50">
         <v>3</v>
       </c>
       <c r="N50" s="2">
         <v>24167</v>
       </c>
       <c r="O50" t="s">
         <v>23</v>
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50" t="s">
         <v>27</v>
       </c>
       <c r="R50">
         <v>60</v>
       </c>
     </row>
-    <row r="51" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="51" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="3">
+      <c r="C51">
         <v>50</v>
       </c>
       <c r="D51" t="s">
         <v>125</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>126</v>
       </c>
       <c r="H51">
         <v>34290</v>
       </c>
       <c r="I51">
         <v>9386</v>
       </c>
       <c r="J51">
         <v>9769</v>
       </c>
       <c r="K51">
         <v>4</v>
       </c>
       <c r="N51" s="2">
         <v>25628</v>
       </c>
       <c r="O51" t="s">
         <v>23</v>
       </c>
       <c r="P51" t="s">
         <v>24</v>
       </c>
       <c r="Q51" t="s">
         <v>27</v>
       </c>
       <c r="R51">
         <v>60</v>
       </c>
     </row>
-    <row r="52" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="52" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="3">
+      <c r="C52">
         <v>51</v>
       </c>
       <c r="D52" t="s">
         <v>127</v>
       </c>
       <c r="I52">
         <v>7943</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="S52" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="53" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="53" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" t="s">
         <v>25</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
-      <c r="C53" s="3">
+      <c r="C53">
         <v>52</v>
       </c>
       <c r="D53" t="s">
         <v>128</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>129</v>
       </c>
       <c r="H53">
         <v>17532</v>
       </c>
       <c r="I53">
         <v>9825.0499999999993</v>
       </c>
       <c r="J53">
         <v>9825.0499999999993</v>
       </c>
       <c r="K53">
         <v>4</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="N53" s="2">
         <v>26877</v>
       </c>
       <c r="O53" t="s">
         <v>23</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>27</v>
       </c>
       <c r="R53">
         <v>80</v>
       </c>
     </row>
-    <row r="54" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="54" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
-      <c r="C54" s="3">
+      <c r="C54">
         <v>53</v>
       </c>
       <c r="D54" t="s">
         <v>130</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>131</v>
       </c>
       <c r="H54">
         <v>27346.28</v>
       </c>
       <c r="I54">
         <v>9942</v>
       </c>
       <c r="J54">
         <v>9950</v>
       </c>
       <c r="K54">
         <v>4</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="N54" s="2">
         <v>26785</v>
       </c>
       <c r="O54" t="s">
         <v>23</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>27</v>
       </c>
       <c r="R54">
         <v>80</v>
       </c>
     </row>
-    <row r="55" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="55" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55" t="s">
         <v>26</v>
       </c>
-      <c r="C55" s="3">
+      <c r="C55">
         <v>54</v>
       </c>
       <c r="D55" t="s">
         <v>132</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>133</v>
       </c>
       <c r="H55">
         <v>16088.3</v>
       </c>
       <c r="I55">
         <v>9150.2000000000007</v>
       </c>
       <c r="J55">
         <v>9252</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="N55" s="2">
         <v>28338</v>
       </c>
       <c r="O55" t="s">
         <v>23</v>
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>27</v>
       </c>
       <c r="R55">
         <v>80</v>
       </c>
     </row>
-    <row r="56" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="56" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
-      <c r="C56" s="3">
+      <c r="C56">
         <v>55</v>
       </c>
       <c r="D56" t="s">
         <v>134</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>135</v>
       </c>
       <c r="H56">
         <v>25155</v>
       </c>
       <c r="I56">
         <v>8197</v>
       </c>
       <c r="J56">
         <v>8197</v>
       </c>
       <c r="K56">
         <v>4</v>
       </c>
       <c r="N56" s="2">
         <v>28550</v>
       </c>
       <c r="O56" t="s">
         <v>23</v>
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>27</v>
       </c>
       <c r="R56">
         <v>80</v>
       </c>
     </row>
-    <row r="57" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="57" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
-      <c r="C57" s="3">
+      <c r="C57">
         <v>56</v>
       </c>
       <c r="D57" t="s">
         <v>136</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>137</v>
       </c>
       <c r="H57">
         <v>27488.74</v>
       </c>
       <c r="I57">
         <v>9576</v>
       </c>
       <c r="J57">
         <v>9576</v>
       </c>
       <c r="K57">
         <v>4</v>
       </c>
       <c r="N57" s="2">
         <v>28915</v>
       </c>
       <c r="O57" t="s">
         <v>23</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>27</v>
       </c>
       <c r="R57">
         <v>80</v>
       </c>
     </row>
-    <row r="58" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="58" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" t="s">
         <v>25</v>
       </c>
       <c r="B58" t="s">
         <v>26</v>
       </c>
-      <c r="C58" s="3">
+      <c r="C58">
         <v>57</v>
       </c>
       <c r="D58" t="s">
         <v>138</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>139</v>
       </c>
       <c r="H58">
         <v>20611.82</v>
       </c>
       <c r="I58">
         <v>8121</v>
       </c>
       <c r="J58">
         <v>8121</v>
       </c>
       <c r="K58">
         <v>4</v>
       </c>
       <c r="N58" s="2">
         <v>29646</v>
       </c>
       <c r="O58" t="s">
         <v>23</v>
       </c>
       <c r="P58" t="s">
         <v>24</v>
       </c>
       <c r="Q58" t="s">
         <v>27</v>
       </c>
       <c r="R58">
         <v>80</v>
       </c>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="59" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59" t="s">
         <v>26</v>
       </c>
-      <c r="C59" s="3">
+      <c r="C59">
         <v>58</v>
       </c>
       <c r="D59" t="s">
         <v>140</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>141</v>
       </c>
       <c r="H59">
         <v>24894</v>
       </c>
       <c r="I59">
         <v>7924</v>
       </c>
       <c r="J59">
         <v>8635.91</v>
       </c>
       <c r="K59">
         <v>4</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="N59" s="2">
         <v>30011</v>
       </c>
       <c r="O59" t="s">
         <v>23</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>27</v>
       </c>
       <c r="R59">
         <v>80</v>
       </c>
     </row>
-    <row r="60" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="60" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60" t="s">
         <v>26</v>
       </c>
-      <c r="C60" s="3">
+      <c r="C60">
         <v>59</v>
       </c>
       <c r="D60" t="s">
         <v>142</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>143</v>
       </c>
       <c r="H60">
         <v>21143</v>
       </c>
       <c r="I60">
         <v>7613</v>
       </c>
       <c r="J60">
         <v>7613</v>
       </c>
       <c r="K60">
         <v>4</v>
       </c>
       <c r="N60" s="2">
         <v>31472</v>
       </c>
       <c r="O60" t="s">
         <v>23</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>27</v>
       </c>
       <c r="R60">
         <v>80</v>
       </c>
     </row>
-    <row r="61" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="61" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61" t="s">
         <v>26</v>
       </c>
-      <c r="C61" s="3">
+      <c r="C61">
         <v>60</v>
       </c>
       <c r="D61" t="s">
         <v>144</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="S61" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="62" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="62" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
         <v>26</v>
       </c>
-      <c r="C62" s="3">
+      <c r="C62">
         <v>61</v>
       </c>
       <c r="D62" t="s">
         <v>145</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>146</v>
       </c>
       <c r="H62">
         <v>21658.84</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>20214.849999999999</v>
       </c>
       <c r="K62">
         <v>4</v>
       </c>
       <c r="N62" s="2">
         <v>44958</v>
       </c>
       <c r="O62" t="s">
         <v>23</v>
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62" t="s">
         <v>27</v>
       </c>
       <c r="R62">
         <v>80</v>
       </c>
     </row>
-    <row r="63" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="63" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
-      <c r="C63" s="3">
+      <c r="C63">
         <v>1</v>
       </c>
       <c r="D63" t="s">
         <v>147</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>148</v>
       </c>
       <c r="G63" t="s">
         <v>90</v>
       </c>
       <c r="H63">
         <v>20581.3</v>
       </c>
       <c r="I63">
         <v>196.57</v>
       </c>
       <c r="J63">
         <v>196.57</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="N63" s="2">
         <v>37706</v>
       </c>
       <c r="O63" t="s">
         <v>23</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>27</v>
       </c>
       <c r="R63">
         <v>80</v>
       </c>
     </row>
-    <row r="64" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="64" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
-      <c r="C64" s="3">
+      <c r="C64">
         <v>2</v>
       </c>
       <c r="D64" t="s">
         <v>150</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>148</v>
       </c>
       <c r="G64" t="s">
         <v>87</v>
       </c>
       <c r="H64">
         <v>3907</v>
       </c>
       <c r="I64">
         <v>197.53</v>
       </c>
       <c r="J64">
         <v>197.53</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="N64" s="2">
         <v>38761</v>
       </c>
       <c r="O64" t="s">
         <v>23</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>27</v>
       </c>
       <c r="R64">
         <v>80</v>
       </c>
     </row>
-    <row r="65" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="65" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65" t="s">
         <v>149</v>
       </c>
-      <c r="C65" s="3">
+      <c r="C65">
         <v>3</v>
       </c>
       <c r="D65" t="s">
         <v>151</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>148</v>
       </c>
       <c r="G65" t="s">
         <v>85</v>
       </c>
       <c r="H65">
         <v>18364.52</v>
       </c>
       <c r="I65">
         <v>194.57</v>
       </c>
       <c r="J65">
         <v>194.57</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="N65" s="2">
         <v>38792</v>
       </c>
       <c r="O65" t="s">
         <v>23</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>27</v>
       </c>
       <c r="R65">
         <v>80</v>
       </c>
     </row>
-    <row r="66" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="66" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66" t="s">
         <v>149</v>
       </c>
-      <c r="C66" s="3">
+      <c r="C66">
         <v>4</v>
       </c>
       <c r="D66" t="s">
         <v>152</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>148</v>
       </c>
       <c r="G66" t="s">
         <v>104</v>
       </c>
       <c r="H66">
         <v>21830.65</v>
       </c>
       <c r="I66">
         <v>157.68</v>
       </c>
       <c r="J66">
         <v>157.68</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="N66" s="2">
         <v>39897</v>
       </c>
       <c r="O66" t="s">
         <v>23</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>27</v>
       </c>
       <c r="R66">
         <v>80</v>
       </c>
     </row>
-    <row r="67" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="67" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>149</v>
       </c>
-      <c r="C67" s="3">
+      <c r="C67">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>153</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>148</v>
       </c>
       <c r="G67" t="s">
         <v>102</v>
       </c>
       <c r="H67">
         <v>20361</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>400.08</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="N67" s="2">
         <v>44264</v>
       </c>
       <c r="O67" t="s">
         <v>23</v>
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>27</v>
       </c>
       <c r="R67">
         <v>80</v>
       </c>
     </row>
-    <row r="68" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="68" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68" t="s">
         <v>149</v>
       </c>
-      <c r="C68" s="3">
+      <c r="C68">
         <v>6</v>
       </c>
       <c r="D68" t="s">
         <v>154</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
       <c r="G68" t="s">
         <v>54</v>
       </c>
       <c r="H68">
         <v>9814</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>256.5</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="N68" s="2">
         <v>44635</v>
       </c>
       <c r="O68" t="s">
         <v>23</v>
       </c>
       <c r="P68" t="s">
         <v>24</v>
       </c>
       <c r="Q68" t="s">
         <v>27</v>
       </c>
       <c r="R68">
         <v>80</v>
       </c>
     </row>
-    <row r="69" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="69" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69" t="s">
         <v>157</v>
       </c>
-      <c r="C69" s="3">
+      <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>155</v>
       </c>
       <c r="I69">
         <v>2747.45</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="S69" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="70" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="70" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70" t="s">
         <v>157</v>
       </c>
-      <c r="C70" s="3">
+      <c r="C70">
         <v>2</v>
       </c>
       <c r="D70" t="s">
         <v>158</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>159</v>
       </c>
       <c r="G70" t="s">
         <v>160</v>
       </c>
       <c r="H70">
         <v>7901.92</v>
       </c>
       <c r="I70">
         <v>5427.74</v>
       </c>
       <c r="J70">
         <v>5486.14</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="N70" s="2">
         <v>42026</v>
       </c>
       <c r="O70" t="s">
         <v>23</v>
       </c>
       <c r="P70" t="s">
         <v>23</v>
       </c>
       <c r="Q70" t="s">
         <v>161</v>
       </c>
       <c r="R70">
         <v>60</v>
       </c>
     </row>
-    <row r="71" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="71" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71" t="s">
         <v>157</v>
       </c>
-      <c r="C71" s="3">
+      <c r="C71">
         <v>3</v>
       </c>
       <c r="D71" t="s">
         <v>162</v>
       </c>
       <c r="I71">
         <v>2191.2399999999998</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="72" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
         <v>157</v>
       </c>
-      <c r="C72" s="3">
+      <c r="C72">
         <v>4</v>
       </c>
       <c r="D72" t="s">
         <v>163</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>159</v>
       </c>
       <c r="G72" t="s">
         <v>164</v>
       </c>
       <c r="H72">
         <v>7201.05</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>3603.91</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
       <c r="N72" s="2">
         <v>43709</v>
       </c>
       <c r="O72" t="s">
         <v>23</v>
       </c>
       <c r="P72" t="s">
         <v>23</v>
       </c>
       <c r="Q72" t="s">
         <v>161</v>
       </c>
       <c r="R72">
         <v>60</v>
       </c>
     </row>
-    <row r="73" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="73" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
-      <c r="C73" s="3">
+      <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>165</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>165</v>
       </c>
       <c r="G73" t="s">
         <v>166</v>
       </c>
       <c r="H73">
         <v>3762.59</v>
       </c>
       <c r="I73">
         <v>2640.71</v>
       </c>
       <c r="J73">
         <v>2640.71</v>
       </c>
       <c r="K73">
         <v>7</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="N73" s="2">
         <v>37694</v>
       </c>
       <c r="O73" t="s">
         <v>23</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>168</v>
       </c>
       <c r="R73">
         <v>80</v>
       </c>
     </row>
-    <row r="74" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="74" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
-      <c r="C74" s="3">
+      <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
         <v>169</v>
       </c>
       <c r="I74">
         <v>1891.38</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="S74" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="75" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="75" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75" t="s">
         <v>171</v>
       </c>
-      <c r="C75" s="3">
+      <c r="C75">
         <v>2</v>
       </c>
       <c r="D75" t="s">
         <v>172</v>
       </c>
       <c r="I75">
         <v>738.09</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="S75" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="76" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="76" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
-      <c r="C76" s="3">
+      <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
         <v>173</v>
       </c>
       <c r="E76" t="s">
         <v>174</v>
       </c>
       <c r="F76" t="s">
         <v>175</v>
       </c>
       <c r="G76" t="s">
         <v>176</v>
       </c>
       <c r="H76">
         <v>3198.86</v>
       </c>
       <c r="I76">
         <v>1053</v>
       </c>
       <c r="J76">
         <v>1367.46</v>
       </c>
       <c r="K76">
         <v>2</v>
       </c>
       <c r="N76" s="2">
         <v>27515</v>
       </c>
       <c r="O76" t="s">
         <v>23</v>
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>27</v>
       </c>
       <c r="R76">
         <v>80</v>
       </c>
       <c r="S76" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="77" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="77" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
-      <c r="C77" s="3">
+      <c r="C77">
         <v>2</v>
       </c>
       <c r="D77" t="s">
         <v>180</v>
       </c>
       <c r="E77" t="s">
         <v>174</v>
       </c>
       <c r="F77" t="s">
         <v>175</v>
       </c>
       <c r="G77" t="s">
         <v>181</v>
       </c>
       <c r="H77">
         <v>4011.56</v>
       </c>
       <c r="I77">
         <v>1386.24</v>
       </c>
       <c r="J77">
         <v>1719.13</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="N77" s="2">
         <v>27992</v>
       </c>
       <c r="O77" t="s">
         <v>23</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
       <c r="Q77" t="s">
         <v>168</v>
       </c>
       <c r="R77">
         <v>80</v>
       </c>
       <c r="S77" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="78" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="78" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A78" t="s">
         <v>178</v>
       </c>
       <c r="B78" t="s">
         <v>179</v>
       </c>
-      <c r="C78" s="3">
+      <c r="C78">
         <v>3</v>
       </c>
       <c r="D78" t="s">
         <v>182</v>
       </c>
       <c r="E78" t="s">
         <v>174</v>
       </c>
       <c r="F78" t="s">
         <v>175</v>
       </c>
       <c r="G78" t="s">
         <v>183</v>
       </c>
       <c r="H78">
         <v>663.54</v>
       </c>
       <c r="I78">
         <v>520.86</v>
       </c>
       <c r="J78">
         <v>520.86</v>
       </c>
       <c r="K78">
         <v>3</v>
       </c>
       <c r="N78" s="2">
         <v>25295</v>
       </c>
       <c r="O78" t="s">
         <v>23</v>
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>27</v>
       </c>
       <c r="R78">
         <v>60</v>
       </c>
     </row>
-    <row r="79" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="79" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>179</v>
       </c>
-      <c r="C79" s="3">
+      <c r="C79">
         <v>4</v>
       </c>
       <c r="D79" t="s">
         <v>184</v>
       </c>
       <c r="E79" t="s">
         <v>174</v>
       </c>
       <c r="F79" t="s">
         <v>175</v>
       </c>
       <c r="G79" t="s">
         <v>185</v>
       </c>
       <c r="H79">
         <v>3488</v>
       </c>
       <c r="I79">
         <v>2296.5700000000002</v>
       </c>
       <c r="J79">
         <v>2296.5700000000002</v>
       </c>
       <c r="K79">
         <v>3</v>
       </c>
       <c r="N79" s="2">
         <v>27332</v>
       </c>
       <c r="O79" t="s">
         <v>23</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>27</v>
       </c>
       <c r="R79">
         <v>80</v>
       </c>
     </row>
-    <row r="80" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="80" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A80" t="s">
         <v>178</v>
       </c>
       <c r="B80" t="s">
         <v>179</v>
       </c>
-      <c r="C80" s="3">
+      <c r="C80">
         <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>186</v>
       </c>
       <c r="E80" t="s">
         <v>174</v>
       </c>
       <c r="F80" t="s">
         <v>175</v>
       </c>
       <c r="G80" t="s">
         <v>187</v>
       </c>
       <c r="H80">
         <v>3917</v>
       </c>
       <c r="I80">
         <v>2528.87</v>
       </c>
       <c r="J80">
         <v>2528.87</v>
       </c>
       <c r="K80">
         <v>3</v>
       </c>
       <c r="N80" s="2">
         <v>27108</v>
       </c>
       <c r="O80" t="s">
         <v>23</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>27</v>
       </c>
       <c r="R80">
         <v>80</v>
       </c>
     </row>
-    <row r="81" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="81" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A81" t="s">
         <v>178</v>
       </c>
       <c r="B81" t="s">
         <v>179</v>
       </c>
-      <c r="C81" s="3">
+      <c r="C81">
         <v>6</v>
       </c>
       <c r="D81" t="s">
         <v>188</v>
       </c>
       <c r="E81" t="s">
         <v>174</v>
       </c>
       <c r="F81" t="s">
         <v>175</v>
       </c>
       <c r="G81" t="s">
         <v>189</v>
       </c>
       <c r="H81">
         <v>2509.73</v>
       </c>
       <c r="I81">
         <v>941</v>
       </c>
       <c r="J81">
         <v>941</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="N81" s="2">
         <v>27089</v>
       </c>
       <c r="O81" t="s">
         <v>23</v>
       </c>
       <c r="P81" t="s">
         <v>24</v>
       </c>
       <c r="Q81" t="s">
         <v>27</v>
       </c>
       <c r="R81">
         <v>80</v>
       </c>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="82" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A82" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
         <v>179</v>
       </c>
-      <c r="C82" s="3">
+      <c r="C82">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>190</v>
       </c>
       <c r="E82" t="s">
         <v>174</v>
       </c>
       <c r="F82" t="s">
         <v>175</v>
       </c>
       <c r="G82" t="s">
         <v>191</v>
       </c>
       <c r="H82">
         <v>4100.8599999999997</v>
       </c>
       <c r="I82">
         <v>1457.2</v>
       </c>
       <c r="J82">
         <v>1457.2</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="N82" s="2">
         <v>26383</v>
       </c>
       <c r="O82" t="s">
         <v>23</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>168</v>
       </c>
       <c r="R82">
         <v>80</v>
       </c>
       <c r="S82" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="83" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="83" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A83" t="s">
         <v>178</v>
       </c>
       <c r="B83" t="s">
         <v>179</v>
       </c>
-      <c r="C83" s="3">
+      <c r="C83">
         <v>8</v>
       </c>
       <c r="D83" t="s">
         <v>193</v>
       </c>
       <c r="E83" t="s">
         <v>174</v>
       </c>
       <c r="F83" t="s">
         <v>175</v>
       </c>
       <c r="G83" t="s">
         <v>194</v>
       </c>
       <c r="H83">
         <v>3498.42</v>
       </c>
       <c r="I83">
         <v>912.21</v>
       </c>
       <c r="J83">
         <v>912.21</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="N83" s="2">
         <v>25329</v>
       </c>
       <c r="O83" t="s">
         <v>23</v>
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>27</v>
       </c>
       <c r="R83">
         <v>60</v>
       </c>
       <c r="S83" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="84" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="84" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A84" t="s">
         <v>178</v>
       </c>
       <c r="B84" t="s">
         <v>179</v>
       </c>
-      <c r="C84" s="3">
+      <c r="C84">
         <v>9</v>
       </c>
       <c r="D84" t="s">
         <v>195</v>
       </c>
       <c r="E84" t="s">
         <v>174</v>
       </c>
       <c r="F84" t="s">
         <v>175</v>
       </c>
       <c r="G84" t="s">
         <v>196</v>
       </c>
       <c r="H84">
         <v>1814</v>
       </c>
       <c r="I84">
         <v>835.57</v>
       </c>
       <c r="J84">
         <v>835.57</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="N84" s="2">
         <v>24735</v>
       </c>
       <c r="O84" t="s">
         <v>23</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>197</v>
       </c>
       <c r="R84">
         <v>40</v>
       </c>
     </row>
-    <row r="85" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="85" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A85" t="s">
         <v>178</v>
       </c>
       <c r="B85" t="s">
         <v>179</v>
       </c>
-      <c r="C85" s="3">
+      <c r="C85">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>198</v>
       </c>
       <c r="I85">
         <v>1138</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="S85" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="86" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="86" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A86" t="s">
         <v>178</v>
       </c>
       <c r="B86" t="s">
         <v>179</v>
       </c>
-      <c r="C86" s="3">
+      <c r="C86">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>200</v>
       </c>
       <c r="E86" t="s">
         <v>174</v>
       </c>
       <c r="F86" t="s">
         <v>175</v>
       </c>
       <c r="G86" t="s">
         <v>201</v>
       </c>
       <c r="H86">
         <v>3312</v>
       </c>
       <c r="I86">
         <v>1466</v>
       </c>
       <c r="J86">
         <v>1563.19</v>
       </c>
       <c r="K86">
         <v>2</v>
       </c>
       <c r="N86" s="2">
         <v>33025</v>
       </c>
       <c r="O86" t="s">
         <v>23</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
       <c r="Q86" t="s">
         <v>27</v>
       </c>
       <c r="R86">
         <v>80</v>
       </c>
       <c r="S86" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="87" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="87" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A87" t="s">
         <v>178</v>
       </c>
       <c r="B87" t="s">
         <v>179</v>
       </c>
-      <c r="C87" s="3">
+      <c r="C87">
         <v>12</v>
       </c>
       <c r="D87" t="s">
         <v>203</v>
       </c>
       <c r="I87">
         <v>802.02</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="88" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A88" t="s">
         <v>178</v>
       </c>
       <c r="B88" t="s">
         <v>179</v>
       </c>
-      <c r="C88" s="3">
+      <c r="C88">
         <v>13</v>
       </c>
       <c r="D88" t="s">
         <v>204</v>
       </c>
       <c r="E88" t="s">
         <v>174</v>
       </c>
       <c r="F88" t="s">
         <v>175</v>
       </c>
       <c r="G88" t="s">
         <v>205</v>
       </c>
       <c r="H88">
         <v>3004.66</v>
       </c>
       <c r="I88">
         <v>828</v>
       </c>
       <c r="J88">
         <v>1180.6500000000001</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="N88" s="2">
         <v>25628</v>
       </c>
       <c r="O88" t="s">
         <v>23</v>
       </c>
       <c r="P88" t="s">
         <v>24</v>
       </c>
       <c r="Q88" t="s">
         <v>27</v>
       </c>
       <c r="R88">
         <v>60</v>
       </c>
       <c r="S88" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="89" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="89" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A89" t="s">
         <v>178</v>
       </c>
       <c r="B89" t="s">
         <v>179</v>
       </c>
-      <c r="C89" s="3">
+      <c r="C89">
         <v>14</v>
       </c>
       <c r="D89" t="s">
         <v>207</v>
       </c>
       <c r="E89" t="s">
         <v>174</v>
       </c>
       <c r="F89" t="s">
         <v>175</v>
       </c>
       <c r="G89" t="s">
         <v>208</v>
       </c>
       <c r="H89">
         <v>2162.5500000000002</v>
       </c>
       <c r="I89">
         <v>1304.1500000000001</v>
       </c>
       <c r="J89">
         <v>1304.1500000000001</v>
       </c>
       <c r="K89">
         <v>5</v>
       </c>
       <c r="N89" s="2">
         <v>30760</v>
       </c>
       <c r="O89" t="s">
         <v>23</v>
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89" t="s">
         <v>27</v>
       </c>
       <c r="R89">
         <v>80</v>
       </c>
     </row>
-    <row r="90" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="90" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A90" t="s">
         <v>178</v>
       </c>
       <c r="B90" t="s">
         <v>179</v>
       </c>
-      <c r="C90" s="3">
+      <c r="C90">
         <v>15</v>
       </c>
       <c r="D90" t="s">
         <v>209</v>
       </c>
       <c r="E90" t="s">
         <v>174</v>
       </c>
       <c r="F90" t="s">
         <v>175</v>
       </c>
       <c r="G90" t="s">
         <v>210</v>
       </c>
       <c r="H90">
         <v>2200.96</v>
       </c>
       <c r="I90">
         <v>1992.18</v>
       </c>
       <c r="J90">
         <v>1992.18</v>
       </c>
       <c r="K90">
         <v>4</v>
       </c>
       <c r="N90" s="2">
         <v>35514</v>
       </c>
       <c r="O90" t="s">
         <v>23</v>
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>168</v>
       </c>
       <c r="R90">
         <v>80</v>
       </c>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="91" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A91" t="s">
         <v>178</v>
       </c>
       <c r="B91" t="s">
         <v>179</v>
       </c>
-      <c r="C91" s="3">
+      <c r="C91">
         <v>16</v>
       </c>
       <c r="D91" t="s">
         <v>211</v>
       </c>
       <c r="E91" t="s">
         <v>174</v>
       </c>
       <c r="F91" t="s">
         <v>175</v>
       </c>
       <c r="G91" t="s">
         <v>212</v>
       </c>
       <c r="H91">
         <v>3173.54</v>
       </c>
       <c r="I91">
         <v>1466.49</v>
       </c>
       <c r="J91">
         <v>1466.49</v>
       </c>
       <c r="K91">
         <v>3</v>
       </c>
       <c r="N91" s="2">
         <v>34182</v>
       </c>
       <c r="O91" t="s">
         <v>23</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>27</v>
       </c>
       <c r="R91">
         <v>80</v>
       </c>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="92" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A92" t="s">
         <v>178</v>
       </c>
       <c r="B92" t="s">
         <v>179</v>
       </c>
-      <c r="C92" s="3">
+      <c r="C92">
         <v>17</v>
       </c>
       <c r="D92" t="s">
         <v>213</v>
       </c>
       <c r="E92" t="s">
         <v>174</v>
       </c>
       <c r="F92" t="s">
         <v>175</v>
       </c>
       <c r="G92" t="s">
         <v>214</v>
       </c>
       <c r="H92">
         <v>1636</v>
       </c>
       <c r="I92">
         <v>1097.42</v>
       </c>
       <c r="J92">
         <v>1097.42</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
       <c r="N92" s="2">
         <v>25557</v>
       </c>
       <c r="O92" t="s">
         <v>23</v>
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92" t="s">
         <v>168</v>
       </c>
       <c r="R92">
         <v>60</v>
       </c>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="93" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A93" t="s">
         <v>178</v>
       </c>
       <c r="B93" t="s">
         <v>179</v>
       </c>
-      <c r="C93" s="3">
+      <c r="C93">
         <v>18</v>
       </c>
       <c r="D93" t="s">
         <v>215</v>
       </c>
       <c r="E93" t="s">
         <v>174</v>
       </c>
       <c r="F93" t="s">
         <v>175</v>
       </c>
       <c r="G93" t="s">
         <v>216</v>
       </c>
       <c r="H93">
         <v>1190</v>
       </c>
       <c r="I93">
         <v>499.96</v>
       </c>
       <c r="J93">
         <v>499.96</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="N93" s="2">
         <v>24924</v>
       </c>
       <c r="O93" t="s">
         <v>23</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>197</v>
       </c>
       <c r="R93">
         <v>40</v>
       </c>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="94" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A94" t="s">
         <v>178</v>
       </c>
       <c r="B94" t="s">
         <v>179</v>
       </c>
-      <c r="C94" s="3">
+      <c r="C94">
         <v>19</v>
       </c>
       <c r="D94" t="s">
         <v>217</v>
       </c>
       <c r="E94" t="s">
         <v>174</v>
       </c>
       <c r="F94" t="s">
         <v>175</v>
       </c>
       <c r="G94" t="s">
         <v>218</v>
       </c>
       <c r="H94">
         <v>2328.34</v>
       </c>
       <c r="I94">
         <v>774.56</v>
       </c>
       <c r="J94">
         <v>774.56</v>
       </c>
       <c r="K94">
         <v>3</v>
       </c>
       <c r="N94" s="2">
         <v>25364</v>
       </c>
       <c r="O94" t="s">
         <v>23</v>
       </c>
       <c r="P94" t="s">
         <v>24</v>
       </c>
       <c r="Q94" t="s">
         <v>27</v>
       </c>
       <c r="R94">
         <v>60</v>
       </c>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="95" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A95" t="s">
         <v>178</v>
       </c>
       <c r="B95" t="s">
         <v>179</v>
       </c>
-      <c r="C95" s="3">
+      <c r="C95">
         <v>20</v>
       </c>
       <c r="D95" t="s">
         <v>219</v>
       </c>
       <c r="E95" t="s">
         <v>174</v>
       </c>
       <c r="F95" t="s">
         <v>175</v>
       </c>
       <c r="G95" t="s">
         <v>220</v>
       </c>
       <c r="H95">
         <v>3125.99</v>
       </c>
       <c r="I95">
         <v>936.92</v>
       </c>
       <c r="J95">
         <v>936.92</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="N95" s="2">
         <v>26017</v>
       </c>
       <c r="O95" t="s">
         <v>23</v>
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95" t="s">
         <v>168</v>
       </c>
       <c r="R95">
         <v>80</v>
       </c>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="96" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A96" t="s">
         <v>178</v>
       </c>
       <c r="B96" t="s">
         <v>179</v>
       </c>
-      <c r="C96" s="3">
+      <c r="C96">
         <v>21</v>
       </c>
       <c r="D96" t="s">
         <v>221</v>
       </c>
       <c r="E96" t="s">
         <v>174</v>
       </c>
       <c r="F96" t="s">
         <v>175</v>
       </c>
       <c r="G96" t="s">
         <v>222</v>
       </c>
       <c r="H96">
         <v>4790</v>
       </c>
       <c r="I96">
         <v>1156</v>
       </c>
       <c r="J96">
         <v>1156</v>
       </c>
       <c r="K96">
         <v>2</v>
       </c>
       <c r="N96" s="2">
         <v>29646</v>
       </c>
       <c r="O96" t="s">
         <v>23</v>
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>27</v>
       </c>
       <c r="R96">
         <v>80</v>
       </c>
     </row>
-    <row r="97" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="97" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A97" t="s">
         <v>178</v>
       </c>
       <c r="B97" t="s">
         <v>179</v>
       </c>
-      <c r="C97" s="3">
+      <c r="C97">
         <v>22</v>
       </c>
       <c r="D97" t="s">
         <v>223</v>
       </c>
       <c r="E97" t="s">
         <v>174</v>
       </c>
       <c r="F97" t="s">
         <v>175</v>
       </c>
       <c r="G97" t="s">
         <v>224</v>
       </c>
       <c r="H97">
         <v>4098.07</v>
       </c>
       <c r="I97">
         <v>734.01</v>
       </c>
       <c r="J97">
         <v>734.01</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="N97" s="2">
         <v>31491</v>
       </c>
       <c r="O97" t="s">
         <v>23</v>
       </c>
       <c r="P97" t="s">
         <v>24</v>
       </c>
       <c r="Q97" t="s">
         <v>161</v>
       </c>
       <c r="R97">
         <v>60</v>
       </c>
     </row>
-    <row r="98" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="98" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A98" t="s">
         <v>178</v>
       </c>
       <c r="B98" t="s">
         <v>179</v>
       </c>
-      <c r="C98" s="3">
+      <c r="C98">
         <v>23</v>
       </c>
       <c r="D98" t="s">
         <v>225</v>
       </c>
       <c r="E98" t="s">
         <v>174</v>
       </c>
       <c r="F98" t="s">
         <v>175</v>
       </c>
       <c r="G98" t="s">
         <v>226</v>
       </c>
       <c r="H98">
         <v>2589.4299999999998</v>
       </c>
       <c r="I98">
         <v>861.1</v>
       </c>
       <c r="J98">
         <v>861.1</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="N98" s="2">
         <v>30036</v>
       </c>
       <c r="O98" t="s">
         <v>23</v>
       </c>
       <c r="P98" t="s">
         <v>24</v>
       </c>
       <c r="Q98" t="s">
         <v>168</v>
       </c>
       <c r="R98">
         <v>80</v>
       </c>
     </row>
-    <row r="99" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="99" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A99" t="s">
         <v>178</v>
       </c>
       <c r="B99" t="s">
         <v>179</v>
       </c>
-      <c r="C99" s="3">
+      <c r="C99">
         <v>24</v>
       </c>
       <c r="D99" t="s">
         <v>227</v>
       </c>
       <c r="E99" t="s">
         <v>174</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
       <c r="G99" t="s">
         <v>228</v>
       </c>
       <c r="H99">
         <v>13727.65</v>
       </c>
       <c r="I99">
         <v>875.85</v>
       </c>
       <c r="J99">
         <v>875.85</v>
       </c>
       <c r="K99">
         <v>3</v>
       </c>
       <c r="N99" s="2">
         <v>26383</v>
       </c>
       <c r="O99" t="s">
         <v>23</v>
       </c>
       <c r="P99" t="s">
         <v>24</v>
       </c>
       <c r="Q99" t="s">
         <v>168</v>
       </c>
       <c r="R99">
         <v>80</v>
       </c>
     </row>
-    <row r="100" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="100" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A100" t="s">
         <v>178</v>
       </c>
       <c r="B100" t="s">
         <v>179</v>
       </c>
-      <c r="C100" s="3">
+      <c r="C100">
         <v>25</v>
       </c>
       <c r="D100" t="s">
         <v>229</v>
       </c>
       <c r="E100" t="s">
         <v>174</v>
       </c>
       <c r="F100" t="s">
         <v>175</v>
       </c>
       <c r="G100" t="s">
         <v>230</v>
       </c>
       <c r="H100">
         <v>3711</v>
       </c>
       <c r="I100">
         <v>1384.69</v>
       </c>
       <c r="J100">
         <v>1384.69</v>
       </c>
       <c r="K100">
         <v>2</v>
       </c>
       <c r="N100" s="2">
         <v>27838</v>
       </c>
       <c r="O100" t="s">
         <v>23</v>
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100" t="s">
         <v>27</v>
       </c>
       <c r="R100">
         <v>80</v>
       </c>
     </row>
-    <row r="101" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="101" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A101" t="s">
         <v>178</v>
       </c>
       <c r="B101" t="s">
         <v>179</v>
       </c>
-      <c r="C101" s="3">
+      <c r="C101">
         <v>26</v>
       </c>
       <c r="D101" t="s">
         <v>231</v>
       </c>
       <c r="E101" t="s">
         <v>174</v>
       </c>
       <c r="F101" t="s">
         <v>175</v>
       </c>
       <c r="G101" t="s">
         <v>232</v>
       </c>
       <c r="H101">
         <v>2403.19</v>
       </c>
       <c r="I101">
         <v>881.8</v>
       </c>
       <c r="J101">
         <v>881.8</v>
       </c>
       <c r="K101">
         <v>5</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="N101" s="2">
         <v>26658</v>
       </c>
       <c r="O101" t="s">
         <v>23</v>
       </c>
       <c r="P101" t="s">
         <v>24</v>
       </c>
       <c r="Q101" t="s">
         <v>168</v>
       </c>
       <c r="R101">
         <v>80</v>
       </c>
       <c r="S101" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="102" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="102" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A102" t="s">
         <v>178</v>
       </c>
       <c r="B102" t="s">
         <v>236</v>
       </c>
-      <c r="C102" s="3">
+      <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
         <v>234</v>
       </c>
       <c r="I102">
         <v>2580.59</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="S102" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="103" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="103" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A103" t="s">
         <v>178</v>
       </c>
       <c r="B103" t="s">
         <v>236</v>
       </c>
-      <c r="C103" s="3">
+      <c r="C103">
         <v>2</v>
       </c>
       <c r="D103" t="s">
         <v>237</v>
       </c>
       <c r="I103">
         <v>1339.32</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="S103" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="104" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="104" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A104" t="s">
         <v>178</v>
       </c>
       <c r="B104" t="s">
         <v>236</v>
       </c>
-      <c r="C104" s="3">
+      <c r="C104">
         <v>3</v>
       </c>
       <c r="D104" t="s">
         <v>238</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="105" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A105" t="s">
         <v>178</v>
       </c>
       <c r="B105" t="s">
         <v>236</v>
       </c>
-      <c r="C105" s="3">
+      <c r="C105">
         <v>4</v>
       </c>
       <c r="D105" t="s">
         <v>239</v>
       </c>
       <c r="E105" t="s">
         <v>174</v>
       </c>
       <c r="F105" t="s">
         <v>240</v>
       </c>
       <c r="G105" t="s">
         <v>241</v>
       </c>
       <c r="H105">
         <v>3038.28</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>3403.36</v>
       </c>
       <c r="K105">
         <v>4</v>
@@ -8298,15220 +8294,15323 @@
       <c r="L105">
         <v>1</v>
       </c>
       <c r="M105" s="1" t="s">
         <v>242</v>
       </c>
       <c r="N105" s="2">
         <v>32946</v>
       </c>
       <c r="O105" t="s">
         <v>23</v>
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>168</v>
       </c>
       <c r="R105">
         <v>80</v>
       </c>
       <c r="S105" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="106" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="106" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A106" t="s">
         <v>178</v>
       </c>
       <c r="B106" t="s">
         <v>248</v>
       </c>
-      <c r="C106" s="3">
+      <c r="C106">
         <v>1</v>
       </c>
       <c r="D106" t="s">
         <v>244</v>
       </c>
       <c r="E106" t="s">
         <v>174</v>
       </c>
       <c r="F106" t="s">
         <v>245</v>
       </c>
       <c r="G106" t="s">
         <v>246</v>
       </c>
       <c r="H106">
         <v>6775.4</v>
       </c>
       <c r="I106">
         <v>371.52</v>
       </c>
       <c r="J106">
         <v>227.3</v>
       </c>
       <c r="K106">
         <v>5</v>
       </c>
       <c r="M106">
         <v>2</v>
       </c>
       <c r="N106" s="2">
         <v>45323</v>
       </c>
       <c r="O106" t="s">
         <v>23</v>
       </c>
       <c r="P106" t="s">
         <v>23</v>
       </c>
       <c r="Q106" t="s">
         <v>27</v>
       </c>
       <c r="R106">
         <v>80</v>
       </c>
       <c r="S106" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="107" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="107" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A107" t="s">
         <v>178</v>
       </c>
       <c r="B107" t="s">
         <v>248</v>
       </c>
-      <c r="C107" s="3">
+      <c r="C107">
         <v>2</v>
       </c>
       <c r="D107" t="s">
         <v>249</v>
       </c>
       <c r="E107" t="s">
         <v>174</v>
       </c>
       <c r="F107" t="s">
         <v>245</v>
       </c>
       <c r="G107" t="s">
         <v>250</v>
       </c>
       <c r="H107">
         <v>4890.95</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>280.61</v>
       </c>
       <c r="K107">
         <v>4</v>
       </c>
       <c r="M107">
         <v>1</v>
       </c>
       <c r="N107" s="2">
         <v>44970</v>
       </c>
       <c r="O107" t="s">
         <v>23</v>
       </c>
       <c r="P107" t="s">
         <v>24</v>
       </c>
       <c r="Q107" t="s">
         <v>27</v>
       </c>
       <c r="R107">
         <v>80</v>
       </c>
     </row>
-    <row r="108" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="108" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A108" t="s">
         <v>178</v>
       </c>
       <c r="B108" t="s">
         <v>256</v>
       </c>
-      <c r="C108" s="3">
+      <c r="C108">
         <v>1</v>
       </c>
       <c r="D108" t="s">
         <v>254</v>
       </c>
       <c r="I108">
         <v>572.02</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="S108" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="109" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="109" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A109" t="s">
         <v>178</v>
       </c>
       <c r="B109" t="s">
         <v>256</v>
       </c>
-      <c r="C109" s="3">
+      <c r="C109">
         <v>2</v>
       </c>
       <c r="D109" t="s">
         <v>254</v>
       </c>
       <c r="E109" t="s">
         <v>174</v>
       </c>
       <c r="F109" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="G109" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="H109">
         <v>927.45</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>122.7</v>
       </c>
       <c r="K109">
         <v>3</v>
       </c>
       <c r="M109">
         <v>1</v>
       </c>
       <c r="N109" s="2">
         <v>45352</v>
       </c>
       <c r="O109" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="P109" t="s">
         <v>24</v>
       </c>
       <c r="Q109" t="s">
         <v>27</v>
       </c>
       <c r="R109">
         <v>80</v>
       </c>
     </row>
-    <row r="110" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="110" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A110" t="s">
         <v>178</v>
       </c>
       <c r="B110" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="C110" s="3">
+        <v>916</v>
+      </c>
+      <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="E110" t="s">
         <v>174</v>
       </c>
       <c r="F110" t="s">
         <v>245</v>
       </c>
       <c r="G110" t="s">
         <v>246</v>
       </c>
       <c r="H110">
         <v>6775.4</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>149.33000000000001</v>
       </c>
       <c r="K110">
         <v>5</v>
       </c>
       <c r="M110">
         <v>2</v>
       </c>
       <c r="N110" s="2">
         <v>45323</v>
       </c>
       <c r="O110" t="s">
         <v>23</v>
       </c>
       <c r="P110" t="s">
         <v>23</v>
       </c>
       <c r="Q110" t="s">
         <v>27</v>
       </c>
       <c r="R110">
         <v>80</v>
       </c>
       <c r="S110" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:19" x14ac:dyDescent="0.7">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A111" t="s">
         <v>178</v>
       </c>
       <c r="B111" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="C111" s="3">
+        <v>916</v>
+      </c>
+      <c r="C111">
         <v>2</v>
       </c>
       <c r="D111" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E111" t="s">
         <v>174</v>
       </c>
       <c r="F111" t="s">
         <v>245</v>
       </c>
       <c r="G111" t="s">
         <v>401</v>
       </c>
       <c r="H111">
         <v>6775.4</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>84.14</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="M111">
         <v>2</v>
       </c>
       <c r="N111" s="2">
         <v>39898</v>
       </c>
       <c r="O111" t="s">
         <v>23</v>
       </c>
       <c r="P111" t="s">
         <v>23</v>
       </c>
       <c r="Q111" t="s">
         <v>27</v>
       </c>
       <c r="R111">
         <v>80</v>
       </c>
       <c r="S111" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:19" x14ac:dyDescent="0.7">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A112" t="s">
         <v>178</v>
       </c>
       <c r="B112" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="C112" s="3">
+        <v>916</v>
+      </c>
+      <c r="C112">
         <v>3</v>
       </c>
       <c r="D112" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E112" t="s">
         <v>174</v>
       </c>
       <c r="F112" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="G112" t="s">
         <v>246</v>
       </c>
       <c r="H112">
         <v>6775.4</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>176.78</v>
       </c>
       <c r="K112">
         <v>5</v>
       </c>
       <c r="M112">
         <v>2</v>
       </c>
       <c r="N112" s="2">
         <v>45323</v>
       </c>
       <c r="O112" t="s">
         <v>23</v>
       </c>
       <c r="P112" t="s">
         <v>23</v>
       </c>
       <c r="Q112" t="s">
         <v>27</v>
       </c>
       <c r="R112">
         <v>80</v>
       </c>
       <c r="S112" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:19" x14ac:dyDescent="0.7">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A113" t="s">
         <v>178</v>
       </c>
       <c r="B113" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="C113" s="3">
+        <v>916</v>
+      </c>
+      <c r="C113">
         <v>4</v>
       </c>
       <c r="D113" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E113" t="s">
         <v>174</v>
       </c>
       <c r="F113" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="G113" t="s">
         <v>401</v>
       </c>
       <c r="H113">
         <v>6775.4</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>1235.47</v>
       </c>
       <c r="K113">
         <v>2</v>
       </c>
       <c r="M113">
         <v>2</v>
       </c>
       <c r="N113" s="2">
         <v>39898</v>
       </c>
       <c r="O113" t="s">
         <v>23</v>
       </c>
       <c r="P113" t="s">
         <v>23</v>
       </c>
       <c r="Q113" t="s">
         <v>27</v>
       </c>
       <c r="R113">
         <v>80</v>
       </c>
       <c r="S113" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:19" x14ac:dyDescent="0.7">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A114" t="s">
         <v>178</v>
       </c>
       <c r="B114" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>916</v>
+      </c>
+      <c r="C114">
+        <v>5</v>
       </c>
       <c r="D114" t="s">
-        <v>914</v>
+        <v>958</v>
       </c>
       <c r="E114" t="s">
         <v>174</v>
       </c>
       <c r="F114" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>961</v>
       </c>
       <c r="H114">
-        <v>636.70000000000005</v>
+        <v>2632.44</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
-        <v>457.97</v>
+        <v>5135.99</v>
       </c>
       <c r="K114">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="L114">
+        <v>1</v>
       </c>
       <c r="N114" s="2">
-        <v>25561</v>
+        <v>34435</v>
       </c>
       <c r="O114" t="s">
         <v>23</v>
       </c>
       <c r="P114" t="s">
-        <v>24</v>
+        <v>913</v>
       </c>
       <c r="Q114" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R114">
         <v>80</v>
       </c>
     </row>
-    <row r="115" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="115" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A115" t="s">
         <v>178</v>
       </c>
       <c r="B115" t="s">
         <v>253</v>
       </c>
-      <c r="C115" s="3">
-        <v>2</v>
+      <c r="C115">
+        <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>251</v>
+        <v>917</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="F115" t="s">
-        <v>252</v>
+        <v>175</v>
       </c>
       <c r="G115" t="s">
-        <v>250</v>
+        <v>918</v>
       </c>
       <c r="H115">
-        <v>4890.95</v>
+        <v>636.70000000000005</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
-        <v>408.02</v>
+        <v>457.97</v>
       </c>
       <c r="K115">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N115" s="2">
-        <v>44970</v>
+        <v>25561</v>
       </c>
       <c r="O115" t="s">
         <v>23</v>
       </c>
       <c r="P115" t="s">
         <v>24</v>
       </c>
       <c r="Q115" t="s">
         <v>27</v>
       </c>
       <c r="R115">
         <v>80</v>
       </c>
     </row>
-    <row r="116" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="116" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A116" t="s">
-        <v>260</v>
+        <v>178</v>
       </c>
       <c r="B116" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>253</v>
+      </c>
+      <c r="C116">
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="G116" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="H116">
-        <v>12250</v>
+        <v>4890.95</v>
       </c>
       <c r="I116">
-        <v>3780.28</v>
+        <v>0</v>
       </c>
       <c r="J116">
-        <v>3731.33</v>
+        <v>408.02</v>
       </c>
       <c r="K116">
         <v>4</v>
       </c>
-      <c r="L116">
-[...1 lines deleted...]
-      </c>
       <c r="N116" s="2">
-        <v>30404</v>
+        <v>44970</v>
       </c>
       <c r="O116" t="s">
         <v>23</v>
       </c>
       <c r="P116" t="s">
         <v>24</v>
       </c>
       <c r="Q116" t="s">
         <v>27</v>
       </c>
       <c r="R116">
         <v>80</v>
       </c>
     </row>
-    <row r="117" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="117" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
-      <c r="C117" s="3">
-        <v>2</v>
+      <c r="C117">
+        <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E117" t="s">
-        <v>263</v>
+        <v>20</v>
       </c>
       <c r="F117" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="G117" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="H117">
-        <v>600</v>
+        <v>12250</v>
       </c>
       <c r="I117">
-        <v>0</v>
+        <v>3780.28</v>
       </c>
       <c r="J117">
-        <v>738.09</v>
+        <v>3731.33</v>
       </c>
       <c r="K117">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="L117">
+        <v>1</v>
       </c>
       <c r="N117" s="2">
-        <v>26573</v>
+        <v>30404</v>
       </c>
       <c r="O117" t="s">
         <v>23</v>
       </c>
       <c r="P117" t="s">
-        <v>910</v>
+        <v>24</v>
       </c>
       <c r="Q117" t="s">
         <v>27</v>
       </c>
       <c r="R117">
         <v>80</v>
       </c>
-      <c r="S117" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="118" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>261</v>
+      </c>
+      <c r="C118">
+        <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E118" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="F118" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="G118" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="H118">
-        <v>59097</v>
+        <v>600</v>
       </c>
       <c r="I118">
-        <v>2380.5700000000002</v>
+        <v>0</v>
       </c>
       <c r="J118">
-        <v>2380.5700000000002</v>
+        <v>738.09</v>
       </c>
       <c r="K118">
         <v>2</v>
       </c>
-      <c r="L118">
-[...1 lines deleted...]
-      </c>
       <c r="N118" s="2">
-        <v>26835</v>
+        <v>26573</v>
       </c>
       <c r="O118" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P118" t="s">
-        <v>23</v>
+        <v>913</v>
       </c>
       <c r="Q118" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R118">
         <v>80</v>
       </c>
-    </row>
-    <row r="119" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A119" t="s">
         <v>260</v>
       </c>
       <c r="B119" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="C119" s="3">
+        <v>269</v>
+      </c>
+      <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="G119" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="H119">
-        <v>1309.0899999999999</v>
+        <v>59097</v>
       </c>
       <c r="I119">
-        <v>3272.08</v>
+        <v>2380.5700000000002</v>
       </c>
       <c r="J119">
-        <v>3272.08</v>
+        <v>2380.5700000000002</v>
       </c>
       <c r="K119">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="N119" s="2">
-        <v>25496</v>
+        <v>26835</v>
       </c>
       <c r="O119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P119" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q119" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R119">
         <v>80</v>
       </c>
     </row>
-    <row r="120" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="120" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A120" t="s">
         <v>260</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
-      <c r="C120" s="3">
-        <v>2</v>
+      <c r="C120">
+        <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>274</v>
+        <v>270</v>
+      </c>
+      <c r="E120" t="s">
+        <v>20</v>
+      </c>
+      <c r="F120" t="s">
+        <v>271</v>
+      </c>
+      <c r="G120" t="s">
+        <v>272</v>
+      </c>
+      <c r="H120">
+        <v>1309.0899999999999</v>
       </c>
       <c r="I120">
-        <v>1085.6300000000001</v>
+        <v>3272.08</v>
       </c>
       <c r="J120">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:19" x14ac:dyDescent="0.7">
+        <v>3272.08</v>
+      </c>
+      <c r="K120">
+        <v>4</v>
+      </c>
+      <c r="L120">
+        <v>1</v>
+      </c>
+      <c r="N120" s="2">
+        <v>25496</v>
+      </c>
+      <c r="O120" t="s">
+        <v>23</v>
+      </c>
+      <c r="P120" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>27</v>
+      </c>
+      <c r="R120">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A121" t="s">
         <v>260</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
-      <c r="C121" s="3">
-        <v>3</v>
+      <c r="C121">
+        <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>276</v>
-[...11 lines deleted...]
-        <v>3089.29</v>
+        <v>274</v>
       </c>
       <c r="I121">
-        <v>1731.81</v>
+        <v>1085.6300000000001</v>
       </c>
       <c r="J121">
-        <v>1731.81</v>
-[...23 lines deleted...]
-    <row r="122" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S121" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A122" t="s">
         <v>260</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
-      <c r="C122" s="3">
-        <v>4</v>
+      <c r="C122">
+        <v>3</v>
       </c>
       <c r="D122" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
         <v>271</v>
       </c>
       <c r="G122" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="H122">
-        <v>2000.01</v>
+        <v>3089.29</v>
       </c>
       <c r="I122">
-        <v>3846.46</v>
+        <v>1731.81</v>
       </c>
       <c r="J122">
-        <v>3846.46</v>
+        <v>1731.81</v>
       </c>
       <c r="K122">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N122" s="2">
-        <v>32316</v>
+        <v>39478</v>
       </c>
       <c r="O122" t="s">
         <v>23</v>
       </c>
       <c r="P122" t="s">
         <v>24</v>
       </c>
       <c r="Q122" t="s">
         <v>27</v>
       </c>
       <c r="R122">
         <v>80</v>
       </c>
     </row>
-    <row r="123" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="123" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A123" t="s">
         <v>260</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
-      <c r="C123" s="3">
-        <v>5</v>
+      <c r="C123">
+        <v>4</v>
       </c>
       <c r="D123" t="s">
-        <v>280</v>
+        <v>278</v>
+      </c>
+      <c r="E123" t="s">
+        <v>20</v>
+      </c>
+      <c r="F123" t="s">
+        <v>271</v>
+      </c>
+      <c r="G123" t="s">
+        <v>279</v>
+      </c>
+      <c r="H123">
+        <v>2000.01</v>
       </c>
       <c r="I123">
-        <v>484.58</v>
+        <v>3846.46</v>
       </c>
       <c r="J123">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="124" spans="1:19" x14ac:dyDescent="0.7">
+        <v>3846.46</v>
+      </c>
+      <c r="K123">
+        <v>3</v>
+      </c>
+      <c r="L123">
+        <v>1</v>
+      </c>
+      <c r="N123" s="2">
+        <v>32316</v>
+      </c>
+      <c r="O123" t="s">
+        <v>23</v>
+      </c>
+      <c r="P123" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>27</v>
+      </c>
+      <c r="R123">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A124" t="s">
         <v>260</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
-      <c r="C124" s="3">
-        <v>6</v>
+      <c r="C124">
+        <v>5</v>
       </c>
       <c r="D124" t="s">
-        <v>282</v>
-[...11 lines deleted...]
-        <v>3173.54</v>
+        <v>280</v>
       </c>
       <c r="I124">
-        <v>1068.58</v>
+        <v>484.58</v>
       </c>
       <c r="J124">
-        <v>1068.58</v>
-[...20 lines deleted...]
-    <row r="125" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S124" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A125" t="s">
         <v>260</v>
       </c>
       <c r="B125" t="s">
         <v>273</v>
       </c>
-      <c r="C125" s="3">
-        <v>7</v>
+      <c r="C125">
+        <v>6</v>
       </c>
       <c r="D125" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>271</v>
       </c>
       <c r="G125" t="s">
-        <v>284</v>
+        <v>212</v>
       </c>
       <c r="H125">
-        <v>2282.39</v>
+        <v>3173.54</v>
       </c>
       <c r="I125">
-        <v>708.29</v>
+        <v>1068.58</v>
       </c>
       <c r="J125">
-        <v>708.29</v>
+        <v>1068.58</v>
       </c>
       <c r="K125">
         <v>3</v>
       </c>
-      <c r="M125">
-[...1 lines deleted...]
-      </c>
       <c r="N125" s="2">
-        <v>36094</v>
+        <v>34229</v>
       </c>
       <c r="O125" t="s">
         <v>23</v>
       </c>
       <c r="P125" t="s">
         <v>24</v>
       </c>
       <c r="Q125" t="s">
         <v>27</v>
       </c>
       <c r="R125">
         <v>80</v>
       </c>
     </row>
-    <row r="126" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="126" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A126" t="s">
         <v>260</v>
       </c>
       <c r="B126" t="s">
         <v>273</v>
       </c>
-      <c r="C126" s="3">
-        <v>8</v>
+      <c r="C126">
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>271</v>
       </c>
       <c r="G126" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H126">
-        <v>3240.34</v>
+        <v>2282.39</v>
       </c>
       <c r="I126">
-        <v>1547.01</v>
+        <v>708.29</v>
       </c>
       <c r="J126">
-        <v>1547.01</v>
+        <v>708.29</v>
       </c>
       <c r="K126">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M126">
         <v>1</v>
       </c>
       <c r="N126" s="2">
-        <v>36600</v>
+        <v>36094</v>
       </c>
       <c r="O126" t="s">
         <v>23</v>
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>27</v>
       </c>
       <c r="R126">
         <v>80</v>
       </c>
     </row>
-    <row r="127" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="127" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A127" t="s">
         <v>260</v>
       </c>
       <c r="B127" t="s">
         <v>273</v>
       </c>
-      <c r="C127" s="3">
-        <v>9</v>
+      <c r="C127">
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
         <v>271</v>
       </c>
       <c r="G127" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H127">
-        <v>3762.59</v>
+        <v>3240.34</v>
       </c>
       <c r="I127">
-        <v>672.98</v>
+        <v>1547.01</v>
       </c>
       <c r="J127">
-        <v>672.98</v>
+        <v>1547.01</v>
       </c>
       <c r="K127">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="M127">
+        <v>1</v>
       </c>
       <c r="N127" s="2">
-        <v>37694</v>
+        <v>36600</v>
       </c>
       <c r="O127" t="s">
         <v>23</v>
       </c>
       <c r="P127" t="s">
         <v>24</v>
       </c>
       <c r="Q127" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R127">
         <v>80</v>
       </c>
     </row>
-    <row r="128" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="128" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A128" t="s">
         <v>260</v>
       </c>
       <c r="B128" t="s">
         <v>273</v>
       </c>
-      <c r="C128" s="3">
-        <v>10</v>
+      <c r="C128">
+        <v>9</v>
       </c>
       <c r="D128" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>271</v>
       </c>
       <c r="G128" t="s">
-        <v>250</v>
+        <v>288</v>
       </c>
       <c r="H128">
-        <v>4890.95</v>
+        <v>3762.59</v>
       </c>
       <c r="I128">
-        <v>0</v>
+        <v>672.98</v>
       </c>
       <c r="J128">
-        <v>1113.3800000000001</v>
+        <v>672.98</v>
       </c>
       <c r="K128">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="M128">
+        <v>7</v>
+      </c>
+      <c r="L128">
         <v>2</v>
       </c>
       <c r="N128" s="2">
-        <v>44977</v>
+        <v>37694</v>
       </c>
       <c r="O128" t="s">
         <v>23</v>
       </c>
       <c r="P128" t="s">
         <v>24</v>
       </c>
       <c r="Q128" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R128">
         <v>80</v>
       </c>
     </row>
-    <row r="129" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="129" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A129" t="s">
         <v>260</v>
       </c>
       <c r="B129" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>273</v>
+      </c>
+      <c r="C129">
+        <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="G129" t="s">
-        <v>295</v>
+        <v>250</v>
       </c>
       <c r="H129">
-        <v>16908.400000000001</v>
+        <v>4890.95</v>
       </c>
       <c r="I129">
-        <v>2795.23</v>
+        <v>0</v>
       </c>
       <c r="J129">
-        <v>2795.23</v>
+        <v>1113.3800000000001</v>
       </c>
       <c r="K129">
         <v>4</v>
       </c>
+      <c r="M129">
+        <v>2</v>
+      </c>
       <c r="N129" s="2">
-        <v>30772</v>
+        <v>44977</v>
       </c>
       <c r="O129" t="s">
         <v>23</v>
       </c>
       <c r="P129" t="s">
         <v>24</v>
       </c>
       <c r="Q129" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R129">
         <v>80</v>
       </c>
     </row>
-    <row r="130" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="130" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A130" t="s">
         <v>260</v>
       </c>
       <c r="B130" t="s">
         <v>296</v>
       </c>
-      <c r="C130" s="3">
-        <v>2</v>
+      <c r="C130">
+        <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>297</v>
+        <v>294</v>
+      </c>
+      <c r="E130" t="s">
+        <v>20</v>
+      </c>
+      <c r="F130" t="s">
+        <v>294</v>
+      </c>
+      <c r="G130" t="s">
+        <v>295</v>
+      </c>
+      <c r="H130">
+        <v>16908.400000000001</v>
       </c>
       <c r="I130">
-        <v>1674.67</v>
+        <v>2795.23</v>
       </c>
       <c r="J130">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="131" spans="1:19" x14ac:dyDescent="0.7">
+        <v>2795.23</v>
+      </c>
+      <c r="K130">
+        <v>4</v>
+      </c>
+      <c r="N130" s="2">
+        <v>30772</v>
+      </c>
+      <c r="O130" t="s">
+        <v>23</v>
+      </c>
+      <c r="P130" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>168</v>
+      </c>
+      <c r="R130">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A131" t="s">
         <v>260</v>
       </c>
       <c r="B131" t="s">
         <v>296</v>
       </c>
-      <c r="C131" s="3">
-        <v>3</v>
+      <c r="C131">
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>298</v>
-[...11 lines deleted...]
-        <v>3089.29</v>
+        <v>297</v>
       </c>
       <c r="I131">
-        <v>1782.35</v>
+        <v>1674.67</v>
       </c>
       <c r="J131">
-        <v>1308.93</v>
-[...26 lines deleted...]
-    <row r="132" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S131" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A132" t="s">
         <v>260</v>
       </c>
       <c r="B132" t="s">
         <v>296</v>
       </c>
-      <c r="C132" s="3">
-        <v>4</v>
+      <c r="C132">
+        <v>3</v>
       </c>
       <c r="D132" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>294</v>
       </c>
       <c r="G132" t="s">
-        <v>166</v>
+        <v>277</v>
       </c>
       <c r="H132">
-        <v>3762.59</v>
+        <v>3089.29</v>
       </c>
       <c r="I132">
-        <v>1048.5899999999999</v>
+        <v>1782.35</v>
       </c>
       <c r="J132">
-        <v>1048.5899999999999</v>
+        <v>1308.93</v>
       </c>
       <c r="K132">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L132">
         <v>2</v>
       </c>
+      <c r="M132" s="1" t="s">
+        <v>299</v>
+      </c>
       <c r="N132" s="2">
-        <v>37694</v>
+        <v>39478</v>
       </c>
       <c r="O132" t="s">
         <v>23</v>
       </c>
       <c r="P132" t="s">
         <v>24</v>
       </c>
       <c r="Q132" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R132">
         <v>80</v>
       </c>
     </row>
-    <row r="133" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="133" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A133" t="s">
         <v>260</v>
       </c>
       <c r="B133" t="s">
         <v>296</v>
       </c>
-      <c r="C133" s="3">
-        <v>5</v>
+      <c r="C133">
+        <v>4</v>
       </c>
       <c r="D133" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
         <v>294</v>
       </c>
       <c r="G133" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="H133">
-        <v>3883.76</v>
+        <v>3762.59</v>
       </c>
       <c r="I133">
-        <v>223.74</v>
+        <v>1048.5899999999999</v>
       </c>
       <c r="J133">
-        <v>223.74</v>
+        <v>1048.5899999999999</v>
       </c>
       <c r="K133">
-        <v>5</v>
+        <v>7</v>
+      </c>
+      <c r="L133">
+        <v>2</v>
       </c>
       <c r="N133" s="2">
-        <v>36616</v>
+        <v>37694</v>
       </c>
       <c r="O133" t="s">
         <v>23</v>
       </c>
       <c r="P133" t="s">
         <v>24</v>
       </c>
       <c r="Q133" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R133">
         <v>80</v>
       </c>
     </row>
-    <row r="134" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="134" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A134" t="s">
         <v>260</v>
       </c>
       <c r="B134" t="s">
         <v>296</v>
       </c>
-      <c r="C134" s="3">
-        <v>6</v>
+      <c r="C134">
+        <v>5</v>
       </c>
       <c r="D134" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
         <v>294</v>
       </c>
       <c r="G134" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H134">
-        <v>12775.95</v>
+        <v>3883.76</v>
       </c>
       <c r="I134">
-        <v>133.5</v>
+        <v>223.74</v>
       </c>
       <c r="J134">
-        <v>133.5</v>
+        <v>223.74</v>
       </c>
       <c r="K134">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N134" s="2">
-        <v>34789</v>
+        <v>36616</v>
       </c>
       <c r="O134" t="s">
         <v>23</v>
       </c>
       <c r="P134" t="s">
         <v>24</v>
       </c>
       <c r="Q134" t="s">
         <v>27</v>
       </c>
       <c r="R134">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A135" t="s">
         <v>260</v>
       </c>
       <c r="B135" t="s">
         <v>296</v>
       </c>
-      <c r="C135" s="3">
-        <v>7</v>
+      <c r="C135">
+        <v>6</v>
       </c>
       <c r="D135" t="s">
-        <v>303</v>
+        <v>302</v>
+      </c>
+      <c r="E135" t="s">
+        <v>20</v>
+      </c>
+      <c r="F135" t="s">
+        <v>294</v>
+      </c>
+      <c r="G135" t="s">
+        <v>40</v>
+      </c>
+      <c r="H135">
+        <v>12775.95</v>
       </c>
       <c r="I135">
-        <v>348</v>
+        <v>133.5</v>
       </c>
       <c r="J135">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="136" spans="1:19" x14ac:dyDescent="0.7">
+        <v>133.5</v>
+      </c>
+      <c r="K135">
+        <v>2</v>
+      </c>
+      <c r="N135" s="2">
+        <v>34789</v>
+      </c>
+      <c r="O135" t="s">
+        <v>23</v>
+      </c>
+      <c r="P135" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>27</v>
+      </c>
+      <c r="R135">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A136" t="s">
         <v>260</v>
       </c>
       <c r="B136" t="s">
         <v>296</v>
       </c>
-      <c r="C136" s="3">
-        <v>8</v>
+      <c r="C136">
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>305</v>
-[...11 lines deleted...]
-        <v>4890.95</v>
+        <v>303</v>
       </c>
       <c r="I136">
+        <v>348</v>
+      </c>
+      <c r="J136">
         <v>0</v>
       </c>
-      <c r="J136">
-[...21 lines deleted...]
-    <row r="137" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A137" t="s">
         <v>260</v>
       </c>
       <c r="B137" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>296</v>
+      </c>
+      <c r="C137">
+        <v>8</v>
       </c>
       <c r="D137" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
-        <v>258</v>
+        <v>294</v>
       </c>
       <c r="G137" t="s">
-        <v>307</v>
+        <v>250</v>
       </c>
       <c r="H137">
-        <v>1376.98</v>
+        <v>4890.95</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
-        <v>1891.38</v>
+        <v>735.13</v>
       </c>
       <c r="K137">
         <v>4</v>
       </c>
-      <c r="L137">
-[...1 lines deleted...]
-      </c>
       <c r="N137" s="2">
-        <v>32812</v>
+        <v>44977</v>
       </c>
       <c r="O137" t="s">
         <v>23</v>
       </c>
       <c r="P137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q137" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R137">
         <v>80</v>
       </c>
-      <c r="S137" t="s">
-[...3 lines deleted...]
-    <row r="138" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="138" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A138" t="s">
         <v>260</v>
       </c>
       <c r="B138" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="C138" s="3">
+        <v>309</v>
+      </c>
+      <c r="C138">
         <v>1</v>
       </c>
       <c r="D138" t="s">
-        <v>289</v>
+        <v>306</v>
+      </c>
+      <c r="E138" t="s">
+        <v>20</v>
+      </c>
+      <c r="F138" t="s">
+        <v>258</v>
+      </c>
+      <c r="G138" t="s">
+        <v>307</v>
+      </c>
+      <c r="H138">
+        <v>1376.98</v>
       </c>
       <c r="I138">
-        <v>55.51</v>
+        <v>0</v>
       </c>
       <c r="J138">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:19" x14ac:dyDescent="0.7">
+        <v>1891.38</v>
+      </c>
+      <c r="K138">
+        <v>4</v>
+      </c>
+      <c r="L138">
+        <v>1</v>
+      </c>
+      <c r="N138" s="2">
+        <v>32812</v>
+      </c>
+      <c r="O138" t="s">
+        <v>23</v>
+      </c>
+      <c r="P138" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>168</v>
+      </c>
+      <c r="R138">
+        <v>80</v>
+      </c>
+      <c r="S138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A139" t="s">
         <v>260</v>
       </c>
       <c r="B139" t="s">
         <v>290</v>
       </c>
-      <c r="C139" s="3">
-        <v>2</v>
+      <c r="C139">
+        <v>1</v>
       </c>
       <c r="D139" t="s">
-        <v>291</v>
-[...11 lines deleted...]
-        <v>517</v>
+        <v>289</v>
       </c>
       <c r="I139">
+        <v>55.51</v>
+      </c>
+      <c r="J139">
         <v>0</v>
       </c>
-      <c r="J139">
-[...21 lines deleted...]
-    <row r="140" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="140" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A140" t="s">
         <v>260</v>
       </c>
       <c r="B140" t="s">
         <v>290</v>
       </c>
-      <c r="C140" s="3">
-        <v>3</v>
+      <c r="C140">
+        <v>2</v>
       </c>
       <c r="D140" t="s">
-        <v>916</v>
+        <v>291</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>271</v>
       </c>
       <c r="G140" t="s">
-        <v>368</v>
+        <v>292</v>
       </c>
       <c r="H140">
-        <v>258.19</v>
+        <v>517</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
-        <v>49.45</v>
+        <v>19.25</v>
       </c>
       <c r="K140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N140" s="2">
-        <v>37031</v>
+        <v>34799</v>
       </c>
       <c r="O140" t="s">
         <v>23</v>
       </c>
       <c r="P140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q140" t="s">
         <v>27</v>
       </c>
       <c r="R140">
         <v>80</v>
       </c>
-      <c r="S140" t="s">
-[...3 lines deleted...]
-    <row r="141" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="141" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A141" t="s">
-        <v>314</v>
+        <v>260</v>
       </c>
       <c r="B141" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>290</v>
+      </c>
+      <c r="C141">
+        <v>3</v>
       </c>
       <c r="D141" t="s">
-        <v>310</v>
+        <v>919</v>
       </c>
       <c r="E141" t="s">
-        <v>311</v>
+        <v>20</v>
       </c>
       <c r="F141" t="s">
-        <v>312</v>
+        <v>271</v>
       </c>
       <c r="G141" t="s">
-        <v>313</v>
+        <v>368</v>
       </c>
       <c r="H141">
-        <v>150679</v>
+        <v>258.19</v>
       </c>
       <c r="I141">
-        <v>8532.65</v>
+        <v>0</v>
       </c>
       <c r="J141">
-        <v>8532.65</v>
+        <v>49.45</v>
       </c>
       <c r="K141">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N141" s="2">
-        <v>33207</v>
+        <v>37031</v>
       </c>
       <c r="O141" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P141" t="s">
         <v>23</v>
       </c>
       <c r="Q141" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R141">
         <v>80</v>
       </c>
-    </row>
-    <row r="142" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S141" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
-      <c r="C142" s="3">
-        <v>2</v>
+      <c r="C142">
+        <v>1</v>
       </c>
       <c r="D142" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E142" t="s">
         <v>311</v>
       </c>
       <c r="F142" t="s">
         <v>312</v>
       </c>
       <c r="G142" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="H142">
-        <v>5807.45</v>
+        <v>150679</v>
       </c>
       <c r="I142">
-        <v>5929.76</v>
+        <v>8532.65</v>
       </c>
       <c r="J142">
-        <v>6406.34</v>
+        <v>8532.65</v>
       </c>
       <c r="K142">
         <v>3</v>
       </c>
       <c r="L142">
         <v>1</v>
       </c>
       <c r="N142" s="2">
-        <v>32598</v>
+        <v>33207</v>
       </c>
       <c r="O142" t="s">
         <v>24</v>
       </c>
       <c r="P142" t="s">
         <v>23</v>
       </c>
       <c r="Q142" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R142">
         <v>80</v>
       </c>
     </row>
-    <row r="143" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="143" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
-      <c r="C143" s="3">
-        <v>3</v>
+      <c r="C143">
+        <v>2</v>
       </c>
       <c r="D143" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="E143" t="s">
         <v>311</v>
       </c>
       <c r="F143" t="s">
         <v>312</v>
       </c>
       <c r="G143" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H143">
-        <v>1422.91</v>
+        <v>5807.45</v>
       </c>
       <c r="I143">
-        <v>1229.56</v>
+        <v>5929.76</v>
       </c>
       <c r="J143">
-        <v>1229.56</v>
+        <v>6406.34</v>
       </c>
       <c r="K143">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="L143">
+        <v>1</v>
       </c>
       <c r="N143" s="2">
-        <v>27850</v>
+        <v>32598</v>
       </c>
       <c r="O143" t="s">
         <v>24</v>
       </c>
       <c r="P143" t="s">
         <v>23</v>
       </c>
       <c r="Q143" t="s">
         <v>27</v>
       </c>
       <c r="R143">
         <v>80</v>
       </c>
     </row>
-    <row r="144" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="144" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
-      <c r="C144" s="3">
-        <v>4</v>
+      <c r="C144">
+        <v>3</v>
       </c>
       <c r="D144" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E144" t="s">
         <v>311</v>
       </c>
       <c r="F144" t="s">
         <v>312</v>
       </c>
       <c r="G144" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="H144">
-        <v>12250</v>
+        <v>1422.91</v>
       </c>
       <c r="I144">
-        <v>5322.86</v>
+        <v>1229.56</v>
       </c>
       <c r="J144">
-        <v>5322.86</v>
+        <v>1229.56</v>
       </c>
       <c r="K144">
         <v>2</v>
       </c>
-      <c r="L144">
-[...1 lines deleted...]
-      </c>
       <c r="N144" s="2">
-        <v>26023</v>
+        <v>27850</v>
       </c>
       <c r="O144" t="s">
         <v>24</v>
       </c>
       <c r="P144" t="s">
         <v>23</v>
       </c>
       <c r="Q144" t="s">
         <v>27</v>
       </c>
       <c r="R144">
         <v>80</v>
       </c>
     </row>
-    <row r="145" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="145" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
-      <c r="C145" s="3">
-        <v>5</v>
+      <c r="C145">
+        <v>4</v>
       </c>
       <c r="D145" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E145" t="s">
         <v>311</v>
       </c>
       <c r="F145" t="s">
         <v>312</v>
       </c>
       <c r="G145" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="H145">
         <v>12250</v>
       </c>
       <c r="I145">
-        <v>4742.28</v>
+        <v>5322.86</v>
       </c>
       <c r="J145">
-        <v>4825.4799999999996</v>
+        <v>5322.86</v>
       </c>
       <c r="K145">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="L145">
+        <v>1</v>
       </c>
       <c r="N145" s="2">
-        <v>31502</v>
+        <v>26023</v>
       </c>
       <c r="O145" t="s">
         <v>24</v>
       </c>
       <c r="P145" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q145" t="s">
         <v>27</v>
       </c>
       <c r="R145">
         <v>80</v>
       </c>
     </row>
-    <row r="146" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="146" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A146" t="s">
         <v>314</v>
       </c>
       <c r="B146" t="s">
         <v>315</v>
       </c>
-      <c r="C146" s="3">
-        <v>6</v>
+      <c r="C146">
+        <v>5</v>
       </c>
       <c r="D146" t="s">
-        <v>324</v>
+        <v>322</v>
+      </c>
+      <c r="E146" t="s">
+        <v>311</v>
+      </c>
+      <c r="F146" t="s">
+        <v>312</v>
+      </c>
+      <c r="G146" t="s">
+        <v>323</v>
+      </c>
+      <c r="H146">
+        <v>12250</v>
       </c>
       <c r="I146">
-        <v>1999.77</v>
+        <v>4742.28</v>
       </c>
       <c r="J146">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:18" x14ac:dyDescent="0.7">
+        <v>4825.4799999999996</v>
+      </c>
+      <c r="K146">
+        <v>3</v>
+      </c>
+      <c r="N146" s="2">
+        <v>31502</v>
+      </c>
+      <c r="O146" t="s">
+        <v>24</v>
+      </c>
+      <c r="P146" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>27</v>
+      </c>
+      <c r="R146">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A147" t="s">
         <v>314</v>
       </c>
       <c r="B147" t="s">
         <v>315</v>
       </c>
-      <c r="C147" s="3">
-        <v>7</v>
+      <c r="C147">
+        <v>6</v>
       </c>
       <c r="D147" t="s">
-        <v>325</v>
-[...11 lines deleted...]
-        <v>30647</v>
+        <v>324</v>
       </c>
       <c r="I147">
-        <v>2954.61</v>
+        <v>1999.77</v>
       </c>
       <c r="J147">
-        <v>2739.53</v>
-[...23 lines deleted...]
-    <row r="148" spans="1:18" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A148" t="s">
         <v>314</v>
       </c>
       <c r="B148" t="s">
         <v>315</v>
       </c>
-      <c r="C148" s="3">
-        <v>8</v>
+      <c r="C148">
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E148" t="s">
         <v>311</v>
       </c>
       <c r="F148" t="s">
         <v>312</v>
       </c>
       <c r="G148" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="H148">
-        <v>9988.1</v>
+        <v>30647</v>
       </c>
       <c r="I148">
-        <v>4019.16</v>
+        <v>2954.61</v>
       </c>
       <c r="J148">
-        <v>4019.16</v>
+        <v>2739.53</v>
       </c>
       <c r="K148">
+        <v>2</v>
+      </c>
+      <c r="L148">
         <v>1</v>
       </c>
-      <c r="L148">
-[...1 lines deleted...]
-      </c>
       <c r="N148" s="2">
-        <v>36602</v>
+        <v>44390</v>
       </c>
       <c r="O148" t="s">
         <v>24</v>
       </c>
       <c r="P148" t="s">
         <v>23</v>
       </c>
       <c r="Q148" t="s">
         <v>168</v>
       </c>
       <c r="R148">
         <v>80</v>
       </c>
     </row>
-    <row r="149" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="149" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A149" t="s">
         <v>314</v>
       </c>
       <c r="B149" t="s">
         <v>315</v>
       </c>
-      <c r="C149" s="3">
-        <v>9</v>
+      <c r="C149">
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E149" t="s">
         <v>311</v>
       </c>
       <c r="F149" t="s">
         <v>312</v>
       </c>
       <c r="G149" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="H149">
-        <v>34137.050000000003</v>
+        <v>9988.1</v>
       </c>
       <c r="I149">
-        <v>62</v>
+        <v>4019.16</v>
       </c>
       <c r="J149">
-        <v>1855.84</v>
+        <v>4019.16</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
+      <c r="L149">
+        <v>2</v>
+      </c>
       <c r="N149" s="2">
-        <v>43921</v>
+        <v>36602</v>
       </c>
       <c r="O149" t="s">
         <v>24</v>
       </c>
       <c r="P149" t="s">
         <v>23</v>
       </c>
       <c r="Q149" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R149">
         <v>80</v>
       </c>
     </row>
-    <row r="150" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="150" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A150" t="s">
         <v>314</v>
       </c>
       <c r="B150" t="s">
         <v>315</v>
       </c>
-      <c r="C150" s="3">
-        <v>10</v>
+      <c r="C150">
+        <v>9</v>
       </c>
       <c r="D150" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E150" t="s">
         <v>311</v>
       </c>
       <c r="F150" t="s">
         <v>312</v>
       </c>
       <c r="G150" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="H150">
-        <v>53246.71</v>
+        <v>34137.050000000003</v>
       </c>
       <c r="I150">
-        <v>2022.35</v>
+        <v>62</v>
       </c>
       <c r="J150">
-        <v>2022.35</v>
+        <v>1855.84</v>
       </c>
       <c r="K150">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N150" s="2">
-        <v>35368</v>
+        <v>43921</v>
       </c>
       <c r="O150" t="s">
         <v>24</v>
       </c>
       <c r="P150" t="s">
         <v>23</v>
       </c>
       <c r="Q150" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R150">
         <v>80</v>
       </c>
     </row>
-    <row r="151" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="151" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A151" t="s">
         <v>314</v>
       </c>
       <c r="B151" t="s">
         <v>315</v>
       </c>
-      <c r="C151" s="3">
-        <v>11</v>
+      <c r="C151">
+        <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E151" t="s">
         <v>311</v>
       </c>
       <c r="F151" t="s">
         <v>312</v>
       </c>
       <c r="G151" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="H151">
-        <v>27647</v>
+        <v>53246.71</v>
       </c>
       <c r="I151">
-        <v>2.67</v>
+        <v>2022.35</v>
       </c>
       <c r="J151">
-        <v>2.67</v>
+        <v>2022.35</v>
       </c>
       <c r="K151">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="N151" s="2">
+        <v>35368</v>
       </c>
       <c r="O151" t="s">
         <v>24</v>
       </c>
       <c r="P151" t="s">
         <v>23</v>
       </c>
       <c r="Q151" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R151">
         <v>80</v>
       </c>
     </row>
-    <row r="152" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="152" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A152" t="s">
         <v>314</v>
       </c>
       <c r="B152" t="s">
         <v>315</v>
       </c>
-      <c r="C152" s="3">
-        <v>12</v>
+      <c r="C152">
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E152" t="s">
         <v>311</v>
       </c>
       <c r="F152" t="s">
         <v>312</v>
       </c>
       <c r="G152" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="H152">
-        <v>310.83999999999997</v>
+        <v>27647</v>
       </c>
       <c r="I152">
-        <v>82</v>
+        <v>2.67</v>
       </c>
       <c r="J152">
-        <v>82</v>
+        <v>2.67</v>
       </c>
       <c r="K152">
         <v>1</v>
       </c>
-      <c r="N152" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="O152" t="s">
         <v>24</v>
       </c>
       <c r="P152" t="s">
         <v>23</v>
       </c>
       <c r="Q152" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R152">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A153" t="s">
         <v>314</v>
       </c>
       <c r="B153" t="s">
         <v>315</v>
       </c>
-      <c r="C153" s="3">
-        <v>13</v>
+      <c r="C153">
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E153" t="s">
         <v>311</v>
       </c>
       <c r="F153" t="s">
         <v>312</v>
       </c>
       <c r="G153" t="s">
-        <v>194</v>
+        <v>336</v>
       </c>
       <c r="H153">
-        <v>73540</v>
+        <v>310.83999999999997</v>
       </c>
       <c r="I153">
-        <v>78.61</v>
+        <v>82</v>
       </c>
       <c r="J153">
-        <v>118.61</v>
+        <v>82</v>
       </c>
       <c r="K153">
         <v>1</v>
       </c>
+      <c r="N153" s="2">
+        <v>30406</v>
+      </c>
       <c r="O153" t="s">
         <v>24</v>
       </c>
       <c r="P153" t="s">
         <v>23</v>
       </c>
       <c r="Q153" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="R153">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A154" t="s">
         <v>314</v>
       </c>
       <c r="B154" t="s">
         <v>315</v>
       </c>
-      <c r="C154" s="3">
-        <v>14</v>
+      <c r="C154">
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E154" t="s">
         <v>311</v>
       </c>
       <c r="F154" t="s">
         <v>312</v>
       </c>
       <c r="G154" t="s">
-        <v>286</v>
+        <v>194</v>
       </c>
       <c r="H154">
-        <v>3240.34</v>
+        <v>73540</v>
       </c>
       <c r="I154">
-        <v>1077.76</v>
+        <v>78.61</v>
       </c>
       <c r="J154">
-        <v>1112.75</v>
+        <v>118.61</v>
       </c>
       <c r="K154">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>36600</v>
+        <v>1</v>
       </c>
       <c r="O154" t="s">
         <v>24</v>
       </c>
       <c r="P154" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q154" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R154">
         <v>80</v>
       </c>
     </row>
-    <row r="155" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="155" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A155" t="s">
         <v>314</v>
       </c>
       <c r="B155" t="s">
         <v>315</v>
       </c>
-      <c r="C155" s="3">
-        <v>15</v>
+      <c r="C155">
+        <v>14</v>
       </c>
       <c r="D155" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="E155" t="s">
         <v>311</v>
       </c>
       <c r="F155" t="s">
         <v>312</v>
       </c>
       <c r="G155" t="s">
-        <v>340</v>
+        <v>286</v>
       </c>
       <c r="H155">
-        <v>30647</v>
+        <v>3240.34</v>
       </c>
       <c r="I155">
-        <v>164.64</v>
+        <v>1077.76</v>
       </c>
       <c r="J155">
-        <v>130.82</v>
+        <v>1112.75</v>
       </c>
       <c r="K155">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="M155">
+        <v>2</v>
+      </c>
+      <c r="N155" s="2">
+        <v>36600</v>
       </c>
       <c r="O155" t="s">
         <v>24</v>
       </c>
       <c r="P155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q155" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R155">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A156" t="s">
         <v>314</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
-      <c r="C156" s="3">
-        <v>16</v>
+      <c r="C156">
+        <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E156" t="s">
         <v>311</v>
       </c>
       <c r="F156" t="s">
         <v>312</v>
       </c>
       <c r="G156" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="H156">
-        <v>424.42</v>
+        <v>30647</v>
       </c>
       <c r="I156">
-        <v>0</v>
+        <v>164.64</v>
       </c>
       <c r="J156">
-        <v>381.36</v>
+        <v>130.82</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
-      <c r="N156" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="O156" t="s">
         <v>24</v>
       </c>
       <c r="P156" t="s">
         <v>23</v>
       </c>
       <c r="Q156" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R156">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A157" t="s">
         <v>314</v>
       </c>
       <c r="B157" t="s">
         <v>315</v>
       </c>
-      <c r="C157" s="3">
-        <v>17</v>
+      <c r="C157">
+        <v>16</v>
       </c>
       <c r="D157" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E157" t="s">
         <v>311</v>
       </c>
       <c r="F157" t="s">
         <v>312</v>
       </c>
       <c r="G157" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="H157">
-        <v>11460</v>
+        <v>424.42</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
-        <v>120.6</v>
+        <v>381.36</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="N157" s="2">
-        <v>41699</v>
+        <v>42437</v>
       </c>
       <c r="O157" t="s">
         <v>24</v>
       </c>
       <c r="P157" t="s">
         <v>23</v>
       </c>
       <c r="Q157" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R157">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A158" t="s">
         <v>314</v>
       </c>
       <c r="B158" t="s">
         <v>315</v>
       </c>
-      <c r="C158" s="3">
-        <v>18</v>
+      <c r="C158">
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E158" t="s">
         <v>311</v>
       </c>
       <c r="F158" t="s">
         <v>312</v>
       </c>
       <c r="G158" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="H158">
-        <v>7808.6</v>
+        <v>11460</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
-        <v>18.93</v>
+        <v>120.6</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="N158" s="2">
-        <v>39903</v>
+        <v>41699</v>
       </c>
       <c r="O158" t="s">
         <v>24</v>
       </c>
       <c r="P158" t="s">
         <v>23</v>
       </c>
       <c r="Q158" t="s">
         <v>345</v>
       </c>
       <c r="R158">
         <v>40</v>
       </c>
     </row>
-    <row r="159" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="159" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A159" t="s">
         <v>314</v>
       </c>
       <c r="B159" t="s">
         <v>315</v>
       </c>
-      <c r="C159" s="3">
-        <v>19</v>
+      <c r="C159">
+        <v>18</v>
       </c>
       <c r="D159" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E159" t="s">
         <v>311</v>
       </c>
       <c r="F159" t="s">
         <v>312</v>
       </c>
       <c r="G159" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="H159">
-        <v>10000</v>
+        <v>7808.6</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
-        <v>10.8</v>
+        <v>18.93</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
+      <c r="N159" s="2">
+        <v>39903</v>
+      </c>
       <c r="O159" t="s">
         <v>24</v>
       </c>
       <c r="P159" t="s">
         <v>23</v>
       </c>
       <c r="Q159" t="s">
-        <v>161</v>
+        <v>345</v>
       </c>
       <c r="R159">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A160" t="s">
         <v>314</v>
       </c>
       <c r="B160" t="s">
         <v>315</v>
       </c>
-      <c r="C160" s="3">
-        <v>20</v>
+      <c r="C160">
+        <v>19</v>
       </c>
       <c r="D160" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E160" t="s">
         <v>311</v>
       </c>
       <c r="F160" t="s">
         <v>312</v>
       </c>
       <c r="G160" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="H160">
-        <v>3300</v>
+        <v>10000</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
-        <v>65</v>
+        <v>10.8</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="O160" t="s">
         <v>24</v>
       </c>
       <c r="P160" t="s">
         <v>23</v>
       </c>
       <c r="Q160" t="s">
-        <v>352</v>
+        <v>161</v>
       </c>
       <c r="R160">
         <v>60</v>
       </c>
     </row>
-    <row r="161" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="161" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A161" t="s">
         <v>314</v>
       </c>
       <c r="B161" t="s">
         <v>315</v>
       </c>
-      <c r="C161" s="3">
-        <v>21</v>
+      <c r="C161">
+        <v>20</v>
       </c>
       <c r="D161" t="s">
-        <v>62</v>
+        <v>350</v>
       </c>
       <c r="E161" t="s">
         <v>311</v>
       </c>
       <c r="F161" t="s">
         <v>312</v>
       </c>
       <c r="G161" t="s">
-        <v>918</v>
+        <v>351</v>
       </c>
       <c r="H161">
-        <v>19277.48</v>
+        <v>3300</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
-        <v>8674</v>
+        <v>65</v>
       </c>
       <c r="K161">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>21610</v>
+        <v>1</v>
       </c>
       <c r="O161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P161" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q161" t="s">
-        <v>27</v>
+        <v>352</v>
       </c>
       <c r="R161">
         <v>60</v>
       </c>
     </row>
-    <row r="162" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="162" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A162" t="s">
         <v>314</v>
       </c>
       <c r="B162" t="s">
         <v>315</v>
       </c>
-      <c r="C162" s="3">
-        <v>22</v>
+      <c r="C162">
+        <v>21</v>
       </c>
       <c r="D162" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E162" t="s">
-        <v>20</v>
+        <v>311</v>
       </c>
       <c r="F162" t="s">
-        <v>21</v>
+        <v>312</v>
       </c>
       <c r="G162" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="H162">
-        <v>19996.57</v>
+        <v>19277.48</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
-        <v>5211.53</v>
+        <v>8674</v>
       </c>
       <c r="K162">
         <v>4</v>
       </c>
       <c r="N162" s="2">
-        <v>23802</v>
+        <v>21610</v>
       </c>
       <c r="O162" t="s">
         <v>23</v>
       </c>
       <c r="P162" t="s">
         <v>24</v>
       </c>
       <c r="Q162" t="s">
         <v>27</v>
       </c>
       <c r="R162">
         <v>60</v>
       </c>
-      <c r="S162" t="s">
-[...3 lines deleted...]
-    <row r="163" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="163" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A163" t="s">
         <v>314</v>
       </c>
       <c r="B163" t="s">
         <v>315</v>
       </c>
-      <c r="C163" s="3">
-        <v>23</v>
+      <c r="C163">
+        <v>22</v>
       </c>
       <c r="D163" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="E163" t="s">
-        <v>311</v>
+        <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>312</v>
+        <v>21</v>
       </c>
       <c r="G163" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H163">
-        <v>22433.81</v>
+        <v>19996.57</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
-        <v>7943</v>
+        <v>5211.53</v>
       </c>
       <c r="K163">
         <v>4</v>
       </c>
       <c r="N163" s="2">
-        <v>26512</v>
+        <v>23802</v>
       </c>
       <c r="O163" t="s">
         <v>23</v>
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>27</v>
       </c>
       <c r="R163">
         <v>60</v>
       </c>
-    </row>
-    <row r="164" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S163" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>314</v>
       </c>
       <c r="B164" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>315</v>
+      </c>
+      <c r="C164">
+        <v>23</v>
       </c>
       <c r="D164" t="s">
-        <v>353</v>
+        <v>144</v>
       </c>
       <c r="E164" t="s">
-        <v>354</v>
+        <v>311</v>
       </c>
       <c r="F164" t="s">
-        <v>355</v>
+        <v>312</v>
       </c>
       <c r="G164" t="s">
-        <v>232</v>
+        <v>924</v>
       </c>
       <c r="H164">
-        <v>2403.19</v>
+        <v>22433.81</v>
       </c>
       <c r="I164">
-        <v>3101.52</v>
+        <v>0</v>
       </c>
       <c r="J164">
-        <v>3049.31</v>
+        <v>7943</v>
       </c>
       <c r="K164">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N164" s="2">
-        <v>26658</v>
+        <v>26512</v>
       </c>
       <c r="O164" t="s">
         <v>23</v>
       </c>
       <c r="P164" t="s">
         <v>24</v>
       </c>
       <c r="Q164" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R164">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A165" t="s">
         <v>357</v>
       </c>
       <c r="B165" t="s">
         <v>358</v>
       </c>
-      <c r="C165" s="3">
-        <v>2</v>
+      <c r="C165">
+        <v>1</v>
       </c>
       <c r="D165" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E165" t="s">
         <v>354</v>
       </c>
       <c r="F165" t="s">
         <v>355</v>
       </c>
       <c r="G165" t="s">
-        <v>360</v>
+        <v>232</v>
       </c>
       <c r="H165">
-        <v>1251.43</v>
+        <v>2403.19</v>
       </c>
       <c r="I165">
-        <v>1504.04</v>
+        <v>3101.52</v>
       </c>
       <c r="J165">
-        <v>1504.04</v>
+        <v>3049.31</v>
       </c>
       <c r="K165">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L165">
         <v>1</v>
       </c>
       <c r="N165" s="2">
-        <v>27838</v>
+        <v>26658</v>
       </c>
       <c r="O165" t="s">
         <v>23</v>
       </c>
       <c r="P165" t="s">
         <v>24</v>
       </c>
       <c r="Q165" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R165">
         <v>80</v>
       </c>
       <c r="S165" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="166" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="166" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A166" t="s">
         <v>357</v>
       </c>
       <c r="B166" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>358</v>
+      </c>
+      <c r="C166">
+        <v>2</v>
       </c>
       <c r="D166" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E166" t="s">
         <v>354</v>
       </c>
       <c r="F166" t="s">
         <v>355</v>
       </c>
       <c r="G166" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H166">
-        <v>2088.36</v>
+        <v>1251.43</v>
       </c>
       <c r="I166">
-        <v>2309.64</v>
+        <v>1504.04</v>
       </c>
       <c r="J166">
-        <v>2309.64</v>
+        <v>1504.04</v>
       </c>
       <c r="K166">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L166">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N166" s="2">
-        <v>36847</v>
+        <v>27838</v>
       </c>
       <c r="O166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q166" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R166">
         <v>80</v>
       </c>
-    </row>
-    <row r="167" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S166" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A167" t="s">
         <v>357</v>
       </c>
       <c r="B167" t="s">
         <v>363</v>
       </c>
-      <c r="C167" s="3">
-        <v>2</v>
+      <c r="C167">
+        <v>1</v>
       </c>
       <c r="D167" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="E167" t="s">
         <v>354</v>
       </c>
       <c r="F167" t="s">
         <v>355</v>
       </c>
       <c r="G167" t="s">
         <v>362</v>
       </c>
       <c r="H167">
         <v>2088.36</v>
       </c>
       <c r="I167">
-        <v>2097.75</v>
+        <v>2309.64</v>
       </c>
       <c r="J167">
-        <v>2097.75</v>
+        <v>2309.64</v>
       </c>
       <c r="K167">
         <v>6</v>
       </c>
       <c r="L167">
         <v>3</v>
       </c>
       <c r="N167" s="2">
         <v>36847</v>
       </c>
       <c r="O167" t="s">
         <v>24</v>
       </c>
       <c r="P167" t="s">
         <v>23</v>
       </c>
       <c r="Q167" t="s">
         <v>168</v>
       </c>
       <c r="R167">
         <v>80</v>
       </c>
     </row>
-    <row r="168" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="168" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A168" t="s">
         <v>357</v>
       </c>
       <c r="B168" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>363</v>
+      </c>
+      <c r="C168">
+        <v>2</v>
       </c>
       <c r="D168" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="E168" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="F168" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="G168" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="H168">
-        <v>258.19</v>
+        <v>2088.36</v>
       </c>
       <c r="I168">
-        <v>60.56</v>
+        <v>2097.75</v>
       </c>
       <c r="J168">
-        <v>99.21</v>
+        <v>2097.75</v>
       </c>
       <c r="K168">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="L168">
+        <v>3</v>
       </c>
       <c r="N168" s="2">
-        <v>37031</v>
+        <v>36847</v>
       </c>
       <c r="O168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P168" t="s">
         <v>23</v>
       </c>
       <c r="Q168" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R168">
         <v>80</v>
       </c>
-      <c r="S168" t="s">
-[...3 lines deleted...]
-    <row r="169" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="169" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A169" t="s">
         <v>357</v>
       </c>
       <c r="B169" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="C169" s="3">
+        <v>370</v>
+      </c>
+      <c r="C169">
         <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E169" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="F169" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="G169" t="s">
-        <v>277</v>
+        <v>368</v>
       </c>
       <c r="H169">
-        <v>3089.29</v>
+        <v>258.19</v>
       </c>
       <c r="I169">
-        <v>6942.81</v>
+        <v>60.56</v>
       </c>
       <c r="J169">
-        <v>2421.37</v>
+        <v>99.21</v>
       </c>
       <c r="K169">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="L169">
         <v>2</v>
       </c>
+      <c r="M169">
+        <v>2</v>
+      </c>
       <c r="N169" s="2">
-        <v>39478</v>
+        <v>37031</v>
       </c>
       <c r="O169" t="s">
         <v>23</v>
       </c>
       <c r="P169" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q169" t="s">
         <v>27</v>
       </c>
       <c r="R169">
         <v>80</v>
       </c>
-    </row>
-    <row r="170" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A170" t="s">
         <v>357</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
-      <c r="C170" s="3">
-        <v>2</v>
+      <c r="C170">
+        <v>1</v>
       </c>
       <c r="D170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="E170" t="s">
         <v>354</v>
       </c>
       <c r="F170" t="s">
         <v>372</v>
       </c>
       <c r="G170" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="H170">
-        <v>4890.95</v>
+        <v>3089.29</v>
       </c>
       <c r="I170">
-        <v>0</v>
+        <v>6942.81</v>
       </c>
       <c r="J170">
-        <v>4761.99</v>
+        <v>2421.37</v>
       </c>
       <c r="K170">
         <v>4</v>
       </c>
+      <c r="L170">
+        <v>2</v>
+      </c>
       <c r="N170" s="2">
-        <v>44896</v>
+        <v>39478</v>
       </c>
       <c r="O170" t="s">
         <v>23</v>
       </c>
       <c r="P170" t="s">
         <v>24</v>
       </c>
       <c r="Q170" t="s">
         <v>27</v>
       </c>
       <c r="R170">
         <v>80</v>
       </c>
     </row>
-    <row r="171" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="171" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A171" t="s">
         <v>357</v>
       </c>
       <c r="B171" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>373</v>
+      </c>
+      <c r="C171">
+        <v>2</v>
       </c>
       <c r="D171" t="s">
-        <v>375</v>
+        <v>374</v>
+      </c>
+      <c r="E171" t="s">
+        <v>354</v>
+      </c>
+      <c r="F171" t="s">
+        <v>372</v>
+      </c>
+      <c r="G171" t="s">
+        <v>250</v>
+      </c>
+      <c r="H171">
+        <v>4890.95</v>
       </c>
       <c r="I171">
-        <v>2391.7800000000002</v>
+        <v>0</v>
       </c>
       <c r="J171">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:19" x14ac:dyDescent="0.7">
+        <v>4761.99</v>
+      </c>
+      <c r="K171">
+        <v>4</v>
+      </c>
+      <c r="N171" s="2">
+        <v>44896</v>
+      </c>
+      <c r="O171" t="s">
+        <v>23</v>
+      </c>
+      <c r="P171" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>27</v>
+      </c>
+      <c r="R171">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A172" t="s">
         <v>357</v>
       </c>
       <c r="B172" t="s">
         <v>376</v>
       </c>
-      <c r="C172" s="3">
-        <v>2</v>
+      <c r="C172">
+        <v>1</v>
       </c>
       <c r="D172" t="s">
-        <v>377</v>
-[...11 lines deleted...]
-        <v>5807.45</v>
+        <v>375</v>
       </c>
       <c r="I172">
-        <v>3349.51</v>
+        <v>2391.7800000000002</v>
       </c>
       <c r="J172">
-        <v>2872.93</v>
-[...23 lines deleted...]
-    <row r="173" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A173" t="s">
         <v>357</v>
       </c>
       <c r="B173" t="s">
         <v>376</v>
       </c>
-      <c r="C173" s="3">
-        <v>3</v>
+      <c r="C173">
+        <v>2</v>
       </c>
       <c r="D173" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E173" t="s">
         <v>311</v>
       </c>
       <c r="F173" t="s">
         <v>378</v>
       </c>
       <c r="G173" t="s">
-        <v>380</v>
+        <v>317</v>
       </c>
       <c r="H173">
-        <v>16660.11</v>
+        <v>5807.45</v>
       </c>
       <c r="I173">
-        <v>0</v>
+        <v>3349.51</v>
       </c>
       <c r="J173">
-        <v>15817.08</v>
+        <v>2872.93</v>
       </c>
       <c r="K173">
         <v>3</v>
       </c>
       <c r="L173">
         <v>1</v>
       </c>
       <c r="N173" s="2">
-        <v>30772</v>
+        <v>32592</v>
       </c>
       <c r="O173" t="s">
         <v>24</v>
       </c>
       <c r="P173" t="s">
         <v>23</v>
       </c>
       <c r="Q173" t="s">
-        <v>381</v>
+        <v>27</v>
       </c>
       <c r="R173">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A174" t="s">
         <v>357</v>
       </c>
       <c r="B174" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>376</v>
+      </c>
+      <c r="C174">
+        <v>3</v>
       </c>
       <c r="D174" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E174" t="s">
         <v>311</v>
       </c>
       <c r="F174" t="s">
         <v>378</v>
       </c>
       <c r="G174" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="H174">
-        <v>756.75</v>
+        <v>16660.11</v>
       </c>
       <c r="I174">
-        <v>716.38</v>
+        <v>0</v>
       </c>
       <c r="J174">
-        <v>716.38</v>
+        <v>15817.08</v>
       </c>
       <c r="K174">
         <v>3</v>
       </c>
+      <c r="L174">
+        <v>1</v>
+      </c>
       <c r="N174" s="2">
-        <v>35115</v>
+        <v>30772</v>
       </c>
       <c r="O174" t="s">
         <v>24</v>
       </c>
       <c r="P174" t="s">
         <v>23</v>
       </c>
       <c r="Q174" t="s">
-        <v>27</v>
+        <v>381</v>
       </c>
       <c r="R174">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A175" t="s">
         <v>357</v>
       </c>
       <c r="B175" t="s">
         <v>384</v>
       </c>
-      <c r="C175" s="3">
-        <v>2</v>
+      <c r="C175">
+        <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E175" t="s">
         <v>311</v>
       </c>
       <c r="F175" t="s">
         <v>378</v>
       </c>
       <c r="G175" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="H175">
-        <v>185.93</v>
+        <v>756.75</v>
       </c>
       <c r="I175">
-        <v>185.93</v>
+        <v>716.38</v>
       </c>
       <c r="J175">
-        <v>185.93</v>
+        <v>716.38</v>
       </c>
       <c r="K175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N175" s="2">
-        <v>36509</v>
+        <v>35115</v>
       </c>
       <c r="O175" t="s">
         <v>24</v>
       </c>
       <c r="P175" t="s">
         <v>23</v>
       </c>
       <c r="Q175" t="s">
         <v>27</v>
       </c>
       <c r="R175">
         <v>80</v>
       </c>
     </row>
-    <row r="176" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="176" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A176" t="s">
         <v>357</v>
       </c>
       <c r="B176" t="s">
         <v>384</v>
       </c>
-      <c r="C176" s="3">
-        <v>3</v>
+      <c r="C176">
+        <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>922</v>
+        <v>385</v>
       </c>
       <c r="E176" t="s">
         <v>311</v>
       </c>
       <c r="F176" t="s">
         <v>378</v>
       </c>
       <c r="G176" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="H176">
-        <v>258.19</v>
+        <v>185.93</v>
       </c>
       <c r="I176">
-        <v>0</v>
+        <v>185.93</v>
       </c>
       <c r="J176">
-        <v>60.56</v>
+        <v>185.93</v>
       </c>
       <c r="K176">
         <v>2</v>
       </c>
       <c r="N176" s="2">
         <v>36509</v>
       </c>
       <c r="O176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P176" t="s">
         <v>23</v>
       </c>
       <c r="Q176" t="s">
         <v>27</v>
       </c>
       <c r="R176">
         <v>80</v>
       </c>
     </row>
-    <row r="177" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="177" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A177" t="s">
-        <v>392</v>
+        <v>357</v>
       </c>
       <c r="B177" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>384</v>
+      </c>
+      <c r="C177">
+        <v>3</v>
       </c>
       <c r="D177" t="s">
-        <v>387</v>
+        <v>925</v>
       </c>
       <c r="E177" t="s">
-        <v>388</v>
+        <v>311</v>
       </c>
       <c r="F177" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="G177" t="s">
-        <v>390</v>
+        <v>368</v>
       </c>
       <c r="H177">
-        <v>3613.85</v>
+        <v>258.19</v>
       </c>
       <c r="I177">
-        <v>618.42999999999995</v>
+        <v>0</v>
       </c>
       <c r="J177">
-        <v>618.42999999999995</v>
+        <v>60.56</v>
       </c>
       <c r="K177">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N177" s="2">
-        <v>16893</v>
+        <v>36509</v>
       </c>
       <c r="O177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P177" t="s">
         <v>23</v>
       </c>
       <c r="Q177" t="s">
-        <v>394</v>
+        <v>27</v>
       </c>
       <c r="R177">
         <v>80</v>
       </c>
-      <c r="S177" t="s">
-[...3 lines deleted...]
-    <row r="178" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="178" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A178" t="s">
         <v>392</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="C178" s="3">
+        <v>393</v>
+      </c>
+      <c r="C178">
         <v>1</v>
       </c>
       <c r="D178" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="E178" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="F178" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="G178" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="H178">
-        <v>1950.41</v>
+        <v>3613.85</v>
       </c>
       <c r="I178">
-        <v>2396.8000000000002</v>
+        <v>618.42999999999995</v>
       </c>
       <c r="J178">
-        <v>2396.8000000000002</v>
+        <v>618.42999999999995</v>
       </c>
       <c r="K178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N178" s="2">
-        <v>33756</v>
+        <v>16893</v>
       </c>
       <c r="O178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q178" t="s">
-        <v>27</v>
+        <v>394</v>
       </c>
       <c r="R178">
         <v>80</v>
       </c>
-    </row>
-    <row r="179" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S178" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A179" t="s">
         <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="C179" s="3">
+        <v>399</v>
+      </c>
+      <c r="C179">
         <v>1</v>
       </c>
       <c r="D179" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="E179" t="s">
-        <v>174</v>
+        <v>396</v>
       </c>
       <c r="F179" t="s">
-        <v>240</v>
+        <v>397</v>
       </c>
       <c r="G179" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="H179">
-        <v>6775.4</v>
+        <v>1950.41</v>
       </c>
       <c r="I179">
-        <v>2126.56</v>
+        <v>2396.8000000000002</v>
       </c>
       <c r="J179">
-        <v>1178.47</v>
+        <v>2396.8000000000002</v>
       </c>
       <c r="K179">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N179" s="2">
-        <v>39898</v>
+        <v>33756</v>
       </c>
       <c r="O179" t="s">
         <v>23</v>
       </c>
       <c r="P179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q179" t="s">
         <v>27</v>
       </c>
       <c r="R179">
         <v>80</v>
       </c>
-      <c r="S179" t="s">
-[...3 lines deleted...]
-    <row r="180" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="180" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>403</v>
       </c>
-      <c r="C180" s="3">
+      <c r="C180">
+        <v>1</v>
+      </c>
+      <c r="D180" t="s">
+        <v>400</v>
+      </c>
+      <c r="E180" t="s">
+        <v>174</v>
+      </c>
+      <c r="F180" t="s">
+        <v>240</v>
+      </c>
+      <c r="G180" t="s">
+        <v>401</v>
+      </c>
+      <c r="H180">
+        <v>6775.4</v>
+      </c>
+      <c r="I180">
+        <v>2126.56</v>
+      </c>
+      <c r="J180">
+        <v>1178.47</v>
+      </c>
+      <c r="K180">
         <v>2</v>
       </c>
-      <c r="D180" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="M180">
+        <v>1</v>
+      </c>
+      <c r="N180" s="2">
+        <v>39898</v>
+      </c>
+      <c r="O180" t="s">
+        <v>23</v>
+      </c>
+      <c r="P180" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>27</v>
+      </c>
+      <c r="R180">
+        <v>80</v>
       </c>
       <c r="S180" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:19" x14ac:dyDescent="0.7">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A181" t="s">
         <v>392</v>
       </c>
       <c r="B181" t="s">
         <v>403</v>
       </c>
-      <c r="C181" s="3">
-        <v>3</v>
+      <c r="C181">
+        <v>2</v>
       </c>
       <c r="D181" t="s">
-        <v>406</v>
-[...11 lines deleted...]
-        <v>3089.29</v>
+        <v>404</v>
       </c>
       <c r="I181">
-        <v>371.62</v>
+        <v>1507.1</v>
       </c>
       <c r="J181">
-        <v>371.62</v>
-[...26 lines deleted...]
-    <row r="182" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S181" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A182" t="s">
         <v>392</v>
       </c>
       <c r="B182" t="s">
         <v>403</v>
       </c>
-      <c r="C182" s="3">
-        <v>4</v>
+      <c r="C182">
+        <v>3</v>
       </c>
       <c r="D182" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="E182" t="s">
         <v>174</v>
       </c>
       <c r="F182" t="s">
         <v>240</v>
       </c>
       <c r="G182" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="H182">
-        <v>4890.95</v>
+        <v>3089.29</v>
       </c>
       <c r="I182">
-        <v>0</v>
+        <v>371.62</v>
       </c>
       <c r="J182">
-        <v>567.42999999999995</v>
+        <v>371.62</v>
       </c>
       <c r="K182">
         <v>4</v>
       </c>
+      <c r="L182">
+        <v>2</v>
+      </c>
       <c r="M182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N182" s="2">
-        <v>44896</v>
+        <v>39478</v>
       </c>
       <c r="O182" t="s">
         <v>23</v>
       </c>
       <c r="P182" t="s">
         <v>24</v>
       </c>
       <c r="Q182" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R182">
         <v>80</v>
       </c>
-      <c r="S182" t="s">
-[...3 lines deleted...]
-    <row r="183" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="183" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A183" t="s">
         <v>392</v>
       </c>
       <c r="B183" t="s">
         <v>403</v>
       </c>
-      <c r="C183" s="3">
-        <v>5</v>
+      <c r="C183">
+        <v>4</v>
       </c>
       <c r="D183" t="s">
-        <v>947</v>
+        <v>407</v>
       </c>
       <c r="E183" t="s">
         <v>174</v>
       </c>
       <c r="F183" t="s">
         <v>240</v>
       </c>
       <c r="G183" t="s">
-        <v>948</v>
+        <v>250</v>
       </c>
       <c r="H183">
-        <v>6775.4</v>
+        <v>4890.95</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
-        <v>53.67</v>
+        <v>567.42999999999995</v>
       </c>
       <c r="K183">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N183" s="2">
-        <v>45323</v>
+        <v>44896</v>
       </c>
       <c r="O183" t="s">
         <v>23</v>
       </c>
       <c r="P183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q183" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R183">
         <v>80</v>
       </c>
       <c r="S183" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:19" x14ac:dyDescent="0.7">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A184" t="s">
         <v>392</v>
       </c>
       <c r="B184" t="s">
+        <v>403</v>
+      </c>
+      <c r="C184">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>950</v>
+      </c>
+      <c r="E184" t="s">
+        <v>174</v>
+      </c>
+      <c r="F184" t="s">
+        <v>240</v>
+      </c>
+      <c r="G184" t="s">
+        <v>951</v>
+      </c>
+      <c r="H184">
+        <v>6775.4</v>
+      </c>
+      <c r="I184">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>53.67</v>
+      </c>
+      <c r="K184">
+        <v>5</v>
+      </c>
+      <c r="M184">
+        <v>2</v>
+      </c>
+      <c r="N184" s="2">
+        <v>45323</v>
+      </c>
+      <c r="O184" t="s">
+        <v>23</v>
+      </c>
+      <c r="P184" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>27</v>
+      </c>
+      <c r="R184">
+        <v>80</v>
+      </c>
+      <c r="S184" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A185" t="s">
+        <v>392</v>
+      </c>
+      <c r="B185" t="s">
         <v>412</v>
       </c>
-      <c r="C184" s="3">
+      <c r="C185">
         <v>1</v>
       </c>
-      <c r="D184" t="s">
+      <c r="D185" t="s">
         <v>409</v>
       </c>
-      <c r="E184" t="s">
+      <c r="E185" t="s">
         <v>409</v>
       </c>
-      <c r="F184" t="s">
+      <c r="F185" t="s">
         <v>410</v>
       </c>
-      <c r="G184" t="s">
+      <c r="G185" t="s">
         <v>411</v>
       </c>
-      <c r="H184">
+      <c r="H185">
         <v>28364.080000000002</v>
       </c>
-      <c r="I184">
+      <c r="I185">
         <v>67544.53</v>
       </c>
-      <c r="J184">
+      <c r="J185">
         <v>67544.53</v>
       </c>
-      <c r="K184">
+      <c r="K185">
         <v>9</v>
       </c>
-      <c r="L184">
+      <c r="L185">
         <v>3</v>
       </c>
-      <c r="N184" s="2">
+      <c r="N185" s="2">
         <v>35642</v>
       </c>
-      <c r="O184" t="s">
-[...51 lines deleted...]
-      </c>
       <c r="O185" t="s">
         <v>23</v>
       </c>
       <c r="P185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q185" t="s">
         <v>168</v>
       </c>
       <c r="R185">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="186" spans="1:19" x14ac:dyDescent="0.7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A186" t="s">
         <v>416</v>
       </c>
       <c r="B186" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="C186" s="3">
+        <v>417</v>
+      </c>
+      <c r="C186">
         <v>1</v>
       </c>
       <c r="D186" t="s">
-        <v>418</v>
+        <v>413</v>
+      </c>
+      <c r="E186" t="s">
+        <v>388</v>
+      </c>
+      <c r="F186" t="s">
+        <v>414</v>
+      </c>
+      <c r="G186" t="s">
+        <v>241</v>
+      </c>
+      <c r="H186">
+        <v>3038.28</v>
       </c>
       <c r="I186">
-        <v>1235.6300000000001</v>
+        <v>5360.03</v>
       </c>
       <c r="J186">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:19" x14ac:dyDescent="0.7">
+        <v>3296.68</v>
+      </c>
+      <c r="K186">
+        <v>4</v>
+      </c>
+      <c r="L186">
+        <v>1</v>
+      </c>
+      <c r="N186" s="2">
+        <v>32946</v>
+      </c>
+      <c r="O186" t="s">
+        <v>23</v>
+      </c>
+      <c r="P186" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>168</v>
+      </c>
+      <c r="R186">
+        <v>80</v>
+      </c>
+      <c r="S186" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A187" t="s">
         <v>416</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="C187" s="3">
+        <v>419</v>
+      </c>
+      <c r="C187">
         <v>1</v>
       </c>
       <c r="D187" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="I187">
-        <v>803.83</v>
+        <v>1235.6300000000001</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
     </row>
-    <row r="188" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="188" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A188" t="s">
         <v>416</v>
       </c>
       <c r="B188" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="C188" s="3">
+        <v>421</v>
+      </c>
+      <c r="C188">
         <v>1</v>
       </c>
       <c r="D188" t="s">
-        <v>422</v>
-[...11 lines deleted...]
-        <v>258.19</v>
+        <v>420</v>
       </c>
       <c r="I188">
-        <v>58.62</v>
+        <v>803.83</v>
       </c>
       <c r="J188">
-        <v>48.97</v>
-[...23 lines deleted...]
-    <row r="189" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A189" t="s">
         <v>416</v>
       </c>
       <c r="B189" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="C189" s="3">
+        <v>424</v>
+      </c>
+      <c r="C189">
         <v>1</v>
       </c>
       <c r="D189" t="s">
-        <v>425</v>
+        <v>422</v>
+      </c>
+      <c r="E189" t="s">
+        <v>388</v>
+      </c>
+      <c r="F189" t="s">
+        <v>414</v>
+      </c>
+      <c r="G189" t="s">
+        <v>368</v>
+      </c>
+      <c r="H189">
+        <v>258.19</v>
       </c>
       <c r="I189">
-        <v>107.4</v>
+        <v>58.62</v>
       </c>
       <c r="J189">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:19" x14ac:dyDescent="0.7">
+        <v>48.97</v>
+      </c>
+      <c r="K189">
+        <v>2</v>
+      </c>
+      <c r="N189" s="2">
+        <v>37031</v>
+      </c>
+      <c r="O189" t="s">
+        <v>23</v>
+      </c>
+      <c r="P189" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>27</v>
+      </c>
+      <c r="R189">
+        <v>80</v>
+      </c>
+      <c r="S189" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A190" t="s">
         <v>416</v>
       </c>
       <c r="B190" t="s">
         <v>426</v>
       </c>
-      <c r="C190" s="3">
-        <v>2</v>
+      <c r="C190">
+        <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="I190">
-        <v>138.21</v>
+        <v>107.4</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
     </row>
-    <row r="191" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="191" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A191" t="s">
         <v>416</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>426</v>
+      </c>
+      <c r="C191">
+        <v>2</v>
       </c>
       <c r="D191" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="I191">
-        <v>6865.53</v>
+        <v>138.21</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="192" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="C192" s="3">
+        <v>429</v>
+      </c>
+      <c r="C192">
         <v>1</v>
       </c>
       <c r="D192" t="s">
-        <v>430</v>
-[...11 lines deleted...]
-        <v>2354.8200000000002</v>
+        <v>428</v>
       </c>
       <c r="I192">
-        <v>3016.71</v>
+        <v>6865.53</v>
       </c>
       <c r="J192">
-        <v>3016.71</v>
-[...23 lines deleted...]
-    <row r="193" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A193" t="s">
         <v>416</v>
       </c>
       <c r="B193" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="C193" s="3">
+        <v>433</v>
+      </c>
+      <c r="C193">
         <v>1</v>
       </c>
       <c r="D193" t="s">
-        <v>434</v>
+        <v>430</v>
+      </c>
+      <c r="E193" t="s">
+        <v>388</v>
+      </c>
+      <c r="F193" t="s">
+        <v>431</v>
+      </c>
+      <c r="G193" t="s">
+        <v>432</v>
+      </c>
+      <c r="H193">
+        <v>2354.8200000000002</v>
       </c>
       <c r="I193">
-        <v>907.1</v>
+        <v>3016.71</v>
       </c>
       <c r="J193">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:19" x14ac:dyDescent="0.7">
+        <v>3016.71</v>
+      </c>
+      <c r="K193">
+        <v>5</v>
+      </c>
+      <c r="L193">
+        <v>1</v>
+      </c>
+      <c r="N193" s="2">
+        <v>41289</v>
+      </c>
+      <c r="O193" t="s">
+        <v>24</v>
+      </c>
+      <c r="P193" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>27</v>
+      </c>
+      <c r="R193">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="194" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A194" t="s">
         <v>416</v>
       </c>
       <c r="B194" t="s">
         <v>435</v>
       </c>
-      <c r="C194" s="3">
-        <v>2</v>
+      <c r="C194">
+        <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="I194">
-        <v>5418.46</v>
+        <v>907.1</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="195" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A195" t="s">
         <v>416</v>
       </c>
       <c r="B195" t="s">
         <v>435</v>
       </c>
-      <c r="C195" s="3">
-        <v>3</v>
+      <c r="C195">
+        <v>2</v>
       </c>
       <c r="D195" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="I195">
-        <v>3404.08</v>
+        <v>5418.46</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
     </row>
-    <row r="196" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="196" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A196" t="s">
         <v>416</v>
       </c>
       <c r="B196" t="s">
         <v>435</v>
       </c>
-      <c r="C196" s="3">
-        <v>4</v>
+      <c r="C196">
+        <v>3</v>
       </c>
       <c r="D196" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="I196">
-        <v>591.02</v>
+        <v>3404.08</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
     </row>
-    <row r="197" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="197" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A197" t="s">
         <v>416</v>
       </c>
       <c r="B197" t="s">
         <v>435</v>
       </c>
-      <c r="C197" s="3">
-        <v>5</v>
+      <c r="C197">
+        <v>4</v>
       </c>
       <c r="D197" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="I197">
-        <v>1743.58</v>
+        <v>591.02</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="198" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A198" t="s">
         <v>416</v>
       </c>
       <c r="B198" t="s">
         <v>435</v>
       </c>
-      <c r="C198" s="3">
-        <v>6</v>
+      <c r="C198">
+        <v>5</v>
       </c>
       <c r="D198" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="I198">
-        <v>1150.6300000000001</v>
+        <v>1743.58</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="199" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A199" t="s">
         <v>416</v>
       </c>
       <c r="B199" t="s">
         <v>435</v>
       </c>
-      <c r="C199" s="3">
-        <v>7</v>
+      <c r="C199">
+        <v>6</v>
       </c>
       <c r="D199" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="I199">
-        <v>2580.6</v>
+        <v>1150.6300000000001</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="200" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A200" t="s">
         <v>416</v>
       </c>
       <c r="B200" t="s">
         <v>435</v>
       </c>
-      <c r="C200" s="3">
-        <v>8</v>
+      <c r="C200">
+        <v>7</v>
       </c>
       <c r="D200" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="I200">
-        <v>851</v>
+        <v>2580.6</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="201" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A201" t="s">
         <v>416</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
-      <c r="C201" s="3">
-        <v>9</v>
+      <c r="C201">
+        <v>8</v>
       </c>
       <c r="D201" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I201">
-        <v>2875.35</v>
+        <v>851</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="202" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A202" t="s">
         <v>416</v>
       </c>
       <c r="B202" t="s">
         <v>435</v>
       </c>
-      <c r="C202" s="3">
-        <v>10</v>
+      <c r="C202">
+        <v>9</v>
       </c>
       <c r="D202" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="I202">
-        <v>1284.1600000000001</v>
+        <v>2875.35</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
     </row>
-    <row r="203" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="203" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A203" t="s">
         <v>416</v>
       </c>
       <c r="B203" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>435</v>
+      </c>
+      <c r="C203">
+        <v>10</v>
       </c>
       <c r="D203" t="s">
-        <v>445</v>
-[...11 lines deleted...]
-        <v>764.69</v>
+        <v>444</v>
       </c>
       <c r="I203">
-        <v>446.38</v>
+        <v>1284.1600000000001</v>
       </c>
       <c r="J203">
-        <v>446.38</v>
-[...23 lines deleted...]
-    <row r="204" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A204" t="s">
         <v>416</v>
       </c>
       <c r="B204" t="s">
         <v>448</v>
       </c>
-      <c r="C204" s="3">
-        <v>2</v>
+      <c r="C204">
+        <v>1</v>
       </c>
       <c r="D204" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E204" t="s">
         <v>388</v>
       </c>
       <c r="F204" t="s">
         <v>446</v>
       </c>
       <c r="G204" t="s">
-        <v>166</v>
+        <v>447</v>
       </c>
       <c r="H204">
-        <v>3762.59</v>
+        <v>764.69</v>
       </c>
       <c r="I204">
-        <v>408.38</v>
+        <v>446.38</v>
       </c>
       <c r="J204">
-        <v>408.38</v>
+        <v>446.38</v>
       </c>
       <c r="K204">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L204">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N204" s="2">
-        <v>37694</v>
+        <v>34834</v>
       </c>
       <c r="O204" t="s">
         <v>23</v>
       </c>
       <c r="P204" t="s">
         <v>24</v>
       </c>
       <c r="Q204" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R204">
         <v>80</v>
       </c>
     </row>
-    <row r="205" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="205" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A205" t="s">
         <v>416</v>
       </c>
       <c r="B205" t="s">
         <v>448</v>
       </c>
-      <c r="C205" s="3">
-        <v>3</v>
+      <c r="C205">
+        <v>2</v>
       </c>
       <c r="D205" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="E205" t="s">
         <v>388</v>
       </c>
       <c r="F205" t="s">
         <v>446</v>
       </c>
       <c r="G205" t="s">
-        <v>286</v>
+        <v>166</v>
       </c>
       <c r="H205">
-        <v>3240.34</v>
+        <v>3762.59</v>
       </c>
       <c r="I205">
-        <v>508.56</v>
+        <v>408.38</v>
       </c>
       <c r="J205">
-        <v>641.03</v>
+        <v>408.38</v>
       </c>
       <c r="K205">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="M205">
+        <v>7</v>
+      </c>
+      <c r="L205">
         <v>2</v>
       </c>
       <c r="N205" s="2">
-        <v>36600</v>
+        <v>37694</v>
       </c>
       <c r="O205" t="s">
         <v>23</v>
       </c>
       <c r="P205" t="s">
         <v>24</v>
       </c>
       <c r="Q205" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R205">
         <v>80</v>
       </c>
     </row>
-    <row r="206" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="206" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A206" t="s">
         <v>416</v>
       </c>
       <c r="B206" t="s">
         <v>448</v>
       </c>
-      <c r="C206" s="3">
-        <v>4</v>
+      <c r="C206">
+        <v>3</v>
       </c>
       <c r="D206" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="E206" t="s">
         <v>388</v>
       </c>
       <c r="F206" t="s">
         <v>446</v>
       </c>
       <c r="G206" t="s">
-        <v>452</v>
+        <v>286</v>
       </c>
       <c r="H206">
-        <v>495</v>
+        <v>3240.34</v>
       </c>
       <c r="I206">
-        <v>288</v>
+        <v>508.56</v>
       </c>
       <c r="J206">
-        <v>288</v>
+        <v>641.03</v>
       </c>
       <c r="K206">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="M206">
+        <v>2</v>
       </c>
       <c r="N206" s="2">
-        <v>38593</v>
+        <v>36600</v>
       </c>
       <c r="O206" t="s">
         <v>23</v>
       </c>
       <c r="P206" t="s">
         <v>24</v>
       </c>
       <c r="Q206" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R206">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="207" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A207" t="s">
         <v>416</v>
       </c>
       <c r="B207" t="s">
         <v>448</v>
       </c>
-      <c r="C207" s="3">
-        <v>5</v>
+      <c r="C207">
+        <v>4</v>
       </c>
       <c r="D207" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E207" t="s">
         <v>388</v>
       </c>
       <c r="F207" t="s">
         <v>446</v>
       </c>
       <c r="G207" t="s">
-        <v>210</v>
+        <v>452</v>
       </c>
       <c r="H207">
-        <v>2200.96</v>
+        <v>495</v>
       </c>
       <c r="I207">
-        <v>414.75</v>
+        <v>288</v>
       </c>
       <c r="J207">
-        <v>414.75</v>
+        <v>288</v>
       </c>
       <c r="K207">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N207" s="2">
-        <v>35514</v>
+        <v>38593</v>
       </c>
       <c r="O207" t="s">
         <v>23</v>
       </c>
       <c r="P207" t="s">
         <v>24</v>
       </c>
       <c r="Q207" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="R207">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="208" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A208" t="s">
         <v>416</v>
       </c>
       <c r="B208" t="s">
         <v>448</v>
       </c>
-      <c r="C208" s="3">
-        <v>6</v>
+      <c r="C208">
+        <v>5</v>
       </c>
       <c r="D208" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="E208" t="s">
         <v>388</v>
       </c>
       <c r="F208" t="s">
         <v>446</v>
       </c>
       <c r="G208" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="H208">
-        <v>2403.19</v>
+        <v>2200.96</v>
       </c>
       <c r="I208">
-        <v>258.47000000000003</v>
+        <v>414.75</v>
       </c>
       <c r="J208">
-        <v>258.47000000000003</v>
+        <v>414.75</v>
       </c>
       <c r="K208">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N208" s="2">
-        <v>30127</v>
+        <v>35514</v>
       </c>
       <c r="O208" t="s">
         <v>23</v>
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="R208">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="209" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A209" t="s">
         <v>416</v>
       </c>
       <c r="B209" t="s">
         <v>448</v>
       </c>
-      <c r="C209" s="3">
-        <v>7</v>
+      <c r="C209">
+        <v>6</v>
       </c>
       <c r="D209" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="E209" t="s">
         <v>388</v>
       </c>
       <c r="F209" t="s">
         <v>446</v>
       </c>
       <c r="G209" t="s">
-        <v>456</v>
+        <v>232</v>
       </c>
       <c r="H209">
-        <v>295.51</v>
+        <v>2403.19</v>
       </c>
       <c r="I209">
-        <v>172.05</v>
+        <v>258.47000000000003</v>
       </c>
       <c r="J209">
-        <v>172.05</v>
+        <v>258.47000000000003</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
       <c r="N209" s="2">
-        <v>36244</v>
+        <v>30127</v>
       </c>
       <c r="O209" t="s">
         <v>23</v>
       </c>
       <c r="P209" t="s">
         <v>24</v>
       </c>
       <c r="Q209" t="s">
         <v>161</v>
       </c>
       <c r="R209">
         <v>60</v>
       </c>
-    </row>
-    <row r="210" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S209" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A210" t="s">
         <v>416</v>
       </c>
       <c r="B210" t="s">
         <v>448</v>
       </c>
-      <c r="C210" s="3">
-        <v>8</v>
+      <c r="C210">
+        <v>7</v>
       </c>
       <c r="D210" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E210" t="s">
         <v>388</v>
       </c>
       <c r="F210" t="s">
         <v>446</v>
       </c>
       <c r="G210" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="H210">
-        <v>660.77</v>
+        <v>295.51</v>
       </c>
       <c r="I210">
-        <v>405.62</v>
+        <v>172.05</v>
       </c>
       <c r="J210">
-        <v>405.62</v>
+        <v>172.05</v>
       </c>
       <c r="K210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N210" s="2">
-        <v>31867</v>
+        <v>36244</v>
       </c>
       <c r="O210" t="s">
         <v>23</v>
       </c>
       <c r="P210" t="s">
         <v>24</v>
       </c>
       <c r="Q210" t="s">
         <v>161</v>
       </c>
       <c r="R210">
         <v>60</v>
       </c>
     </row>
-    <row r="211" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="211" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A211" t="s">
         <v>416</v>
       </c>
       <c r="B211" t="s">
         <v>448</v>
       </c>
-      <c r="C211" s="3">
-        <v>9</v>
+      <c r="C211">
+        <v>8</v>
       </c>
       <c r="D211" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="E211" t="s">
         <v>388</v>
       </c>
       <c r="F211" t="s">
         <v>446</v>
       </c>
       <c r="G211" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="H211">
-        <v>839</v>
+        <v>660.77</v>
       </c>
       <c r="I211">
-        <v>380.87</v>
+        <v>405.62</v>
       </c>
       <c r="J211">
-        <v>380.87</v>
+        <v>405.62</v>
       </c>
       <c r="K211">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N211" s="2">
-        <v>35338</v>
+        <v>31867</v>
       </c>
       <c r="O211" t="s">
         <v>23</v>
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R211">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A212" t="s">
         <v>416</v>
       </c>
       <c r="B212" t="s">
         <v>448</v>
       </c>
-      <c r="C212" s="3">
-        <v>10</v>
+      <c r="C212">
+        <v>9</v>
       </c>
       <c r="D212" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="E212" t="s">
         <v>388</v>
       </c>
       <c r="F212" t="s">
         <v>446</v>
       </c>
       <c r="G212" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="H212">
-        <v>1352</v>
+        <v>839</v>
       </c>
       <c r="I212">
-        <v>50</v>
+        <v>380.87</v>
       </c>
       <c r="J212">
-        <v>1023.53</v>
+        <v>380.87</v>
       </c>
       <c r="K212">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N212" s="2">
-        <v>34815</v>
+        <v>35338</v>
       </c>
       <c r="O212" t="s">
         <v>23</v>
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R212">
         <v>80</v>
       </c>
     </row>
-    <row r="213" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="213" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A213" t="s">
         <v>416</v>
       </c>
       <c r="B213" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>448</v>
+      </c>
+      <c r="C213">
+        <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>463</v>
+        <v>461</v>
+      </c>
+      <c r="E213" t="s">
+        <v>388</v>
+      </c>
+      <c r="F213" t="s">
+        <v>446</v>
+      </c>
+      <c r="G213" t="s">
+        <v>462</v>
+      </c>
+      <c r="H213">
+        <v>1352</v>
       </c>
       <c r="I213">
-        <v>7266.11</v>
+        <v>50</v>
       </c>
       <c r="J213">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:19" x14ac:dyDescent="0.7">
+        <v>1023.53</v>
+      </c>
+      <c r="K213">
+        <v>4</v>
+      </c>
+      <c r="N213" s="2">
+        <v>34815</v>
+      </c>
+      <c r="O213" t="s">
+        <v>23</v>
+      </c>
+      <c r="P213" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>168</v>
+      </c>
+      <c r="R213">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A214" t="s">
         <v>416</v>
       </c>
       <c r="B214" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="C214" s="3">
+        <v>464</v>
+      </c>
+      <c r="C214">
         <v>1</v>
       </c>
       <c r="D214" t="s">
-        <v>923</v>
-[...1 lines deleted...]
-      <c r="E214" t="s">
+        <v>463</v>
+      </c>
+      <c r="I214">
+        <v>7266.11</v>
+      </c>
+      <c r="J214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A215" t="s">
+        <v>416</v>
+      </c>
+      <c r="B215" t="s">
+        <v>927</v>
+      </c>
+      <c r="C215">
+        <v>1</v>
+      </c>
+      <c r="D215" t="s">
+        <v>926</v>
+      </c>
+      <c r="E215" t="s">
         <v>388</v>
       </c>
-      <c r="F214" t="s">
+      <c r="F215" t="s">
         <v>414</v>
       </c>
-      <c r="G214" t="s">
-[...2 lines deleted...]
-      <c r="H214">
+      <c r="G215" t="s">
+        <v>912</v>
+      </c>
+      <c r="H215">
         <v>927.45</v>
       </c>
-      <c r="I214">
+      <c r="I215">
         <v>0</v>
       </c>
-      <c r="J214">
+      <c r="J215">
         <v>78.89</v>
       </c>
-      <c r="K214">
+      <c r="K215">
         <v>3</v>
       </c>
-      <c r="M214">
+      <c r="M215">
         <v>3</v>
       </c>
-      <c r="N214" s="2">
+      <c r="N215" s="2">
         <v>45352</v>
       </c>
-      <c r="O214" t="s">
-[...8 lines deleted...]
-      <c r="R214">
+      <c r="O215" t="s">
+        <v>23</v>
+      </c>
+      <c r="P215" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>27</v>
+      </c>
+      <c r="R215">
         <v>80</v>
       </c>
     </row>
-    <row r="215" spans="1:19" x14ac:dyDescent="0.7">
-[...49 lines deleted...]
-    <row r="216" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="216" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A216" t="s">
         <v>467</v>
       </c>
       <c r="B216" t="s">
         <v>468</v>
       </c>
-      <c r="C216" s="3">
-        <v>2</v>
+      <c r="C216">
+        <v>1</v>
       </c>
       <c r="D216" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E216" t="s">
         <v>354</v>
       </c>
       <c r="F216" t="s">
         <v>355</v>
       </c>
       <c r="G216" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="H216">
-        <v>210.39</v>
+        <v>218.16</v>
       </c>
       <c r="I216">
-        <v>120.15</v>
+        <v>120</v>
       </c>
       <c r="J216">
-        <v>120.15</v>
+        <v>60</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="N216" s="2">
-        <v>32227</v>
+        <v>32580</v>
       </c>
       <c r="O216" t="s">
         <v>23</v>
       </c>
       <c r="P216" t="s">
         <v>23</v>
       </c>
       <c r="Q216" t="s">
-        <v>168</v>
+        <v>352</v>
       </c>
       <c r="R216">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="217" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A217" t="s">
         <v>467</v>
       </c>
       <c r="B217" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="C217" s="3">
+        <v>468</v>
+      </c>
+      <c r="C217">
+        <v>2</v>
+      </c>
+      <c r="D217" t="s">
+        <v>469</v>
+      </c>
+      <c r="E217" t="s">
+        <v>354</v>
+      </c>
+      <c r="F217" t="s">
+        <v>355</v>
+      </c>
+      <c r="G217" t="s">
+        <v>470</v>
+      </c>
+      <c r="H217">
+        <v>210.39</v>
+      </c>
+      <c r="I217">
+        <v>120.15</v>
+      </c>
+      <c r="J217">
+        <v>120.15</v>
+      </c>
+      <c r="K217">
         <v>1</v>
       </c>
-      <c r="D217" t="s">
-[...12 lines deleted...]
-    <row r="218" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="N217" s="2">
+        <v>32227</v>
+      </c>
+      <c r="O217" t="s">
+        <v>23</v>
+      </c>
+      <c r="P217" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>168</v>
+      </c>
+      <c r="R217">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="218" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A218" t="s">
         <v>467</v>
       </c>
       <c r="B218" t="s">
         <v>473</v>
       </c>
-      <c r="C218" s="3">
-        <v>2</v>
+      <c r="C218">
+        <v>1</v>
       </c>
       <c r="D218" t="s">
-        <v>474</v>
-[...11 lines deleted...]
-        <v>1352</v>
+        <v>471</v>
       </c>
       <c r="I218">
+        <v>1240.1500000000001</v>
+      </c>
+      <c r="J218">
         <v>0</v>
       </c>
-      <c r="J218">
-[...21 lines deleted...]
-    <row r="219" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S218" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A219" t="s">
         <v>467</v>
       </c>
       <c r="B219" t="s">
         <v>473</v>
       </c>
-      <c r="C219" s="3">
-        <v>3</v>
+      <c r="C219">
+        <v>2</v>
       </c>
       <c r="D219" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="E219" t="s">
         <v>388</v>
       </c>
       <c r="F219" t="s">
         <v>389</v>
       </c>
       <c r="G219" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="H219">
-        <v>817.84</v>
+        <v>1352</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
       <c r="J219">
-        <v>1063.8499999999999</v>
+        <v>1901.82</v>
       </c>
       <c r="K219">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N219" s="2">
-        <v>44256</v>
+        <v>34815</v>
       </c>
       <c r="O219" t="s">
         <v>23</v>
       </c>
       <c r="P219" t="s">
         <v>24</v>
       </c>
       <c r="Q219" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R219">
         <v>80</v>
       </c>
     </row>
-    <row r="220" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="220" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A220" t="s">
         <v>467</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
-      <c r="C220" s="3">
-        <v>4</v>
+      <c r="C220">
+        <v>3</v>
       </c>
       <c r="D220" t="s">
-        <v>925</v>
+        <v>475</v>
       </c>
       <c r="E220" t="s">
         <v>388</v>
       </c>
       <c r="F220" t="s">
         <v>389</v>
       </c>
       <c r="G220" t="s">
-        <v>909</v>
+        <v>476</v>
       </c>
       <c r="H220">
-        <v>927.45</v>
+        <v>817.84</v>
       </c>
       <c r="I220">
         <v>0</v>
       </c>
       <c r="J220">
-        <v>1091.55</v>
+        <v>1063.8499999999999</v>
       </c>
       <c r="K220">
         <v>3</v>
       </c>
       <c r="N220" s="2">
-        <v>45352</v>
+        <v>44256</v>
       </c>
       <c r="O220" t="s">
         <v>23</v>
       </c>
       <c r="P220" t="s">
         <v>24</v>
       </c>
       <c r="Q220" t="s">
         <v>27</v>
       </c>
       <c r="R220">
         <v>80</v>
       </c>
     </row>
-    <row r="221" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="221" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A221" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="B221" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>473</v>
+      </c>
+      <c r="C221">
+        <v>4</v>
       </c>
       <c r="D221" t="s">
-        <v>477</v>
+        <v>928</v>
       </c>
       <c r="E221" t="s">
-        <v>478</v>
+        <v>388</v>
       </c>
       <c r="F221" t="s">
-        <v>479</v>
+        <v>389</v>
       </c>
       <c r="G221" t="s">
-        <v>480</v>
+        <v>912</v>
       </c>
       <c r="H221">
-        <v>10032.549999999999</v>
+        <v>927.45</v>
       </c>
       <c r="I221">
-        <v>10300.59</v>
+        <v>0</v>
       </c>
       <c r="J221">
-        <v>7861.17</v>
+        <v>1091.55</v>
       </c>
       <c r="K221">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N221" s="2">
-        <v>24167</v>
+        <v>45352</v>
       </c>
       <c r="O221" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="P221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q221" t="s">
         <v>27</v>
       </c>
       <c r="R221">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="222" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A222" t="s">
         <v>482</v>
       </c>
       <c r="B222" t="s">
         <v>483</v>
       </c>
-      <c r="C222" s="3">
-        <v>2</v>
+      <c r="C222">
+        <v>1</v>
       </c>
       <c r="D222" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E222" t="s">
         <v>478</v>
       </c>
       <c r="F222" t="s">
         <v>479</v>
       </c>
       <c r="G222" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="H222">
-        <v>5926.7</v>
+        <v>10032.549999999999</v>
       </c>
       <c r="I222">
-        <v>7751.25</v>
+        <v>10300.59</v>
       </c>
       <c r="J222">
-        <v>5412.12</v>
+        <v>7861.17</v>
       </c>
       <c r="K222">
         <v>4</v>
       </c>
       <c r="N222" s="2">
-        <v>28004</v>
+        <v>24167</v>
       </c>
       <c r="O222" t="s">
         <v>24</v>
       </c>
       <c r="P222" t="s">
         <v>23</v>
       </c>
       <c r="Q222" t="s">
         <v>27</v>
       </c>
       <c r="R222">
         <v>60</v>
       </c>
       <c r="S222" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:19" x14ac:dyDescent="0.7">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="223" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A223" t="s">
         <v>482</v>
       </c>
       <c r="B223" t="s">
         <v>483</v>
       </c>
-      <c r="C223" s="3">
-        <v>3</v>
+      <c r="C223">
+        <v>2</v>
       </c>
       <c r="D223" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E223" t="s">
         <v>478</v>
       </c>
       <c r="F223" t="s">
         <v>479</v>
       </c>
       <c r="G223" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="H223">
-        <v>10100.629999999999</v>
+        <v>5926.7</v>
       </c>
       <c r="I223">
-        <v>10513.43</v>
+        <v>7751.25</v>
       </c>
       <c r="J223">
-        <v>10513.43</v>
+        <v>5412.12</v>
       </c>
       <c r="K223">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N223" s="2">
-        <v>25188</v>
+        <v>28004</v>
       </c>
       <c r="O223" t="s">
         <v>24</v>
       </c>
       <c r="P223" t="s">
         <v>23</v>
       </c>
       <c r="Q223" t="s">
         <v>27</v>
       </c>
       <c r="R223">
         <v>60</v>
       </c>
-    </row>
-    <row r="224" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S223" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A224" t="s">
         <v>482</v>
       </c>
       <c r="B224" t="s">
         <v>483</v>
       </c>
-      <c r="C224" s="3">
-        <v>4</v>
+      <c r="C224">
+        <v>3</v>
       </c>
       <c r="D224" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E224" t="s">
         <v>478</v>
       </c>
       <c r="F224" t="s">
         <v>479</v>
       </c>
       <c r="G224" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="H224">
-        <v>2267.16</v>
+        <v>10100.629999999999</v>
       </c>
       <c r="I224">
-        <v>3865.33</v>
+        <v>10513.43</v>
       </c>
       <c r="J224">
-        <v>3865.33</v>
+        <v>10513.43</v>
       </c>
       <c r="K224">
         <v>5</v>
       </c>
       <c r="N224" s="2">
-        <v>26753</v>
+        <v>25188</v>
       </c>
       <c r="O224" t="s">
         <v>24</v>
       </c>
       <c r="P224" t="s">
         <v>23</v>
       </c>
       <c r="Q224" t="s">
         <v>27</v>
       </c>
       <c r="R224">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="225" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
-      <c r="C225" s="3">
-        <v>5</v>
+      <c r="C225">
+        <v>4</v>
       </c>
       <c r="D225" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E225" t="s">
         <v>478</v>
       </c>
       <c r="F225" t="s">
         <v>479</v>
       </c>
       <c r="G225" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="H225">
-        <v>8975.2800000000007</v>
+        <v>2267.16</v>
       </c>
       <c r="I225">
-        <v>6498.89</v>
+        <v>3865.33</v>
       </c>
       <c r="J225">
-        <v>6498.89</v>
+        <v>3865.33</v>
       </c>
       <c r="K225">
         <v>5</v>
       </c>
       <c r="N225" s="2">
-        <v>26389</v>
+        <v>26753</v>
       </c>
       <c r="O225" t="s">
         <v>24</v>
       </c>
       <c r="P225" t="s">
         <v>23</v>
       </c>
       <c r="Q225" t="s">
         <v>27</v>
       </c>
       <c r="R225">
         <v>80</v>
       </c>
     </row>
-    <row r="226" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="226" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A226" t="s">
         <v>482</v>
       </c>
       <c r="B226" t="s">
         <v>483</v>
       </c>
-      <c r="C226" s="3">
-        <v>6</v>
+      <c r="C226">
+        <v>5</v>
       </c>
       <c r="D226" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E226" t="s">
         <v>478</v>
       </c>
       <c r="F226" t="s">
         <v>479</v>
       </c>
       <c r="G226" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="H226">
-        <v>9082.39</v>
+        <v>8975.2800000000007</v>
       </c>
       <c r="I226">
-        <v>10528.73</v>
+        <v>6498.89</v>
       </c>
       <c r="J226">
-        <v>10528.73</v>
+        <v>6498.89</v>
       </c>
       <c r="K226">
         <v>5</v>
       </c>
       <c r="N226" s="2">
-        <v>27463</v>
+        <v>26389</v>
       </c>
       <c r="O226" t="s">
         <v>24</v>
       </c>
       <c r="P226" t="s">
         <v>23</v>
       </c>
       <c r="Q226" t="s">
         <v>27</v>
       </c>
       <c r="R226">
         <v>80</v>
       </c>
     </row>
-    <row r="227" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="227" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A227" t="s">
         <v>482</v>
       </c>
       <c r="B227" t="s">
         <v>483</v>
       </c>
-      <c r="C227" s="3">
-        <v>7</v>
+      <c r="C227">
+        <v>6</v>
       </c>
       <c r="D227" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="E227" t="s">
         <v>478</v>
       </c>
       <c r="F227" t="s">
         <v>479</v>
       </c>
       <c r="G227" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="H227">
-        <v>3712.83</v>
+        <v>9082.39</v>
       </c>
       <c r="I227">
-        <v>4387.6400000000003</v>
+        <v>10528.73</v>
       </c>
       <c r="J227">
-        <v>4387.6400000000003</v>
+        <v>10528.73</v>
       </c>
       <c r="K227">
         <v>5</v>
       </c>
       <c r="N227" s="2">
-        <v>28038</v>
+        <v>27463</v>
       </c>
       <c r="O227" t="s">
         <v>24</v>
       </c>
       <c r="P227" t="s">
         <v>23</v>
       </c>
       <c r="Q227" t="s">
         <v>27</v>
       </c>
       <c r="R227">
         <v>80</v>
       </c>
     </row>
-    <row r="228" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="228" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A228" t="s">
         <v>482</v>
       </c>
       <c r="B228" t="s">
         <v>483</v>
       </c>
-      <c r="C228" s="3">
-        <v>8</v>
+      <c r="C228">
+        <v>7</v>
       </c>
       <c r="D228" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E228" t="s">
         <v>478</v>
       </c>
       <c r="F228" t="s">
         <v>479</v>
       </c>
       <c r="G228" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="H228">
-        <v>2169.2199999999998</v>
+        <v>3712.83</v>
       </c>
       <c r="I228">
-        <v>2910.82</v>
+        <v>4387.6400000000003</v>
       </c>
       <c r="J228">
-        <v>2910.82</v>
+        <v>4387.6400000000003</v>
       </c>
       <c r="K228">
         <v>5</v>
       </c>
       <c r="N228" s="2">
-        <v>29689</v>
+        <v>28038</v>
       </c>
       <c r="O228" t="s">
         <v>24</v>
       </c>
       <c r="P228" t="s">
         <v>23</v>
       </c>
       <c r="Q228" t="s">
         <v>27</v>
       </c>
       <c r="R228">
         <v>80</v>
       </c>
     </row>
-    <row r="229" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="229" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A229" t="s">
         <v>482</v>
       </c>
       <c r="B229" t="s">
         <v>483</v>
       </c>
-      <c r="C229" s="3">
-        <v>9</v>
+      <c r="C229">
+        <v>8</v>
       </c>
       <c r="D229" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="E229" t="s">
         <v>478</v>
       </c>
       <c r="F229" t="s">
         <v>479</v>
       </c>
       <c r="G229" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="H229">
-        <v>4271.59</v>
+        <v>2169.2199999999998</v>
       </c>
       <c r="I229">
-        <v>4211.25</v>
+        <v>2910.82</v>
       </c>
       <c r="J229">
-        <v>4211.25</v>
+        <v>2910.82</v>
       </c>
       <c r="K229">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N229" s="2">
-        <v>30604</v>
+        <v>29689</v>
       </c>
       <c r="O229" t="s">
         <v>24</v>
       </c>
       <c r="P229" t="s">
         <v>23</v>
       </c>
       <c r="Q229" t="s">
         <v>27</v>
       </c>
       <c r="R229">
         <v>80</v>
       </c>
     </row>
-    <row r="230" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="230" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A230" t="s">
         <v>482</v>
       </c>
       <c r="B230" t="s">
         <v>483</v>
       </c>
-      <c r="C230" s="3">
-        <v>10</v>
+      <c r="C230">
+        <v>9</v>
       </c>
       <c r="D230" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E230" t="s">
         <v>478</v>
       </c>
       <c r="F230" t="s">
         <v>479</v>
       </c>
       <c r="G230" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="H230">
-        <v>1992.96</v>
+        <v>4271.59</v>
       </c>
       <c r="I230">
-        <v>2014.81</v>
+        <v>4211.25</v>
       </c>
       <c r="J230">
-        <v>2014.81</v>
+        <v>4211.25</v>
       </c>
       <c r="K230">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N230" s="2">
-        <v>29339</v>
+        <v>30604</v>
       </c>
       <c r="O230" t="s">
         <v>24</v>
       </c>
       <c r="P230" t="s">
         <v>23</v>
       </c>
       <c r="Q230" t="s">
         <v>27</v>
       </c>
       <c r="R230">
         <v>80</v>
       </c>
     </row>
-    <row r="231" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="231" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A231" t="s">
         <v>482</v>
       </c>
       <c r="B231" t="s">
         <v>483</v>
       </c>
-      <c r="C231" s="3">
-        <v>11</v>
+      <c r="C231">
+        <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E231" t="s">
         <v>478</v>
       </c>
       <c r="F231" t="s">
         <v>479</v>
       </c>
       <c r="G231" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H231">
-        <v>3771.47</v>
+        <v>1992.96</v>
       </c>
       <c r="I231">
-        <v>3835.67</v>
+        <v>2014.81</v>
       </c>
       <c r="J231">
-        <v>3835.67</v>
+        <v>2014.81</v>
       </c>
       <c r="K231">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="L231">
+        <v>1</v>
       </c>
       <c r="N231" s="2">
-        <v>31809</v>
+        <v>29339</v>
       </c>
       <c r="O231" t="s">
         <v>24</v>
       </c>
       <c r="P231" t="s">
         <v>23</v>
       </c>
       <c r="Q231" t="s">
         <v>27</v>
       </c>
       <c r="R231">
         <v>80</v>
       </c>
     </row>
-    <row r="232" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="232" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A232" t="s">
         <v>482</v>
       </c>
       <c r="B232" t="s">
         <v>483</v>
       </c>
-      <c r="C232" s="3">
-        <v>12</v>
+      <c r="C232">
+        <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="E232" t="s">
         <v>478</v>
       </c>
       <c r="F232" t="s">
         <v>479</v>
       </c>
       <c r="G232" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="H232">
-        <v>3823.97</v>
+        <v>3771.47</v>
       </c>
       <c r="I232">
-        <v>3021.08</v>
+        <v>3835.67</v>
       </c>
       <c r="J232">
-        <v>3021.08</v>
+        <v>3835.67</v>
       </c>
       <c r="K232">
         <v>3</v>
       </c>
       <c r="N232" s="2">
-        <v>32125</v>
+        <v>31809</v>
       </c>
       <c r="O232" t="s">
         <v>24</v>
       </c>
       <c r="P232" t="s">
         <v>23</v>
       </c>
       <c r="Q232" t="s">
         <v>27</v>
       </c>
       <c r="R232">
         <v>80</v>
       </c>
     </row>
-    <row r="233" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="233" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A233" t="s">
         <v>482</v>
       </c>
       <c r="B233" t="s">
         <v>483</v>
       </c>
-      <c r="C233" s="3">
-        <v>13</v>
+      <c r="C233">
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E233" t="s">
         <v>478</v>
       </c>
       <c r="F233" t="s">
         <v>479</v>
       </c>
       <c r="G233" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="H233">
-        <v>6568.1</v>
+        <v>3823.97</v>
       </c>
       <c r="I233">
-        <v>7927.13</v>
+        <v>3021.08</v>
       </c>
       <c r="J233">
-        <v>7927.13</v>
+        <v>3021.08</v>
       </c>
       <c r="K233">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N233" s="2">
-        <v>32573</v>
+        <v>32125</v>
       </c>
       <c r="O233" t="s">
         <v>24</v>
       </c>
       <c r="P233" t="s">
         <v>23</v>
       </c>
       <c r="Q233" t="s">
         <v>27</v>
       </c>
       <c r="R233">
         <v>80</v>
       </c>
     </row>
-    <row r="234" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="234" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A234" t="s">
         <v>482</v>
       </c>
       <c r="B234" t="s">
         <v>483</v>
       </c>
-      <c r="C234" s="3">
-        <v>14</v>
+      <c r="C234">
+        <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E234" t="s">
         <v>478</v>
       </c>
       <c r="F234" t="s">
         <v>479</v>
       </c>
       <c r="G234" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="H234">
-        <v>6489.25</v>
+        <v>6568.1</v>
       </c>
       <c r="I234">
-        <v>8827.0400000000009</v>
+        <v>7927.13</v>
       </c>
       <c r="J234">
-        <v>8827.0400000000009</v>
+        <v>7927.13</v>
       </c>
       <c r="K234">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N234" s="2">
-        <v>32940</v>
+        <v>32573</v>
       </c>
       <c r="O234" t="s">
         <v>24</v>
       </c>
       <c r="P234" t="s">
         <v>23</v>
       </c>
       <c r="Q234" t="s">
         <v>27</v>
       </c>
       <c r="R234">
         <v>80</v>
       </c>
     </row>
-    <row r="235" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="235" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A235" t="s">
         <v>482</v>
       </c>
       <c r="B235" t="s">
         <v>483</v>
       </c>
-      <c r="C235" s="3">
-        <v>15</v>
+      <c r="C235">
+        <v>14</v>
       </c>
       <c r="D235" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E235" t="s">
         <v>478</v>
       </c>
       <c r="F235" t="s">
         <v>479</v>
       </c>
       <c r="G235" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="H235">
-        <v>2007.85</v>
+        <v>6489.25</v>
       </c>
       <c r="I235">
-        <v>3510.52</v>
+        <v>8827.0400000000009</v>
       </c>
       <c r="J235">
-        <v>3510.52</v>
+        <v>8827.0400000000009</v>
       </c>
       <c r="K235">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N235" s="2">
-        <v>34424</v>
+        <v>32940</v>
       </c>
       <c r="O235" t="s">
         <v>24</v>
       </c>
       <c r="P235" t="s">
         <v>23</v>
       </c>
       <c r="Q235" t="s">
         <v>27</v>
       </c>
       <c r="R235">
         <v>80</v>
       </c>
     </row>
-    <row r="236" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="236" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A236" t="s">
         <v>482</v>
       </c>
       <c r="B236" t="s">
         <v>483</v>
       </c>
-      <c r="C236" s="3">
-        <v>16</v>
+      <c r="C236">
+        <v>15</v>
       </c>
       <c r="D236" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E236" t="s">
         <v>478</v>
       </c>
       <c r="F236" t="s">
         <v>479</v>
       </c>
       <c r="G236" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="H236">
-        <v>2026.95</v>
+        <v>2007.85</v>
       </c>
       <c r="I236">
-        <v>3038.51</v>
+        <v>3510.52</v>
       </c>
       <c r="J236">
-        <v>3038.51</v>
+        <v>3510.52</v>
       </c>
       <c r="K236">
         <v>6</v>
       </c>
       <c r="N236" s="2">
-        <v>35150</v>
+        <v>34424</v>
       </c>
       <c r="O236" t="s">
         <v>24</v>
       </c>
       <c r="P236" t="s">
         <v>23</v>
       </c>
       <c r="Q236" t="s">
         <v>27</v>
       </c>
       <c r="R236">
         <v>80</v>
       </c>
     </row>
-    <row r="237" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="237" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A237" t="s">
         <v>482</v>
       </c>
       <c r="B237" t="s">
         <v>483</v>
       </c>
-      <c r="C237" s="3">
-        <v>17</v>
+      <c r="C237">
+        <v>16</v>
       </c>
       <c r="D237" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E237" t="s">
         <v>478</v>
       </c>
       <c r="F237" t="s">
         <v>479</v>
       </c>
       <c r="G237" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="H237">
-        <v>818.54</v>
+        <v>2026.95</v>
       </c>
       <c r="I237">
-        <v>1332.59</v>
+        <v>3038.51</v>
       </c>
       <c r="J237">
-        <v>1332.59</v>
+        <v>3038.51</v>
       </c>
       <c r="K237">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N237" s="2">
-        <v>35153</v>
+        <v>35150</v>
       </c>
       <c r="O237" t="s">
         <v>24</v>
       </c>
       <c r="P237" t="s">
         <v>23</v>
       </c>
       <c r="Q237" t="s">
         <v>27</v>
       </c>
       <c r="R237">
         <v>80</v>
       </c>
     </row>
-    <row r="238" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="238" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A238" t="s">
         <v>482</v>
       </c>
       <c r="B238" t="s">
         <v>483</v>
       </c>
-      <c r="C238" s="3">
-        <v>18</v>
+      <c r="C238">
+        <v>17</v>
       </c>
       <c r="D238" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E238" t="s">
         <v>478</v>
       </c>
       <c r="F238" t="s">
         <v>479</v>
       </c>
       <c r="G238" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="H238">
-        <v>7446.45</v>
+        <v>818.54</v>
       </c>
       <c r="I238">
-        <v>15288.02</v>
+        <v>1332.59</v>
       </c>
       <c r="J238">
-        <v>15288.02</v>
+        <v>1332.59</v>
       </c>
       <c r="K238">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N238" s="2">
-        <v>35450</v>
+        <v>35153</v>
       </c>
       <c r="O238" t="s">
         <v>24</v>
       </c>
       <c r="P238" t="s">
         <v>23</v>
       </c>
       <c r="Q238" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R238">
         <v>80</v>
       </c>
     </row>
-    <row r="239" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="239" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A239" t="s">
         <v>482</v>
       </c>
       <c r="B239" t="s">
         <v>483</v>
       </c>
-      <c r="C239" s="3">
-        <v>19</v>
+      <c r="C239">
+        <v>18</v>
       </c>
       <c r="D239" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E239" t="s">
         <v>478</v>
       </c>
       <c r="F239" t="s">
         <v>479</v>
       </c>
       <c r="G239" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="H239">
-        <v>2193.12</v>
+        <v>7446.45</v>
       </c>
       <c r="I239">
-        <v>3509.41</v>
+        <v>15288.02</v>
       </c>
       <c r="J239">
-        <v>3509.41</v>
+        <v>15288.02</v>
       </c>
       <c r="K239">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="N239" s="2">
-        <v>35520</v>
+        <v>35450</v>
       </c>
       <c r="O239" t="s">
         <v>24</v>
       </c>
       <c r="P239" t="s">
         <v>23</v>
       </c>
       <c r="Q239" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R239">
         <v>80</v>
       </c>
     </row>
-    <row r="240" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="240" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A240" t="s">
         <v>482</v>
       </c>
       <c r="B240" t="s">
         <v>483</v>
       </c>
-      <c r="C240" s="3">
-        <v>20</v>
+      <c r="C240">
+        <v>19</v>
       </c>
       <c r="D240" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E240" t="s">
         <v>478</v>
       </c>
       <c r="F240" t="s">
         <v>479</v>
       </c>
       <c r="G240" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H240">
-        <v>1221.56</v>
+        <v>2193.12</v>
       </c>
       <c r="I240">
-        <v>2453.0500000000002</v>
+        <v>3509.41</v>
       </c>
       <c r="J240">
-        <v>2453.0500000000002</v>
+        <v>3509.41</v>
       </c>
       <c r="K240">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N240" s="2">
-        <v>35517</v>
+        <v>35520</v>
       </c>
       <c r="O240" t="s">
         <v>24</v>
       </c>
       <c r="P240" t="s">
         <v>23</v>
       </c>
       <c r="Q240" t="s">
         <v>27</v>
       </c>
       <c r="R240">
         <v>80</v>
       </c>
     </row>
-    <row r="241" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="241" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A241" t="s">
         <v>482</v>
       </c>
       <c r="B241" t="s">
         <v>483</v>
       </c>
-      <c r="C241" s="3">
-        <v>21</v>
+      <c r="C241">
+        <v>20</v>
       </c>
       <c r="D241" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E241" t="s">
         <v>478</v>
       </c>
       <c r="F241" t="s">
         <v>479</v>
       </c>
       <c r="G241" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="H241">
-        <v>2039.95</v>
+        <v>1221.56</v>
       </c>
       <c r="I241">
-        <v>3232.01</v>
+        <v>2453.0500000000002</v>
       </c>
       <c r="J241">
-        <v>3232.01</v>
+        <v>2453.0500000000002</v>
       </c>
       <c r="K241">
         <v>6</v>
       </c>
       <c r="N241" s="2">
         <v>35517</v>
       </c>
       <c r="O241" t="s">
         <v>24</v>
       </c>
       <c r="P241" t="s">
         <v>23</v>
       </c>
       <c r="Q241" t="s">
         <v>27</v>
       </c>
       <c r="R241">
         <v>80</v>
       </c>
     </row>
-    <row r="242" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="242" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A242" t="s">
         <v>482</v>
       </c>
       <c r="B242" t="s">
         <v>483</v>
       </c>
-      <c r="C242" s="3">
-        <v>22</v>
+      <c r="C242">
+        <v>21</v>
       </c>
       <c r="D242" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E242" t="s">
         <v>478</v>
       </c>
       <c r="F242" t="s">
         <v>479</v>
       </c>
       <c r="G242" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="H242">
-        <v>5853.74</v>
+        <v>2039.95</v>
       </c>
       <c r="I242">
-        <v>7316.24</v>
+        <v>3232.01</v>
       </c>
       <c r="J242">
-        <v>7316.24</v>
+        <v>3232.01</v>
       </c>
       <c r="K242">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N242" s="2">
-        <v>35734</v>
+        <v>35517</v>
       </c>
       <c r="O242" t="s">
         <v>24</v>
       </c>
       <c r="P242" t="s">
         <v>23</v>
       </c>
       <c r="Q242" t="s">
         <v>27</v>
       </c>
       <c r="R242">
         <v>80</v>
       </c>
     </row>
-    <row r="243" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="243" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A243" t="s">
         <v>482</v>
       </c>
       <c r="B243" t="s">
         <v>483</v>
       </c>
-      <c r="C243" s="3">
-        <v>23</v>
+      <c r="C243">
+        <v>22</v>
       </c>
       <c r="D243" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E243" t="s">
         <v>478</v>
       </c>
       <c r="F243" t="s">
         <v>479</v>
       </c>
       <c r="G243" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="H243">
-        <v>1679.25</v>
+        <v>5853.74</v>
       </c>
       <c r="I243">
-        <v>3472.72</v>
+        <v>7316.24</v>
       </c>
       <c r="J243">
-        <v>3472.72</v>
+        <v>7316.24</v>
       </c>
       <c r="K243">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N243" s="2">
-        <v>36244</v>
+        <v>35734</v>
       </c>
       <c r="O243" t="s">
         <v>24</v>
       </c>
       <c r="P243" t="s">
         <v>23</v>
       </c>
       <c r="Q243" t="s">
         <v>27</v>
       </c>
       <c r="R243">
         <v>80</v>
       </c>
     </row>
-    <row r="244" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="244" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A244" t="s">
         <v>482</v>
       </c>
       <c r="B244" t="s">
         <v>483</v>
       </c>
-      <c r="C244" s="3">
-        <v>24</v>
+      <c r="C244">
+        <v>23</v>
       </c>
       <c r="D244" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="E244" t="s">
         <v>478</v>
       </c>
       <c r="F244" t="s">
         <v>479</v>
       </c>
       <c r="G244" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="H244">
-        <v>544.34</v>
+        <v>1679.25</v>
       </c>
       <c r="I244">
-        <v>1544.64</v>
+        <v>3472.72</v>
       </c>
       <c r="J244">
-        <v>1544.64</v>
+        <v>3472.72</v>
       </c>
       <c r="K244">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="N244" s="2">
-        <v>37164</v>
+        <v>36244</v>
       </c>
       <c r="O244" t="s">
         <v>24</v>
       </c>
       <c r="P244" t="s">
         <v>23</v>
       </c>
       <c r="Q244" t="s">
         <v>27</v>
       </c>
       <c r="R244">
         <v>80</v>
       </c>
     </row>
-    <row r="245" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="245" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A245" t="s">
         <v>482</v>
       </c>
       <c r="B245" t="s">
         <v>483</v>
       </c>
-      <c r="C245" s="3">
-        <v>25</v>
+      <c r="C245">
+        <v>24</v>
       </c>
       <c r="D245" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E245" t="s">
         <v>478</v>
       </c>
       <c r="F245" t="s">
         <v>479</v>
       </c>
       <c r="G245" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="H245">
-        <v>3872.53</v>
+        <v>544.34</v>
       </c>
       <c r="I245">
-        <v>7190.93</v>
+        <v>1544.64</v>
       </c>
       <c r="J245">
-        <v>7190.93</v>
+        <v>1544.64</v>
       </c>
       <c r="K245">
         <v>12</v>
       </c>
       <c r="N245" s="2">
-        <v>38230</v>
+        <v>37164</v>
       </c>
       <c r="O245" t="s">
         <v>24</v>
       </c>
       <c r="P245" t="s">
         <v>23</v>
       </c>
       <c r="Q245" t="s">
         <v>27</v>
       </c>
       <c r="R245">
         <v>80</v>
       </c>
     </row>
-    <row r="246" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="246" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A246" t="s">
         <v>482</v>
       </c>
       <c r="B246" t="s">
         <v>483</v>
       </c>
-      <c r="C246" s="3">
-        <v>26</v>
+      <c r="C246">
+        <v>25</v>
       </c>
       <c r="D246" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E246" t="s">
         <v>478</v>
       </c>
       <c r="F246" t="s">
         <v>479</v>
       </c>
       <c r="G246" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="H246">
-        <v>2173.5100000000002</v>
+        <v>3872.53</v>
       </c>
       <c r="I246">
-        <v>0</v>
+        <v>7190.93</v>
       </c>
       <c r="J246">
-        <v>3694.04</v>
+        <v>7190.93</v>
       </c>
       <c r="K246">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="N246" s="2">
-        <v>42202</v>
+        <v>38230</v>
       </c>
       <c r="O246" t="s">
         <v>24</v>
       </c>
       <c r="P246" t="s">
         <v>23</v>
       </c>
       <c r="Q246" t="s">
         <v>27</v>
       </c>
       <c r="R246">
         <v>80</v>
       </c>
     </row>
-    <row r="247" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="247" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A247" t="s">
         <v>482</v>
       </c>
       <c r="B247" t="s">
         <v>483</v>
       </c>
-      <c r="C247" s="3">
-        <v>27</v>
+      <c r="C247">
+        <v>26</v>
       </c>
       <c r="D247" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="E247" t="s">
         <v>478</v>
       </c>
       <c r="F247" t="s">
         <v>479</v>
       </c>
       <c r="G247" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="H247">
-        <v>1434.49</v>
+        <v>2173.5100000000002</v>
       </c>
       <c r="I247">
-        <v>7815.5</v>
+        <v>0</v>
       </c>
       <c r="J247">
-        <v>7815.5</v>
+        <v>3694.04</v>
       </c>
       <c r="K247">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N247" s="2">
-        <v>37031</v>
+        <v>42202</v>
       </c>
       <c r="O247" t="s">
         <v>24</v>
       </c>
       <c r="P247" t="s">
         <v>23</v>
       </c>
       <c r="Q247" t="s">
         <v>27</v>
       </c>
       <c r="R247">
         <v>80</v>
       </c>
     </row>
-    <row r="248" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="248" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A248" t="s">
         <v>482</v>
       </c>
       <c r="B248" t="s">
         <v>483</v>
       </c>
-      <c r="C248" s="3">
-        <v>28</v>
+      <c r="C248">
+        <v>27</v>
       </c>
       <c r="D248" t="s">
-        <v>537</v>
+        <v>535</v>
+      </c>
+      <c r="E248" t="s">
+        <v>478</v>
+      </c>
+      <c r="F248" t="s">
+        <v>479</v>
+      </c>
+      <c r="G248" t="s">
+        <v>536</v>
+      </c>
+      <c r="H248">
+        <v>1434.49</v>
       </c>
       <c r="I248">
-        <v>316.92</v>
+        <v>7815.5</v>
       </c>
       <c r="J248">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:18" x14ac:dyDescent="0.7">
+        <v>7815.5</v>
+      </c>
+      <c r="K248">
+        <v>8</v>
+      </c>
+      <c r="N248" s="2">
+        <v>37031</v>
+      </c>
+      <c r="O248" t="s">
+        <v>24</v>
+      </c>
+      <c r="P248" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>27</v>
+      </c>
+      <c r="R248">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="249" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A249" t="s">
         <v>482</v>
       </c>
       <c r="B249" t="s">
         <v>483</v>
       </c>
-      <c r="C249" s="3">
-        <v>29</v>
+      <c r="C249">
+        <v>28</v>
       </c>
       <c r="D249" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="I249">
-        <v>9275.6299999999992</v>
+        <v>316.92</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
     </row>
-    <row r="250" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="250" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A250" t="s">
         <v>482</v>
       </c>
       <c r="B250" t="s">
         <v>483</v>
       </c>
-      <c r="C250" s="3">
-        <v>30</v>
+      <c r="C250">
+        <v>29</v>
       </c>
       <c r="D250" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I250">
-        <v>170.82</v>
+        <v>9275.6299999999992</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
     </row>
-    <row r="251" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="251" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A251" t="s">
         <v>482</v>
       </c>
       <c r="B251" t="s">
         <v>483</v>
       </c>
-      <c r="C251" s="3">
-        <v>31</v>
+      <c r="C251">
+        <v>30</v>
       </c>
       <c r="D251" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="I251">
-        <v>1277.02</v>
+        <v>170.82</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
     </row>
-    <row r="252" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="252" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A252" t="s">
         <v>482</v>
       </c>
       <c r="B252" t="s">
         <v>483</v>
       </c>
-      <c r="C252" s="3">
-        <v>32</v>
+      <c r="C252">
+        <v>31</v>
       </c>
       <c r="D252" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="I252">
-        <v>1721.11</v>
+        <v>1277.02</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
     </row>
-    <row r="253" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="253" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A253" t="s">
         <v>482</v>
       </c>
       <c r="B253" t="s">
         <v>483</v>
       </c>
-      <c r="C253" s="3">
-        <v>33</v>
+      <c r="C253">
+        <v>32</v>
       </c>
       <c r="D253" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="I253">
-        <v>355.92</v>
+        <v>1721.11</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
     </row>
-    <row r="254" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="254" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A254" t="s">
         <v>482</v>
       </c>
       <c r="B254" t="s">
         <v>483</v>
       </c>
-      <c r="C254" s="3">
-        <v>34</v>
+      <c r="C254">
+        <v>33</v>
       </c>
       <c r="D254" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="I254">
-        <v>354.69</v>
+        <v>355.92</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
     </row>
-    <row r="255" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="255" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A255" t="s">
         <v>482</v>
       </c>
       <c r="B255" t="s">
         <v>483</v>
       </c>
-      <c r="C255" s="3">
-        <v>35</v>
+      <c r="C255">
+        <v>34</v>
       </c>
       <c r="D255" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I255">
-        <v>200.08</v>
+        <v>354.69</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
     </row>
-    <row r="256" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="256" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A256" t="s">
         <v>482</v>
       </c>
       <c r="B256" t="s">
         <v>483</v>
       </c>
-      <c r="C256" s="3">
-        <v>36</v>
+      <c r="C256">
+        <v>35</v>
       </c>
       <c r="D256" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="I256">
-        <v>1289.8900000000001</v>
+        <v>200.08</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
     </row>
-    <row r="257" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="257" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A257" t="s">
         <v>482</v>
       </c>
       <c r="B257" t="s">
         <v>483</v>
       </c>
-      <c r="C257" s="3">
-        <v>37</v>
+      <c r="C257">
+        <v>36</v>
       </c>
       <c r="D257" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="I257">
-        <v>415.92</v>
+        <v>1289.8900000000001</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
     </row>
-    <row r="258" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="258" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A258" t="s">
         <v>482</v>
       </c>
       <c r="B258" t="s">
         <v>483</v>
       </c>
-      <c r="C258" s="3">
-        <v>38</v>
+      <c r="C258">
+        <v>37</v>
       </c>
       <c r="D258" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="I258">
-        <v>841.24</v>
+        <v>415.92</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
     </row>
-    <row r="259" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="259" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A259" t="s">
         <v>482</v>
       </c>
       <c r="B259" t="s">
         <v>483</v>
       </c>
-      <c r="C259" s="3">
-        <v>39</v>
+      <c r="C259">
+        <v>38</v>
       </c>
       <c r="D259" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="I259">
-        <v>943.62</v>
+        <v>841.24</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
     </row>
-    <row r="260" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="260" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A260" t="s">
         <v>482</v>
       </c>
       <c r="B260" t="s">
         <v>483</v>
       </c>
-      <c r="C260" s="3">
-        <v>40</v>
+      <c r="C260">
+        <v>39</v>
       </c>
       <c r="D260" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="I260">
-        <v>310.10000000000002</v>
+        <v>943.62</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
     </row>
-    <row r="261" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="261" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A261" t="s">
         <v>482</v>
       </c>
       <c r="B261" t="s">
         <v>483</v>
       </c>
-      <c r="C261" s="3">
-        <v>41</v>
+      <c r="C261">
+        <v>40</v>
       </c>
       <c r="D261" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="I261">
-        <v>723.99</v>
+        <v>310.10000000000002</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
     </row>
-    <row r="262" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="262" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A262" t="s">
         <v>482</v>
       </c>
       <c r="B262" t="s">
         <v>483</v>
       </c>
-      <c r="C262" s="3">
-        <v>42</v>
+      <c r="C262">
+        <v>41</v>
       </c>
       <c r="D262" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I262">
-        <v>457.4</v>
+        <v>723.99</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
     </row>
-    <row r="263" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="263" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A263" t="s">
         <v>482</v>
       </c>
       <c r="B263" t="s">
         <v>483</v>
       </c>
-      <c r="C263" s="3">
-        <v>43</v>
+      <c r="C263">
+        <v>42</v>
       </c>
       <c r="D263" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="I263">
-        <v>160.4</v>
+        <v>457.4</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
     </row>
-    <row r="264" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="264" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A264" t="s">
         <v>482</v>
       </c>
       <c r="B264" t="s">
         <v>483</v>
       </c>
-      <c r="C264" s="3">
-        <v>44</v>
+      <c r="C264">
+        <v>43</v>
       </c>
       <c r="D264" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="I264">
-        <v>1251.71</v>
+        <v>160.4</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
     </row>
-    <row r="265" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="265" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A265" t="s">
         <v>482</v>
       </c>
       <c r="B265" t="s">
         <v>483</v>
       </c>
-      <c r="C265" s="3">
+      <c r="C265">
+        <v>44</v>
+      </c>
+      <c r="D265" t="s">
+        <v>553</v>
+      </c>
+      <c r="I265">
+        <v>1251.71</v>
+      </c>
+      <c r="J265">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A266" t="s">
+        <v>482</v>
+      </c>
+      <c r="B266" t="s">
+        <v>483</v>
+      </c>
+      <c r="C266">
         <v>45</v>
       </c>
-      <c r="D265" t="s">
+      <c r="D266" t="s">
         <v>554</v>
       </c>
-      <c r="E265" t="s">
+      <c r="E266" t="s">
         <v>478</v>
       </c>
-      <c r="F265" t="s">
+      <c r="F266" t="s">
         <v>479</v>
       </c>
-      <c r="G265" t="s">
+      <c r="G266" t="s">
         <v>555</v>
       </c>
-      <c r="H265">
+      <c r="H266">
         <v>2696.9</v>
       </c>
-      <c r="I265">
+      <c r="I266">
         <v>0</v>
       </c>
-      <c r="J265">
+      <c r="J266">
         <v>3088.89</v>
       </c>
-      <c r="K265">
+      <c r="K266">
         <v>6</v>
       </c>
-      <c r="N265" s="2">
+      <c r="N266" s="2">
         <v>44543</v>
       </c>
-      <c r="O265" t="s">
-[...8 lines deleted...]
-      <c r="R265">
+      <c r="O266" t="s">
+        <v>24</v>
+      </c>
+      <c r="P266" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>27</v>
+      </c>
+      <c r="R266">
         <v>80</v>
       </c>
     </row>
-    <row r="266" spans="1:19" x14ac:dyDescent="0.7">
-[...22 lines deleted...]
-    <row r="267" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="267" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A267" t="s">
         <v>558</v>
       </c>
       <c r="B267" t="s">
         <v>559</v>
       </c>
-      <c r="C267" s="3">
-        <v>2</v>
+      <c r="C267">
+        <v>1</v>
       </c>
       <c r="D267" t="s">
         <v>556</v>
       </c>
       <c r="I267">
-        <v>0</v>
+        <v>1270.8699999999999</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="S267" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:19" x14ac:dyDescent="0.7">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A268" t="s">
         <v>558</v>
       </c>
       <c r="B268" t="s">
         <v>559</v>
       </c>
-      <c r="C268" s="3">
-        <v>3</v>
+      <c r="C268">
+        <v>2</v>
       </c>
       <c r="D268" t="s">
-        <v>926</v>
-[...11 lines deleted...]
-        <v>636.70000000000005</v>
+        <v>556</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
       <c r="J268">
-        <v>410.03</v>
-[...23 lines deleted...]
-    <row r="269" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S268" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A269" t="s">
         <v>558</v>
       </c>
       <c r="B269" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>559</v>
+      </c>
+      <c r="C269">
+        <v>3</v>
       </c>
       <c r="D269" t="s">
-        <v>561</v>
+        <v>929</v>
+      </c>
+      <c r="E269" t="s">
+        <v>311</v>
+      </c>
+      <c r="F269" t="s">
+        <v>930</v>
+      </c>
+      <c r="G269" t="s">
+        <v>918</v>
+      </c>
+      <c r="H269">
+        <v>636.70000000000005</v>
       </c>
       <c r="I269">
-        <v>124.9</v>
+        <v>0</v>
       </c>
       <c r="J269">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="270" spans="1:19" x14ac:dyDescent="0.7">
+        <v>410.03</v>
+      </c>
+      <c r="K269">
+        <v>3</v>
+      </c>
+      <c r="M269">
+        <v>2</v>
+      </c>
+      <c r="N269" s="2">
+        <v>25561</v>
+      </c>
+      <c r="O269" t="s">
+        <v>23</v>
+      </c>
+      <c r="P269" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>27</v>
+      </c>
+      <c r="R269">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A270" t="s">
         <v>558</v>
       </c>
       <c r="B270" t="s">
         <v>563</v>
       </c>
-      <c r="C270" s="3">
+      <c r="C270">
         <v>1</v>
       </c>
       <c r="D270" t="s">
-        <v>564</v>
-[...11 lines deleted...]
-        <v>4890.95</v>
+        <v>561</v>
       </c>
       <c r="I270">
+        <v>124.9</v>
+      </c>
+      <c r="J270">
         <v>0</v>
       </c>
-      <c r="J270">
-[...22 lines deleted...]
-      </c>
       <c r="S270" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:19" x14ac:dyDescent="0.7">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="271" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A271" t="s">
         <v>558</v>
       </c>
       <c r="B271" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="C271" s="3">
+        <v>563</v>
+      </c>
+      <c r="C271">
         <v>1</v>
       </c>
       <c r="D271" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E271" t="s">
         <v>354</v>
       </c>
       <c r="F271" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="G271" t="s">
-        <v>569</v>
+        <v>250</v>
       </c>
       <c r="H271">
-        <v>1611.89</v>
+        <v>4890.95</v>
       </c>
       <c r="I271">
-        <v>3070.1</v>
+        <v>0</v>
       </c>
       <c r="J271">
-        <v>3070.1</v>
+        <v>278.14</v>
       </c>
       <c r="K271">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="L271">
+        <v>4</v>
+      </c>
+      <c r="M271">
         <v>1</v>
       </c>
       <c r="N271" s="2">
-        <v>35514</v>
+        <v>44896</v>
       </c>
       <c r="O271" t="s">
         <v>23</v>
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="R271">
         <v>80</v>
       </c>
-    </row>
-    <row r="272" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S271" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="272" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A272" t="s">
         <v>558</v>
       </c>
       <c r="B272" t="s">
         <v>570</v>
       </c>
-      <c r="C272" s="3">
-        <v>2</v>
+      <c r="C272">
+        <v>1</v>
       </c>
       <c r="D272" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="E272" t="s">
         <v>354</v>
       </c>
       <c r="F272" t="s">
         <v>568</v>
       </c>
       <c r="G272" t="s">
-        <v>250</v>
+        <v>569</v>
       </c>
       <c r="H272">
-        <v>4890.95</v>
+        <v>1611.89</v>
       </c>
       <c r="I272">
-        <v>0</v>
+        <v>3070.1</v>
       </c>
       <c r="J272">
-        <v>331.93</v>
+        <v>3070.1</v>
       </c>
       <c r="K272">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="L272">
+        <v>1</v>
       </c>
       <c r="N272" s="2">
-        <v>44896</v>
+        <v>35514</v>
       </c>
       <c r="O272" t="s">
         <v>23</v>
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="R272">
         <v>80</v>
       </c>
     </row>
-    <row r="273" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="273" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A273" t="s">
         <v>558</v>
       </c>
       <c r="B273" t="s">
+        <v>570</v>
+      </c>
+      <c r="C273">
+        <v>2</v>
+      </c>
+      <c r="D273" t="s">
+        <v>571</v>
+      </c>
+      <c r="E273" t="s">
+        <v>354</v>
+      </c>
+      <c r="F273" t="s">
+        <v>568</v>
+      </c>
+      <c r="G273" t="s">
+        <v>250</v>
+      </c>
+      <c r="H273">
+        <v>4890.95</v>
+      </c>
+      <c r="I273">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>331.93</v>
+      </c>
+      <c r="K273">
+        <v>4</v>
+      </c>
+      <c r="N273" s="2">
+        <v>44896</v>
+      </c>
+      <c r="O273" t="s">
+        <v>23</v>
+      </c>
+      <c r="P273" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>27</v>
+      </c>
+      <c r="R273">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="274" spans="1:18" x14ac:dyDescent="0.55000000000000004">
+      <c r="A274" t="s">
+        <v>558</v>
+      </c>
+      <c r="B274" t="s">
         <v>573</v>
       </c>
-      <c r="C273" s="3">
+      <c r="C274">
         <v>1</v>
       </c>
-      <c r="D273" t="s">
+      <c r="D274" t="s">
         <v>572</v>
       </c>
-      <c r="I273">
+      <c r="I274">
         <v>856.49</v>
       </c>
-      <c r="J273">
+      <c r="J274">
         <v>0</v>
       </c>
     </row>
-    <row r="274" spans="1:18" x14ac:dyDescent="0.7">
-[...49 lines deleted...]
-    <row r="275" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="275" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A275" t="s">
         <v>577</v>
       </c>
       <c r="B275" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="C275" s="3">
+        <v>578</v>
+      </c>
+      <c r="C275">
         <v>1</v>
       </c>
       <c r="D275" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="E275" t="s">
         <v>263</v>
       </c>
       <c r="F275" t="s">
-        <v>264</v>
+        <v>575</v>
       </c>
       <c r="G275" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="H275">
-        <v>53246.71</v>
+        <v>1080.51</v>
       </c>
       <c r="I275">
-        <v>479.44</v>
+        <v>658.97</v>
       </c>
       <c r="J275">
-        <v>479.44</v>
+        <v>658.97</v>
       </c>
       <c r="K275">
         <v>1</v>
       </c>
       <c r="N275" s="2">
-        <v>38077</v>
+        <v>38426</v>
       </c>
       <c r="O275" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P275" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q275" t="s">
         <v>161</v>
       </c>
       <c r="R275">
         <v>60</v>
       </c>
     </row>
-    <row r="276" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="276" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A276" t="s">
         <v>577</v>
       </c>
       <c r="B276" t="s">
         <v>581</v>
       </c>
-      <c r="C276" s="3">
-        <v>2</v>
+      <c r="C276">
+        <v>1</v>
       </c>
       <c r="D276" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E276" t="s">
         <v>263</v>
       </c>
       <c r="F276" t="s">
         <v>264</v>
       </c>
       <c r="G276" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="H276">
-        <v>1966.66</v>
+        <v>53246.71</v>
       </c>
       <c r="I276">
-        <v>334.46</v>
+        <v>479.44</v>
       </c>
       <c r="J276">
-        <v>334.46</v>
+        <v>479.44</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="N276" s="2">
-        <v>37316</v>
+        <v>38077</v>
       </c>
       <c r="O276" t="s">
         <v>23</v>
       </c>
       <c r="P276" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q276" t="s">
         <v>161</v>
       </c>
       <c r="R276">
         <v>60</v>
       </c>
     </row>
-    <row r="277" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="277" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A277" t="s">
         <v>577</v>
       </c>
       <c r="B277" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>581</v>
+      </c>
+      <c r="C277">
+        <v>2</v>
       </c>
       <c r="D277" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="E277" t="s">
-        <v>585</v>
+        <v>263</v>
       </c>
       <c r="F277" t="s">
-        <v>586</v>
+        <v>264</v>
       </c>
       <c r="G277" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="H277">
-        <v>2958.08</v>
+        <v>1966.66</v>
       </c>
       <c r="I277">
-        <v>687.65</v>
+        <v>334.46</v>
       </c>
       <c r="J277">
-        <v>687.65</v>
+        <v>334.46</v>
       </c>
       <c r="K277">
         <v>1</v>
       </c>
       <c r="N277" s="2">
-        <v>40210</v>
+        <v>37316</v>
       </c>
       <c r="O277" t="s">
         <v>23</v>
       </c>
       <c r="P277" t="s">
         <v>23</v>
       </c>
       <c r="Q277" t="s">
         <v>161</v>
       </c>
       <c r="R277">
         <v>60</v>
       </c>
     </row>
-    <row r="278" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="278" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A278" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="B278" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="C278" s="3">
+        <v>588</v>
+      </c>
+      <c r="C278">
         <v>1</v>
       </c>
       <c r="D278" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E278" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F278" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="G278" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="H278">
-        <v>1724.12</v>
+        <v>2958.08</v>
       </c>
       <c r="I278">
-        <v>780.88</v>
+        <v>687.65</v>
       </c>
       <c r="J278">
-        <v>780.88</v>
+        <v>687.65</v>
       </c>
       <c r="K278">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N278" s="2">
-        <v>25774</v>
+        <v>40210</v>
       </c>
       <c r="O278" t="s">
         <v>23</v>
       </c>
       <c r="P278" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q278" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R278">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="279" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A279" t="s">
         <v>593</v>
       </c>
       <c r="B279" t="s">
         <v>594</v>
       </c>
-      <c r="C279" s="3">
-        <v>2</v>
+      <c r="C279">
+        <v>1</v>
       </c>
       <c r="D279" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="E279" t="s">
         <v>590</v>
       </c>
       <c r="F279" t="s">
         <v>591</v>
       </c>
       <c r="G279" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="H279">
-        <v>816.41</v>
+        <v>1724.12</v>
       </c>
       <c r="I279">
-        <v>596.4</v>
+        <v>780.88</v>
       </c>
       <c r="J279">
-        <v>593.09</v>
+        <v>780.88</v>
       </c>
       <c r="K279">
         <v>2</v>
       </c>
       <c r="N279" s="2">
-        <v>26377</v>
+        <v>25774</v>
       </c>
       <c r="O279" t="s">
         <v>23</v>
       </c>
       <c r="P279" t="s">
         <v>24</v>
       </c>
       <c r="Q279" t="s">
         <v>27</v>
       </c>
       <c r="R279">
         <v>80</v>
       </c>
     </row>
-    <row r="280" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="280" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A280" t="s">
         <v>593</v>
       </c>
       <c r="B280" t="s">
         <v>594</v>
       </c>
-      <c r="C280" s="3">
-        <v>3</v>
+      <c r="C280">
+        <v>2</v>
       </c>
       <c r="D280" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E280" t="s">
         <v>590</v>
       </c>
       <c r="F280" t="s">
         <v>591</v>
       </c>
       <c r="G280" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="H280">
-        <v>1412.97</v>
+        <v>816.41</v>
       </c>
       <c r="I280">
-        <v>799.66</v>
+        <v>596.4</v>
       </c>
       <c r="J280">
-        <v>799.66</v>
+        <v>593.09</v>
       </c>
       <c r="K280">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N280" s="2">
-        <v>27363</v>
+        <v>26377</v>
       </c>
       <c r="O280" t="s">
         <v>23</v>
       </c>
       <c r="P280" t="s">
         <v>24</v>
       </c>
       <c r="Q280" t="s">
         <v>27</v>
       </c>
       <c r="R280">
         <v>80</v>
       </c>
     </row>
-    <row r="281" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="281" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A281" t="s">
         <v>593</v>
       </c>
       <c r="B281" t="s">
         <v>594</v>
       </c>
-      <c r="C281" s="3">
-        <v>4</v>
+      <c r="C281">
+        <v>3</v>
       </c>
       <c r="D281" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="E281" t="s">
         <v>590</v>
       </c>
       <c r="F281" t="s">
         <v>591</v>
       </c>
       <c r="G281" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="H281">
-        <v>1375</v>
+        <v>1412.97</v>
       </c>
       <c r="I281">
-        <v>433.44</v>
+        <v>799.66</v>
       </c>
       <c r="J281">
-        <v>433.44</v>
+        <v>799.66</v>
       </c>
       <c r="K281">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N281" s="2">
-        <v>24251</v>
+        <v>27363</v>
       </c>
       <c r="O281" t="s">
         <v>23</v>
       </c>
       <c r="P281" t="s">
         <v>24</v>
       </c>
       <c r="Q281" t="s">
         <v>27</v>
       </c>
       <c r="R281">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="282" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A282" t="s">
         <v>593</v>
       </c>
       <c r="B282" t="s">
         <v>594</v>
       </c>
-      <c r="C282" s="3">
-        <v>5</v>
+      <c r="C282">
+        <v>4</v>
       </c>
       <c r="D282" t="s">
-        <v>601</v>
+        <v>599</v>
+      </c>
+      <c r="E282" t="s">
+        <v>590</v>
+      </c>
+      <c r="F282" t="s">
+        <v>591</v>
+      </c>
+      <c r="G282" t="s">
+        <v>600</v>
+      </c>
+      <c r="H282">
+        <v>1375</v>
       </c>
       <c r="I282">
-        <v>464.12</v>
+        <v>433.44</v>
       </c>
       <c r="J282">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:18" x14ac:dyDescent="0.7">
+        <v>433.44</v>
+      </c>
+      <c r="K282">
+        <v>1</v>
+      </c>
+      <c r="N282" s="2">
+        <v>24251</v>
+      </c>
+      <c r="O282" t="s">
+        <v>23</v>
+      </c>
+      <c r="P282" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>27</v>
+      </c>
+      <c r="R282">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="283" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A283" t="s">
         <v>593</v>
       </c>
       <c r="B283" t="s">
         <v>594</v>
       </c>
-      <c r="C283" s="3">
-        <v>6</v>
+      <c r="C283">
+        <v>5</v>
       </c>
       <c r="D283" t="s">
-        <v>602</v>
-[...11 lines deleted...]
-        <v>1572.55</v>
+        <v>601</v>
       </c>
       <c r="I283">
-        <v>4077.8</v>
+        <v>464.12</v>
       </c>
       <c r="J283">
-        <v>4077.8</v>
-[...23 lines deleted...]
-    <row r="284" spans="1:18" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A284" t="s">
         <v>593</v>
       </c>
       <c r="B284" t="s">
         <v>594</v>
       </c>
-      <c r="C284" s="3">
-        <v>7</v>
+      <c r="C284">
+        <v>6</v>
       </c>
       <c r="D284" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E284" t="s">
         <v>590</v>
       </c>
       <c r="F284" t="s">
         <v>591</v>
       </c>
       <c r="G284" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="H284">
-        <v>2510.16</v>
+        <v>1572.55</v>
       </c>
       <c r="I284">
-        <v>242.19</v>
+        <v>4077.8</v>
       </c>
       <c r="J284">
-        <v>242.19</v>
+        <v>4077.8</v>
       </c>
       <c r="K284">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="L284">
+        <v>1</v>
       </c>
       <c r="N284" s="2">
-        <v>36600</v>
+        <v>30068</v>
       </c>
       <c r="O284" t="s">
         <v>23</v>
       </c>
       <c r="P284" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q284" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="R284">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="285" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A285" t="s">
         <v>593</v>
       </c>
       <c r="B285" t="s">
         <v>594</v>
       </c>
-      <c r="C285" s="3">
-        <v>8</v>
+      <c r="C285">
+        <v>7</v>
       </c>
       <c r="D285" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="E285" t="s">
         <v>590</v>
       </c>
       <c r="F285" t="s">
         <v>591</v>
       </c>
       <c r="G285" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="H285">
-        <v>1589.18</v>
+        <v>2510.16</v>
       </c>
       <c r="I285">
-        <v>2242.88</v>
+        <v>242.19</v>
       </c>
       <c r="J285">
-        <v>2242.88</v>
+        <v>242.19</v>
       </c>
       <c r="K285">
         <v>3</v>
       </c>
-      <c r="L285">
-[...1 lines deleted...]
-      </c>
       <c r="N285" s="2">
-        <v>35640</v>
+        <v>36600</v>
       </c>
       <c r="O285" t="s">
         <v>23</v>
       </c>
       <c r="P285" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q285" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R285">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="286" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A286" t="s">
         <v>593</v>
       </c>
       <c r="B286" t="s">
         <v>594</v>
       </c>
-      <c r="C286" s="3">
-        <v>9</v>
+      <c r="C286">
+        <v>8</v>
       </c>
       <c r="D286" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="E286" t="s">
         <v>590</v>
       </c>
       <c r="F286" t="s">
         <v>591</v>
       </c>
       <c r="G286" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="H286">
-        <v>743.04</v>
+        <v>1589.18</v>
       </c>
       <c r="I286">
-        <v>650.13</v>
+        <v>2242.88</v>
       </c>
       <c r="J286">
-        <v>650.13</v>
+        <v>2242.88</v>
       </c>
       <c r="K286">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="L286">
+        <v>1</v>
       </c>
       <c r="N286" s="2">
-        <v>31491</v>
+        <v>35640</v>
       </c>
       <c r="O286" t="s">
         <v>23</v>
       </c>
       <c r="P286" t="s">
         <v>24</v>
       </c>
       <c r="Q286" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R286">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="287" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A287" t="s">
         <v>593</v>
       </c>
       <c r="B287" t="s">
         <v>594</v>
       </c>
-      <c r="C287" s="3">
-        <v>10</v>
+      <c r="C287">
+        <v>9</v>
       </c>
       <c r="D287" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E287" t="s">
         <v>590</v>
       </c>
       <c r="F287" t="s">
         <v>591</v>
       </c>
       <c r="G287" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="H287">
-        <v>1798.15</v>
+        <v>743.04</v>
       </c>
       <c r="I287">
-        <v>1535.86</v>
+        <v>650.13</v>
       </c>
       <c r="J287">
-        <v>1535.86</v>
+        <v>650.13</v>
       </c>
       <c r="K287">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N287" s="2">
-        <v>41717</v>
+        <v>31491</v>
       </c>
       <c r="O287" t="s">
         <v>23</v>
       </c>
       <c r="P287" t="s">
         <v>24</v>
       </c>
       <c r="Q287" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R287">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="288" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A288" t="s">
         <v>593</v>
       </c>
       <c r="B288" t="s">
         <v>594</v>
       </c>
-      <c r="C288" s="3">
-        <v>11</v>
+      <c r="C288">
+        <v>10</v>
       </c>
       <c r="D288" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E288" t="s">
         <v>590</v>
       </c>
       <c r="F288" t="s">
         <v>591</v>
       </c>
       <c r="G288" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="H288">
-        <v>1744.12</v>
+        <v>1798.15</v>
       </c>
       <c r="I288">
-        <v>1778.45</v>
+        <v>1535.86</v>
       </c>
       <c r="J288">
-        <v>1778.45</v>
+        <v>1535.86</v>
       </c>
       <c r="K288">
         <v>3</v>
       </c>
+      <c r="L288">
+        <v>1</v>
+      </c>
       <c r="N288" s="2">
-        <v>34075</v>
+        <v>41717</v>
       </c>
       <c r="O288" t="s">
         <v>23</v>
       </c>
       <c r="P288" t="s">
         <v>24</v>
       </c>
       <c r="Q288" t="s">
         <v>27</v>
       </c>
       <c r="R288">
         <v>80</v>
       </c>
     </row>
-    <row r="289" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="289" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A289" t="s">
         <v>593</v>
       </c>
       <c r="B289" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>594</v>
+      </c>
+      <c r="C289">
+        <v>11</v>
       </c>
       <c r="D289" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E289" t="s">
         <v>590</v>
       </c>
       <c r="F289" t="s">
         <v>591</v>
       </c>
       <c r="G289" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="H289">
-        <v>13823.91</v>
+        <v>1744.12</v>
       </c>
       <c r="I289">
-        <v>106.01</v>
+        <v>1778.45</v>
       </c>
       <c r="J289">
-        <v>106.01</v>
+        <v>1778.45</v>
       </c>
       <c r="K289">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N289" s="2">
-        <v>36137</v>
+        <v>34075</v>
       </c>
       <c r="O289" t="s">
         <v>23</v>
       </c>
       <c r="P289" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q289" t="s">
         <v>27</v>
       </c>
       <c r="R289">
         <v>80</v>
       </c>
     </row>
-    <row r="290" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="290" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A290" t="s">
         <v>593</v>
       </c>
       <c r="B290" t="s">
         <v>616</v>
       </c>
-      <c r="C290" s="3">
-        <v>2</v>
+      <c r="C290">
+        <v>1</v>
       </c>
       <c r="D290" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="E290" t="s">
         <v>590</v>
       </c>
       <c r="F290" t="s">
         <v>591</v>
       </c>
       <c r="G290" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="H290">
-        <v>409.91</v>
+        <v>13823.91</v>
       </c>
       <c r="I290">
-        <v>102.35</v>
+        <v>106.01</v>
       </c>
       <c r="J290">
-        <v>102.35</v>
+        <v>106.01</v>
       </c>
       <c r="K290">
         <v>2</v>
       </c>
       <c r="N290" s="2">
-        <v>34108</v>
+        <v>36137</v>
       </c>
       <c r="O290" t="s">
         <v>23</v>
       </c>
       <c r="P290" t="s">
         <v>23</v>
       </c>
       <c r="Q290" t="s">
         <v>27</v>
       </c>
       <c r="R290">
         <v>80</v>
       </c>
     </row>
-    <row r="291" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="291" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A291" t="s">
         <v>593</v>
       </c>
       <c r="B291" t="s">
         <v>616</v>
       </c>
-      <c r="C291" s="3">
-        <v>3</v>
+      <c r="C291">
+        <v>2</v>
       </c>
       <c r="D291" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E291" t="s">
         <v>590</v>
       </c>
       <c r="F291" t="s">
         <v>591</v>
       </c>
       <c r="G291" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="H291">
-        <v>114.26</v>
+        <v>409.91</v>
       </c>
       <c r="I291">
-        <v>64</v>
+        <v>102.35</v>
       </c>
       <c r="J291">
-        <v>101.1</v>
+        <v>102.35</v>
       </c>
       <c r="K291">
         <v>2</v>
       </c>
       <c r="N291" s="2">
-        <v>25539</v>
+        <v>34108</v>
       </c>
       <c r="O291" t="s">
         <v>23</v>
       </c>
       <c r="P291" t="s">
         <v>23</v>
       </c>
       <c r="Q291" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R291">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="292" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A292" t="s">
         <v>593</v>
       </c>
       <c r="B292" t="s">
         <v>616</v>
       </c>
-      <c r="C292" s="3">
-        <v>4</v>
+      <c r="C292">
+        <v>3</v>
       </c>
       <c r="D292" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="E292" t="s">
         <v>590</v>
       </c>
       <c r="F292" t="s">
         <v>591</v>
       </c>
       <c r="G292" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="H292">
-        <v>249.71</v>
+        <v>114.26</v>
       </c>
       <c r="I292">
-        <v>106.95</v>
+        <v>64</v>
       </c>
       <c r="J292">
-        <v>106.95</v>
+        <v>101.1</v>
       </c>
       <c r="K292">
         <v>2</v>
       </c>
       <c r="N292" s="2">
-        <v>42090</v>
+        <v>25539</v>
       </c>
       <c r="O292" t="s">
         <v>23</v>
       </c>
       <c r="P292" t="s">
         <v>23</v>
       </c>
       <c r="Q292" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R292">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="293" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A293" t="s">
         <v>593</v>
       </c>
       <c r="B293" t="s">
         <v>616</v>
       </c>
-      <c r="C293" s="3">
-        <v>5</v>
+      <c r="C293">
+        <v>4</v>
       </c>
       <c r="D293" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="E293" t="s">
         <v>590</v>
       </c>
       <c r="F293" t="s">
         <v>591</v>
       </c>
       <c r="G293" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="H293">
-        <v>134.87</v>
+        <v>249.71</v>
       </c>
       <c r="I293">
-        <v>111.27</v>
+        <v>106.95</v>
       </c>
       <c r="J293">
-        <v>111.27</v>
+        <v>106.95</v>
       </c>
       <c r="K293">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N293" s="2">
-        <v>33694</v>
+        <v>42090</v>
       </c>
       <c r="O293" t="s">
         <v>23</v>
       </c>
       <c r="P293" t="s">
         <v>23</v>
       </c>
       <c r="Q293" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R293">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="294" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A294" t="s">
         <v>593</v>
       </c>
       <c r="B294" t="s">
         <v>616</v>
       </c>
-      <c r="C294" s="3">
-        <v>6</v>
+      <c r="C294">
+        <v>5</v>
       </c>
       <c r="D294" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="E294" t="s">
         <v>590</v>
       </c>
       <c r="F294" t="s">
         <v>591</v>
       </c>
       <c r="G294" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="H294">
-        <v>155.94</v>
+        <v>134.87</v>
       </c>
       <c r="I294">
-        <v>106.4</v>
+        <v>111.27</v>
       </c>
       <c r="J294">
-        <v>106.4</v>
+        <v>111.27</v>
       </c>
       <c r="K294">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N294" s="2">
-        <v>39882</v>
+        <v>33694</v>
       </c>
       <c r="O294" t="s">
         <v>23</v>
       </c>
       <c r="P294" t="s">
         <v>23</v>
       </c>
       <c r="Q294" t="s">
         <v>161</v>
       </c>
       <c r="R294">
         <v>60</v>
       </c>
     </row>
-    <row r="295" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="295" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A295" t="s">
         <v>593</v>
       </c>
       <c r="B295" t="s">
         <v>616</v>
       </c>
-      <c r="C295" s="3">
-        <v>7</v>
+      <c r="C295">
+        <v>6</v>
       </c>
       <c r="D295" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E295" t="s">
         <v>590</v>
       </c>
       <c r="F295" t="s">
         <v>591</v>
       </c>
       <c r="G295" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="H295">
-        <v>43.4</v>
+        <v>155.94</v>
       </c>
       <c r="I295">
-        <v>61.02</v>
+        <v>106.4</v>
       </c>
       <c r="J295">
-        <v>61.02</v>
+        <v>106.4</v>
       </c>
       <c r="K295">
         <v>2</v>
       </c>
       <c r="N295" s="2">
-        <v>30049</v>
+        <v>39882</v>
       </c>
       <c r="O295" t="s">
         <v>23</v>
       </c>
       <c r="P295" t="s">
         <v>23</v>
       </c>
       <c r="Q295" t="s">
         <v>161</v>
       </c>
       <c r="R295">
         <v>60</v>
       </c>
     </row>
-    <row r="296" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="296" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A296" t="s">
         <v>593</v>
       </c>
       <c r="B296" t="s">
         <v>616</v>
       </c>
-      <c r="C296" s="3">
-        <v>8</v>
+      <c r="C296">
+        <v>7</v>
       </c>
       <c r="D296" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="E296" t="s">
         <v>590</v>
       </c>
       <c r="F296" t="s">
         <v>591</v>
       </c>
       <c r="G296" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="H296">
-        <v>159.43</v>
+        <v>43.4</v>
       </c>
       <c r="I296">
-        <v>18.559999999999999</v>
+        <v>61.02</v>
       </c>
       <c r="J296">
-        <v>18.559999999999999</v>
+        <v>61.02</v>
       </c>
       <c r="K296">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N296" s="2">
-        <v>35683</v>
+        <v>30049</v>
       </c>
       <c r="O296" t="s">
         <v>23</v>
       </c>
       <c r="P296" t="s">
         <v>23</v>
       </c>
       <c r="Q296" t="s">
-        <v>345</v>
+        <v>161</v>
       </c>
       <c r="R296">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="297" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A297" t="s">
         <v>593</v>
       </c>
       <c r="B297" t="s">
         <v>616</v>
       </c>
-      <c r="C297" s="3">
-        <v>9</v>
+      <c r="C297">
+        <v>8</v>
       </c>
       <c r="D297" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="E297" t="s">
         <v>590</v>
       </c>
       <c r="F297" t="s">
         <v>591</v>
       </c>
       <c r="G297" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="H297">
-        <v>161.86000000000001</v>
+        <v>159.43</v>
       </c>
       <c r="I297">
-        <v>39</v>
+        <v>18.559999999999999</v>
       </c>
       <c r="J297">
-        <v>39</v>
+        <v>18.559999999999999</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="N297" s="2">
-        <v>25287</v>
+        <v>35683</v>
       </c>
       <c r="O297" t="s">
         <v>23</v>
       </c>
       <c r="P297" t="s">
         <v>23</v>
       </c>
       <c r="Q297" t="s">
-        <v>161</v>
+        <v>345</v>
       </c>
       <c r="R297">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="298" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A298" t="s">
         <v>593</v>
       </c>
       <c r="B298" t="s">
         <v>616</v>
       </c>
-      <c r="C298" s="3">
-        <v>10</v>
+      <c r="C298">
+        <v>9</v>
       </c>
       <c r="D298" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E298" t="s">
         <v>590</v>
       </c>
       <c r="F298" t="s">
         <v>591</v>
       </c>
       <c r="G298" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="H298">
-        <v>101.93</v>
+        <v>161.86000000000001</v>
       </c>
       <c r="I298">
-        <v>86.14</v>
+        <v>39</v>
       </c>
       <c r="J298">
-        <v>86.14</v>
+        <v>39</v>
       </c>
       <c r="K298">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N298" s="2">
-        <v>29063</v>
+        <v>25287</v>
       </c>
       <c r="O298" t="s">
         <v>23</v>
       </c>
       <c r="P298" t="s">
         <v>23</v>
       </c>
       <c r="Q298" t="s">
         <v>161</v>
       </c>
       <c r="R298">
         <v>60</v>
       </c>
     </row>
-    <row r="299" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="299" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A299" t="s">
         <v>593</v>
       </c>
       <c r="B299" t="s">
         <v>616</v>
       </c>
-      <c r="C299" s="3">
-        <v>11</v>
+      <c r="C299">
+        <v>10</v>
       </c>
       <c r="D299" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E299" t="s">
         <v>590</v>
       </c>
       <c r="F299" t="s">
         <v>591</v>
       </c>
       <c r="G299" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="H299">
-        <v>125.52</v>
+        <v>101.93</v>
       </c>
       <c r="I299">
-        <v>92.12</v>
+        <v>86.14</v>
       </c>
       <c r="J299">
-        <v>92.12</v>
+        <v>86.14</v>
       </c>
       <c r="K299">
         <v>2</v>
       </c>
       <c r="N299" s="2">
-        <v>36965</v>
+        <v>29063</v>
       </c>
       <c r="O299" t="s">
         <v>23</v>
       </c>
       <c r="P299" t="s">
         <v>23</v>
       </c>
       <c r="Q299" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R299">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="300" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A300" t="s">
         <v>593</v>
       </c>
       <c r="B300" t="s">
         <v>616</v>
       </c>
-      <c r="C300" s="3">
-        <v>12</v>
+      <c r="C300">
+        <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E300" t="s">
         <v>590</v>
       </c>
       <c r="F300" t="s">
         <v>591</v>
       </c>
       <c r="G300" t="s">
-        <v>476</v>
+        <v>636</v>
       </c>
       <c r="H300">
-        <v>817.84</v>
+        <v>125.52</v>
       </c>
       <c r="I300">
-        <v>58.51</v>
+        <v>92.12</v>
       </c>
       <c r="J300">
-        <v>85.4</v>
+        <v>92.12</v>
       </c>
       <c r="K300">
         <v>2</v>
       </c>
       <c r="N300" s="2">
-        <v>44256</v>
+        <v>36965</v>
       </c>
       <c r="O300" t="s">
         <v>23</v>
       </c>
       <c r="P300" t="s">
         <v>23</v>
       </c>
       <c r="Q300" t="s">
         <v>27</v>
       </c>
       <c r="R300">
         <v>80</v>
       </c>
     </row>
-    <row r="301" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="301" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A301" t="s">
         <v>593</v>
       </c>
       <c r="B301" t="s">
         <v>616</v>
       </c>
-      <c r="C301" s="3">
-        <v>13</v>
+      <c r="C301">
+        <v>12</v>
       </c>
       <c r="D301" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E301" t="s">
         <v>590</v>
       </c>
       <c r="F301" t="s">
         <v>591</v>
       </c>
       <c r="G301" t="s">
-        <v>639</v>
+        <v>476</v>
       </c>
       <c r="H301">
-        <v>1973.37</v>
+        <v>817.84</v>
       </c>
       <c r="I301">
-        <v>44.57</v>
+        <v>58.51</v>
       </c>
       <c r="J301">
-        <v>44.57</v>
+        <v>85.4</v>
       </c>
       <c r="K301">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N301" s="2">
-        <v>26379</v>
+        <v>44256</v>
       </c>
       <c r="O301" t="s">
         <v>23</v>
       </c>
       <c r="P301" t="s">
         <v>23</v>
       </c>
       <c r="Q301" t="s">
         <v>27</v>
       </c>
       <c r="R301">
         <v>80</v>
       </c>
     </row>
-    <row r="302" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="302" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A302" t="s">
         <v>593</v>
       </c>
       <c r="B302" t="s">
         <v>616</v>
       </c>
-      <c r="C302" s="3">
-        <v>14</v>
+      <c r="C302">
+        <v>13</v>
       </c>
       <c r="D302" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="E302" t="s">
         <v>590</v>
       </c>
       <c r="F302" t="s">
         <v>591</v>
       </c>
       <c r="G302" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="H302">
-        <v>30.76</v>
+        <v>1973.37</v>
       </c>
       <c r="I302">
-        <v>31</v>
+        <v>44.57</v>
       </c>
       <c r="J302">
-        <v>31</v>
+        <v>44.57</v>
       </c>
       <c r="K302">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N302" s="2">
-        <v>24197</v>
+        <v>26379</v>
       </c>
       <c r="O302" t="s">
         <v>23</v>
       </c>
       <c r="P302" t="s">
         <v>23</v>
       </c>
       <c r="Q302" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R302">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="303" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A303" t="s">
         <v>593</v>
       </c>
       <c r="B303" t="s">
         <v>616</v>
       </c>
-      <c r="C303" s="3">
-        <v>15</v>
+      <c r="C303">
+        <v>14</v>
       </c>
       <c r="D303" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="E303" t="s">
         <v>590</v>
       </c>
       <c r="F303" t="s">
         <v>591</v>
       </c>
       <c r="G303" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="H303">
-        <v>320</v>
+        <v>30.76</v>
       </c>
       <c r="I303">
-        <v>20.7</v>
+        <v>31</v>
       </c>
       <c r="J303">
-        <v>528.21</v>
+        <v>31</v>
       </c>
       <c r="K303">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N303" s="2">
-        <v>23451</v>
+        <v>24197</v>
       </c>
       <c r="O303" t="s">
         <v>23</v>
       </c>
       <c r="P303" t="s">
         <v>23</v>
       </c>
       <c r="Q303" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R303">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="304" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A304" t="s">
         <v>593</v>
       </c>
       <c r="B304" t="s">
         <v>616</v>
       </c>
-      <c r="C304" s="3">
-        <v>16</v>
+      <c r="C304">
+        <v>15</v>
       </c>
       <c r="D304" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E304" t="s">
         <v>590</v>
       </c>
       <c r="F304" t="s">
         <v>591</v>
       </c>
       <c r="G304" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="H304">
-        <v>876.79</v>
+        <v>320</v>
       </c>
       <c r="I304">
-        <v>43</v>
+        <v>20.7</v>
       </c>
       <c r="J304">
-        <v>43</v>
+        <v>528.21</v>
       </c>
       <c r="K304">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N304" s="2">
-        <v>26368</v>
+        <v>23451</v>
       </c>
       <c r="O304" t="s">
         <v>23</v>
       </c>
       <c r="P304" t="s">
         <v>23</v>
       </c>
       <c r="Q304" t="s">
-        <v>352</v>
+        <v>27</v>
       </c>
       <c r="R304">
         <v>60</v>
       </c>
     </row>
-    <row r="305" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="305" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A305" t="s">
         <v>593</v>
       </c>
       <c r="B305" t="s">
         <v>616</v>
       </c>
-      <c r="C305" s="3">
-        <v>17</v>
+      <c r="C305">
+        <v>16</v>
       </c>
       <c r="D305" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="E305" t="s">
         <v>590</v>
       </c>
       <c r="F305" t="s">
         <v>591</v>
       </c>
       <c r="G305" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="H305">
-        <v>36</v>
+        <v>876.79</v>
       </c>
       <c r="I305">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="J305">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="K305">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N305" s="2">
-        <v>23101</v>
+        <v>26368</v>
       </c>
       <c r="O305" t="s">
         <v>23</v>
       </c>
       <c r="P305" t="s">
         <v>23</v>
       </c>
       <c r="Q305" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="R305">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="306" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A306" t="s">
         <v>593</v>
       </c>
       <c r="B306" t="s">
         <v>616</v>
       </c>
-      <c r="C306" s="3">
-        <v>18</v>
+      <c r="C306">
+        <v>17</v>
       </c>
       <c r="D306" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E306" t="s">
         <v>590</v>
       </c>
       <c r="F306" t="s">
         <v>591</v>
       </c>
       <c r="G306" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="H306">
-        <v>323.95999999999998</v>
+        <v>36</v>
       </c>
       <c r="I306">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="J306">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="K306">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N306" s="2">
-        <v>34711</v>
+        <v>23101</v>
       </c>
       <c r="O306" t="s">
         <v>23</v>
       </c>
       <c r="P306" t="s">
         <v>23</v>
       </c>
       <c r="Q306" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R306">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="307" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A307" t="s">
         <v>593</v>
       </c>
       <c r="B307" t="s">
         <v>616</v>
       </c>
-      <c r="C307" s="3">
-        <v>19</v>
+      <c r="C307">
+        <v>18</v>
       </c>
       <c r="D307" t="s">
-        <v>650</v>
+        <v>648</v>
+      </c>
+      <c r="E307" t="s">
+        <v>590</v>
+      </c>
+      <c r="F307" t="s">
+        <v>591</v>
+      </c>
+      <c r="G307" t="s">
+        <v>649</v>
+      </c>
+      <c r="H307">
+        <v>323.95999999999998</v>
       </c>
       <c r="I307">
-        <v>44.04</v>
+        <v>12</v>
       </c>
       <c r="J307">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:18" x14ac:dyDescent="0.7">
+        <v>12</v>
+      </c>
+      <c r="K307">
+        <v>3</v>
+      </c>
+      <c r="N307" s="2">
+        <v>34711</v>
+      </c>
+      <c r="O307" t="s">
+        <v>23</v>
+      </c>
+      <c r="P307" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>27</v>
+      </c>
+      <c r="R307">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="308" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A308" t="s">
         <v>593</v>
       </c>
       <c r="B308" t="s">
         <v>616</v>
       </c>
-      <c r="C308" s="3">
-        <v>20</v>
+      <c r="C308">
+        <v>19</v>
       </c>
       <c r="D308" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="I308">
-        <v>61.96</v>
+        <v>44.04</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
     </row>
-    <row r="309" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="309" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A309" t="s">
         <v>593</v>
       </c>
       <c r="B309" t="s">
         <v>616</v>
       </c>
-      <c r="C309" s="3">
-        <v>21</v>
+      <c r="C309">
+        <v>20</v>
       </c>
       <c r="D309" t="s">
-        <v>650</v>
-[...11 lines deleted...]
-        <v>198</v>
+        <v>651</v>
       </c>
       <c r="I309">
+        <v>61.96</v>
+      </c>
+      <c r="J309">
         <v>0</v>
       </c>
-      <c r="J309">
-[...21 lines deleted...]
-    <row r="310" spans="1:18" x14ac:dyDescent="0.7">
+    </row>
+    <row r="310" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A310" t="s">
         <v>593</v>
       </c>
       <c r="B310" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>616</v>
+      </c>
+      <c r="C310">
+        <v>21</v>
       </c>
       <c r="D310" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="E310" t="s">
-        <v>366</v>
+        <v>590</v>
       </c>
       <c r="F310" t="s">
-        <v>653</v>
+        <v>591</v>
       </c>
       <c r="G310" t="s">
-        <v>654</v>
+        <v>931</v>
       </c>
       <c r="H310">
-        <v>11000</v>
+        <v>198</v>
       </c>
       <c r="I310">
-        <v>223.2</v>
+        <v>0</v>
       </c>
       <c r="J310">
-        <v>223.2</v>
+        <v>110.98</v>
       </c>
       <c r="K310">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N310" s="2">
-        <v>38629</v>
+        <v>45335</v>
       </c>
       <c r="O310" t="s">
         <v>23</v>
       </c>
       <c r="P310" t="s">
         <v>23</v>
       </c>
       <c r="Q310" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R310">
         <v>60</v>
       </c>
     </row>
-    <row r="311" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="311" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A311" t="s">
-        <v>660</v>
+        <v>593</v>
       </c>
       <c r="B311" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="C311" s="3">
+        <v>655</v>
+      </c>
+      <c r="C311">
         <v>1</v>
       </c>
       <c r="D311" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E311" t="s">
-        <v>657</v>
+        <v>366</v>
       </c>
       <c r="F311" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="G311" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H311">
-        <v>272.45999999999998</v>
+        <v>11000</v>
       </c>
       <c r="I311">
-        <v>81.12</v>
+        <v>223.2</v>
       </c>
       <c r="J311">
-        <v>81.12</v>
+        <v>223.2</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
       <c r="N311" s="2">
-        <v>26366</v>
+        <v>38629</v>
       </c>
       <c r="O311" t="s">
         <v>23</v>
       </c>
       <c r="P311" t="s">
         <v>23</v>
       </c>
       <c r="Q311" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R311">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="312" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A312" t="s">
         <v>660</v>
       </c>
       <c r="B312" t="s">
         <v>661</v>
       </c>
-      <c r="C312" s="3">
-        <v>2</v>
+      <c r="C312">
+        <v>1</v>
       </c>
       <c r="D312" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="E312" t="s">
         <v>657</v>
       </c>
       <c r="F312" t="s">
         <v>658</v>
       </c>
       <c r="G312" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="H312">
-        <v>120.59</v>
+        <v>272.45999999999998</v>
       </c>
       <c r="I312">
-        <v>168.45</v>
+        <v>81.12</v>
       </c>
       <c r="J312">
-        <v>168.45</v>
+        <v>81.12</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="N312" s="2">
-        <v>26658</v>
+        <v>26366</v>
       </c>
       <c r="O312" t="s">
         <v>23</v>
       </c>
       <c r="P312" t="s">
         <v>23</v>
       </c>
       <c r="Q312" t="s">
-        <v>664</v>
+        <v>27</v>
       </c>
       <c r="R312">
         <v>80</v>
       </c>
     </row>
-    <row r="313" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="313" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A313" t="s">
         <v>660</v>
       </c>
       <c r="B313" t="s">
         <v>661</v>
       </c>
-      <c r="C313" s="3">
-        <v>3</v>
+      <c r="C313">
+        <v>2</v>
       </c>
       <c r="D313" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="E313" t="s">
         <v>657</v>
       </c>
       <c r="F313" t="s">
         <v>658</v>
       </c>
       <c r="G313" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="H313">
-        <v>288.22000000000003</v>
+        <v>120.59</v>
       </c>
       <c r="I313">
-        <v>177.74</v>
+        <v>168.45</v>
       </c>
       <c r="J313">
-        <v>177.74</v>
+        <v>168.45</v>
       </c>
       <c r="K313">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N313" s="2">
-        <v>26653</v>
+        <v>26658</v>
       </c>
       <c r="O313" t="s">
         <v>23</v>
       </c>
       <c r="P313" t="s">
         <v>23</v>
       </c>
       <c r="Q313" t="s">
-        <v>161</v>
+        <v>664</v>
       </c>
       <c r="R313">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="314" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A314" t="s">
         <v>660</v>
       </c>
       <c r="B314" t="s">
         <v>661</v>
       </c>
-      <c r="C314" s="3">
-        <v>4</v>
+      <c r="C314">
+        <v>3</v>
       </c>
       <c r="D314" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E314" t="s">
         <v>657</v>
       </c>
       <c r="F314" t="s">
         <v>658</v>
       </c>
       <c r="G314" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="H314">
-        <v>146.9</v>
+        <v>288.22000000000003</v>
       </c>
       <c r="I314">
-        <v>165.52</v>
+        <v>177.74</v>
       </c>
       <c r="J314">
-        <v>165.52</v>
+        <v>177.74</v>
       </c>
       <c r="K314">
         <v>2</v>
       </c>
       <c r="N314" s="2">
-        <v>30053</v>
+        <v>26653</v>
       </c>
       <c r="O314" t="s">
         <v>23</v>
       </c>
       <c r="P314" t="s">
         <v>23</v>
       </c>
       <c r="Q314" t="s">
-        <v>669</v>
+        <v>161</v>
       </c>
       <c r="R314">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="315" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A315" t="s">
         <v>660</v>
       </c>
       <c r="B315" t="s">
         <v>661</v>
       </c>
-      <c r="C315" s="3">
-        <v>5</v>
+      <c r="C315">
+        <v>4</v>
       </c>
       <c r="D315" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="E315" t="s">
         <v>657</v>
       </c>
       <c r="F315" t="s">
         <v>658</v>
       </c>
       <c r="G315" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="H315">
-        <v>142.9</v>
+        <v>146.9</v>
       </c>
       <c r="I315">
-        <v>87.69</v>
+        <v>165.52</v>
       </c>
       <c r="J315">
-        <v>87.69</v>
+        <v>165.52</v>
       </c>
       <c r="K315">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N315" s="2">
-        <v>27838</v>
+        <v>30053</v>
       </c>
       <c r="O315" t="s">
         <v>23</v>
       </c>
       <c r="P315" t="s">
         <v>23</v>
       </c>
       <c r="Q315" t="s">
-        <v>161</v>
+        <v>669</v>
       </c>
       <c r="R315">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="316" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A316" t="s">
         <v>660</v>
       </c>
       <c r="B316" t="s">
         <v>661</v>
       </c>
-      <c r="C316" s="3">
-        <v>6</v>
+      <c r="C316">
+        <v>5</v>
       </c>
       <c r="D316" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="E316" t="s">
         <v>657</v>
       </c>
       <c r="F316" t="s">
         <v>658</v>
       </c>
       <c r="G316" t="s">
-        <v>383</v>
+        <v>671</v>
       </c>
       <c r="H316">
-        <v>756.75</v>
+        <v>142.9</v>
       </c>
       <c r="I316">
-        <v>192.26</v>
+        <v>87.69</v>
       </c>
       <c r="J316">
-        <v>192.26</v>
+        <v>87.69</v>
       </c>
       <c r="K316">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N316" s="2">
-        <v>35115</v>
+        <v>27838</v>
       </c>
       <c r="O316" t="s">
         <v>23</v>
       </c>
       <c r="P316" t="s">
         <v>23</v>
       </c>
       <c r="Q316" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R316">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="317" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A317" t="s">
         <v>660</v>
       </c>
       <c r="B317" t="s">
         <v>661</v>
       </c>
-      <c r="C317" s="3">
-        <v>7</v>
+      <c r="C317">
+        <v>6</v>
       </c>
       <c r="D317" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="E317" t="s">
         <v>657</v>
       </c>
       <c r="F317" t="s">
         <v>658</v>
       </c>
       <c r="G317" t="s">
-        <v>674</v>
+        <v>383</v>
       </c>
       <c r="H317">
-        <v>244.81</v>
+        <v>756.75</v>
       </c>
       <c r="I317">
-        <v>138.77000000000001</v>
+        <v>192.26</v>
       </c>
       <c r="J317">
-        <v>138.77000000000001</v>
+        <v>192.26</v>
       </c>
       <c r="K317">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N317" s="2">
-        <v>28114</v>
+        <v>35115</v>
       </c>
       <c r="O317" t="s">
         <v>23</v>
       </c>
       <c r="P317" t="s">
         <v>23</v>
       </c>
       <c r="Q317" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R317">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="318" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A318" t="s">
         <v>660</v>
       </c>
       <c r="B318" t="s">
         <v>661</v>
       </c>
-      <c r="C318" s="3">
-        <v>8</v>
+      <c r="C318">
+        <v>7</v>
       </c>
       <c r="D318" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E318" t="s">
         <v>657</v>
       </c>
       <c r="F318" t="s">
         <v>658</v>
       </c>
       <c r="G318" t="s">
-        <v>447</v>
+        <v>674</v>
       </c>
       <c r="H318">
-        <v>764.69</v>
+        <v>244.81</v>
       </c>
       <c r="I318">
-        <v>987.92</v>
+        <v>138.77000000000001</v>
       </c>
       <c r="J318">
-        <v>987.92</v>
+        <v>138.77000000000001</v>
       </c>
       <c r="K318">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="L318">
         <v>1</v>
       </c>
       <c r="N318" s="2">
-        <v>34834</v>
+        <v>28114</v>
       </c>
       <c r="O318" t="s">
         <v>23</v>
       </c>
       <c r="P318" t="s">
         <v>23</v>
       </c>
       <c r="Q318" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R318">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="319" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A319" t="s">
         <v>660</v>
       </c>
       <c r="B319" t="s">
         <v>661</v>
       </c>
-      <c r="C319" s="3">
-        <v>9</v>
+      <c r="C319">
+        <v>8</v>
       </c>
       <c r="D319" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="E319" t="s">
         <v>657</v>
       </c>
       <c r="F319" t="s">
         <v>658</v>
       </c>
       <c r="G319" t="s">
-        <v>677</v>
+        <v>447</v>
       </c>
       <c r="H319">
-        <v>1166.49</v>
+        <v>764.69</v>
       </c>
       <c r="I319">
-        <v>727.34</v>
+        <v>987.92</v>
       </c>
       <c r="J319">
-        <v>792.07</v>
+        <v>987.92</v>
       </c>
       <c r="K319">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="L319">
+        <v>1</v>
       </c>
       <c r="N319" s="2">
-        <v>24896</v>
+        <v>34834</v>
       </c>
       <c r="O319" t="s">
         <v>23</v>
       </c>
       <c r="P319" t="s">
         <v>23</v>
       </c>
       <c r="Q319" t="s">
         <v>27</v>
       </c>
       <c r="R319">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="320" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A320" t="s">
         <v>660</v>
       </c>
       <c r="B320" t="s">
         <v>661</v>
       </c>
-      <c r="C320" s="3">
-        <v>10</v>
+      <c r="C320">
+        <v>9</v>
       </c>
       <c r="D320" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E320" t="s">
         <v>657</v>
       </c>
       <c r="F320" t="s">
         <v>658</v>
       </c>
       <c r="G320" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="H320">
-        <v>485.92</v>
+        <v>1166.49</v>
       </c>
       <c r="I320">
-        <v>218.82</v>
+        <v>727.34</v>
       </c>
       <c r="J320">
-        <v>218.82</v>
+        <v>792.07</v>
       </c>
       <c r="K320">
         <v>2</v>
       </c>
       <c r="N320" s="2">
-        <v>34424</v>
+        <v>24896</v>
       </c>
       <c r="O320" t="s">
         <v>23</v>
       </c>
       <c r="P320" t="s">
         <v>23</v>
       </c>
       <c r="Q320" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R320">
         <v>60</v>
       </c>
     </row>
-    <row r="321" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="321" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A321" t="s">
         <v>660</v>
       </c>
       <c r="B321" t="s">
         <v>661</v>
       </c>
-      <c r="C321" s="3">
-        <v>11</v>
+      <c r="C321">
+        <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="E321" t="s">
         <v>657</v>
       </c>
       <c r="F321" t="s">
         <v>658</v>
       </c>
       <c r="G321" t="s">
-        <v>618</v>
+        <v>679</v>
       </c>
       <c r="H321">
-        <v>409.91</v>
+        <v>485.92</v>
       </c>
       <c r="I321">
-        <v>243.59</v>
+        <v>218.82</v>
       </c>
       <c r="J321">
-        <v>243.59</v>
+        <v>218.82</v>
       </c>
       <c r="K321">
         <v>2</v>
       </c>
       <c r="N321" s="2">
-        <v>34108</v>
+        <v>34424</v>
       </c>
       <c r="O321" t="s">
         <v>23</v>
       </c>
       <c r="P321" t="s">
         <v>23</v>
       </c>
       <c r="Q321" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R321">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="322" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A322" t="s">
         <v>660</v>
       </c>
       <c r="B322" t="s">
         <v>661</v>
       </c>
-      <c r="C322" s="3">
-        <v>12</v>
+      <c r="C322">
+        <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="E322" t="s">
         <v>657</v>
       </c>
       <c r="F322" t="s">
         <v>658</v>
       </c>
       <c r="G322" t="s">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="H322">
-        <v>575.17999999999995</v>
+        <v>409.91</v>
       </c>
       <c r="I322">
-        <v>523.35</v>
+        <v>243.59</v>
       </c>
       <c r="J322">
-        <v>523.35</v>
+        <v>243.59</v>
       </c>
       <c r="K322">
         <v>2</v>
       </c>
       <c r="N322" s="2">
-        <v>26368</v>
+        <v>34108</v>
       </c>
       <c r="O322" t="s">
         <v>23</v>
       </c>
       <c r="P322" t="s">
         <v>23</v>
       </c>
       <c r="Q322" t="s">
         <v>27</v>
       </c>
       <c r="R322">
         <v>80</v>
       </c>
     </row>
-    <row r="323" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="323" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A323" t="s">
         <v>660</v>
       </c>
       <c r="B323" t="s">
         <v>661</v>
       </c>
-      <c r="C323" s="3">
-        <v>13</v>
+      <c r="C323">
+        <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E323" t="s">
         <v>657</v>
       </c>
       <c r="F323" t="s">
         <v>658</v>
       </c>
       <c r="G323" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="H323">
-        <v>484.96</v>
+        <v>575.17999999999995</v>
       </c>
       <c r="I323">
-        <v>109.7</v>
+        <v>523.35</v>
       </c>
       <c r="J323">
-        <v>109.7</v>
+        <v>523.35</v>
       </c>
       <c r="K323">
         <v>2</v>
       </c>
       <c r="N323" s="2">
-        <v>28119</v>
+        <v>26368</v>
       </c>
       <c r="O323" t="s">
         <v>23</v>
       </c>
       <c r="P323" t="s">
         <v>23</v>
       </c>
       <c r="Q323" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="R323">
-        <v>40</v>
-[...5 lines deleted...]
-    <row r="324" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="324" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A324" t="s">
         <v>660</v>
       </c>
       <c r="B324" t="s">
         <v>661</v>
       </c>
-      <c r="C324" s="3">
-        <v>14</v>
+      <c r="C324">
+        <v>13</v>
       </c>
       <c r="D324" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="E324" t="s">
         <v>657</v>
       </c>
       <c r="F324" t="s">
         <v>658</v>
       </c>
       <c r="G324" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="H324">
-        <v>1288.45</v>
+        <v>484.96</v>
       </c>
       <c r="I324">
-        <v>675.55</v>
+        <v>109.7</v>
       </c>
       <c r="J324">
-        <v>675.55</v>
+        <v>109.7</v>
       </c>
       <c r="K324">
         <v>2</v>
       </c>
-      <c r="L324">
-[...1 lines deleted...]
-      </c>
       <c r="N324" s="2">
-        <v>26733</v>
+        <v>28119</v>
       </c>
       <c r="O324" t="s">
         <v>23</v>
       </c>
       <c r="P324" t="s">
         <v>23</v>
       </c>
       <c r="Q324" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="R324">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:19" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+      <c r="S324" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="325" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A325" t="s">
         <v>660</v>
       </c>
       <c r="B325" t="s">
         <v>661</v>
       </c>
-      <c r="C325" s="3">
-        <v>15</v>
+      <c r="C325">
+        <v>14</v>
       </c>
       <c r="D325" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E325" t="s">
         <v>657</v>
       </c>
       <c r="F325" t="s">
         <v>658</v>
       </c>
       <c r="G325" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="H325">
-        <v>211.81</v>
+        <v>1288.45</v>
       </c>
       <c r="I325">
-        <v>281.7</v>
+        <v>675.55</v>
       </c>
       <c r="J325">
-        <v>281.7</v>
+        <v>675.55</v>
       </c>
       <c r="K325">
         <v>2</v>
       </c>
+      <c r="L325">
+        <v>1</v>
+      </c>
       <c r="N325" s="2">
-        <v>27972</v>
+        <v>26733</v>
       </c>
       <c r="O325" t="s">
         <v>23</v>
       </c>
       <c r="P325" t="s">
         <v>23</v>
       </c>
       <c r="Q325" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R325">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="326" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A326" t="s">
         <v>660</v>
       </c>
       <c r="B326" t="s">
         <v>661</v>
       </c>
-      <c r="C326" s="3">
-        <v>16</v>
+      <c r="C326">
+        <v>15</v>
       </c>
       <c r="D326" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E326" t="s">
         <v>657</v>
       </c>
       <c r="F326" t="s">
         <v>658</v>
       </c>
       <c r="G326" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="H326">
-        <v>200.81</v>
+        <v>211.81</v>
       </c>
       <c r="I326">
-        <v>200.81</v>
+        <v>281.7</v>
       </c>
       <c r="J326">
-        <v>200.81</v>
+        <v>281.7</v>
       </c>
       <c r="K326">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N326" s="2">
-        <v>29689</v>
+        <v>27972</v>
       </c>
       <c r="O326" t="s">
         <v>23</v>
       </c>
       <c r="P326" t="s">
         <v>23</v>
       </c>
       <c r="Q326" t="s">
         <v>161</v>
       </c>
       <c r="R326">
         <v>60</v>
       </c>
     </row>
-    <row r="327" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="327" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A327" t="s">
         <v>660</v>
       </c>
       <c r="B327" t="s">
         <v>661</v>
       </c>
-      <c r="C327" s="3">
-        <v>17</v>
+      <c r="C327">
+        <v>16</v>
       </c>
       <c r="D327" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E327" t="s">
         <v>657</v>
       </c>
       <c r="F327" t="s">
         <v>658</v>
       </c>
       <c r="G327" t="s">
-        <v>183</v>
+        <v>691</v>
       </c>
       <c r="H327">
-        <v>663.54</v>
+        <v>200.81</v>
       </c>
       <c r="I327">
-        <v>427.6</v>
+        <v>200.81</v>
       </c>
       <c r="J327">
-        <v>427.6</v>
+        <v>200.81</v>
       </c>
       <c r="K327">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N327" s="2">
-        <v>25295</v>
+        <v>29689</v>
       </c>
       <c r="O327" t="s">
         <v>23</v>
       </c>
       <c r="P327" t="s">
         <v>23</v>
       </c>
       <c r="Q327" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R327">
         <v>60</v>
       </c>
     </row>
-    <row r="328" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="328" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A328" t="s">
         <v>660</v>
       </c>
       <c r="B328" t="s">
         <v>661</v>
       </c>
-      <c r="C328" s="3">
-        <v>18</v>
+      <c r="C328">
+        <v>17</v>
       </c>
       <c r="D328" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="E328" t="s">
         <v>657</v>
       </c>
       <c r="F328" t="s">
         <v>658</v>
       </c>
       <c r="G328" t="s">
-        <v>694</v>
+        <v>183</v>
       </c>
       <c r="H328">
-        <v>261.89</v>
+        <v>663.54</v>
       </c>
       <c r="I328">
-        <v>614.94000000000005</v>
+        <v>427.6</v>
       </c>
       <c r="J328">
-        <v>614.94000000000005</v>
+        <v>427.6</v>
       </c>
       <c r="K328">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N328" s="2">
-        <v>25989</v>
+        <v>25295</v>
       </c>
       <c r="O328" t="s">
         <v>23</v>
       </c>
       <c r="P328" t="s">
         <v>23</v>
       </c>
       <c r="Q328" t="s">
         <v>27</v>
       </c>
       <c r="R328">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="329" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A329" t="s">
         <v>660</v>
       </c>
       <c r="B329" t="s">
         <v>661</v>
       </c>
-      <c r="C329" s="3">
-        <v>19</v>
+      <c r="C329">
+        <v>18</v>
       </c>
       <c r="D329" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="E329" t="s">
         <v>657</v>
       </c>
       <c r="F329" t="s">
         <v>658</v>
       </c>
       <c r="G329" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="H329">
-        <v>277.68</v>
+        <v>261.89</v>
       </c>
       <c r="I329">
-        <v>299.08</v>
+        <v>614.94000000000005</v>
       </c>
       <c r="J329">
-        <v>299.08</v>
+        <v>614.94000000000005</v>
       </c>
       <c r="K329">
         <v>2</v>
       </c>
       <c r="N329" s="2">
-        <v>35879</v>
+        <v>25989</v>
       </c>
       <c r="O329" t="s">
         <v>23</v>
       </c>
       <c r="P329" t="s">
         <v>23</v>
       </c>
       <c r="Q329" t="s">
         <v>27</v>
       </c>
       <c r="R329">
         <v>80</v>
       </c>
     </row>
-    <row r="330" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="330" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A330" t="s">
         <v>660</v>
       </c>
       <c r="B330" t="s">
         <v>661</v>
       </c>
-      <c r="C330" s="3">
-        <v>20</v>
+      <c r="C330">
+        <v>19</v>
       </c>
       <c r="D330" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E330" t="s">
         <v>657</v>
       </c>
       <c r="F330" t="s">
         <v>658</v>
       </c>
       <c r="G330" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="H330">
-        <v>420</v>
+        <v>277.68</v>
       </c>
       <c r="I330">
-        <v>455.78</v>
+        <v>299.08</v>
       </c>
       <c r="J330">
-        <v>455.78</v>
+        <v>299.08</v>
       </c>
       <c r="K330">
         <v>2</v>
       </c>
       <c r="N330" s="2">
-        <v>26733</v>
+        <v>35879</v>
       </c>
       <c r="O330" t="s">
         <v>23</v>
       </c>
       <c r="P330" t="s">
         <v>23</v>
       </c>
       <c r="Q330" t="s">
         <v>27</v>
       </c>
       <c r="R330">
         <v>80</v>
       </c>
     </row>
-    <row r="331" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="331" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A331" t="s">
         <v>660</v>
       </c>
       <c r="B331" t="s">
         <v>661</v>
       </c>
-      <c r="C331" s="3">
-        <v>21</v>
+      <c r="C331">
+        <v>20</v>
       </c>
       <c r="D331" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E331" t="s">
         <v>657</v>
       </c>
       <c r="F331" t="s">
         <v>658</v>
       </c>
       <c r="G331" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="H331">
-        <v>385.43</v>
+        <v>420</v>
       </c>
       <c r="I331">
-        <v>249.51</v>
+        <v>455.78</v>
       </c>
       <c r="J331">
-        <v>249.51</v>
+        <v>455.78</v>
       </c>
       <c r="K331">
         <v>2</v>
       </c>
       <c r="N331" s="2">
-        <v>30765</v>
+        <v>26733</v>
       </c>
       <c r="O331" t="s">
         <v>23</v>
       </c>
       <c r="P331" t="s">
         <v>23</v>
       </c>
       <c r="Q331" t="s">
         <v>27</v>
       </c>
       <c r="R331">
         <v>80</v>
       </c>
     </row>
-    <row r="332" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="332" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A332" t="s">
         <v>660</v>
       </c>
       <c r="B332" t="s">
         <v>661</v>
       </c>
-      <c r="C332" s="3">
-        <v>22</v>
+      <c r="C332">
+        <v>21</v>
       </c>
       <c r="D332" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E332" t="s">
         <v>657</v>
       </c>
       <c r="F332" t="s">
         <v>658</v>
       </c>
       <c r="G332" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="H332">
-        <v>85.68</v>
+        <v>385.43</v>
       </c>
       <c r="I332">
-        <v>132.22</v>
+        <v>249.51</v>
       </c>
       <c r="J332">
-        <v>132.22</v>
+        <v>249.51</v>
       </c>
       <c r="K332">
         <v>2</v>
       </c>
       <c r="N332" s="2">
-        <v>31673</v>
+        <v>30765</v>
       </c>
       <c r="O332" t="s">
         <v>23</v>
       </c>
       <c r="P332" t="s">
         <v>23</v>
       </c>
       <c r="Q332" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R332">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="333" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A333" t="s">
         <v>660</v>
       </c>
       <c r="B333" t="s">
         <v>661</v>
       </c>
-      <c r="C333" s="3">
-        <v>23</v>
+      <c r="C333">
+        <v>22</v>
       </c>
       <c r="D333" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E333" t="s">
         <v>657</v>
       </c>
       <c r="F333" t="s">
         <v>658</v>
       </c>
       <c r="G333" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H333">
-        <v>254.83</v>
+        <v>85.68</v>
       </c>
       <c r="I333">
-        <v>761.03</v>
+        <v>132.22</v>
       </c>
       <c r="J333">
-        <v>761.03</v>
+        <v>132.22</v>
       </c>
       <c r="K333">
         <v>2</v>
       </c>
       <c r="N333" s="2">
-        <v>26368</v>
+        <v>31673</v>
       </c>
       <c r="O333" t="s">
         <v>23</v>
       </c>
       <c r="P333" t="s">
         <v>23</v>
       </c>
       <c r="Q333" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R333">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:19" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="334" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A334" t="s">
         <v>660</v>
       </c>
       <c r="B334" t="s">
         <v>661</v>
       </c>
-      <c r="C334" s="3">
-        <v>24</v>
+      <c r="C334">
+        <v>23</v>
       </c>
       <c r="D334" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="E334" t="s">
         <v>657</v>
       </c>
       <c r="F334" t="s">
         <v>658</v>
       </c>
       <c r="G334" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="H334">
-        <v>506.33</v>
+        <v>254.83</v>
       </c>
       <c r="I334">
-        <v>263.17</v>
+        <v>761.03</v>
       </c>
       <c r="J334">
-        <v>263.17</v>
+        <v>761.03</v>
       </c>
       <c r="K334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N334" s="2">
-        <v>37330</v>
+        <v>26368</v>
       </c>
       <c r="O334" t="s">
         <v>23</v>
       </c>
       <c r="P334" t="s">
         <v>23</v>
       </c>
       <c r="Q334" t="s">
         <v>27</v>
       </c>
       <c r="R334">
         <v>80</v>
       </c>
     </row>
-    <row r="335" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="335" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A335" t="s">
         <v>660</v>
       </c>
       <c r="B335" t="s">
         <v>661</v>
       </c>
-      <c r="C335" s="3">
-        <v>25</v>
+      <c r="C335">
+        <v>24</v>
       </c>
       <c r="D335" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="E335" t="s">
         <v>657</v>
       </c>
       <c r="F335" t="s">
         <v>658</v>
       </c>
       <c r="G335" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="H335">
-        <v>453.8</v>
+        <v>506.33</v>
       </c>
       <c r="I335">
-        <v>292.33999999999997</v>
+        <v>263.17</v>
       </c>
       <c r="J335">
-        <v>292.33999999999997</v>
+        <v>263.17</v>
       </c>
       <c r="K335">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N335" s="2">
-        <v>24030</v>
+        <v>37330</v>
       </c>
       <c r="O335" t="s">
         <v>23</v>
       </c>
       <c r="P335" t="s">
         <v>23</v>
       </c>
       <c r="Q335" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R335">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="336" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A336" t="s">
         <v>660</v>
       </c>
       <c r="B336" t="s">
         <v>661</v>
       </c>
-      <c r="C336" s="3">
-        <v>26</v>
+      <c r="C336">
+        <v>25</v>
       </c>
       <c r="D336" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="E336" t="s">
         <v>657</v>
       </c>
       <c r="F336" t="s">
         <v>658</v>
       </c>
       <c r="G336" t="s">
-        <v>460</v>
+        <v>708</v>
       </c>
       <c r="H336">
-        <v>839</v>
+        <v>453.8</v>
       </c>
       <c r="I336">
-        <v>652.17999999999995</v>
+        <v>292.33999999999997</v>
       </c>
       <c r="J336">
-        <v>652.17999999999995</v>
+        <v>292.33999999999997</v>
       </c>
       <c r="K336">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N336" s="2">
-        <v>35338</v>
+        <v>24030</v>
       </c>
       <c r="O336" t="s">
         <v>23</v>
       </c>
       <c r="P336" t="s">
         <v>23</v>
       </c>
       <c r="Q336" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R336">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="337" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A337" t="s">
         <v>660</v>
       </c>
       <c r="B337" t="s">
         <v>661</v>
       </c>
-      <c r="C337" s="3">
-        <v>27</v>
+      <c r="C337">
+        <v>26</v>
       </c>
       <c r="D337" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="E337" t="s">
         <v>657</v>
       </c>
       <c r="F337" t="s">
         <v>658</v>
       </c>
       <c r="G337" t="s">
-        <v>711</v>
+        <v>460</v>
       </c>
       <c r="H337">
-        <v>212.44</v>
+        <v>839</v>
       </c>
       <c r="I337">
-        <v>273.05</v>
+        <v>652.17999999999995</v>
       </c>
       <c r="J337">
-        <v>273.05</v>
+        <v>652.17999999999995</v>
       </c>
       <c r="K337">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N337" s="2">
-        <v>41263</v>
+        <v>35338</v>
       </c>
       <c r="O337" t="s">
         <v>23</v>
       </c>
       <c r="P337" t="s">
         <v>23</v>
       </c>
       <c r="Q337" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R337">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="338" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A338" t="s">
         <v>660</v>
       </c>
       <c r="B338" t="s">
         <v>661</v>
       </c>
-      <c r="C338" s="3">
-        <v>28</v>
+      <c r="C338">
+        <v>27</v>
       </c>
       <c r="D338" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="E338" t="s">
         <v>657</v>
       </c>
       <c r="F338" t="s">
         <v>658</v>
       </c>
       <c r="G338" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="H338">
-        <v>249.14</v>
+        <v>212.44</v>
       </c>
       <c r="I338">
-        <v>365.86</v>
+        <v>273.05</v>
       </c>
       <c r="J338">
-        <v>365.86</v>
+        <v>273.05</v>
       </c>
       <c r="K338">
         <v>2</v>
       </c>
       <c r="N338" s="2">
-        <v>24806</v>
+        <v>41263</v>
       </c>
       <c r="O338" t="s">
         <v>23</v>
       </c>
       <c r="P338" t="s">
         <v>23</v>
       </c>
       <c r="Q338" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R338">
         <v>60</v>
       </c>
     </row>
-    <row r="339" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="339" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A339" t="s">
         <v>660</v>
       </c>
       <c r="B339" t="s">
         <v>661</v>
       </c>
-      <c r="C339" s="3">
-        <v>29</v>
+      <c r="C339">
+        <v>28</v>
       </c>
       <c r="D339" t="s">
-        <v>714</v>
+        <v>712</v>
+      </c>
+      <c r="E339" t="s">
+        <v>657</v>
+      </c>
+      <c r="F339" t="s">
+        <v>658</v>
+      </c>
+      <c r="G339" t="s">
+        <v>713</v>
+      </c>
+      <c r="H339">
+        <v>249.14</v>
       </c>
       <c r="I339">
-        <v>276.60000000000002</v>
+        <v>365.86</v>
       </c>
       <c r="J339">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:18" x14ac:dyDescent="0.7">
+        <v>365.86</v>
+      </c>
+      <c r="K339">
+        <v>2</v>
+      </c>
+      <c r="N339" s="2">
+        <v>24806</v>
+      </c>
+      <c r="O339" t="s">
+        <v>23</v>
+      </c>
+      <c r="P339" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>27</v>
+      </c>
+      <c r="R339">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="340" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A340" t="s">
         <v>660</v>
       </c>
       <c r="B340" t="s">
         <v>661</v>
       </c>
-      <c r="C340" s="3">
-        <v>30</v>
+      <c r="C340">
+        <v>29</v>
       </c>
       <c r="D340" t="s">
-        <v>715</v>
-[...11 lines deleted...]
-        <v>369.38</v>
+        <v>714</v>
       </c>
       <c r="I340">
-        <v>390.08</v>
+        <v>276.60000000000002</v>
       </c>
       <c r="J340">
-        <v>390.08</v>
-[...20 lines deleted...]
-    <row r="341" spans="1:18" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A341" t="s">
         <v>660</v>
       </c>
       <c r="B341" t="s">
         <v>661</v>
       </c>
-      <c r="C341" s="3">
-        <v>31</v>
+      <c r="C341">
+        <v>30</v>
       </c>
       <c r="D341" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="E341" t="s">
         <v>657</v>
       </c>
       <c r="F341" t="s">
         <v>658</v>
       </c>
       <c r="G341" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="H341">
-        <v>256.82</v>
+        <v>369.38</v>
       </c>
       <c r="I341">
-        <v>210.2</v>
+        <v>390.08</v>
       </c>
       <c r="J341">
-        <v>210.2</v>
+        <v>390.08</v>
       </c>
       <c r="K341">
         <v>2</v>
       </c>
       <c r="N341" s="2">
-        <v>32598</v>
+        <v>24837</v>
       </c>
       <c r="O341" t="s">
         <v>23</v>
       </c>
       <c r="P341" t="s">
         <v>23</v>
       </c>
       <c r="Q341" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="R341">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="342" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A342" t="s">
         <v>660</v>
       </c>
       <c r="B342" t="s">
         <v>661</v>
       </c>
-      <c r="C342" s="3">
-        <v>32</v>
+      <c r="C342">
+        <v>31</v>
       </c>
       <c r="D342" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="E342" t="s">
         <v>657</v>
       </c>
       <c r="F342" t="s">
         <v>658</v>
       </c>
       <c r="G342" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="H342">
-        <v>240.87</v>
+        <v>256.82</v>
       </c>
       <c r="I342">
-        <v>245.61</v>
+        <v>210.2</v>
       </c>
       <c r="J342">
-        <v>245.61</v>
+        <v>210.2</v>
       </c>
       <c r="K342">
         <v>2</v>
       </c>
       <c r="N342" s="2">
-        <v>24197</v>
+        <v>32598</v>
       </c>
       <c r="O342" t="s">
         <v>23</v>
       </c>
       <c r="P342" t="s">
         <v>23</v>
       </c>
       <c r="Q342" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="R342">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="343" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A343" t="s">
         <v>660</v>
       </c>
       <c r="B343" t="s">
         <v>661</v>
       </c>
-      <c r="C343" s="3">
-        <v>33</v>
+      <c r="C343">
+        <v>32</v>
       </c>
       <c r="D343" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="E343" t="s">
         <v>657</v>
       </c>
       <c r="F343" t="s">
         <v>658</v>
       </c>
       <c r="G343" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="H343">
-        <v>356</v>
+        <v>240.87</v>
       </c>
       <c r="I343">
-        <v>239.95</v>
+        <v>245.61</v>
       </c>
       <c r="J343">
-        <v>239.95</v>
+        <v>245.61</v>
       </c>
       <c r="K343">
         <v>2</v>
       </c>
-      <c r="L343">
-[...1 lines deleted...]
-      </c>
       <c r="N343" s="2">
-        <v>32598</v>
+        <v>24197</v>
       </c>
       <c r="O343" t="s">
         <v>23</v>
       </c>
       <c r="P343" t="s">
         <v>23</v>
       </c>
       <c r="Q343" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="R343">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="344" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A344" t="s">
         <v>660</v>
       </c>
       <c r="B344" t="s">
         <v>661</v>
       </c>
-      <c r="C344" s="3">
-        <v>34</v>
+      <c r="C344">
+        <v>33</v>
       </c>
       <c r="D344" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="E344" t="s">
         <v>657</v>
       </c>
       <c r="F344" t="s">
         <v>658</v>
       </c>
       <c r="G344" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="H344">
-        <v>170.84</v>
+        <v>356</v>
       </c>
       <c r="I344">
-        <v>143.66</v>
+        <v>239.95</v>
       </c>
       <c r="J344">
-        <v>143.66</v>
+        <v>239.95</v>
       </c>
       <c r="K344">
         <v>2</v>
       </c>
+      <c r="L344">
+        <v>1</v>
+      </c>
       <c r="N344" s="2">
-        <v>25658</v>
+        <v>32598</v>
       </c>
       <c r="O344" t="s">
         <v>23</v>
       </c>
       <c r="P344" t="s">
         <v>23</v>
       </c>
       <c r="Q344" t="s">
         <v>197</v>
       </c>
       <c r="R344">
         <v>40</v>
       </c>
     </row>
-    <row r="345" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="345" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A345" t="s">
         <v>660</v>
       </c>
       <c r="B345" t="s">
         <v>661</v>
       </c>
-      <c r="C345" s="3">
-        <v>35</v>
+      <c r="C345">
+        <v>34</v>
       </c>
       <c r="D345" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="E345" t="s">
         <v>657</v>
       </c>
       <c r="F345" t="s">
         <v>658</v>
       </c>
       <c r="G345" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="H345">
-        <v>575.16999999999996</v>
+        <v>170.84</v>
       </c>
       <c r="I345">
-        <v>453.5</v>
+        <v>143.66</v>
       </c>
       <c r="J345">
-        <v>453.5</v>
+        <v>143.66</v>
       </c>
       <c r="K345">
         <v>2</v>
       </c>
       <c r="N345" s="2">
-        <v>26385</v>
+        <v>25658</v>
       </c>
       <c r="O345" t="s">
         <v>23</v>
       </c>
       <c r="P345" t="s">
         <v>23</v>
       </c>
       <c r="Q345" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="R345">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="346" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A346" t="s">
         <v>660</v>
       </c>
       <c r="B346" t="s">
         <v>661</v>
       </c>
-      <c r="C346" s="3">
-        <v>36</v>
+      <c r="C346">
+        <v>35</v>
       </c>
       <c r="D346" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="E346" t="s">
         <v>657</v>
       </c>
       <c r="F346" t="s">
         <v>658</v>
       </c>
       <c r="G346" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="H346">
-        <v>100</v>
+        <v>575.16999999999996</v>
       </c>
       <c r="I346">
-        <v>70.2</v>
+        <v>453.5</v>
       </c>
       <c r="J346">
-        <v>70.2</v>
+        <v>453.5</v>
       </c>
       <c r="K346">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N346" s="2">
-        <v>30215</v>
+        <v>26385</v>
       </c>
       <c r="O346" t="s">
         <v>23</v>
       </c>
       <c r="P346" t="s">
         <v>23</v>
       </c>
       <c r="Q346" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R346">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="347" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A347" t="s">
         <v>660</v>
       </c>
       <c r="B347" t="s">
         <v>661</v>
       </c>
-      <c r="C347" s="3">
-        <v>37</v>
+      <c r="C347">
+        <v>36</v>
       </c>
       <c r="D347" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E347" t="s">
         <v>657</v>
       </c>
       <c r="F347" t="s">
         <v>658</v>
       </c>
       <c r="G347" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="H347">
-        <v>84.3</v>
+        <v>100</v>
       </c>
       <c r="I347">
-        <v>168.61</v>
+        <v>70.2</v>
       </c>
       <c r="J347">
-        <v>168.61</v>
+        <v>70.2</v>
       </c>
       <c r="K347">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="L347">
+        <v>1</v>
       </c>
       <c r="N347" s="2">
-        <v>26754</v>
+        <v>30215</v>
       </c>
       <c r="O347" t="s">
         <v>23</v>
       </c>
       <c r="P347" t="s">
         <v>23</v>
       </c>
       <c r="Q347" t="s">
-        <v>197</v>
+        <v>161</v>
       </c>
       <c r="R347">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="348" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A348" t="s">
         <v>660</v>
       </c>
       <c r="B348" t="s">
         <v>661</v>
       </c>
-      <c r="C348" s="3">
-        <v>38</v>
+      <c r="C348">
+        <v>37</v>
       </c>
       <c r="D348" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E348" t="s">
         <v>657</v>
       </c>
       <c r="F348" t="s">
         <v>658</v>
       </c>
       <c r="G348" t="s">
-        <v>639</v>
+        <v>730</v>
       </c>
       <c r="H348">
-        <v>1973.37</v>
+        <v>84.3</v>
       </c>
       <c r="I348">
-        <v>539.22</v>
+        <v>168.61</v>
       </c>
       <c r="J348">
-        <v>539.22</v>
+        <v>168.61</v>
       </c>
       <c r="K348">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N348" s="2">
-        <v>26379</v>
+        <v>26754</v>
       </c>
       <c r="O348" t="s">
         <v>23</v>
       </c>
       <c r="P348" t="s">
         <v>23</v>
       </c>
       <c r="Q348" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="R348">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="349" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A349" t="s">
         <v>660</v>
       </c>
       <c r="B349" t="s">
         <v>661</v>
       </c>
-      <c r="C349" s="3">
-        <v>39</v>
+      <c r="C349">
+        <v>38</v>
       </c>
       <c r="D349" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="E349" t="s">
         <v>657</v>
       </c>
       <c r="F349" t="s">
         <v>658</v>
       </c>
       <c r="G349" t="s">
-        <v>733</v>
+        <v>639</v>
       </c>
       <c r="H349">
-        <v>767.1</v>
+        <v>1973.37</v>
       </c>
       <c r="I349">
-        <v>274.43</v>
+        <v>539.22</v>
       </c>
       <c r="J349">
-        <v>274.43</v>
+        <v>539.22</v>
       </c>
       <c r="K349">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N349" s="2">
-        <v>25384</v>
+        <v>26379</v>
       </c>
       <c r="O349" t="s">
         <v>23</v>
       </c>
       <c r="P349" t="s">
         <v>23</v>
       </c>
       <c r="Q349" t="s">
         <v>27</v>
       </c>
       <c r="R349">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="350" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A350" t="s">
         <v>660</v>
       </c>
       <c r="B350" t="s">
         <v>661</v>
       </c>
-      <c r="C350" s="3">
-        <v>40</v>
+      <c r="C350">
+        <v>39</v>
       </c>
       <c r="D350" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="E350" t="s">
         <v>657</v>
       </c>
       <c r="F350" t="s">
         <v>658</v>
       </c>
       <c r="G350" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="H350">
-        <v>294.20999999999998</v>
+        <v>767.1</v>
       </c>
       <c r="I350">
-        <v>463.61</v>
+        <v>274.43</v>
       </c>
       <c r="J350">
-        <v>443.61</v>
+        <v>274.43</v>
       </c>
       <c r="K350">
         <v>2</v>
       </c>
       <c r="N350" s="2">
-        <v>25440</v>
+        <v>25384</v>
       </c>
       <c r="O350" t="s">
         <v>23</v>
       </c>
       <c r="P350" t="s">
         <v>23</v>
       </c>
       <c r="Q350" t="s">
         <v>27</v>
       </c>
       <c r="R350">
         <v>60</v>
       </c>
     </row>
-    <row r="351" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="351" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A351" t="s">
         <v>660</v>
       </c>
       <c r="B351" t="s">
         <v>661</v>
       </c>
-      <c r="C351" s="3">
-        <v>41</v>
+      <c r="C351">
+        <v>40</v>
       </c>
       <c r="D351" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="E351" t="s">
         <v>657</v>
       </c>
       <c r="F351" t="s">
         <v>658</v>
       </c>
       <c r="G351" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="H351">
-        <v>511.99</v>
+        <v>294.20999999999998</v>
       </c>
       <c r="I351">
-        <v>208.45</v>
+        <v>463.61</v>
       </c>
       <c r="J351">
-        <v>208.45</v>
+        <v>443.61</v>
       </c>
       <c r="K351">
         <v>2</v>
       </c>
       <c r="N351" s="2">
-        <v>30071</v>
+        <v>25440</v>
       </c>
       <c r="O351" t="s">
         <v>23</v>
       </c>
       <c r="P351" t="s">
         <v>23</v>
       </c>
       <c r="Q351" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R351">
         <v>60</v>
       </c>
     </row>
-    <row r="352" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="352" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A352" t="s">
         <v>660</v>
       </c>
       <c r="B352" t="s">
         <v>661</v>
       </c>
-      <c r="C352" s="3">
-        <v>42</v>
+      <c r="C352">
+        <v>41</v>
       </c>
       <c r="D352" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E352" t="s">
         <v>657</v>
       </c>
       <c r="F352" t="s">
         <v>658</v>
       </c>
       <c r="G352" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="H352">
-        <v>705.29</v>
+        <v>511.99</v>
       </c>
       <c r="I352">
-        <v>988.7</v>
+        <v>208.45</v>
       </c>
       <c r="J352">
-        <v>988.7</v>
+        <v>208.45</v>
       </c>
       <c r="K352">
         <v>2</v>
       </c>
       <c r="N352" s="2">
-        <v>32592</v>
+        <v>30071</v>
       </c>
       <c r="O352" t="s">
         <v>23</v>
       </c>
       <c r="P352" t="s">
         <v>23</v>
       </c>
       <c r="Q352" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R352">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="353" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A353" t="s">
         <v>660</v>
       </c>
       <c r="B353" t="s">
         <v>661</v>
       </c>
-      <c r="C353" s="3">
-        <v>43</v>
+      <c r="C353">
+        <v>42</v>
       </c>
       <c r="D353" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E353" t="s">
         <v>657</v>
       </c>
       <c r="F353" t="s">
         <v>658</v>
       </c>
       <c r="G353" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="H353">
-        <v>1097.01</v>
+        <v>705.29</v>
       </c>
       <c r="I353">
-        <v>317.47000000000003</v>
+        <v>988.7</v>
       </c>
       <c r="J353">
-        <v>317.47000000000003</v>
+        <v>988.7</v>
       </c>
       <c r="K353">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N353" s="2">
-        <v>35150</v>
+        <v>32592</v>
       </c>
       <c r="O353" t="s">
         <v>23</v>
       </c>
       <c r="P353" t="s">
         <v>23</v>
       </c>
       <c r="Q353" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="R353">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="354" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A354" t="s">
         <v>660</v>
       </c>
       <c r="B354" t="s">
         <v>661</v>
       </c>
-      <c r="C354" s="3">
-        <v>44</v>
+      <c r="C354">
+        <v>43</v>
       </c>
       <c r="D354" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E354" t="s">
         <v>657</v>
       </c>
       <c r="F354" t="s">
         <v>658</v>
       </c>
       <c r="G354" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="H354">
-        <v>297.52999999999997</v>
+        <v>1097.01</v>
       </c>
       <c r="I354">
-        <v>299.81</v>
+        <v>317.47000000000003</v>
       </c>
       <c r="J354">
-        <v>299.81</v>
+        <v>317.47000000000003</v>
       </c>
       <c r="K354">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N354" s="2">
-        <v>39149</v>
+        <v>35150</v>
       </c>
       <c r="O354" t="s">
         <v>23</v>
       </c>
       <c r="P354" t="s">
         <v>23</v>
       </c>
       <c r="Q354" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="R354">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="355" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A355" t="s">
         <v>660</v>
       </c>
       <c r="B355" t="s">
         <v>661</v>
       </c>
-      <c r="C355" s="3">
-        <v>45</v>
+      <c r="C355">
+        <v>44</v>
       </c>
       <c r="D355" t="s">
-        <v>744</v>
+        <v>742</v>
+      </c>
+      <c r="E355" t="s">
+        <v>657</v>
+      </c>
+      <c r="F355" t="s">
+        <v>658</v>
+      </c>
+      <c r="G355" t="s">
+        <v>743</v>
+      </c>
+      <c r="H355">
+        <v>297.52999999999997</v>
       </c>
       <c r="I355">
-        <v>507.51</v>
+        <v>299.81</v>
       </c>
       <c r="J355">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:18" x14ac:dyDescent="0.7">
+        <v>299.81</v>
+      </c>
+      <c r="K355">
+        <v>2</v>
+      </c>
+      <c r="N355" s="2">
+        <v>39149</v>
+      </c>
+      <c r="O355" t="s">
+        <v>23</v>
+      </c>
+      <c r="P355" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>161</v>
+      </c>
+      <c r="R355">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="356" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A356" t="s">
         <v>660</v>
       </c>
       <c r="B356" t="s">
         <v>661</v>
       </c>
-      <c r="C356" s="3">
-        <v>46</v>
+      <c r="C356">
+        <v>45</v>
       </c>
       <c r="D356" t="s">
-        <v>745</v>
-[...11 lines deleted...]
-        <v>876.79</v>
+        <v>744</v>
       </c>
       <c r="I356">
-        <v>879.74</v>
+        <v>507.51</v>
       </c>
       <c r="J356">
-        <v>879.74</v>
-[...20 lines deleted...]
-    <row r="357" spans="1:18" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A357" t="s">
         <v>660</v>
       </c>
       <c r="B357" t="s">
         <v>661</v>
       </c>
-      <c r="C357" s="3">
-        <v>47</v>
+      <c r="C357">
+        <v>46</v>
       </c>
       <c r="D357" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="E357" t="s">
         <v>657</v>
       </c>
       <c r="F357" t="s">
         <v>658</v>
       </c>
       <c r="G357" t="s">
-        <v>747</v>
+        <v>645</v>
       </c>
       <c r="H357">
-        <v>264.45</v>
+        <v>876.79</v>
       </c>
       <c r="I357">
-        <v>219.75</v>
+        <v>879.74</v>
       </c>
       <c r="J357">
-        <v>219.75</v>
+        <v>879.74</v>
       </c>
       <c r="K357">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N357" s="2">
-        <v>26845</v>
+        <v>26368</v>
       </c>
       <c r="O357" t="s">
         <v>23</v>
       </c>
       <c r="P357" t="s">
         <v>23</v>
       </c>
       <c r="Q357" t="s">
         <v>27</v>
       </c>
       <c r="R357">
         <v>80</v>
       </c>
     </row>
-    <row r="358" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="358" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A358" t="s">
         <v>660</v>
       </c>
       <c r="B358" t="s">
         <v>661</v>
       </c>
-      <c r="C358" s="3">
-        <v>48</v>
+      <c r="C358">
+        <v>47</v>
       </c>
       <c r="D358" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="E358" t="s">
         <v>657</v>
       </c>
       <c r="F358" t="s">
         <v>658</v>
       </c>
       <c r="G358" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="H358">
-        <v>79.3</v>
+        <v>264.45</v>
       </c>
       <c r="I358">
-        <v>67</v>
+        <v>219.75</v>
       </c>
       <c r="J358">
-        <v>67</v>
+        <v>219.75</v>
       </c>
       <c r="K358">
         <v>2</v>
       </c>
       <c r="N358" s="2">
-        <v>25806</v>
+        <v>26845</v>
       </c>
       <c r="O358" t="s">
         <v>23</v>
       </c>
       <c r="P358" t="s">
         <v>23</v>
       </c>
       <c r="Q358" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="R358">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="359" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A359" t="s">
         <v>660</v>
       </c>
       <c r="B359" t="s">
         <v>661</v>
       </c>
-      <c r="C359" s="3">
-        <v>49</v>
+      <c r="C359">
+        <v>48</v>
       </c>
       <c r="D359" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="E359" t="s">
         <v>657</v>
       </c>
       <c r="F359" t="s">
         <v>658</v>
       </c>
       <c r="G359" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="H359">
-        <v>833.11</v>
+        <v>79.3</v>
       </c>
       <c r="I359">
-        <v>277.02</v>
+        <v>67</v>
       </c>
       <c r="J359">
-        <v>277.02</v>
+        <v>67</v>
       </c>
       <c r="K359">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N359" s="2">
-        <v>34289</v>
+        <v>25806</v>
       </c>
       <c r="O359" t="s">
         <v>23</v>
       </c>
       <c r="P359" t="s">
         <v>23</v>
       </c>
       <c r="Q359" t="s">
-        <v>27</v>
+        <v>345</v>
       </c>
       <c r="R359">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="360" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A360" t="s">
         <v>660</v>
       </c>
       <c r="B360" t="s">
         <v>661</v>
       </c>
-      <c r="C360" s="3">
-        <v>50</v>
+      <c r="C360">
+        <v>49</v>
       </c>
       <c r="D360" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="E360" t="s">
         <v>657</v>
       </c>
       <c r="F360" t="s">
         <v>658</v>
       </c>
       <c r="G360" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="H360">
-        <v>328.71</v>
+        <v>833.11</v>
       </c>
       <c r="I360">
-        <v>210.12</v>
+        <v>277.02</v>
       </c>
       <c r="J360">
-        <v>210.12</v>
+        <v>277.02</v>
       </c>
       <c r="K360">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="L360">
+        <v>1</v>
       </c>
       <c r="N360" s="2">
-        <v>28970</v>
+        <v>34289</v>
       </c>
       <c r="O360" t="s">
         <v>23</v>
       </c>
       <c r="P360" t="s">
         <v>23</v>
       </c>
       <c r="Q360" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="R360">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="361" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A361" t="s">
         <v>660</v>
       </c>
       <c r="B361" t="s">
         <v>661</v>
       </c>
-      <c r="C361" s="3">
-        <v>51</v>
+      <c r="C361">
+        <v>50</v>
       </c>
       <c r="D361" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E361" t="s">
         <v>657</v>
       </c>
       <c r="F361" t="s">
         <v>658</v>
       </c>
       <c r="G361" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="H361">
-        <v>146.63999999999999</v>
+        <v>328.71</v>
       </c>
       <c r="I361">
-        <v>62.37</v>
+        <v>210.12</v>
       </c>
       <c r="J361">
-        <v>62.37</v>
+        <v>210.12</v>
       </c>
       <c r="K361">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N361" s="2">
-        <v>29708</v>
+        <v>28970</v>
       </c>
       <c r="O361" t="s">
         <v>23</v>
       </c>
       <c r="P361" t="s">
         <v>23</v>
       </c>
       <c r="Q361" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="R361">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="362" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A362" t="s">
         <v>660</v>
       </c>
       <c r="B362" t="s">
         <v>661</v>
       </c>
-      <c r="C362" s="3">
-        <v>52</v>
+      <c r="C362">
+        <v>51</v>
       </c>
       <c r="D362" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="E362" t="s">
         <v>657</v>
       </c>
       <c r="F362" t="s">
         <v>658</v>
       </c>
       <c r="G362" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="H362">
-        <v>255.56</v>
+        <v>146.63999999999999</v>
       </c>
       <c r="I362">
-        <v>202.98</v>
+        <v>62.37</v>
       </c>
       <c r="J362">
-        <v>202.98</v>
+        <v>62.37</v>
       </c>
       <c r="K362">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N362" s="2">
-        <v>28970</v>
+        <v>29708</v>
       </c>
       <c r="O362" t="s">
         <v>23</v>
       </c>
       <c r="P362" t="s">
         <v>23</v>
       </c>
       <c r="Q362" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="R362">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="363" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A363" t="s">
         <v>660</v>
       </c>
       <c r="B363" t="s">
         <v>661</v>
       </c>
-      <c r="C363" s="3">
-        <v>53</v>
+      <c r="C363">
+        <v>52</v>
       </c>
       <c r="D363" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E363" t="s">
         <v>657</v>
       </c>
       <c r="F363" t="s">
         <v>658</v>
       </c>
       <c r="G363" t="s">
-        <v>649</v>
+        <v>757</v>
       </c>
       <c r="H363">
-        <v>323.95999999999998</v>
+        <v>255.56</v>
       </c>
       <c r="I363">
-        <v>504.36</v>
+        <v>202.98</v>
       </c>
       <c r="J363">
-        <v>504.36</v>
+        <v>202.98</v>
       </c>
       <c r="K363">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N363" s="2">
-        <v>34704</v>
+        <v>28970</v>
       </c>
       <c r="O363" t="s">
         <v>23</v>
       </c>
       <c r="P363" t="s">
         <v>23</v>
       </c>
       <c r="Q363" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="R363">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:18" x14ac:dyDescent="0.7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="364" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A364" t="s">
         <v>660</v>
       </c>
       <c r="B364" t="s">
         <v>661</v>
       </c>
-      <c r="C364" s="3">
-        <v>54</v>
+      <c r="C364">
+        <v>53</v>
       </c>
       <c r="D364" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="E364" t="s">
         <v>657</v>
       </c>
       <c r="F364" t="s">
         <v>658</v>
       </c>
       <c r="G364" t="s">
-        <v>760</v>
+        <v>649</v>
       </c>
       <c r="H364">
-        <v>695.18</v>
+        <v>323.95999999999998</v>
       </c>
       <c r="I364">
-        <v>335.65</v>
+        <v>504.36</v>
       </c>
       <c r="J364">
-        <v>335.65</v>
+        <v>504.36</v>
       </c>
       <c r="K364">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N364" s="2">
-        <v>30771</v>
+        <v>34704</v>
       </c>
       <c r="O364" t="s">
         <v>23</v>
       </c>
       <c r="P364" t="s">
         <v>23</v>
       </c>
       <c r="Q364" t="s">
         <v>27</v>
       </c>
       <c r="R364">
         <v>80</v>
       </c>
     </row>
-    <row r="365" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="365" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A365" t="s">
         <v>660</v>
       </c>
       <c r="B365" t="s">
         <v>661</v>
       </c>
-      <c r="C365" s="3">
-        <v>55</v>
+      <c r="C365">
+        <v>54</v>
       </c>
       <c r="D365" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E365" t="s">
         <v>657</v>
       </c>
       <c r="F365" t="s">
         <v>658</v>
       </c>
       <c r="G365" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="H365">
-        <v>320</v>
+        <v>695.18</v>
       </c>
       <c r="I365">
-        <v>378.58</v>
+        <v>335.65</v>
       </c>
       <c r="J365">
-        <v>395.26</v>
+        <v>335.65</v>
       </c>
       <c r="K365">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N365" s="2">
-        <v>34591</v>
+        <v>30771</v>
       </c>
       <c r="O365" t="s">
         <v>23</v>
       </c>
       <c r="P365" t="s">
         <v>23</v>
       </c>
       <c r="Q365" t="s">
         <v>27</v>
       </c>
       <c r="R365">
         <v>80</v>
       </c>
     </row>
-    <row r="366" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="366" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A366" t="s">
         <v>660</v>
       </c>
       <c r="B366" t="s">
         <v>661</v>
       </c>
-      <c r="C366" s="3">
-        <v>56</v>
+      <c r="C366">
+        <v>55</v>
       </c>
       <c r="D366" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E366" t="s">
         <v>657</v>
       </c>
       <c r="F366" t="s">
         <v>658</v>
       </c>
       <c r="G366" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="H366">
-        <v>300.04000000000002</v>
+        <v>320</v>
       </c>
       <c r="I366">
-        <v>0</v>
+        <v>378.58</v>
       </c>
       <c r="J366">
-        <v>245.76</v>
+        <v>395.26</v>
       </c>
       <c r="K366">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N366" s="2">
-        <v>42823</v>
+        <v>34591</v>
       </c>
       <c r="O366" t="s">
         <v>23</v>
       </c>
       <c r="P366" t="s">
         <v>23</v>
       </c>
       <c r="Q366" t="s">
         <v>27</v>
       </c>
       <c r="R366">
         <v>80</v>
       </c>
     </row>
-    <row r="367" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="367" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A367" t="s">
         <v>660</v>
       </c>
       <c r="B367" t="s">
         <v>661</v>
       </c>
-      <c r="C367" s="3">
-        <v>57</v>
+      <c r="C367">
+        <v>56</v>
       </c>
       <c r="D367" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E367" t="s">
         <v>657</v>
       </c>
       <c r="F367" t="s">
         <v>658</v>
       </c>
       <c r="G367" t="s">
-        <v>476</v>
+        <v>764</v>
       </c>
       <c r="H367">
-        <v>817.84</v>
+        <v>300.04000000000002</v>
       </c>
       <c r="I367">
         <v>0</v>
       </c>
       <c r="J367">
-        <v>340.94</v>
+        <v>245.76</v>
       </c>
       <c r="K367">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N367" s="2">
-        <v>44256</v>
+        <v>42823</v>
       </c>
       <c r="O367" t="s">
         <v>23</v>
       </c>
       <c r="P367" t="s">
         <v>23</v>
       </c>
       <c r="Q367" t="s">
         <v>27</v>
       </c>
       <c r="R367">
         <v>80</v>
       </c>
     </row>
-    <row r="368" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="368" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A368" t="s">
         <v>660</v>
       </c>
       <c r="B368" t="s">
         <v>661</v>
       </c>
-      <c r="C368" s="3">
-        <v>58</v>
+      <c r="C368">
+        <v>57</v>
       </c>
       <c r="D368" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="E368" t="s">
         <v>657</v>
       </c>
       <c r="F368" t="s">
         <v>658</v>
       </c>
       <c r="G368" t="s">
-        <v>767</v>
+        <v>476</v>
       </c>
       <c r="H368">
-        <v>1371.89</v>
+        <v>817.84</v>
       </c>
       <c r="I368">
         <v>0</v>
       </c>
       <c r="J368">
-        <v>304.64</v>
+        <v>340.94</v>
       </c>
       <c r="K368">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N368" s="2">
-        <v>44722</v>
+        <v>44256</v>
       </c>
       <c r="O368" t="s">
         <v>23</v>
       </c>
       <c r="P368" t="s">
         <v>23</v>
       </c>
       <c r="Q368" t="s">
         <v>27</v>
       </c>
       <c r="R368">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="369" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A369" t="s">
         <v>660</v>
       </c>
       <c r="B369" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="C369" s="3">
+        <v>661</v>
+      </c>
+      <c r="C369">
+        <v>58</v>
+      </c>
+      <c r="D369" t="s">
+        <v>766</v>
+      </c>
+      <c r="E369" t="s">
+        <v>657</v>
+      </c>
+      <c r="F369" t="s">
+        <v>658</v>
+      </c>
+      <c r="G369" t="s">
+        <v>767</v>
+      </c>
+      <c r="H369">
+        <v>1371.89</v>
+      </c>
+      <c r="I369">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>304.64</v>
+      </c>
+      <c r="K369">
         <v>1</v>
       </c>
-      <c r="D369" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N369" s="2">
-        <v>29164</v>
+        <v>44722</v>
       </c>
       <c r="O369" t="s">
         <v>23</v>
       </c>
       <c r="P369" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q369" t="s">
         <v>27</v>
       </c>
       <c r="R369">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="370" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A370" t="s">
         <v>660</v>
       </c>
       <c r="B370" t="s">
         <v>771</v>
       </c>
-      <c r="C370" s="3">
-        <v>2</v>
+      <c r="C370">
+        <v>1</v>
       </c>
       <c r="D370" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="E370" t="s">
         <v>311</v>
       </c>
       <c r="F370" t="s">
         <v>769</v>
       </c>
       <c r="G370" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="H370">
-        <v>1100.82</v>
+        <v>1373</v>
       </c>
       <c r="I370">
-        <v>508.34</v>
+        <v>731.57</v>
       </c>
       <c r="J370">
-        <v>508.34</v>
+        <v>731.57</v>
       </c>
       <c r="K370">
         <v>2</v>
       </c>
       <c r="N370" s="2">
-        <v>25652</v>
+        <v>29164</v>
       </c>
       <c r="O370" t="s">
         <v>23</v>
       </c>
       <c r="P370" t="s">
         <v>24</v>
       </c>
       <c r="Q370" t="s">
         <v>27</v>
       </c>
       <c r="R370">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="371" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A371" t="s">
         <v>660</v>
       </c>
       <c r="B371" t="s">
         <v>771</v>
       </c>
-      <c r="C371" s="3">
-        <v>3</v>
+      <c r="C371">
+        <v>2</v>
       </c>
       <c r="D371" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="E371" t="s">
         <v>311</v>
       </c>
       <c r="F371" t="s">
         <v>769</v>
       </c>
       <c r="G371" t="s">
-        <v>185</v>
+        <v>773</v>
       </c>
       <c r="H371">
-        <v>3488</v>
+        <v>1100.82</v>
       </c>
       <c r="I371">
-        <v>656.73</v>
+        <v>508.34</v>
       </c>
       <c r="J371">
-        <v>656.73</v>
+        <v>508.34</v>
       </c>
       <c r="K371">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N371" s="2">
-        <v>27332</v>
+        <v>25652</v>
       </c>
       <c r="O371" t="s">
         <v>23</v>
       </c>
       <c r="P371" t="s">
         <v>24</v>
       </c>
       <c r="Q371" t="s">
         <v>27</v>
       </c>
       <c r="R371">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="372" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A372" t="s">
         <v>660</v>
       </c>
       <c r="B372" t="s">
         <v>771</v>
       </c>
-      <c r="C372" s="3">
-        <v>4</v>
+      <c r="C372">
+        <v>3</v>
       </c>
       <c r="D372" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="E372" t="s">
         <v>311</v>
       </c>
       <c r="F372" t="s">
         <v>769</v>
       </c>
       <c r="G372" t="s">
-        <v>776</v>
+        <v>185</v>
       </c>
       <c r="H372">
-        <v>256.95</v>
+        <v>3488</v>
       </c>
       <c r="I372">
-        <v>189.48</v>
+        <v>656.73</v>
       </c>
       <c r="J372">
-        <v>189.48</v>
+        <v>656.73</v>
       </c>
       <c r="K372">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N372" s="2">
-        <v>26743</v>
+        <v>27332</v>
       </c>
       <c r="O372" t="s">
         <v>23</v>
       </c>
       <c r="P372" t="s">
         <v>24</v>
       </c>
       <c r="Q372" t="s">
         <v>27</v>
       </c>
       <c r="R372">
         <v>80</v>
       </c>
     </row>
-    <row r="373" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="373" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A373" t="s">
         <v>660</v>
       </c>
       <c r="B373" t="s">
         <v>771</v>
       </c>
-      <c r="C373" s="3">
-        <v>5</v>
+      <c r="C373">
+        <v>4</v>
       </c>
       <c r="D373" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="E373" t="s">
         <v>311</v>
       </c>
       <c r="F373" t="s">
         <v>769</v>
       </c>
       <c r="G373" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="H373">
-        <v>357.34</v>
+        <v>256.95</v>
       </c>
       <c r="I373">
-        <v>332.59</v>
+        <v>189.48</v>
       </c>
       <c r="J373">
-        <v>332.59</v>
+        <v>189.48</v>
       </c>
       <c r="K373">
         <v>2</v>
       </c>
       <c r="N373" s="2">
-        <v>29130</v>
+        <v>26743</v>
       </c>
       <c r="O373" t="s">
         <v>23</v>
       </c>
       <c r="P373" t="s">
         <v>24</v>
       </c>
       <c r="Q373" t="s">
         <v>27</v>
       </c>
       <c r="R373">
         <v>80</v>
       </c>
     </row>
-    <row r="374" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="374" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A374" t="s">
         <v>660</v>
       </c>
       <c r="B374" t="s">
         <v>771</v>
       </c>
-      <c r="C374" s="3">
-        <v>6</v>
+      <c r="C374">
+        <v>5</v>
       </c>
       <c r="D374" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E374" t="s">
         <v>311</v>
       </c>
       <c r="F374" t="s">
         <v>769</v>
       </c>
       <c r="G374" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="H374">
-        <v>1174.3</v>
+        <v>357.34</v>
       </c>
       <c r="I374">
-        <v>518.21</v>
+        <v>332.59</v>
       </c>
       <c r="J374">
-        <v>518.21</v>
+        <v>332.59</v>
       </c>
       <c r="K374">
         <v>2</v>
       </c>
       <c r="N374" s="2">
-        <v>25129</v>
+        <v>29130</v>
       </c>
       <c r="O374" t="s">
         <v>23</v>
       </c>
       <c r="P374" t="s">
         <v>24</v>
       </c>
       <c r="Q374" t="s">
         <v>27</v>
       </c>
       <c r="R374">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="375" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A375" t="s">
         <v>660</v>
       </c>
       <c r="B375" t="s">
         <v>771</v>
       </c>
-      <c r="C375" s="3">
-        <v>7</v>
+      <c r="C375">
+        <v>6</v>
       </c>
       <c r="D375" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E375" t="s">
         <v>311</v>
       </c>
       <c r="F375" t="s">
         <v>769</v>
       </c>
       <c r="G375" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="H375">
-        <v>1074.78</v>
+        <v>1174.3</v>
       </c>
       <c r="I375">
-        <v>509.66</v>
+        <v>518.21</v>
       </c>
       <c r="J375">
-        <v>509.66</v>
+        <v>518.21</v>
       </c>
       <c r="K375">
         <v>2</v>
       </c>
       <c r="N375" s="2">
-        <v>27108</v>
+        <v>25129</v>
       </c>
       <c r="O375" t="s">
         <v>23</v>
       </c>
       <c r="P375" t="s">
         <v>24</v>
       </c>
       <c r="Q375" t="s">
         <v>27</v>
       </c>
       <c r="R375">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="376" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A376" t="s">
         <v>660</v>
       </c>
       <c r="B376" t="s">
         <v>771</v>
       </c>
-      <c r="C376" s="3">
-        <v>8</v>
+      <c r="C376">
+        <v>7</v>
       </c>
       <c r="D376" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E376" t="s">
         <v>311</v>
       </c>
       <c r="F376" t="s">
         <v>769</v>
       </c>
       <c r="G376" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="H376">
-        <v>500</v>
+        <v>1074.78</v>
       </c>
       <c r="I376">
-        <v>312.39999999999998</v>
+        <v>509.66</v>
       </c>
       <c r="J376">
-        <v>312.39999999999998</v>
+        <v>509.66</v>
       </c>
       <c r="K376">
         <v>2</v>
       </c>
       <c r="N376" s="2">
-        <v>29622</v>
+        <v>27108</v>
       </c>
       <c r="O376" t="s">
         <v>23</v>
       </c>
       <c r="P376" t="s">
         <v>24</v>
       </c>
       <c r="Q376" t="s">
         <v>27</v>
       </c>
       <c r="R376">
         <v>80</v>
       </c>
     </row>
-    <row r="377" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="377" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A377" t="s">
         <v>660</v>
       </c>
       <c r="B377" t="s">
         <v>771</v>
       </c>
-      <c r="C377" s="3">
-        <v>9</v>
+      <c r="C377">
+        <v>8</v>
       </c>
       <c r="D377" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E377" t="s">
         <v>311</v>
       </c>
       <c r="F377" t="s">
         <v>769</v>
       </c>
       <c r="G377" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="H377">
-        <v>991.73</v>
+        <v>500</v>
       </c>
       <c r="I377">
-        <v>523.29999999999995</v>
+        <v>312.39999999999998</v>
       </c>
       <c r="J377">
-        <v>523.29999999999995</v>
+        <v>312.39999999999998</v>
       </c>
       <c r="K377">
         <v>2</v>
       </c>
       <c r="N377" s="2">
-        <v>26907</v>
+        <v>29622</v>
       </c>
       <c r="O377" t="s">
         <v>23</v>
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>27</v>
       </c>
       <c r="R377">
         <v>80</v>
       </c>
     </row>
-    <row r="378" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="378" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A378" t="s">
         <v>660</v>
       </c>
       <c r="B378" t="s">
         <v>771</v>
       </c>
-      <c r="C378" s="3">
-        <v>10</v>
+      <c r="C378">
+        <v>9</v>
       </c>
       <c r="D378" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E378" t="s">
         <v>311</v>
       </c>
       <c r="F378" t="s">
         <v>769</v>
       </c>
       <c r="G378" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="H378">
-        <v>370.36</v>
+        <v>991.73</v>
       </c>
       <c r="I378">
-        <v>311.37</v>
+        <v>523.29999999999995</v>
       </c>
       <c r="J378">
-        <v>311.37</v>
+        <v>523.29999999999995</v>
       </c>
       <c r="K378">
         <v>2</v>
       </c>
       <c r="N378" s="2">
-        <v>27874</v>
+        <v>26907</v>
       </c>
       <c r="O378" t="s">
         <v>23</v>
       </c>
       <c r="P378" t="s">
         <v>24</v>
       </c>
       <c r="Q378" t="s">
         <v>27</v>
       </c>
       <c r="R378">
         <v>80</v>
       </c>
     </row>
-    <row r="379" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="379" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A379" t="s">
         <v>660</v>
       </c>
       <c r="B379" t="s">
         <v>771</v>
       </c>
-      <c r="C379" s="3">
-        <v>11</v>
+      <c r="C379">
+        <v>10</v>
       </c>
       <c r="D379" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E379" t="s">
         <v>311</v>
       </c>
       <c r="F379" t="s">
         <v>769</v>
       </c>
       <c r="G379" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="H379">
-        <v>489</v>
+        <v>370.36</v>
       </c>
       <c r="I379">
-        <v>313.47000000000003</v>
+        <v>311.37</v>
       </c>
       <c r="J379">
-        <v>313.47000000000003</v>
+        <v>311.37</v>
       </c>
       <c r="K379">
         <v>2</v>
       </c>
       <c r="N379" s="2">
-        <v>29475</v>
+        <v>27874</v>
       </c>
       <c r="O379" t="s">
         <v>23</v>
       </c>
       <c r="P379" t="s">
         <v>24</v>
       </c>
       <c r="Q379" t="s">
         <v>27</v>
       </c>
       <c r="R379">
         <v>80</v>
       </c>
     </row>
-    <row r="380" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="380" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A380" t="s">
         <v>660</v>
       </c>
       <c r="B380" t="s">
         <v>771</v>
       </c>
-      <c r="C380" s="3">
-        <v>12</v>
+      <c r="C380">
+        <v>11</v>
       </c>
       <c r="D380" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E380" t="s">
         <v>311</v>
       </c>
       <c r="F380" t="s">
         <v>769</v>
       </c>
       <c r="G380" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="H380">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="I380">
-        <v>313.33</v>
+        <v>313.47000000000003</v>
       </c>
       <c r="J380">
-        <v>313.33</v>
+        <v>313.47000000000003</v>
       </c>
       <c r="K380">
         <v>2</v>
       </c>
       <c r="N380" s="2">
-        <v>27849</v>
+        <v>29475</v>
       </c>
       <c r="O380" t="s">
         <v>23</v>
       </c>
       <c r="P380" t="s">
         <v>24</v>
       </c>
       <c r="Q380" t="s">
         <v>27</v>
       </c>
       <c r="R380">
         <v>80</v>
       </c>
     </row>
-    <row r="381" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="381" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A381" t="s">
         <v>660</v>
       </c>
       <c r="B381" t="s">
         <v>771</v>
       </c>
-      <c r="C381" s="3">
-        <v>13</v>
+      <c r="C381">
+        <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E381" t="s">
         <v>311</v>
       </c>
       <c r="F381" t="s">
         <v>769</v>
       </c>
       <c r="G381" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="H381">
-        <v>836</v>
+        <v>466</v>
       </c>
       <c r="I381">
-        <v>508.47</v>
+        <v>313.33</v>
       </c>
       <c r="J381">
-        <v>508.47</v>
+        <v>313.33</v>
       </c>
       <c r="K381">
         <v>2</v>
       </c>
       <c r="N381" s="2">
-        <v>27108</v>
+        <v>27849</v>
       </c>
       <c r="O381" t="s">
         <v>23</v>
       </c>
       <c r="P381" t="s">
         <v>24</v>
       </c>
       <c r="Q381" t="s">
         <v>27</v>
       </c>
       <c r="R381">
         <v>80</v>
       </c>
     </row>
-    <row r="382" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="382" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A382" t="s">
         <v>660</v>
       </c>
       <c r="B382" t="s">
         <v>771</v>
       </c>
-      <c r="C382" s="3">
-        <v>14</v>
+      <c r="C382">
+        <v>13</v>
       </c>
       <c r="D382" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="E382" t="s">
         <v>311</v>
       </c>
       <c r="F382" t="s">
         <v>769</v>
       </c>
       <c r="G382" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="H382">
-        <v>666.52</v>
+        <v>836</v>
       </c>
       <c r="I382">
-        <v>311.62</v>
+        <v>508.47</v>
       </c>
       <c r="J382">
-        <v>311.62</v>
+        <v>508.47</v>
       </c>
       <c r="K382">
         <v>2</v>
       </c>
       <c r="N382" s="2">
-        <v>28619</v>
+        <v>27108</v>
       </c>
       <c r="O382" t="s">
         <v>23</v>
       </c>
       <c r="P382" t="s">
         <v>24</v>
       </c>
       <c r="Q382" t="s">
         <v>27</v>
       </c>
       <c r="R382">
         <v>80</v>
       </c>
     </row>
-    <row r="383" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="383" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A383" t="s">
         <v>660</v>
       </c>
       <c r="B383" t="s">
         <v>771</v>
       </c>
-      <c r="C383" s="3">
-        <v>15</v>
+      <c r="C383">
+        <v>14</v>
       </c>
       <c r="D383" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E383" t="s">
         <v>311</v>
       </c>
       <c r="F383" t="s">
         <v>769</v>
       </c>
       <c r="G383" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="H383">
-        <v>701.15</v>
+        <v>666.52</v>
       </c>
       <c r="I383">
-        <v>510.87</v>
+        <v>311.62</v>
       </c>
       <c r="J383">
-        <v>510.87</v>
+        <v>311.62</v>
       </c>
       <c r="K383">
         <v>2</v>
       </c>
       <c r="N383" s="2">
-        <v>30249</v>
+        <v>28619</v>
       </c>
       <c r="O383" t="s">
         <v>23</v>
       </c>
       <c r="P383" t="s">
         <v>24</v>
       </c>
       <c r="Q383" t="s">
         <v>27</v>
       </c>
       <c r="R383">
         <v>80</v>
       </c>
     </row>
-    <row r="384" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="384" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A384" t="s">
         <v>660</v>
       </c>
       <c r="B384" t="s">
         <v>771</v>
       </c>
-      <c r="C384" s="3">
-        <v>16</v>
+      <c r="C384">
+        <v>15</v>
       </c>
       <c r="D384" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="E384" t="s">
         <v>311</v>
       </c>
       <c r="F384" t="s">
         <v>769</v>
       </c>
       <c r="G384" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="H384">
-        <v>533</v>
+        <v>701.15</v>
       </c>
       <c r="I384">
-        <v>510.88</v>
+        <v>510.87</v>
       </c>
       <c r="J384">
-        <v>510.88</v>
+        <v>510.87</v>
       </c>
       <c r="K384">
         <v>2</v>
       </c>
       <c r="N384" s="2">
-        <v>30536</v>
+        <v>30249</v>
       </c>
       <c r="O384" t="s">
         <v>23</v>
       </c>
       <c r="P384" t="s">
         <v>24</v>
       </c>
       <c r="Q384" t="s">
         <v>27</v>
       </c>
       <c r="R384">
         <v>80</v>
       </c>
     </row>
-    <row r="385" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="385" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A385" t="s">
         <v>660</v>
       </c>
       <c r="B385" t="s">
         <v>771</v>
       </c>
-      <c r="C385" s="3">
-        <v>17</v>
+      <c r="C385">
+        <v>16</v>
       </c>
       <c r="D385" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E385" t="s">
         <v>311</v>
       </c>
       <c r="F385" t="s">
         <v>769</v>
       </c>
       <c r="G385" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="H385">
-        <v>185.78</v>
+        <v>533</v>
       </c>
       <c r="I385">
-        <v>214.18</v>
+        <v>510.88</v>
       </c>
       <c r="J385">
-        <v>214.18</v>
+        <v>510.88</v>
       </c>
       <c r="K385">
         <v>2</v>
       </c>
       <c r="N385" s="2">
-        <v>27850</v>
+        <v>30536</v>
       </c>
       <c r="O385" t="s">
         <v>23</v>
       </c>
       <c r="P385" t="s">
         <v>24</v>
       </c>
       <c r="Q385" t="s">
         <v>27</v>
       </c>
       <c r="R385">
         <v>80</v>
       </c>
     </row>
-    <row r="386" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="386" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A386" t="s">
         <v>660</v>
       </c>
       <c r="B386" t="s">
         <v>771</v>
       </c>
-      <c r="C386" s="3">
-        <v>18</v>
+      <c r="C386">
+        <v>17</v>
       </c>
       <c r="D386" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E386" t="s">
         <v>311</v>
       </c>
       <c r="F386" t="s">
         <v>769</v>
       </c>
       <c r="G386" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="H386">
-        <v>737</v>
+        <v>185.78</v>
       </c>
       <c r="I386">
-        <v>310.16000000000003</v>
+        <v>214.18</v>
       </c>
       <c r="J386">
-        <v>310.16000000000003</v>
+        <v>214.18</v>
       </c>
       <c r="K386">
         <v>2</v>
       </c>
       <c r="N386" s="2">
-        <v>28937</v>
+        <v>27850</v>
       </c>
       <c r="O386" t="s">
         <v>23</v>
       </c>
       <c r="P386" t="s">
         <v>24</v>
       </c>
       <c r="Q386" t="s">
         <v>27</v>
       </c>
       <c r="R386">
         <v>80</v>
       </c>
     </row>
-    <row r="387" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="387" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A387" t="s">
         <v>660</v>
       </c>
       <c r="B387" t="s">
         <v>771</v>
       </c>
-      <c r="C387" s="3">
-        <v>19</v>
+      <c r="C387">
+        <v>18</v>
       </c>
       <c r="D387" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E387" t="s">
         <v>311</v>
       </c>
       <c r="F387" t="s">
         <v>769</v>
       </c>
       <c r="G387" t="s">
-        <v>187</v>
+        <v>804</v>
       </c>
       <c r="H387">
-        <v>3917</v>
+        <v>737</v>
       </c>
       <c r="I387">
-        <v>697.12</v>
+        <v>310.16000000000003</v>
       </c>
       <c r="J387">
-        <v>697.12</v>
+        <v>310.16000000000003</v>
       </c>
       <c r="K387">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N387" s="2">
-        <v>27108</v>
+        <v>28937</v>
       </c>
       <c r="O387" t="s">
         <v>23</v>
       </c>
       <c r="P387" t="s">
         <v>24</v>
       </c>
       <c r="Q387" t="s">
         <v>27</v>
       </c>
       <c r="R387">
         <v>80</v>
       </c>
     </row>
-    <row r="388" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="388" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A388" t="s">
         <v>660</v>
       </c>
       <c r="B388" t="s">
         <v>771</v>
       </c>
-      <c r="C388" s="3">
-        <v>20</v>
+      <c r="C388">
+        <v>19</v>
       </c>
       <c r="D388" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="E388" t="s">
         <v>311</v>
       </c>
       <c r="F388" t="s">
         <v>769</v>
       </c>
       <c r="G388" t="s">
-        <v>807</v>
+        <v>187</v>
       </c>
       <c r="H388">
-        <v>556.42999999999995</v>
+        <v>3917</v>
       </c>
       <c r="I388">
-        <v>313.07</v>
+        <v>697.12</v>
       </c>
       <c r="J388">
-        <v>313.07</v>
+        <v>697.12</v>
       </c>
       <c r="K388">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N388" s="2">
-        <v>28997</v>
+        <v>27108</v>
       </c>
       <c r="O388" t="s">
         <v>23</v>
       </c>
       <c r="P388" t="s">
         <v>24</v>
       </c>
       <c r="Q388" t="s">
         <v>27</v>
       </c>
       <c r="R388">
         <v>80</v>
       </c>
     </row>
-    <row r="389" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="389" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A389" t="s">
         <v>660</v>
       </c>
       <c r="B389" t="s">
         <v>771</v>
       </c>
-      <c r="C389" s="3">
-        <v>21</v>
+      <c r="C389">
+        <v>20</v>
       </c>
       <c r="D389" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="E389" t="s">
         <v>311</v>
       </c>
       <c r="F389" t="s">
         <v>769</v>
       </c>
       <c r="G389" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H389">
-        <v>27346.28</v>
+        <v>556.42999999999995</v>
       </c>
       <c r="I389">
-        <v>508.45</v>
+        <v>313.07</v>
       </c>
       <c r="J389">
-        <v>508.45</v>
+        <v>313.07</v>
       </c>
       <c r="K389">
         <v>2</v>
       </c>
       <c r="N389" s="2">
-        <v>27482</v>
+        <v>28997</v>
       </c>
       <c r="O389" t="s">
         <v>23</v>
       </c>
       <c r="P389" t="s">
         <v>24</v>
       </c>
       <c r="Q389" t="s">
         <v>27</v>
       </c>
       <c r="R389">
         <v>80</v>
       </c>
     </row>
-    <row r="390" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="390" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A390" t="s">
         <v>660</v>
       </c>
       <c r="B390" t="s">
         <v>771</v>
       </c>
-      <c r="C390" s="3">
-        <v>22</v>
+      <c r="C390">
+        <v>21</v>
       </c>
       <c r="D390" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E390" t="s">
         <v>311</v>
       </c>
       <c r="F390" t="s">
         <v>769</v>
       </c>
       <c r="G390" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="H390">
-        <v>446.27</v>
+        <v>27346.28</v>
       </c>
       <c r="I390">
-        <v>321.75</v>
+        <v>508.45</v>
       </c>
       <c r="J390">
-        <v>321.75</v>
+        <v>508.45</v>
       </c>
       <c r="K390">
         <v>2</v>
       </c>
       <c r="N390" s="2">
-        <v>27849</v>
+        <v>27482</v>
       </c>
       <c r="O390" t="s">
         <v>23</v>
       </c>
       <c r="P390" t="s">
         <v>24</v>
       </c>
       <c r="Q390" t="s">
         <v>27</v>
       </c>
       <c r="R390">
         <v>80</v>
       </c>
     </row>
-    <row r="391" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="391" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A391" t="s">
         <v>660</v>
       </c>
       <c r="B391" t="s">
         <v>771</v>
       </c>
-      <c r="C391" s="3">
-        <v>23</v>
+      <c r="C391">
+        <v>22</v>
       </c>
       <c r="D391" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="E391" t="s">
         <v>311</v>
       </c>
       <c r="F391" t="s">
         <v>769</v>
       </c>
       <c r="G391" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="H391">
-        <v>702.88</v>
+        <v>446.27</v>
       </c>
       <c r="I391">
-        <v>507.01</v>
+        <v>321.75</v>
       </c>
       <c r="J391">
-        <v>507.01</v>
+        <v>321.75</v>
       </c>
       <c r="K391">
         <v>2</v>
       </c>
       <c r="N391" s="2">
-        <v>27332</v>
+        <v>27849</v>
       </c>
       <c r="O391" t="s">
         <v>23</v>
       </c>
       <c r="P391" t="s">
         <v>24</v>
       </c>
       <c r="Q391" t="s">
         <v>27</v>
       </c>
       <c r="R391">
         <v>80</v>
       </c>
     </row>
-    <row r="392" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="392" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A392" t="s">
         <v>660</v>
       </c>
       <c r="B392" t="s">
         <v>771</v>
       </c>
-      <c r="C392" s="3">
-        <v>24</v>
+      <c r="C392">
+        <v>23</v>
       </c>
       <c r="D392" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="E392" t="s">
         <v>311</v>
       </c>
       <c r="F392" t="s">
         <v>769</v>
       </c>
       <c r="G392" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="H392">
-        <v>561.6</v>
+        <v>702.88</v>
       </c>
       <c r="I392">
-        <v>399.81</v>
+        <v>507.01</v>
       </c>
       <c r="J392">
-        <v>399.81</v>
+        <v>507.01</v>
       </c>
       <c r="K392">
         <v>2</v>
       </c>
       <c r="N392" s="2">
-        <v>37330</v>
+        <v>27332</v>
       </c>
       <c r="O392" t="s">
         <v>23</v>
       </c>
       <c r="P392" t="s">
         <v>24</v>
       </c>
       <c r="Q392" t="s">
         <v>27</v>
       </c>
       <c r="R392">
         <v>80</v>
       </c>
     </row>
-    <row r="393" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="393" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A393" t="s">
         <v>660</v>
       </c>
       <c r="B393" t="s">
         <v>771</v>
       </c>
-      <c r="C393" s="3">
-        <v>25</v>
+      <c r="C393">
+        <v>24</v>
       </c>
       <c r="D393" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E393" t="s">
         <v>311</v>
       </c>
       <c r="F393" t="s">
         <v>769</v>
       </c>
       <c r="G393" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="H393">
-        <v>164.96</v>
+        <v>561.6</v>
       </c>
       <c r="I393">
-        <v>371.91</v>
+        <v>399.81</v>
       </c>
       <c r="J393">
-        <v>362.84</v>
+        <v>399.81</v>
       </c>
       <c r="K393">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N393" s="2">
-        <v>35879</v>
+        <v>37330</v>
       </c>
       <c r="O393" t="s">
         <v>23</v>
       </c>
       <c r="P393" t="s">
         <v>24</v>
       </c>
       <c r="Q393" t="s">
         <v>27</v>
       </c>
       <c r="R393">
         <v>80</v>
       </c>
     </row>
-    <row r="394" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="394" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A394" t="s">
         <v>660</v>
       </c>
       <c r="B394" t="s">
         <v>771</v>
       </c>
-      <c r="C394" s="3">
-        <v>26</v>
+      <c r="C394">
+        <v>25</v>
       </c>
       <c r="D394" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E394" t="s">
         <v>311</v>
       </c>
       <c r="F394" t="s">
         <v>769</v>
       </c>
       <c r="G394" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="H394">
-        <v>664.91</v>
+        <v>164.96</v>
       </c>
       <c r="I394">
-        <v>500.05</v>
+        <v>371.91</v>
       </c>
       <c r="J394">
-        <v>500.05</v>
+        <v>362.84</v>
       </c>
       <c r="K394">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="L394">
+        <v>1</v>
       </c>
       <c r="N394" s="2">
-        <v>29452</v>
+        <v>35879</v>
       </c>
       <c r="O394" t="s">
         <v>23</v>
       </c>
       <c r="P394" t="s">
         <v>24</v>
       </c>
       <c r="Q394" t="s">
         <v>27</v>
       </c>
       <c r="R394">
         <v>80</v>
       </c>
     </row>
-    <row r="395" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="395" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A395" t="s">
         <v>660</v>
       </c>
       <c r="B395" t="s">
         <v>771</v>
       </c>
-      <c r="C395" s="3">
-        <v>27</v>
+      <c r="C395">
+        <v>26</v>
       </c>
       <c r="D395" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E395" t="s">
         <v>311</v>
       </c>
       <c r="F395" t="s">
         <v>769</v>
       </c>
       <c r="G395" t="s">
-        <v>218</v>
+        <v>819</v>
       </c>
       <c r="H395">
-        <v>2328.34</v>
+        <v>664.91</v>
       </c>
       <c r="I395">
-        <v>476.26</v>
+        <v>500.05</v>
       </c>
       <c r="J395">
-        <v>476.26</v>
+        <v>500.05</v>
       </c>
       <c r="K395">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N395" s="2">
-        <v>25364</v>
+        <v>29452</v>
       </c>
       <c r="O395" t="s">
         <v>23</v>
       </c>
       <c r="P395" t="s">
         <v>24</v>
       </c>
       <c r="Q395" t="s">
         <v>27</v>
       </c>
       <c r="R395">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:18" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="396" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A396" t="s">
         <v>660</v>
       </c>
       <c r="B396" t="s">
         <v>771</v>
       </c>
-      <c r="C396" s="3">
-        <v>28</v>
+      <c r="C396">
+        <v>27</v>
       </c>
       <c r="D396" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="E396" t="s">
         <v>311</v>
       </c>
       <c r="F396" t="s">
         <v>769</v>
       </c>
       <c r="G396" t="s">
-        <v>822</v>
+        <v>218</v>
       </c>
       <c r="H396">
-        <v>272.56</v>
+        <v>2328.34</v>
       </c>
       <c r="I396">
-        <v>211.29</v>
+        <v>476.26</v>
       </c>
       <c r="J396">
-        <v>211.29</v>
+        <v>476.26</v>
       </c>
       <c r="K396">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N396" s="2">
-        <v>27849</v>
+        <v>25364</v>
       </c>
       <c r="O396" t="s">
         <v>23</v>
       </c>
       <c r="P396" t="s">
         <v>24</v>
       </c>
       <c r="Q396" t="s">
         <v>27</v>
       </c>
       <c r="R396">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:18" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="397" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A397" t="s">
         <v>660</v>
       </c>
       <c r="B397" t="s">
         <v>771</v>
       </c>
-      <c r="C397" s="3">
-        <v>29</v>
+      <c r="C397">
+        <v>28</v>
       </c>
       <c r="D397" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="E397" t="s">
         <v>311</v>
       </c>
       <c r="F397" t="s">
         <v>769</v>
       </c>
       <c r="G397" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="H397">
-        <v>224.46</v>
+        <v>272.56</v>
       </c>
       <c r="I397">
-        <v>223</v>
+        <v>211.29</v>
       </c>
       <c r="J397">
-        <v>223</v>
+        <v>211.29</v>
       </c>
       <c r="K397">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N397" s="2">
-        <v>27482</v>
+        <v>27849</v>
       </c>
       <c r="O397" t="s">
         <v>23</v>
       </c>
       <c r="P397" t="s">
         <v>24</v>
       </c>
       <c r="Q397" t="s">
         <v>27</v>
       </c>
       <c r="R397">
         <v>80</v>
       </c>
     </row>
-    <row r="398" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="398" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A398" t="s">
         <v>660</v>
       </c>
       <c r="B398" t="s">
         <v>771</v>
       </c>
-      <c r="C398" s="3">
-        <v>30</v>
+      <c r="C398">
+        <v>29</v>
       </c>
       <c r="D398" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="E398" t="s">
         <v>311</v>
       </c>
       <c r="F398" t="s">
         <v>769</v>
       </c>
       <c r="G398" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="H398">
-        <v>287.04000000000002</v>
+        <v>224.46</v>
       </c>
       <c r="I398">
-        <v>222.31</v>
+        <v>223</v>
       </c>
       <c r="J398">
-        <v>222.31</v>
+        <v>223</v>
       </c>
       <c r="K398">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N398" s="2">
-        <v>27849</v>
+        <v>27482</v>
       </c>
       <c r="O398" t="s">
         <v>23</v>
       </c>
       <c r="P398" t="s">
         <v>24</v>
       </c>
       <c r="Q398" t="s">
         <v>27</v>
       </c>
       <c r="R398">
         <v>80</v>
       </c>
     </row>
-    <row r="399" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="399" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A399" t="s">
         <v>660</v>
       </c>
       <c r="B399" t="s">
         <v>771</v>
       </c>
-      <c r="C399" s="3">
-        <v>31</v>
+      <c r="C399">
+        <v>30</v>
       </c>
       <c r="D399" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E399" t="s">
         <v>311</v>
       </c>
       <c r="F399" t="s">
         <v>769</v>
       </c>
       <c r="G399" t="s">
-        <v>228</v>
+        <v>826</v>
       </c>
       <c r="H399">
-        <v>13727.65</v>
+        <v>287.04000000000002</v>
       </c>
       <c r="I399">
-        <v>904.55</v>
+        <v>222.31</v>
       </c>
       <c r="J399">
-        <v>904.55</v>
+        <v>222.31</v>
       </c>
       <c r="K399">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N399" s="2">
-        <v>26383</v>
+        <v>27849</v>
       </c>
       <c r="O399" t="s">
         <v>23</v>
       </c>
       <c r="P399" t="s">
         <v>24</v>
       </c>
       <c r="Q399" t="s">
         <v>27</v>
       </c>
       <c r="R399">
         <v>80</v>
       </c>
     </row>
-    <row r="400" spans="1:18" x14ac:dyDescent="0.7">
+    <row r="400" spans="1:18" x14ac:dyDescent="0.55000000000000004">
       <c r="A400" t="s">
         <v>660</v>
       </c>
       <c r="B400" t="s">
         <v>771</v>
       </c>
-      <c r="C400" s="3">
-        <v>32</v>
+      <c r="C400">
+        <v>31</v>
       </c>
       <c r="D400" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="E400" t="s">
         <v>311</v>
       </c>
       <c r="F400" t="s">
         <v>769</v>
       </c>
       <c r="G400" t="s">
-        <v>829</v>
+        <v>228</v>
       </c>
       <c r="H400">
-        <v>834</v>
+        <v>13727.65</v>
       </c>
       <c r="I400">
-        <v>511.23</v>
+        <v>904.55</v>
       </c>
       <c r="J400">
-        <v>511.23</v>
+        <v>904.55</v>
       </c>
       <c r="K400">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N400" s="2">
-        <v>25652</v>
+        <v>26383</v>
       </c>
       <c r="O400" t="s">
         <v>23</v>
       </c>
       <c r="P400" t="s">
         <v>24</v>
       </c>
       <c r="Q400" t="s">
         <v>27</v>
       </c>
       <c r="R400">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="401" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A401" t="s">
         <v>660</v>
       </c>
       <c r="B401" t="s">
         <v>771</v>
       </c>
-      <c r="C401" s="3">
-        <v>33</v>
+      <c r="C401">
+        <v>32</v>
       </c>
       <c r="D401" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E401" t="s">
         <v>311</v>
       </c>
       <c r="F401" t="s">
         <v>769</v>
       </c>
       <c r="G401" t="s">
-        <v>292</v>
+        <v>829</v>
       </c>
       <c r="H401">
-        <v>517</v>
+        <v>834</v>
       </c>
       <c r="I401">
-        <v>321.61</v>
+        <v>511.23</v>
       </c>
       <c r="J401">
-        <v>321.61</v>
+        <v>511.23</v>
       </c>
       <c r="K401">
         <v>2</v>
       </c>
       <c r="N401" s="2">
-        <v>31136</v>
+        <v>25652</v>
       </c>
       <c r="O401" t="s">
         <v>23</v>
       </c>
       <c r="P401" t="s">
         <v>24</v>
       </c>
       <c r="Q401" t="s">
         <v>27</v>
       </c>
       <c r="R401">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="402" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A402" t="s">
         <v>660</v>
       </c>
       <c r="B402" t="s">
         <v>771</v>
       </c>
-      <c r="C402" s="3">
-        <v>34</v>
+      <c r="C402">
+        <v>33</v>
       </c>
       <c r="D402" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="E402" t="s">
         <v>311</v>
       </c>
       <c r="F402" t="s">
         <v>769</v>
       </c>
       <c r="G402" t="s">
-        <v>832</v>
+        <v>292</v>
       </c>
       <c r="H402">
-        <v>1625.56</v>
+        <v>517</v>
       </c>
       <c r="I402">
-        <v>733.04</v>
+        <v>321.61</v>
       </c>
       <c r="J402">
-        <v>570.58000000000004</v>
+        <v>321.61</v>
       </c>
       <c r="K402">
         <v>2</v>
       </c>
-      <c r="L402">
-[...1 lines deleted...]
-      </c>
       <c r="N402" s="2">
-        <v>26551</v>
+        <v>31136</v>
       </c>
       <c r="O402" t="s">
         <v>23</v>
       </c>
       <c r="P402" t="s">
         <v>24</v>
       </c>
       <c r="Q402" t="s">
         <v>27</v>
       </c>
       <c r="R402">
         <v>80</v>
       </c>
-      <c r="S402" t="s">
-[...3 lines deleted...]
-    <row r="403" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="403" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A403" t="s">
-        <v>838</v>
+        <v>660</v>
       </c>
       <c r="B403" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="C403" s="3">
+        <v>771</v>
+      </c>
+      <c r="C403">
+        <v>34</v>
+      </c>
+      <c r="D403" t="s">
+        <v>831</v>
+      </c>
+      <c r="E403" t="s">
+        <v>311</v>
+      </c>
+      <c r="F403" t="s">
+        <v>769</v>
+      </c>
+      <c r="G403" t="s">
+        <v>832</v>
+      </c>
+      <c r="H403">
+        <v>1625.56</v>
+      </c>
+      <c r="I403">
+        <v>733.04</v>
+      </c>
+      <c r="J403">
+        <v>570.58000000000004</v>
+      </c>
+      <c r="K403">
+        <v>2</v>
+      </c>
+      <c r="L403">
         <v>1</v>
       </c>
-      <c r="D403" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N403" s="2">
-        <v>26379</v>
+        <v>26551</v>
       </c>
       <c r="O403" t="s">
         <v>23</v>
       </c>
       <c r="P403" t="s">
         <v>24</v>
       </c>
       <c r="Q403" t="s">
         <v>27</v>
       </c>
       <c r="R403">
         <v>80</v>
       </c>
-    </row>
-    <row r="404" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S403" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="404" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A404" t="s">
         <v>838</v>
       </c>
       <c r="B404" t="s">
         <v>839</v>
       </c>
-      <c r="C404" s="3">
-        <v>2</v>
+      <c r="C404">
+        <v>1</v>
       </c>
       <c r="D404" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="E404" t="s">
         <v>835</v>
       </c>
       <c r="F404" t="s">
         <v>836</v>
       </c>
       <c r="G404" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="H404">
-        <v>9486</v>
+        <v>1973.37</v>
       </c>
       <c r="I404">
-        <v>131.5</v>
+        <v>1910.97</v>
       </c>
       <c r="J404">
-        <v>131.5</v>
+        <v>1910.97</v>
       </c>
       <c r="K404">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N404" s="2">
-        <v>38930</v>
+        <v>26379</v>
       </c>
       <c r="O404" t="s">
         <v>23</v>
       </c>
       <c r="P404" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q404" t="s">
         <v>27</v>
       </c>
       <c r="R404">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="405" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A405" t="s">
         <v>838</v>
       </c>
       <c r="B405" t="s">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="C405" s="3">
+        <v>839</v>
+      </c>
+      <c r="C405">
+        <v>2</v>
+      </c>
+      <c r="D405" t="s">
+        <v>840</v>
+      </c>
+      <c r="E405" t="s">
+        <v>835</v>
+      </c>
+      <c r="F405" t="s">
+        <v>836</v>
+      </c>
+      <c r="G405" t="s">
+        <v>841</v>
+      </c>
+      <c r="H405">
+        <v>9486</v>
+      </c>
+      <c r="I405">
+        <v>131.5</v>
+      </c>
+      <c r="J405">
+        <v>131.5</v>
+      </c>
+      <c r="K405">
         <v>1</v>
       </c>
-      <c r="D405" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N405" s="2">
-        <v>37694</v>
+        <v>38930</v>
       </c>
       <c r="O405" t="s">
         <v>23</v>
       </c>
       <c r="P405" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="Q405" t="s">
         <v>27</v>
       </c>
       <c r="R405">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="406" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A406" t="s">
         <v>838</v>
       </c>
       <c r="B406" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="C406" s="3">
+        <v>844</v>
+      </c>
+      <c r="C406">
         <v>1</v>
       </c>
       <c r="D406" t="s">
-        <v>845</v>
+        <v>367</v>
+      </c>
+      <c r="E406" t="s">
+        <v>366</v>
+      </c>
+      <c r="F406" t="s">
+        <v>367</v>
+      </c>
+      <c r="G406" t="s">
+        <v>842</v>
+      </c>
+      <c r="H406">
+        <v>311.04000000000002</v>
       </c>
       <c r="I406">
-        <v>843.5</v>
+        <v>793</v>
       </c>
       <c r="J406">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:19" x14ac:dyDescent="0.7">
+        <v>546</v>
+      </c>
+      <c r="K406">
+        <v>6</v>
+      </c>
+      <c r="M406" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="N406" s="2">
+        <v>37031</v>
+      </c>
+      <c r="O406" t="s">
+        <v>23</v>
+      </c>
+      <c r="P406" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>27</v>
+      </c>
+      <c r="R406">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="407" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A407" t="s">
         <v>838</v>
       </c>
       <c r="B407" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>847</v>
+      </c>
+      <c r="C407">
+        <v>1</v>
       </c>
       <c r="D407" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="E407" t="s">
         <v>354</v>
       </c>
       <c r="F407" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="G407" t="s">
-        <v>277</v>
+        <v>166</v>
       </c>
       <c r="H407">
-        <v>3089.29</v>
+        <v>3762.59</v>
       </c>
       <c r="I407">
-        <v>357</v>
+        <v>47.83</v>
       </c>
       <c r="J407">
-        <v>363.99</v>
+        <v>76.849999999999994</v>
       </c>
       <c r="K407">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L407">
         <v>2</v>
       </c>
       <c r="N407" s="2">
-        <v>39478</v>
+        <v>37694</v>
       </c>
       <c r="O407" t="s">
         <v>23</v>
       </c>
       <c r="P407" t="s">
         <v>24</v>
       </c>
       <c r="Q407" t="s">
         <v>27</v>
       </c>
       <c r="R407">
         <v>80</v>
       </c>
     </row>
-    <row r="408" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="408" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A408" t="s">
         <v>838</v>
       </c>
       <c r="B408" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>849</v>
+      </c>
+      <c r="C408">
+        <v>1</v>
       </c>
       <c r="D408" t="s">
         <v>848</v>
       </c>
-      <c r="E408" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I408">
+        <v>843.5</v>
+      </c>
+      <c r="J408">
         <v>0</v>
       </c>
-      <c r="J408">
-[...24 lines deleted...]
-    <row r="409" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="409" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A409" t="s">
         <v>838</v>
       </c>
       <c r="B409" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>849</v>
+      </c>
+      <c r="C409">
+        <v>2</v>
       </c>
       <c r="D409" t="s">
         <v>850</v>
       </c>
+      <c r="E409" t="s">
+        <v>354</v>
+      </c>
+      <c r="F409" t="s">
+        <v>850</v>
+      </c>
+      <c r="G409" t="s">
+        <v>277</v>
+      </c>
+      <c r="H409">
+        <v>3089.29</v>
+      </c>
       <c r="I409">
-        <v>400</v>
+        <v>357</v>
       </c>
       <c r="J409">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="410" spans="1:19" x14ac:dyDescent="0.7">
+        <v>363.99</v>
+      </c>
+      <c r="K409">
+        <v>4</v>
+      </c>
+      <c r="L409">
+        <v>2</v>
+      </c>
+      <c r="N409" s="2">
+        <v>39478</v>
+      </c>
+      <c r="O409" t="s">
+        <v>23</v>
+      </c>
+      <c r="P409" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>27</v>
+      </c>
+      <c r="R409">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="410" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A410" t="s">
         <v>838</v>
       </c>
       <c r="B410" t="s">
+        <v>849</v>
+      </c>
+      <c r="C410">
+        <v>3</v>
+      </c>
+      <c r="D410" t="s">
+        <v>851</v>
+      </c>
+      <c r="E410" t="s">
+        <v>354</v>
+      </c>
+      <c r="F410" t="s">
+        <v>851</v>
+      </c>
+      <c r="G410" t="s">
+        <v>250</v>
+      </c>
+      <c r="H410">
+        <v>4890.95</v>
+      </c>
+      <c r="I410">
+        <v>0</v>
+      </c>
+      <c r="J410">
+        <v>381.01</v>
+      </c>
+      <c r="K410">
+        <v>4</v>
+      </c>
+      <c r="N410" s="2">
+        <v>44896</v>
+      </c>
+      <c r="O410" t="s">
+        <v>23</v>
+      </c>
+      <c r="P410" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>27</v>
+      </c>
+      <c r="R410">
+        <v>80</v>
+      </c>
+      <c r="S410" t="s">
         <v>852</v>
       </c>
-      <c r="C410" s="3">
-[...12 lines deleted...]
-    <row r="411" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="411" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A411" t="s">
         <v>838</v>
       </c>
       <c r="B411" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>855</v>
+      </c>
+      <c r="C411">
+        <v>1</v>
       </c>
       <c r="D411" t="s">
-        <v>929</v>
-[...11 lines deleted...]
-        <v>1625.56</v>
+        <v>853</v>
       </c>
       <c r="I411">
+        <v>400</v>
+      </c>
+      <c r="J411">
         <v>0</v>
       </c>
-      <c r="J411">
-[...24 lines deleted...]
-    <row r="412" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S411" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="412" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A412" t="s">
         <v>838</v>
       </c>
       <c r="B412" t="s">
+        <v>855</v>
+      </c>
+      <c r="C412">
+        <v>2</v>
+      </c>
+      <c r="D412" t="s">
         <v>856</v>
       </c>
-      <c r="C412" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="I412">
-        <v>2510.94</v>
+        <v>400</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
-      <c r="S412" t="s">
-[...3 lines deleted...]
-    <row r="413" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="413" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A413" t="s">
         <v>838</v>
       </c>
       <c r="B413" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>855</v>
+      </c>
+      <c r="C413">
+        <v>3</v>
       </c>
       <c r="D413" t="s">
-        <v>857</v>
+        <v>932</v>
       </c>
       <c r="E413" t="s">
-        <v>263</v>
+        <v>388</v>
       </c>
       <c r="F413" t="s">
-        <v>858</v>
+        <v>933</v>
       </c>
       <c r="G413" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="H413">
-        <v>6507.89</v>
+        <v>1625.56</v>
       </c>
       <c r="I413">
-        <v>3425.8</v>
+        <v>0</v>
       </c>
       <c r="J413">
-        <v>4186.6000000000004</v>
+        <v>853.05</v>
       </c>
       <c r="K413">
         <v>2</v>
       </c>
+      <c r="L413">
+        <v>1</v>
+      </c>
       <c r="N413" s="2">
-        <v>34625</v>
+        <v>26551</v>
       </c>
       <c r="O413" t="s">
         <v>23</v>
       </c>
       <c r="P413" t="s">
         <v>24</v>
       </c>
       <c r="Q413" t="s">
         <v>27</v>
       </c>
       <c r="R413">
         <v>80</v>
       </c>
     </row>
-    <row r="414" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="414" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A414" t="s">
         <v>838</v>
       </c>
       <c r="B414" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>859</v>
+      </c>
+      <c r="C414">
+        <v>1</v>
       </c>
       <c r="D414" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="I414">
-        <v>1889.39</v>
+        <v>2510.94</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
-    </row>
-    <row r="415" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S414" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="415" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A415" t="s">
         <v>838</v>
       </c>
       <c r="B415" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>859</v>
+      </c>
+      <c r="C415">
+        <v>2</v>
       </c>
       <c r="D415" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="E415" t="s">
         <v>263</v>
       </c>
       <c r="F415" t="s">
-        <v>264</v>
+        <v>861</v>
       </c>
       <c r="G415" t="s">
         <v>862</v>
       </c>
       <c r="H415">
-        <v>20528</v>
+        <v>6507.89</v>
       </c>
       <c r="I415">
-        <v>578.62</v>
+        <v>3425.8</v>
       </c>
       <c r="J415">
-        <v>567.82000000000005</v>
+        <v>4186.6000000000004</v>
       </c>
       <c r="K415">
         <v>2</v>
       </c>
       <c r="N415" s="2">
-        <v>34335</v>
+        <v>34625</v>
       </c>
       <c r="O415" t="s">
         <v>23</v>
       </c>
       <c r="P415" t="s">
         <v>24</v>
       </c>
       <c r="Q415" t="s">
         <v>27</v>
       </c>
       <c r="R415">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:19" x14ac:dyDescent="0.7">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="416" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A416" t="s">
         <v>838</v>
       </c>
       <c r="B416" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>859</v>
+      </c>
+      <c r="C416">
+        <v>3</v>
       </c>
       <c r="D416" t="s">
-        <v>864</v>
-[...11 lines deleted...]
-        <v>16885.09</v>
+        <v>863</v>
       </c>
       <c r="I416">
-        <v>22879.11</v>
+        <v>1889.39</v>
       </c>
       <c r="J416">
-        <v>22871.77</v>
-[...23 lines deleted...]
-    <row r="417" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A417" t="s">
         <v>838</v>
       </c>
       <c r="B417" t="s">
         <v>866</v>
       </c>
-      <c r="C417" s="3">
+      <c r="C417">
+        <v>1</v>
+      </c>
+      <c r="D417" t="s">
+        <v>864</v>
+      </c>
+      <c r="E417" t="s">
+        <v>263</v>
+      </c>
+      <c r="F417" t="s">
+        <v>264</v>
+      </c>
+      <c r="G417" t="s">
+        <v>865</v>
+      </c>
+      <c r="H417">
+        <v>20528</v>
+      </c>
+      <c r="I417">
+        <v>578.62</v>
+      </c>
+      <c r="J417">
+        <v>567.82000000000005</v>
+      </c>
+      <c r="K417">
         <v>2</v>
       </c>
-      <c r="D417" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N417" s="2">
-        <v>34289</v>
+        <v>34335</v>
       </c>
       <c r="O417" t="s">
         <v>23</v>
       </c>
       <c r="P417" t="s">
         <v>24</v>
       </c>
       <c r="Q417" t="s">
         <v>27</v>
       </c>
       <c r="R417">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:19" x14ac:dyDescent="0.7">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="418" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A418" t="s">
         <v>838</v>
       </c>
       <c r="B418" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>869</v>
+      </c>
+      <c r="C418">
+        <v>1</v>
       </c>
       <c r="D418" t="s">
+        <v>867</v>
+      </c>
+      <c r="E418" t="s">
+        <v>835</v>
+      </c>
+      <c r="F418" t="s">
+        <v>836</v>
+      </c>
+      <c r="G418" t="s">
         <v>868</v>
       </c>
+      <c r="H418">
+        <v>16885.09</v>
+      </c>
       <c r="I418">
-        <v>468.93</v>
+        <v>22879.11</v>
       </c>
       <c r="J418">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="419" spans="1:19" x14ac:dyDescent="0.7">
+        <v>22871.77</v>
+      </c>
+      <c r="K418">
+        <v>6</v>
+      </c>
+      <c r="L418">
+        <v>1</v>
+      </c>
+      <c r="N418" s="2">
+        <v>22766</v>
+      </c>
+      <c r="O418" t="s">
+        <v>23</v>
+      </c>
+      <c r="P418" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q418" t="s">
+        <v>27</v>
+      </c>
+      <c r="R418">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="419" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A419" t="s">
         <v>838</v>
       </c>
       <c r="B419" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>869</v>
+      </c>
+      <c r="C419">
+        <v>2</v>
       </c>
       <c r="D419" t="s">
         <v>870</v>
       </c>
+      <c r="E419" t="s">
+        <v>835</v>
+      </c>
+      <c r="F419" t="s">
+        <v>836</v>
+      </c>
+      <c r="G419" t="s">
+        <v>751</v>
+      </c>
+      <c r="H419">
+        <v>833.11</v>
+      </c>
       <c r="I419">
-        <v>0</v>
+        <v>964.92</v>
       </c>
       <c r="J419">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:19" x14ac:dyDescent="0.7">
+        <v>964.92</v>
+      </c>
+      <c r="K419">
+        <v>3</v>
+      </c>
+      <c r="L419">
+        <v>1</v>
+      </c>
+      <c r="N419" s="2">
+        <v>34289</v>
+      </c>
+      <c r="O419" t="s">
+        <v>23</v>
+      </c>
+      <c r="P419" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q419" t="s">
+        <v>27</v>
+      </c>
+      <c r="R419">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="420" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A420" t="s">
         <v>838</v>
       </c>
       <c r="B420" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>869</v>
+      </c>
+      <c r="C420">
+        <v>3</v>
       </c>
       <c r="D420" t="s">
         <v>871</v>
       </c>
       <c r="I420">
-        <v>19.25</v>
+        <v>468.93</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
-    </row>
-    <row r="421" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S420" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="421" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A421" t="s">
         <v>838</v>
       </c>
       <c r="B421" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>869</v>
+      </c>
+      <c r="C421">
+        <v>4</v>
       </c>
       <c r="D421" t="s">
-        <v>872</v>
-[...7 lines deleted...]
-      <c r="G421" t="s">
         <v>873</v>
       </c>
-      <c r="H421">
-[...1 lines deleted...]
-      </c>
       <c r="I421">
-        <v>1463.16</v>
+        <v>0</v>
       </c>
       <c r="J421">
-        <v>2311.42</v>
-[...20 lines deleted...]
-    <row r="422" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A422" t="s">
         <v>838</v>
       </c>
       <c r="B422" t="s">
+        <v>869</v>
+      </c>
+      <c r="C422">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
         <v>874</v>
       </c>
-      <c r="C422" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="I422">
-        <v>2206.8000000000002</v>
+        <v>19.25</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
     </row>
-    <row r="423" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="423" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A423" t="s">
         <v>838</v>
       </c>
       <c r="B423" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="C423" s="3">
+        <v>877</v>
+      </c>
+      <c r="C423">
         <v>1</v>
       </c>
       <c r="D423" t="s">
+        <v>875</v>
+      </c>
+      <c r="E423" t="s">
+        <v>585</v>
+      </c>
+      <c r="F423" t="s">
+        <v>586</v>
+      </c>
+      <c r="G423" t="s">
         <v>876</v>
       </c>
-      <c r="E423" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H423">
-        <v>3167.84</v>
+        <v>6323.47</v>
       </c>
       <c r="I423">
-        <v>4319.74</v>
+        <v>1463.16</v>
       </c>
       <c r="J423">
-        <v>4319.74</v>
+        <v>2311.42</v>
       </c>
       <c r="K423">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N423" s="2">
-        <v>29373</v>
+        <v>31138</v>
       </c>
       <c r="O423" t="s">
         <v>23</v>
       </c>
       <c r="P423" t="s">
         <v>23</v>
       </c>
       <c r="Q423" t="s">
         <v>27</v>
       </c>
       <c r="R423">
         <v>80</v>
       </c>
     </row>
-    <row r="424" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="424" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A424" t="s">
-        <v>883</v>
+        <v>838</v>
       </c>
       <c r="B424" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>877</v>
+      </c>
+      <c r="C424">
+        <v>2</v>
       </c>
       <c r="D424" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="I424">
-        <v>3361.1</v>
+        <v>2206.8000000000002</v>
       </c>
       <c r="J424">
         <v>0</v>
       </c>
-      <c r="S424" t="s">
+    </row>
+    <row r="425" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A425" t="s">
+        <v>838</v>
+      </c>
+      <c r="B425" t="s">
+        <v>883</v>
+      </c>
+      <c r="C425">
+        <v>1</v>
+      </c>
+      <c r="D425" t="s">
+        <v>879</v>
+      </c>
+      <c r="E425" t="s">
+        <v>880</v>
+      </c>
+      <c r="F425" t="s">
+        <v>881</v>
+      </c>
+      <c r="G425" t="s">
         <v>882</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B425" t="s">
+      <c r="H425">
+        <v>3167.84</v>
+      </c>
+      <c r="I425">
+        <v>4319.74</v>
+      </c>
+      <c r="J425">
+        <v>4319.74</v>
+      </c>
+      <c r="K425">
+        <v>5</v>
+      </c>
+      <c r="L425">
+        <v>1</v>
+      </c>
+      <c r="N425" s="2">
+        <v>29373</v>
+      </c>
+      <c r="O425" t="s">
+        <v>23</v>
+      </c>
+      <c r="P425" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q425" t="s">
+        <v>27</v>
+      </c>
+      <c r="R425">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="426" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A426" t="s">
+        <v>886</v>
+      </c>
+      <c r="B426" t="s">
+        <v>887</v>
+      </c>
+      <c r="C426">
+        <v>1</v>
+      </c>
+      <c r="D426" t="s">
         <v>884</v>
       </c>
-      <c r="C425" s="3">
-[...27 lines deleted...]
-      </c>
       <c r="I426">
-        <v>8.4</v>
+        <v>3361.1</v>
       </c>
       <c r="J426">
         <v>0</v>
       </c>
-    </row>
-    <row r="427" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S426" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="427" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A427" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B427" t="s">
-        <v>884</v>
-[...1 lines deleted...]
-      <c r="C427" s="3">
+        <v>887</v>
+      </c>
+      <c r="C427">
+        <v>2</v>
+      </c>
+      <c r="D427" t="s">
+        <v>888</v>
+      </c>
+      <c r="I427">
+        <v>3275.34</v>
+      </c>
+      <c r="J427">
+        <v>0</v>
+      </c>
+      <c r="S427" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="428" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A428" t="s">
+        <v>886</v>
+      </c>
+      <c r="B428" t="s">
+        <v>887</v>
+      </c>
+      <c r="C428">
+        <v>3</v>
+      </c>
+      <c r="D428" t="s">
+        <v>890</v>
+      </c>
+      <c r="I428">
+        <v>8.4</v>
+      </c>
+      <c r="J428">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A429" t="s">
+        <v>886</v>
+      </c>
+      <c r="B429" t="s">
+        <v>887</v>
+      </c>
+      <c r="C429">
         <v>4</v>
       </c>
-      <c r="D427" t="s">
-[...2 lines deleted...]
-      <c r="E427" t="s">
+      <c r="D429" t="s">
+        <v>873</v>
+      </c>
+      <c r="E429" t="s">
         <v>174</v>
       </c>
-      <c r="F427" t="s">
+      <c r="F429" t="s">
         <v>175</v>
       </c>
-      <c r="G427" t="s">
-[...2 lines deleted...]
-      <c r="H427">
+      <c r="G429" t="s">
+        <v>918</v>
+      </c>
+      <c r="H429">
         <v>636.70000000000005</v>
-      </c>
-[...83 lines deleted...]
-        <v>891</v>
       </c>
       <c r="I429">
         <v>0</v>
       </c>
       <c r="J429">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:19" x14ac:dyDescent="0.7">
+        <v>319.45999999999998</v>
+      </c>
+      <c r="K429">
+        <v>3</v>
+      </c>
+      <c r="N429" s="2">
+        <v>25561</v>
+      </c>
+      <c r="O429" t="s">
+        <v>23</v>
+      </c>
+      <c r="P429" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q429" t="s">
+        <v>27</v>
+      </c>
+      <c r="R429">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="430" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A430" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B430" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>893</v>
+      </c>
+      <c r="C430">
+        <v>1</v>
       </c>
       <c r="D430" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E430" t="s">
         <v>20</v>
       </c>
       <c r="F430" t="s">
         <v>258</v>
       </c>
       <c r="G430" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="H430">
-        <v>41.4</v>
+        <v>4083.69</v>
       </c>
       <c r="I430">
-        <v>41.4</v>
+        <v>58.5</v>
       </c>
       <c r="J430">
-        <v>41.4</v>
+        <v>58.5</v>
       </c>
       <c r="K430">
         <v>1</v>
       </c>
-      <c r="N430" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="O430" t="s">
         <v>23</v>
       </c>
       <c r="P430" t="s">
         <v>23</v>
       </c>
       <c r="Q430" t="s">
         <v>27</v>
       </c>
       <c r="R430">
         <v>60</v>
       </c>
     </row>
-    <row r="431" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="431" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A431" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B431" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>895</v>
+      </c>
+      <c r="C431">
+        <v>1</v>
       </c>
       <c r="D431" t="s">
+        <v>894</v>
+      </c>
+      <c r="I431">
+        <v>0</v>
+      </c>
+      <c r="J431">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A432" t="s">
+        <v>886</v>
+      </c>
+      <c r="B432" t="s">
         <v>895</v>
       </c>
-      <c r="E431" t="s">
-[...5 lines deleted...]
-      <c r="G431" t="s">
+      <c r="C432">
+        <v>2</v>
+      </c>
+      <c r="D432" t="s">
         <v>896</v>
-      </c>
-[...33 lines deleted...]
-        <v>897</v>
       </c>
       <c r="E432" t="s">
         <v>20</v>
       </c>
       <c r="F432" t="s">
         <v>258</v>
       </c>
       <c r="G432" t="s">
+        <v>897</v>
+      </c>
+      <c r="H432">
+        <v>41.4</v>
+      </c>
+      <c r="I432">
+        <v>41.4</v>
+      </c>
+      <c r="J432">
+        <v>41.4</v>
+      </c>
+      <c r="K432">
+        <v>1</v>
+      </c>
+      <c r="N432" s="2">
+        <v>30772</v>
+      </c>
+      <c r="O432" t="s">
+        <v>23</v>
+      </c>
+      <c r="P432" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q432" t="s">
+        <v>27</v>
+      </c>
+      <c r="R432">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="433" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A433" t="s">
+        <v>886</v>
+      </c>
+      <c r="B433" t="s">
+        <v>895</v>
+      </c>
+      <c r="C433">
+        <v>3</v>
+      </c>
+      <c r="D433" t="s">
         <v>898</v>
       </c>
-      <c r="H432">
-[...31 lines deleted...]
-      <c r="D433" t="s">
+      <c r="E433" t="s">
+        <v>20</v>
+      </c>
+      <c r="F433" t="s">
+        <v>258</v>
+      </c>
+      <c r="G433" t="s">
         <v>899</v>
       </c>
+      <c r="H433">
+        <v>1003.44</v>
+      </c>
       <c r="I433">
-        <v>0</v>
+        <v>362.66</v>
       </c>
       <c r="J433">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:19" x14ac:dyDescent="0.7">
+        <v>362.66</v>
+      </c>
+      <c r="K433">
+        <v>1</v>
+      </c>
+      <c r="N433" s="2">
+        <v>91</v>
+      </c>
+      <c r="O433" t="s">
+        <v>23</v>
+      </c>
+      <c r="P433" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="434" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A434" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B434" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>895</v>
+      </c>
+      <c r="C434">
+        <v>4</v>
       </c>
       <c r="D434" t="s">
         <v>900</v>
       </c>
       <c r="E434" t="s">
         <v>20</v>
       </c>
       <c r="F434" t="s">
         <v>258</v>
       </c>
       <c r="G434" t="s">
         <v>901</v>
       </c>
       <c r="H434">
-        <v>1011.12</v>
+        <v>2950.97</v>
       </c>
       <c r="I434">
-        <v>0</v>
+        <v>559.39</v>
       </c>
       <c r="J434">
-        <v>477.75</v>
+        <v>559.39</v>
       </c>
       <c r="K434">
         <v>2</v>
       </c>
       <c r="N434" s="2">
-        <v>4474</v>
+        <v>13606</v>
       </c>
       <c r="O434" t="s">
         <v>23</v>
       </c>
       <c r="P434" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="435" spans="1:19" x14ac:dyDescent="0.7">
+    <row r="435" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A435" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B435" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>895</v>
+      </c>
+      <c r="C435">
+        <v>5</v>
       </c>
       <c r="D435" t="s">
-        <v>931</v>
-[...11 lines deleted...]
-        <v>3619.1</v>
+        <v>902</v>
       </c>
       <c r="I435">
         <v>0</v>
       </c>
       <c r="J435">
-        <v>3910.93</v>
-[...23 lines deleted...]
-    <row r="436" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A436" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B436" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>895</v>
+      </c>
+      <c r="C436">
+        <v>6</v>
       </c>
       <c r="D436" t="s">
-        <v>933</v>
+        <v>903</v>
       </c>
       <c r="E436" t="s">
         <v>20</v>
       </c>
       <c r="F436" t="s">
         <v>258</v>
       </c>
       <c r="G436" t="s">
-        <v>934</v>
+        <v>904</v>
       </c>
       <c r="H436">
-        <v>1233.0899999999999</v>
+        <v>1011.12</v>
       </c>
       <c r="I436">
         <v>0</v>
       </c>
       <c r="J436">
-        <v>1507.1</v>
+        <v>477.75</v>
       </c>
       <c r="K436">
+        <v>2</v>
+      </c>
+      <c r="N436" s="2">
+        <v>4474</v>
+      </c>
+      <c r="O436" t="s">
+        <v>23</v>
+      </c>
+      <c r="P436" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="437" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A437" t="s">
+        <v>886</v>
+      </c>
+      <c r="B437" t="s">
+        <v>895</v>
+      </c>
+      <c r="C437">
+        <v>7</v>
+      </c>
+      <c r="D437" t="s">
+        <v>934</v>
+      </c>
+      <c r="E437" t="s">
+        <v>20</v>
+      </c>
+      <c r="F437" t="s">
+        <v>258</v>
+      </c>
+      <c r="G437" t="s">
+        <v>935</v>
+      </c>
+      <c r="H437">
+        <v>3619.1</v>
+      </c>
+      <c r="I437">
+        <v>0</v>
+      </c>
+      <c r="J437">
+        <v>3910.93</v>
+      </c>
+      <c r="K437">
+        <v>4</v>
+      </c>
+      <c r="L437">
         <v>1</v>
       </c>
-      <c r="N436" s="2">
-[...11 lines deleted...]
-      <c r="R436">
+      <c r="N437" s="2">
+        <v>27575</v>
+      </c>
+      <c r="O437" t="s">
+        <v>23</v>
+      </c>
+      <c r="P437" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q437" t="s">
+        <v>27</v>
+      </c>
+      <c r="R437">
         <v>80</v>
       </c>
-      <c r="S436" t="s">
-[...23 lines deleted...]
-    <row r="438" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="438" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A438" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B438" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>895</v>
+      </c>
+      <c r="C438">
+        <v>8</v>
       </c>
       <c r="D438" t="s">
-        <v>904</v>
+        <v>936</v>
+      </c>
+      <c r="E438" t="s">
+        <v>20</v>
+      </c>
+      <c r="F438" t="s">
+        <v>258</v>
+      </c>
+      <c r="G438" t="s">
+        <v>937</v>
+      </c>
+      <c r="H438">
+        <v>1233.0899999999999</v>
       </c>
       <c r="I438">
         <v>0</v>
       </c>
       <c r="J438">
-        <v>0</v>
+        <v>1507.1</v>
+      </c>
+      <c r="K438">
+        <v>1</v>
+      </c>
+      <c r="N438" s="2">
+        <v>31106</v>
+      </c>
+      <c r="O438" t="s">
+        <v>23</v>
+      </c>
+      <c r="P438" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q438" t="s">
+        <v>168</v>
+      </c>
+      <c r="R438">
+        <v>80</v>
       </c>
       <c r="S438" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:19" x14ac:dyDescent="0.7">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="439" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A439" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B439" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>906</v>
+      </c>
+      <c r="C439">
+        <v>1</v>
       </c>
       <c r="D439" t="s">
         <v>905</v>
       </c>
       <c r="I439">
-        <v>0</v>
+        <v>378.62</v>
       </c>
       <c r="J439">
         <v>0</v>
       </c>
-      <c r="S439" t="s">
+    </row>
+    <row r="440" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A440" t="s">
+        <v>886</v>
+      </c>
+      <c r="B440" t="s">
         <v>906</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>4</v>
+      <c r="C440">
+        <v>2</v>
       </c>
       <c r="D440" t="s">
         <v>907</v>
       </c>
       <c r="I440">
         <v>0</v>
       </c>
       <c r="J440">
         <v>0</v>
       </c>
-    </row>
-    <row r="441" spans="1:19" x14ac:dyDescent="0.7">
+      <c r="S440" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="441" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A441" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B441" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>906</v>
+      </c>
+      <c r="C441">
+        <v>3</v>
       </c>
       <c r="D441" t="s">
-        <v>936</v>
+        <v>908</v>
       </c>
       <c r="I441">
         <v>0</v>
       </c>
       <c r="J441">
         <v>0</v>
       </c>
       <c r="S441" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="442" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A442" t="s">
+        <v>886</v>
+      </c>
+      <c r="B442" t="s">
         <v>906</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>6</v>
+      <c r="C442">
+        <v>4</v>
       </c>
       <c r="D442" t="s">
-        <v>937</v>
+        <v>910</v>
       </c>
       <c r="I442">
         <v>0</v>
       </c>
       <c r="J442">
         <v>0</v>
       </c>
-      <c r="S442" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:19" x14ac:dyDescent="0.7">
+    </row>
+    <row r="443" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A443" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B443" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>906</v>
+      </c>
+      <c r="C443">
+        <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>939</v>
       </c>
-      <c r="E443" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I443">
         <v>0</v>
       </c>
       <c r="J443">
-        <v>2747.45</v>
-[...17 lines deleted...]
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="S443" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:19" x14ac:dyDescent="0.7">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="444" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A444" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B444" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>906</v>
+      </c>
+      <c r="C444">
+        <v>6</v>
       </c>
       <c r="D444" t="s">
-        <v>942</v>
-[...11 lines deleted...]
-        <v>1501</v>
+        <v>940</v>
       </c>
       <c r="I444">
         <v>0</v>
       </c>
       <c r="J444">
-        <v>802.02</v>
-[...20 lines deleted...]
-    <row r="445" spans="1:19" x14ac:dyDescent="0.7">
+        <v>0</v>
+      </c>
+      <c r="S444" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="445" spans="1:19" x14ac:dyDescent="0.55000000000000004">
       <c r="A445" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="B445" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>906</v>
+      </c>
+      <c r="C445">
+        <v>7</v>
       </c>
       <c r="D445" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="E445" t="s">
-        <v>354</v>
+        <v>657</v>
       </c>
       <c r="F445" t="s">
-        <v>372</v>
+        <v>658</v>
       </c>
       <c r="G445" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="H445">
-        <v>92.63</v>
+        <v>3846</v>
       </c>
       <c r="I445">
         <v>0</v>
       </c>
       <c r="J445">
-        <v>108.72</v>
+        <v>2747.45</v>
       </c>
       <c r="K445">
         <v>2</v>
       </c>
       <c r="N445" s="2">
+        <v>25628</v>
+      </c>
+      <c r="O445" t="s">
+        <v>23</v>
+      </c>
+      <c r="P445" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q445" t="s">
+        <v>161</v>
+      </c>
+      <c r="R445">
+        <v>60</v>
+      </c>
+      <c r="S445" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="446" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A446" t="s">
+        <v>886</v>
+      </c>
+      <c r="B446" t="s">
+        <v>906</v>
+      </c>
+      <c r="C446">
+        <v>8</v>
+      </c>
+      <c r="D446" t="s">
+        <v>945</v>
+      </c>
+      <c r="E446" t="s">
+        <v>657</v>
+      </c>
+      <c r="F446" t="s">
+        <v>658</v>
+      </c>
+      <c r="G446" t="s">
+        <v>946</v>
+      </c>
+      <c r="H446">
+        <v>1501</v>
+      </c>
+      <c r="I446">
+        <v>0</v>
+      </c>
+      <c r="J446">
+        <v>802.02</v>
+      </c>
+      <c r="K446">
+        <v>2</v>
+      </c>
+      <c r="N446" s="2">
+        <v>26008</v>
+      </c>
+      <c r="O446" t="s">
+        <v>23</v>
+      </c>
+      <c r="P446" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q446" t="s">
+        <v>168</v>
+      </c>
+      <c r="R446">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="447" spans="1:19" x14ac:dyDescent="0.55000000000000004">
+      <c r="A447" t="s">
+        <v>886</v>
+      </c>
+      <c r="B447" t="s">
+        <v>906</v>
+      </c>
+      <c r="C447">
+        <v>9</v>
+      </c>
+      <c r="D447" t="s">
+        <v>947</v>
+      </c>
+      <c r="E447" t="s">
+        <v>354</v>
+      </c>
+      <c r="F447" t="s">
+        <v>372</v>
+      </c>
+      <c r="G447" t="s">
+        <v>948</v>
+      </c>
+      <c r="H447">
+        <v>92.63</v>
+      </c>
+      <c r="I447">
+        <v>0</v>
+      </c>
+      <c r="J447">
+        <v>108.72</v>
+      </c>
+      <c r="K447">
+        <v>2</v>
+      </c>
+      <c r="N447" s="2">
         <v>35583</v>
       </c>
-      <c r="O445" t="s">
-[...5 lines deleted...]
-      <c r="Q445" t="s">
+      <c r="O447" t="s">
+        <v>23</v>
+      </c>
+      <c r="P447" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q447" t="s">
         <v>197</v>
       </c>
-      <c r="R445">
+      <c r="R447">
         <v>40</v>
       </c>
-      <c r="S445" t="s">
-        <v>946</v>
+      <c r="S447" t="s">
+        <v>949</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>R7公共施設一覧</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>保 祥子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>