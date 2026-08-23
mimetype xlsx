--- v0 (2025-12-15)
+++ v1 (2026-08-23)
@@ -1,229 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30895C57-16BE-422A-8856-3167660B0846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{D8ACF53F-4EF2-4E80-A3A0-6B5B637086E6}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20604" windowHeight="9012"/>
   </bookViews>
   <sheets>
     <sheet name="１５" sheetId="1" r:id="rId1"/>
-    <sheet name="１６" sheetId="3" r:id="rId2"/>
+    <sheet name="１６" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="KENSHI_LIST">OFFSET([1]都道府県・指定都市・中核市!$A$1,0,0,COUNTA([1]都道府県・指定都市・中核市!$A$1:$A$500),2)</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'１５'!$A$1:$M$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'１６'!$A$1:$H$44</definedName>
     <definedName name="Z_0FE022DF_1FAE_4609_86DA_816C7502E7E8_.wvu.PrintArea" localSheetId="0" hidden="1">'１５'!$A$1:$M$66</definedName>
     <definedName name="Z_0FE022DF_1FAE_4609_86DA_816C7502E7E8_.wvu.PrintArea" localSheetId="1" hidden="1">'１６'!$A$1:$H$45</definedName>
+    <definedName name="健診リスト">OFFSET([2]都道府県・指定都市・中核市!$A$1,0,0,COUNTA([2]都道府県・指定都市・中核市!$A$1:$A$500),2)</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...7 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M41" i="1" l="1"/>
+  <c r="M30" i="1" s="1"/>
   <c r="L41" i="1"/>
+  <c r="L30" i="1" s="1"/>
   <c r="K41" i="1"/>
   <c r="J41" i="1"/>
   <c r="I41" i="1"/>
   <c r="H41" i="1"/>
   <c r="G41" i="1"/>
   <c r="F41" i="1"/>
   <c r="E41" i="1"/>
+  <c r="E30" i="1" s="1"/>
   <c r="D41" i="1"/>
+  <c r="D30" i="1" s="1"/>
   <c r="M36" i="1"/>
   <c r="L36" i="1"/>
   <c r="K36" i="1"/>
   <c r="J36" i="1"/>
   <c r="I36" i="1"/>
   <c r="H36" i="1"/>
-  <c r="H30" i="1" s="1"/>
   <c r="G36" i="1"/>
-  <c r="G30" i="1" s="1"/>
   <c r="F36" i="1"/>
   <c r="F30" i="1" s="1"/>
   <c r="E36" i="1"/>
-  <c r="E30" i="1" s="1"/>
   <c r="D36" i="1"/>
-  <c r="D30" i="1" s="1"/>
   <c r="M31" i="1"/>
-  <c r="M30" i="1" s="1"/>
   <c r="L31" i="1"/>
-  <c r="L30" i="1" s="1"/>
   <c r="K31" i="1"/>
-  <c r="K30" i="1" s="1"/>
   <c r="J31" i="1"/>
-  <c r="J30" i="1" s="1"/>
   <c r="I31" i="1"/>
   <c r="I30" i="1" s="1"/>
   <c r="H31" i="1"/>
+  <c r="H30" i="1" s="1"/>
   <c r="G31" i="1"/>
+  <c r="G30" i="1" s="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="J30" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="108">
   <si>
     <t>3　労働力</t>
     <rPh sb="2" eb="5">
       <t>ロウドウリョク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>21．１５歳以上の労働力状態</t>
     <rPh sb="9" eb="12">
       <t>ロウドウリョク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウタイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>（１）労働力・非労働力別人口</t>
     <rPh sb="3" eb="6">
       <t>ロウドウリョク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ロウドウリョク</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>各年10月1日現在</t>
     <rPh sb="0" eb="2">
       <t>カクネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ニチ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゲンザイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(単位：人)</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>総　数</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>労働力人口</t>
   </si>
   <si>
     <t xml:space="preserve">    非労働力人口</t>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ロウドウリョク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>主に
 仕事</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>家事の
 ほか
 仕事</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>通学の
 かたわ
 ら仕事</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>休業者</t>
   </si>
   <si>
     <t>完  全
 失業者</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>家　事</t>
     <rPh sb="0" eb="1">
       <t>イエ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コト</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -299,51 +287,51 @@
     <rPh sb="11" eb="13">
       <t>ネンレイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>令和2年10月1日現在</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゲンザイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>総　数</t>
     <rPh sb="0" eb="1">
       <t>フサ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カズ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>男女別</t>
     <rPh sb="0" eb="2">
       <t>ダンジョ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>年　　　　　　　　齢　　　　　　　　別</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
@@ -648,491 +636,500 @@
   <si>
     <t>サービス業（他に分類されないもの）</t>
     <rPh sb="4" eb="5">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ホカ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ブンルイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>公務（他に分類されるものを除く）</t>
     <rPh sb="13" eb="14">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t xml:space="preserve">分類不能の産業    </t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>（３）産業別就業人口</t>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シュウギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジンコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（単位：人）</t>
+    <rPh sb="1" eb="3">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成12年</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成17年</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成22年</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成27年</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>令和2年</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>第1次産業</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>第2次産業</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>第3次産業</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>※分類不能の産業は含めない。</t>
+    <rPh sb="1" eb="3">
+      <t>ブンルイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>フノウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>【資料　国勢調査】</t>
+    <rPh sb="1" eb="3">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクセイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>チョウサ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>22．製造業の推移</t>
+    <rPh sb="3" eb="6">
+      <t>セイゾウギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>スイイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成3年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成6年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成9年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成11年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成14年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>事業所数</t>
+    <rPh sb="0" eb="4">
+      <t>ジギョウショスウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>従業者数</t>
+    <rPh sb="0" eb="3">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>製造品出荷額</t>
+    <rPh sb="0" eb="2">
+      <t>セイゾウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シュッカガク</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成17年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成20年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成23年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成26年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成29年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>令和2年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>令和3年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
     <t>【資料　滋賀県統計書】</t>
     <rPh sb="1" eb="3">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シガケン</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>トウケイショ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>23．漁業従業者数、就業者数-湖沼-</t>
+    <rPh sb="3" eb="5">
+      <t>ギョギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ギョウシャスウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>シュウギョウシャ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ヌマ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成10年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>平成30年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>男</t>
+    <rPh sb="0" eb="1">
+      <t>オトコ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>(人)</t>
+    <rPh sb="1" eb="2">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>女</t>
+    <rPh sb="0" eb="1">
+      <t>オンナ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>総数</t>
+    <rPh sb="0" eb="2">
+      <t>ソウスウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>就業者数</t>
+    <rPh sb="0" eb="3">
+      <t>シュウギョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>事業数</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウスウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(件)</t>
     <rPh sb="1" eb="2">
       <t>ケン</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>兼業数</t>
     <rPh sb="0" eb="3">
       <t>ケンギョウスウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...350 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="13">
     <numFmt numFmtId="176" formatCode="\ ###,###,##0;&quot;-&quot;###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;&quot;-&quot;##,###,##0"/>
     <numFmt numFmtId="178" formatCode="#,###,##0;&quot; -&quot;###,##0"/>
     <numFmt numFmtId="179" formatCode="##,###,##0;&quot;-&quot;#,###,##0"/>
     <numFmt numFmtId="180" formatCode="\ ###,###,###,##0;&quot;-&quot;###,###,###,##0"/>
     <numFmt numFmtId="181" formatCode="##0.0;&quot;-&quot;#0.0"/>
     <numFmt numFmtId="182" formatCode="##,###,##0.0;&quot;-&quot;#,###,##0.0"/>
     <numFmt numFmtId="183" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="184" formatCode="#,###,###,##0;&quot; -&quot;###,###,##0"/>
     <numFmt numFmtId="185" formatCode="##,###,###,##0;&quot;-&quot;#,###,###,##0"/>
     <numFmt numFmtId="186" formatCode="###,###,###,##0;&quot;-&quot;##,###,###,##0"/>
-    <numFmt numFmtId="187" formatCode="#,##0_);[Red]\(#,##0\)"/>
-    <numFmt numFmtId="188" formatCode="#,##0;&quot;△ &quot;#,##0"/>
+    <numFmt numFmtId="187" formatCode="#,##0;&quot;△ &quot;#,##0"/>
+    <numFmt numFmtId="188" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
       <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -1168,59 +1165,59 @@
       <charset val="128"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <sz val="11"/>
+      <color indexed="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="9"/>
+      <b/>
+      <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="63"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1235,80 +1232,80 @@
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1323,678 +1320,698 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="13" fillId="0" borderId="6" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="3" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="4" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="3" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="13" fillId="3" borderId="6" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="13" fillId="0" borderId="6" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="2" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="4" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="5" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="5" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="13" fillId="5" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="5" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="13" fillId="5" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="13" fillId="5" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="13" fillId="0" borderId="3" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="13" fillId="5" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="13" fillId="5" borderId="6" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="13" fillId="5" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="13" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="13" fillId="0" borderId="9" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="13" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="56" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="13" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="179" fontId="12" fillId="0" borderId="5" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="179" fontId="12" fillId="3" borderId="5" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="182" fontId="12" fillId="0" borderId="6" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...284 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_JB16" xfId="1" xr:uid="{35AEACEB-F28F-4210-BDB5-A4C42A3F8B41}"/>
+    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準_JB16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\000928\Desktop\&#31859;&#21407;&#24066;&#32113;&#35336;&#26360;\140&#65288;&#20196;&#21644;&#65299;&#24180;&#24230;&#12539;&#20445;&#35703;&#12394;&#12375;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/000928/Desktop/&#31859;&#21407;&#24066;&#32113;&#35336;&#26360;/140&#65288;&#20196;&#21644;&#65299;&#24180;&#24230;&#12539;&#20445;&#35703;&#12394;&#12375;&#65289;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs01008\02_&#20840;&#32887;&#21729;&#20849;&#26377;\Users\000928\Desktop\&#31859;&#21407;&#24066;&#32113;&#35336;&#26360;\140&#65288;&#20196;&#21644;&#65299;&#24180;&#24230;&#12539;&#20445;&#35703;&#12394;&#12375;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="お願い"/>
       <sheetName val="第14表"/>
       <sheetName val="02140"/>
       <sheetName val="M14表"/>
       <sheetName val="140"/>
       <sheetName val="LastVal140"/>
       <sheetName val="都道府県・指定都市・中核市"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="12">
           <cell r="S12" t="str">
             <v/>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6">
         <row r="1">
@@ -2832,202 +2849,839 @@
           <cell r="A192"/>
         </row>
         <row r="193">
           <cell r="A193"/>
         </row>
         <row r="194">
           <cell r="A194"/>
         </row>
         <row r="195">
           <cell r="A195"/>
         </row>
         <row r="196">
           <cell r="A196"/>
         </row>
         <row r="197">
           <cell r="A197"/>
         </row>
         <row r="198">
           <cell r="A198"/>
         </row>
         <row r="199">
           <cell r="A199"/>
         </row>
         <row r="200">
           <cell r="A200"/>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="お願い"/>
+      <sheetName val="第14表"/>
+      <sheetName val="02140"/>
+      <sheetName val="M14表"/>
+      <sheetName val="140"/>
+      <sheetName val="LastVal140"/>
+      <sheetName val="都道府県・指定都市・中核市"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>0100</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>0112</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>0115</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>0125</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>0200</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>0215</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>0225</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>0300</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>0315</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>0400</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>0412</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>0500</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>0515</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>0600</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>0615</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>0700</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>0715</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>0725</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>0735</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>0800</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>0815</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>0900</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>0915</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>1000</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>1015</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26" t="str">
+            <v>1025</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>1100</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v>1112</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="A29" t="str">
+            <v>1115</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="A30" t="str">
+            <v>1125</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="A31" t="str">
+            <v>1135</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="A32" t="str">
+            <v>1200</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>1212</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="A34" t="str">
+            <v>1215</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="A35" t="str">
+            <v>1225</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="A36" t="str">
+            <v>1300</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="A37" t="str">
+            <v>1315</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="A38" t="str">
+            <v>1400</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="A39" t="str">
+            <v>1412</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>1415</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="A41" t="str">
+            <v>1422</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>1432</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="A43" t="str">
+            <v>1500</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="A44" t="str">
+            <v>1512</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="A45" t="str">
+            <v>1600</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="A46" t="str">
+            <v>1615</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="A47" t="str">
+            <v>1700</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="A48" t="str">
+            <v>1715</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="A49" t="str">
+            <v>1800</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="A50" t="str">
+            <v>1815</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="A51" t="str">
+            <v>1900</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="A52" t="str">
+            <v>1915</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="A53" t="str">
+            <v>2000</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="A54" t="str">
+            <v>2015</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="A55" t="str">
+            <v>2025</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="A56" t="str">
+            <v>2100</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57" t="str">
+            <v>2115</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="A58" t="str">
+            <v>2200</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59" t="str">
+            <v>2212</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="A60" t="str">
+            <v>2222</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="A61" t="str">
+            <v>2300</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="A62" t="str">
+            <v>2312</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="A63" t="str">
+            <v>2315</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="A64" t="str">
+            <v>2325</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="A65" t="str">
+            <v>2335</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="A66" t="str">
+            <v>2345</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="A67" t="str">
+            <v>2400</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="A68" t="str">
+            <v>2500</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="A69" t="str">
+            <v>2515</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="A70" t="str">
+            <v>2600</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="A71" t="str">
+            <v>2612</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="A72" t="str">
+            <v>2700</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="A73" t="str">
+            <v>2712</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="A74" t="str">
+            <v>2722</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="A75" t="str">
+            <v>2725</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="A76" t="str">
+            <v>2735</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="A77" t="str">
+            <v>2745</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="A78" t="str">
+            <v>2755</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="A79" t="str">
+            <v>2765</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="A80" t="str">
+            <v>2775</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="A81" t="str">
+            <v>2785</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="A82" t="str">
+            <v>2800</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="A83" t="str">
+            <v>2812</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="A84" t="str">
+            <v>2815</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85" t="str">
+            <v>2825</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86" t="str">
+            <v>2835</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87" t="str">
+            <v>2845</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88" t="str">
+            <v>2900</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="A89" t="str">
+            <v>2915</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="A90" t="str">
+            <v>3000</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="A91" t="str">
+            <v>3015</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="A92" t="str">
+            <v>3100</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="A93" t="str">
+            <v>3115</v>
+          </cell>
+        </row>
+        <row r="94">
+          <cell r="A94" t="str">
+            <v>3200</v>
+          </cell>
+        </row>
+        <row r="95">
+          <cell r="A95" t="str">
+            <v>3215</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="A96" t="str">
+            <v>3300</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="A97" t="str">
+            <v>3312</v>
+          </cell>
+        </row>
+        <row r="98">
+          <cell r="A98" t="str">
+            <v>3325</v>
+          </cell>
+        </row>
+        <row r="99">
+          <cell r="A99" t="str">
+            <v>3400</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="A100" t="str">
+            <v>3412</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="A101" t="str">
+            <v>3415</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="A102" t="str">
+            <v>3425</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="A103" t="str">
+            <v>3500</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="A104" t="str">
+            <v>3515</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="A105" t="str">
+            <v>3600</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106" t="str">
+            <v>3700</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="A107" t="str">
+            <v>3715</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="A108" t="str">
+            <v>3800</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="A109" t="str">
+            <v>3815</v>
+          </cell>
+        </row>
+        <row r="110">
+          <cell r="A110" t="str">
+            <v>3900</v>
+          </cell>
+        </row>
+        <row r="111">
+          <cell r="A111" t="str">
+            <v>3915</v>
+          </cell>
+        </row>
+        <row r="112">
+          <cell r="A112" t="str">
+            <v>4000</v>
+          </cell>
+        </row>
+        <row r="113">
+          <cell r="A113" t="str">
+            <v>4012</v>
+          </cell>
+        </row>
+        <row r="114">
+          <cell r="A114" t="str">
+            <v>4015</v>
+          </cell>
+        </row>
+        <row r="115">
+          <cell r="A115" t="str">
+            <v>4022</v>
+          </cell>
+        </row>
+        <row r="116">
+          <cell r="A116" t="str">
+            <v>4100</v>
+          </cell>
+        </row>
+        <row r="117">
+          <cell r="A117" t="str">
+            <v>4200</v>
+          </cell>
+        </row>
+        <row r="118">
+          <cell r="A118" t="str">
+            <v>4215</v>
+          </cell>
+        </row>
+        <row r="119">
+          <cell r="A119" t="str">
+            <v>4225</v>
+          </cell>
+        </row>
+        <row r="120">
+          <cell r="A120" t="str">
+            <v>4300</v>
+          </cell>
+        </row>
+        <row r="121">
+          <cell r="A121" t="str">
+            <v>4312</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="A122" t="str">
+            <v>4400</v>
+          </cell>
+        </row>
+        <row r="123">
+          <cell r="A123" t="str">
+            <v>4415</v>
+          </cell>
+        </row>
+        <row r="124">
+          <cell r="A124" t="str">
+            <v>4500</v>
+          </cell>
+        </row>
+        <row r="125">
+          <cell r="A125" t="str">
+            <v>4515</v>
+          </cell>
+        </row>
+        <row r="126">
+          <cell r="A126" t="str">
+            <v>4600</v>
+          </cell>
+        </row>
+        <row r="127">
+          <cell r="A127" t="str">
+            <v>4615</v>
+          </cell>
+        </row>
+        <row r="128">
+          <cell r="A128" t="str">
+            <v>4700</v>
+          </cell>
+        </row>
+        <row r="129">
+          <cell r="A129" t="str">
+            <v>4715</v>
+          </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3143,4096 +3797,4096 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44797A40-D0FB-4DF2-9E08-70368540BDA3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ102"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:C24"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="12" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="10.125" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="9.09765625" style="5" customWidth="1"/>
+    <col min="2" max="4" width="6.296875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="6.296875" style="5" hidden="1" customWidth="1"/>
+    <col min="6" max="13" width="6.296875" style="5" customWidth="1"/>
+    <col min="14" max="16384" width="8.09765625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="1" customFormat="1" ht="10.5" x14ac:dyDescent="0.15"/>
-    <row r="2" spans="1:36" s="1" customFormat="1" ht="10.5" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:36" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="2" spans="1:36" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45">
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:36" s="1" customFormat="1" ht="10.5" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:36" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="4" spans="1:36" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="5" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
-    <row r="6" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:36" x14ac:dyDescent="0.45">
       <c r="A6" s="6"/>
     </row>
-    <row r="7" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
     </row>
-    <row r="8" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="N8"/>
-[...25 lines deleted...]
-      <c r="B9" s="12" t="s">
+      <c r="N8" s="11"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="11"/>
+      <c r="V8" s="11"/>
+      <c r="W8" s="11"/>
+      <c r="X8" s="11"/>
+      <c r="Y8" s="11"/>
+      <c r="Z8" s="11"/>
+      <c r="AA8" s="11"/>
+      <c r="AB8" s="11"/>
+      <c r="AC8" s="11"/>
+      <c r="AD8" s="11"/>
+      <c r="AE8" s="11"/>
+      <c r="AF8" s="11"/>
+      <c r="AG8" s="11"/>
+      <c r="AH8" s="11"/>
+      <c r="AI8" s="11"/>
+      <c r="AJ8" s="11"/>
+    </row>
+    <row r="9" spans="1:36" s="13" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="12"/>
+      <c r="B9" s="145" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="C9" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="13"/>
-[...5 lines deleted...]
-      <c r="J9" s="14" t="s">
+      <c r="D9" s="146"/>
+      <c r="E9" s="146"/>
+      <c r="F9" s="146"/>
+      <c r="G9" s="146"/>
+      <c r="H9" s="146"/>
+      <c r="I9" s="146"/>
+      <c r="J9" s="147" t="s">
         <v>7</v>
       </c>
-      <c r="K9" s="14"/>
-[...29 lines deleted...]
-      <c r="C10" s="18" t="s">
+      <c r="K9" s="147"/>
+      <c r="L9" s="147"/>
+      <c r="M9" s="148"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AA9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AC9" s="11"/>
+      <c r="AD9" s="11"/>
+      <c r="AE9" s="11"/>
+      <c r="AF9" s="11"/>
+      <c r="AG9" s="11"/>
+      <c r="AH9" s="11"/>
+      <c r="AI9" s="11"/>
+      <c r="AJ9" s="11"/>
+    </row>
+    <row r="10" spans="1:36" s="13" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="14"/>
+      <c r="B10" s="145"/>
+      <c r="C10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="18" t="s">
+      <c r="D10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="18"/>
-      <c r="F10" s="18" t="s">
+      <c r="E10" s="15"/>
+      <c r="F10" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="18" t="s">
+      <c r="G10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="H10" s="18" t="s">
+      <c r="H10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="I10" s="18" t="s">
+      <c r="I10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="J10" s="18" t="s">
+      <c r="J10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="K10" s="18" t="s">
+      <c r="K10" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="L10" s="18" t="s">
+      <c r="L10" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="M10" s="19" t="s">
+      <c r="M10" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N10"/>
-[...24 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+      <c r="R10" s="11"/>
+      <c r="S10" s="11"/>
+      <c r="T10" s="11"/>
+      <c r="U10" s="11"/>
+      <c r="V10" s="11"/>
+      <c r="W10" s="11"/>
+      <c r="X10" s="11"/>
+      <c r="Y10" s="11"/>
+      <c r="Z10" s="11"/>
+      <c r="AA10" s="11"/>
+      <c r="AB10" s="11"/>
+      <c r="AC10" s="11"/>
+      <c r="AD10" s="11"/>
+      <c r="AE10" s="11"/>
+      <c r="AF10" s="11"/>
+      <c r="AG10" s="11"/>
+      <c r="AH10" s="11"/>
+      <c r="AI10" s="11"/>
+      <c r="AJ10" s="11"/>
+    </row>
+    <row r="11" spans="1:36" s="13" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A11" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="18">
         <v>34325</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="19">
         <v>20606</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="19">
         <v>16671</v>
       </c>
-      <c r="E11" s="22"/>
-      <c r="F11" s="22">
+      <c r="E11" s="19"/>
+      <c r="F11" s="19">
         <v>2845</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="20">
         <v>158</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="20">
         <v>287</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>645</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="19">
         <v>13521</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="19">
         <v>6465</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>2365</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="21">
         <v>4691</v>
       </c>
-      <c r="N11"/>
-[...24 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+      <c r="T11" s="11"/>
+      <c r="U11" s="11"/>
+      <c r="V11" s="11"/>
+      <c r="W11" s="11"/>
+      <c r="X11" s="11"/>
+      <c r="Y11" s="11"/>
+      <c r="Z11" s="11"/>
+      <c r="AA11" s="11"/>
+      <c r="AB11" s="11"/>
+      <c r="AC11" s="11"/>
+      <c r="AD11" s="11"/>
+      <c r="AE11" s="11"/>
+      <c r="AF11" s="11"/>
+      <c r="AG11" s="11"/>
+      <c r="AH11" s="11"/>
+      <c r="AI11" s="11"/>
+      <c r="AJ11" s="11"/>
+    </row>
+    <row r="12" spans="1:36" s="13" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A12" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="23">
         <v>34655</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="24">
         <v>20948</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="24">
         <v>16462</v>
       </c>
-      <c r="E12" s="27"/>
-      <c r="F12" s="27">
+      <c r="E12" s="24"/>
+      <c r="F12" s="24">
         <v>3170</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="25">
         <v>210</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="25">
         <v>317</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="24">
         <v>789</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="24">
         <v>13441</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="24">
         <v>5474</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="24">
         <v>2267</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="26">
         <v>5700</v>
       </c>
-      <c r="N12"/>
-[...24 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+    </row>
+    <row r="13" spans="1:36" s="28" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A13" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="18">
         <v>34195</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="19">
         <v>19966</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>15983</v>
       </c>
-      <c r="E13" s="22"/>
-      <c r="F13" s="22">
+      <c r="E13" s="19"/>
+      <c r="F13" s="19">
         <v>2647</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="20">
         <v>224</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="20">
         <v>320</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="19">
         <v>792</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="19">
         <v>13449</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="19">
         <v>5902</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>2185</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="21">
         <v>5362</v>
       </c>
-      <c r="N13"/>
-[...24 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+      <c r="AB13" s="11"/>
+      <c r="AC13" s="11"/>
+      <c r="AD13" s="11"/>
+      <c r="AE13" s="11"/>
+      <c r="AF13" s="11"/>
+      <c r="AG13" s="11"/>
+      <c r="AH13" s="11"/>
+      <c r="AI13" s="11"/>
+      <c r="AJ13" s="11"/>
+    </row>
+    <row r="14" spans="1:36" s="28" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A14" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="23">
         <v>33352</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="24">
         <v>19725</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="24">
         <v>15648</v>
       </c>
-      <c r="E14" s="27"/>
-      <c r="F14" s="27">
+      <c r="E14" s="24"/>
+      <c r="F14" s="24">
         <v>2946</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="25">
         <v>214</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="25">
         <v>314</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I14" s="24">
         <v>603</v>
       </c>
-      <c r="J14" s="27">
+      <c r="J14" s="24">
         <v>13056</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="24">
         <v>4678</v>
       </c>
-      <c r="L14" s="27">
+      <c r="L14" s="24">
         <v>2049</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="26">
         <v>6329</v>
       </c>
-      <c r="N14"/>
-[...24 lines deleted...]
-      <c r="A15" s="32" t="s">
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+      <c r="V14" s="11"/>
+      <c r="W14" s="11"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+      <c r="Z14" s="11"/>
+      <c r="AA14" s="11"/>
+      <c r="AB14" s="11"/>
+      <c r="AC14" s="11"/>
+      <c r="AD14" s="11"/>
+      <c r="AE14" s="11"/>
+      <c r="AF14" s="11"/>
+      <c r="AG14" s="11"/>
+      <c r="AH14" s="11"/>
+      <c r="AI14" s="11"/>
+      <c r="AJ14" s="11"/>
+    </row>
+    <row r="15" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A15" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="30">
         <v>32018</v>
       </c>
-      <c r="C15" s="34">
+      <c r="C15" s="31">
         <v>19572</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="31">
         <v>15672</v>
       </c>
-      <c r="E15" s="34"/>
-      <c r="F15" s="34">
+      <c r="E15" s="31"/>
+      <c r="F15" s="31">
         <v>2659</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G15" s="32">
         <v>261</v>
       </c>
-      <c r="H15" s="35">
+      <c r="H15" s="32">
         <v>412</v>
       </c>
-      <c r="I15" s="34">
+      <c r="I15" s="31">
         <v>568</v>
       </c>
-      <c r="J15" s="34">
+      <c r="J15" s="31">
         <v>11465</v>
       </c>
-      <c r="K15" s="34">
+      <c r="K15" s="31">
         <v>4012</v>
       </c>
-      <c r="L15" s="34">
+      <c r="L15" s="31">
         <v>1796</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="33">
         <v>5657</v>
       </c>
-      <c r="N15"/>
-[...23 lines deleted...]
-    <row r="16" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="U15" s="11"/>
+      <c r="V15" s="11"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="11"/>
+      <c r="Y15" s="11"/>
+      <c r="Z15" s="11"/>
+      <c r="AA15" s="11"/>
+      <c r="AB15" s="11"/>
+      <c r="AC15" s="11"/>
+      <c r="AD15" s="11"/>
+      <c r="AE15" s="11"/>
+      <c r="AF15" s="11"/>
+      <c r="AG15" s="11"/>
+      <c r="AH15" s="11"/>
+      <c r="AI15" s="11"/>
+      <c r="AJ15" s="11"/>
+    </row>
+    <row r="16" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
-      <c r="N16"/>
-[...23 lines deleted...]
-    <row r="17" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+      <c r="AD16" s="11"/>
+      <c r="AE16" s="11"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+      <c r="AJ16" s="11"/>
+    </row>
+    <row r="17" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
-      <c r="N17"/>
-[...23 lines deleted...]
-    <row r="18" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+      <c r="R17" s="11"/>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+      <c r="V17" s="11"/>
+      <c r="W17" s="11"/>
+      <c r="X17" s="11"/>
+      <c r="Y17" s="11"/>
+      <c r="Z17" s="11"/>
+      <c r="AA17" s="11"/>
+      <c r="AB17" s="11"/>
+      <c r="AC17" s="11"/>
+      <c r="AD17" s="11"/>
+      <c r="AE17" s="11"/>
+      <c r="AF17" s="11"/>
+      <c r="AG17" s="11"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="11"/>
+    </row>
+    <row r="18" spans="1:36" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
-      <c r="N18"/>
-[...24 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="11"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="11"/>
+      <c r="Z18" s="11"/>
+      <c r="AA18" s="11"/>
+      <c r="AB18" s="11"/>
+      <c r="AC18" s="11"/>
+      <c r="AD18" s="11"/>
+      <c r="AE18" s="11"/>
+      <c r="AF18" s="11"/>
+      <c r="AG18" s="11"/>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="11"/>
+      <c r="AJ18" s="11"/>
+    </row>
+    <row r="19" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A19" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="37"/>
-      <c r="C19" s="37"/>
+      <c r="B19" s="149"/>
+      <c r="C19" s="149"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
-      <c r="N19"/>
-[...27 lines deleted...]
-      <c r="D20" s="40" t="s">
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="11"/>
+      <c r="W19" s="11"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="11"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="11"/>
+      <c r="AB19" s="11"/>
+      <c r="AC19" s="11"/>
+      <c r="AD19" s="11"/>
+      <c r="AE19" s="11"/>
+      <c r="AF19" s="11"/>
+      <c r="AG19" s="11"/>
+      <c r="AH19" s="11"/>
+      <c r="AI19" s="11"/>
+      <c r="AJ19" s="11"/>
+    </row>
+    <row r="20" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A20" s="150"/>
+      <c r="B20" s="150"/>
+      <c r="C20" s="151"/>
+      <c r="D20" s="154" t="s">
         <v>24</v>
       </c>
-      <c r="E20" s="41"/>
-      <c r="F20" s="42" t="s">
+      <c r="E20" s="34"/>
+      <c r="F20" s="136" t="s">
         <v>25</v>
       </c>
-      <c r="G20" s="43"/>
-      <c r="H20" s="44" t="s">
+      <c r="G20" s="138"/>
+      <c r="H20" s="156" t="s">
         <v>26</v>
       </c>
-      <c r="I20" s="44"/>
-[...34 lines deleted...]
-      <c r="F21" s="48" t="s">
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="156"/>
+      <c r="L20" s="156"/>
+      <c r="M20" s="136"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="11"/>
+      <c r="Z20" s="11"/>
+      <c r="AA20" s="11"/>
+      <c r="AB20" s="11"/>
+      <c r="AC20" s="11"/>
+      <c r="AD20" s="11"/>
+      <c r="AE20" s="11"/>
+      <c r="AF20" s="11"/>
+      <c r="AG20" s="11"/>
+      <c r="AH20" s="11"/>
+      <c r="AI20" s="11"/>
+      <c r="AJ20" s="11"/>
+    </row>
+    <row r="21" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A21" s="152"/>
+      <c r="B21" s="152"/>
+      <c r="C21" s="153"/>
+      <c r="D21" s="154"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="157" t="s">
         <v>27</v>
       </c>
-      <c r="G21" s="48" t="s">
+      <c r="G21" s="157" t="s">
         <v>28</v>
       </c>
-      <c r="H21" s="42" t="s">
+      <c r="H21" s="136" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="49"/>
-[...1 lines deleted...]
-      <c r="K21" s="42" t="s">
+      <c r="I21" s="137"/>
+      <c r="J21" s="138"/>
+      <c r="K21" s="136" t="s">
         <v>30</v>
       </c>
-      <c r="L21" s="43"/>
-      <c r="M21" s="50" t="s">
+      <c r="L21" s="138"/>
+      <c r="M21" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="N21"/>
-[...31 lines deleted...]
-      <c r="H22" s="53" t="s">
+      <c r="N21" s="11"/>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11"/>
+      <c r="S21" s="11"/>
+      <c r="T21" s="11"/>
+      <c r="U21" s="11"/>
+      <c r="V21" s="11"/>
+      <c r="W21" s="11"/>
+      <c r="X21" s="11"/>
+      <c r="Y21" s="11"/>
+      <c r="Z21" s="11"/>
+      <c r="AA21" s="11"/>
+      <c r="AB21" s="11"/>
+      <c r="AC21" s="11"/>
+      <c r="AD21" s="11"/>
+      <c r="AE21" s="11"/>
+      <c r="AF21" s="11"/>
+      <c r="AG21" s="11"/>
+      <c r="AH21" s="11"/>
+      <c r="AI21" s="11"/>
+      <c r="AJ21" s="11"/>
+    </row>
+    <row r="22" spans="1:36" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="152"/>
+      <c r="B22" s="152"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="154"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="158"/>
+      <c r="G22" s="158"/>
+      <c r="H22" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="I22" s="53" t="s">
+      <c r="I22" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="J22" s="53" t="s">
+      <c r="J22" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="K22" s="53" t="s">
+      <c r="K22" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="L22" s="54" t="s">
+      <c r="L22" s="141" t="s">
         <v>36</v>
       </c>
-      <c r="M22" s="55"/>
-[...32 lines deleted...]
-      <c r="H23" s="56" t="s">
+      <c r="M22" s="140"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+      <c r="T22" s="11"/>
+      <c r="U22" s="11"/>
+      <c r="V22" s="11"/>
+      <c r="W22" s="11"/>
+      <c r="X22" s="11"/>
+      <c r="Y22" s="11"/>
+      <c r="Z22" s="11"/>
+      <c r="AA22" s="11"/>
+      <c r="AB22" s="11"/>
+      <c r="AC22" s="11"/>
+      <c r="AD22" s="11"/>
+      <c r="AE22" s="11"/>
+      <c r="AF22" s="11"/>
+      <c r="AG22" s="11"/>
+      <c r="AH22" s="11"/>
+      <c r="AI22" s="11"/>
+      <c r="AJ22" s="11"/>
+    </row>
+    <row r="23" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A23" s="152"/>
+      <c r="B23" s="152"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="154"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="158"/>
+      <c r="G23" s="158"/>
+      <c r="H23" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="I23" s="56" t="s">
+      <c r="I23" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="J23" s="56" t="s">
+      <c r="J23" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="K23" s="56" t="s">
+      <c r="K23" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="L23" s="57"/>
-[...33 lines deleted...]
-      <c r="H24" s="59" t="s">
+      <c r="L23" s="142"/>
+      <c r="M23" s="140"/>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+      <c r="T23" s="11"/>
+      <c r="U23" s="11"/>
+      <c r="V23" s="11"/>
+      <c r="W23" s="11"/>
+      <c r="X23" s="11"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="11"/>
+      <c r="AA23" s="11"/>
+      <c r="AB23" s="11"/>
+      <c r="AC23" s="11"/>
+      <c r="AD23" s="11"/>
+      <c r="AE23" s="11"/>
+      <c r="AF23" s="11"/>
+      <c r="AG23" s="11"/>
+      <c r="AH23" s="11"/>
+      <c r="AI23" s="11"/>
+      <c r="AJ23" s="11"/>
+    </row>
+    <row r="24" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A24" s="152"/>
+      <c r="B24" s="152"/>
+      <c r="C24" s="153"/>
+      <c r="D24" s="155"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="158"/>
+      <c r="G24" s="158"/>
+      <c r="H24" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="I24" s="59" t="s">
+      <c r="I24" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="J24" s="59" t="s">
+      <c r="J24" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="K24" s="59" t="s">
+      <c r="K24" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="L24" s="57"/>
-[...29 lines deleted...]
-      <c r="D25" s="62" t="s">
+      <c r="L24" s="142"/>
+      <c r="M24" s="140"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="11"/>
+      <c r="W24" s="11"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="11"/>
+      <c r="Z24" s="11"/>
+      <c r="AA24" s="11"/>
+      <c r="AB24" s="11"/>
+      <c r="AC24" s="11"/>
+      <c r="AD24" s="11"/>
+      <c r="AE24" s="11"/>
+      <c r="AF24" s="11"/>
+      <c r="AG24" s="11"/>
+      <c r="AH24" s="11"/>
+      <c r="AI24" s="11"/>
+      <c r="AJ24" s="11"/>
+    </row>
+    <row r="25" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A25" s="40"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="62"/>
-      <c r="F25" s="62" t="s">
+      <c r="E25" s="42"/>
+      <c r="F25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="G25" s="62" t="s">
+      <c r="G25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="H25" s="62" t="s">
+      <c r="H25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="I25" s="62" t="s">
+      <c r="I25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="J25" s="62" t="s">
+      <c r="J25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="K25" s="62" t="s">
+      <c r="K25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="L25" s="62" t="s">
+      <c r="L25" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="M25" s="63" t="s">
+      <c r="M25" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="N25"/>
-[...24 lines deleted...]
-      <c r="A26" s="64" t="s">
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11"/>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="11"/>
+      <c r="AC25" s="11"/>
+      <c r="AD25" s="11"/>
+      <c r="AE25" s="11"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
+      <c r="AJ25" s="11"/>
+    </row>
+    <row r="26" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A26" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="65"/>
-[...1 lines deleted...]
-      <c r="D26" s="66">
+      <c r="B26" s="132"/>
+      <c r="C26" s="132"/>
+      <c r="D26" s="44">
         <v>19174</v>
       </c>
-      <c r="E26" s="66"/>
-      <c r="F26" s="66">
+      <c r="E26" s="44"/>
+      <c r="F26" s="44">
         <v>10954</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G26" s="44">
         <v>8220</v>
       </c>
-      <c r="H26" s="67">
+      <c r="H26" s="45">
         <v>228</v>
       </c>
-      <c r="I26" s="67">
+      <c r="I26" s="45">
         <v>6950</v>
       </c>
-      <c r="J26" s="67">
+      <c r="J26" s="45">
         <v>10100</v>
       </c>
-      <c r="K26" s="67">
+      <c r="K26" s="45">
         <v>1455</v>
       </c>
-      <c r="L26" s="67">
+      <c r="L26" s="45">
         <v>441</v>
       </c>
-      <c r="M26" s="68">
+      <c r="M26" s="46">
         <v>45.8</v>
       </c>
-      <c r="N26"/>
-[...24 lines deleted...]
-      <c r="A27" s="69" t="s">
+      <c r="N26" s="11"/>
+      <c r="O26" s="11"/>
+      <c r="P26" s="11"/>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11"/>
+      <c r="S26" s="11"/>
+      <c r="T26" s="11"/>
+      <c r="U26" s="11"/>
+      <c r="V26" s="11"/>
+      <c r="W26" s="11"/>
+      <c r="X26" s="11"/>
+      <c r="Y26" s="11"/>
+      <c r="Z26" s="11"/>
+      <c r="AA26" s="11"/>
+      <c r="AB26" s="11"/>
+      <c r="AC26" s="11"/>
+      <c r="AD26" s="11"/>
+      <c r="AE26" s="11"/>
+      <c r="AF26" s="11"/>
+      <c r="AG26" s="11"/>
+      <c r="AH26" s="11"/>
+      <c r="AI26" s="11"/>
+      <c r="AJ26" s="11"/>
+    </row>
+    <row r="27" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A27" s="143" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="70"/>
-[...1 lines deleted...]
-      <c r="D27" s="71">
+      <c r="B27" s="144"/>
+      <c r="C27" s="144"/>
+      <c r="D27" s="47">
         <v>19122</v>
       </c>
-      <c r="E27" s="72"/>
-      <c r="F27" s="71">
+      <c r="E27" s="48"/>
+      <c r="F27" s="47">
         <v>10651</v>
       </c>
-      <c r="G27" s="71">
+      <c r="G27" s="47">
         <v>8471</v>
       </c>
-      <c r="H27" s="73">
+      <c r="H27" s="49">
         <v>270</v>
       </c>
-      <c r="I27" s="73">
+      <c r="I27" s="49">
         <v>6461</v>
       </c>
-      <c r="J27" s="73">
+      <c r="J27" s="49">
         <v>10208</v>
       </c>
-      <c r="K27" s="73">
+      <c r="K27" s="49">
         <v>1743</v>
       </c>
-      <c r="L27" s="73">
+      <c r="L27" s="49">
         <v>440</v>
       </c>
-      <c r="M27" s="74">
+      <c r="M27" s="50">
         <v>47</v>
       </c>
-      <c r="N27"/>
-[...62 lines deleted...]
-      <c r="A30" s="75" t="s">
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+      <c r="T27" s="11"/>
+      <c r="U27" s="11"/>
+      <c r="V27" s="11"/>
+      <c r="W27" s="11"/>
+      <c r="X27" s="11"/>
+      <c r="Y27" s="11"/>
+      <c r="Z27" s="11"/>
+      <c r="AA27" s="11"/>
+      <c r="AB27" s="11"/>
+      <c r="AC27" s="11"/>
+      <c r="AD27" s="11"/>
+      <c r="AE27" s="11"/>
+      <c r="AF27" s="11"/>
+      <c r="AG27" s="11"/>
+      <c r="AH27" s="11"/>
+      <c r="AI27" s="11"/>
+      <c r="AJ27" s="11"/>
+    </row>
+    <row r="29" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A29" s="131"/>
+      <c r="B29" s="132"/>
+      <c r="C29" s="132"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="11"/>
+      <c r="O29" s="11"/>
+      <c r="P29" s="11"/>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11"/>
+      <c r="S29" s="11"/>
+      <c r="T29" s="11"/>
+      <c r="U29" s="11"/>
+      <c r="V29" s="11"/>
+      <c r="W29" s="11"/>
+      <c r="X29" s="11"/>
+      <c r="Y29" s="11"/>
+      <c r="Z29" s="11"/>
+      <c r="AA29" s="11"/>
+      <c r="AB29" s="11"/>
+      <c r="AC29" s="11"/>
+      <c r="AD29" s="11"/>
+      <c r="AE29" s="11"/>
+      <c r="AF29" s="11"/>
+      <c r="AG29" s="11"/>
+      <c r="AH29" s="11"/>
+      <c r="AI29" s="11"/>
+      <c r="AJ29" s="11"/>
+    </row>
+    <row r="30" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A30" s="133" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="76"/>
-[...1 lines deleted...]
-      <c r="D30" s="66">
+      <c r="B30" s="134"/>
+      <c r="C30" s="134"/>
+      <c r="D30" s="44">
         <f>D31+D36+D41+D57</f>
         <v>19004</v>
       </c>
-      <c r="E30" s="66">
+      <c r="E30" s="44">
         <f t="shared" ref="E30:L30" si="0">E31+E36+E41+E57</f>
         <v>0</v>
       </c>
-      <c r="F30" s="66">
+      <c r="F30" s="44">
         <f t="shared" si="0"/>
         <v>10323</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="44">
         <f t="shared" si="0"/>
         <v>8681</v>
       </c>
-      <c r="H30" s="66">
+      <c r="H30" s="44">
         <f t="shared" si="0"/>
         <v>283</v>
       </c>
-      <c r="I30" s="66">
+      <c r="I30" s="44">
         <f t="shared" si="0"/>
         <v>5793</v>
       </c>
-      <c r="J30" s="66">
+      <c r="J30" s="44">
         <f t="shared" si="0"/>
         <v>10038</v>
       </c>
-      <c r="K30" s="66">
+      <c r="K30" s="44">
         <f t="shared" si="0"/>
         <v>2196</v>
       </c>
-      <c r="L30" s="66">
+      <c r="L30" s="44">
         <f t="shared" si="0"/>
         <v>694</v>
       </c>
-      <c r="M30" s="77">
+      <c r="M30" s="51">
         <f>AVERAGE(M31,M36,M41)</f>
         <v>53.446825396825396</v>
       </c>
-      <c r="N30"/>
-[...24 lines deleted...]
-      <c r="A31" s="78" t="s">
+      <c r="N30" s="11"/>
+      <c r="O30" s="11"/>
+      <c r="P30" s="11"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="11"/>
+      <c r="AC30" s="11"/>
+      <c r="AD30" s="11"/>
+      <c r="AE30" s="11"/>
+      <c r="AF30" s="11"/>
+      <c r="AG30" s="11"/>
+      <c r="AH30" s="11"/>
+      <c r="AI30" s="11"/>
+      <c r="AJ30" s="11"/>
+    </row>
+    <row r="31" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A31" s="135" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="78"/>
-[...1 lines deleted...]
-      <c r="D31" s="80">
+      <c r="B31" s="135"/>
+      <c r="C31" s="126"/>
+      <c r="D31" s="52">
         <f>SUM(D32:D34)</f>
         <v>607</v>
       </c>
-      <c r="E31" s="80">
+      <c r="E31" s="52">
         <f t="shared" ref="E31:L31" si="1">SUM(E32:E34)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="80">
+      <c r="F31" s="52">
         <f t="shared" si="1"/>
         <v>394</v>
       </c>
-      <c r="G31" s="80">
+      <c r="G31" s="52">
         <f t="shared" si="1"/>
         <v>213</v>
       </c>
-      <c r="H31" s="80">
+      <c r="H31" s="52">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="I31" s="80">
+      <c r="I31" s="52">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
-      <c r="J31" s="80">
+      <c r="J31" s="52">
         <f t="shared" si="1"/>
         <v>163</v>
       </c>
-      <c r="K31" s="80">
+      <c r="K31" s="52">
         <f t="shared" si="1"/>
         <v>213</v>
       </c>
-      <c r="L31" s="80">
+      <c r="L31" s="52">
         <f t="shared" si="1"/>
         <v>168</v>
       </c>
-      <c r="M31" s="81">
+      <c r="M31" s="53">
         <f>AVERAGE(M32:M34)</f>
         <v>62.800000000000004</v>
       </c>
-      <c r="N31"/>
-[...24 lines deleted...]
-      <c r="A32" s="82" t="s">
+      <c r="N31" s="11"/>
+      <c r="O31" s="11"/>
+      <c r="P31" s="11"/>
+      <c r="Q31" s="11"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="U31" s="11"/>
+      <c r="V31" s="11"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
+      <c r="Z31" s="11"/>
+      <c r="AA31" s="11"/>
+      <c r="AB31" s="11"/>
+      <c r="AC31" s="11"/>
+      <c r="AD31" s="11"/>
+      <c r="AE31" s="11"/>
+      <c r="AF31" s="11"/>
+      <c r="AG31" s="11"/>
+      <c r="AH31" s="11"/>
+      <c r="AI31" s="11"/>
+      <c r="AJ31" s="11"/>
+    </row>
+    <row r="32" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A32" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="B32" s="83"/>
-[...1 lines deleted...]
-      <c r="D32" s="84">
+      <c r="B32" s="119"/>
+      <c r="C32" s="119"/>
+      <c r="D32" s="54">
         <v>571</v>
       </c>
-      <c r="E32" s="85"/>
-      <c r="F32" s="66">
+      <c r="E32" s="55"/>
+      <c r="F32" s="44">
         <v>365</v>
       </c>
-      <c r="G32" s="66">
+      <c r="G32" s="44">
         <v>206</v>
       </c>
-      <c r="H32" s="86">
+      <c r="H32" s="56">
         <v>4</v>
       </c>
-      <c r="I32" s="67">
+      <c r="I32" s="45">
         <v>54</v>
       </c>
-      <c r="J32" s="67">
+      <c r="J32" s="45">
         <v>141</v>
       </c>
-      <c r="K32" s="86">
+      <c r="K32" s="56">
         <v>204</v>
       </c>
-      <c r="L32" s="86">
+      <c r="L32" s="56">
         <v>168</v>
       </c>
-      <c r="M32" s="68">
+      <c r="M32" s="46">
         <v>65.7</v>
       </c>
-      <c r="N32"/>
-[...24 lines deleted...]
-      <c r="A33" s="87" t="s">
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+      <c r="AD32" s="11"/>
+      <c r="AE32" s="11"/>
+      <c r="AF32" s="11"/>
+      <c r="AG32" s="11"/>
+      <c r="AH32" s="11"/>
+      <c r="AI32" s="11"/>
+      <c r="AJ32" s="11"/>
+    </row>
+    <row r="33" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A33" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="88"/>
-[...1 lines deleted...]
-      <c r="D33" s="89">
+      <c r="B33" s="110"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="57">
         <v>21</v>
       </c>
-      <c r="E33" s="85"/>
-      <c r="F33" s="90">
+      <c r="E33" s="55"/>
+      <c r="F33" s="58">
         <v>18</v>
       </c>
-      <c r="G33" s="90">
+      <c r="G33" s="58">
         <v>3</v>
       </c>
-      <c r="H33" s="91">
+      <c r="H33" s="59">
         <v>0</v>
       </c>
-      <c r="I33" s="92">
+      <c r="I33" s="60">
         <v>4</v>
       </c>
-      <c r="J33" s="92">
+      <c r="J33" s="60">
         <v>14</v>
       </c>
-      <c r="K33" s="93">
+      <c r="K33" s="61">
         <v>3</v>
       </c>
-      <c r="L33" s="93">
+      <c r="L33" s="61">
         <v>0</v>
       </c>
-      <c r="M33" s="94">
+      <c r="M33" s="62">
         <v>65.3</v>
       </c>
-      <c r="N33"/>
-[...24 lines deleted...]
-      <c r="A34" s="82" t="s">
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="11"/>
+      <c r="Z33" s="11"/>
+      <c r="AA33" s="11"/>
+      <c r="AB33" s="11"/>
+      <c r="AC33" s="11"/>
+      <c r="AD33" s="11"/>
+      <c r="AE33" s="11"/>
+      <c r="AF33" s="11"/>
+      <c r="AG33" s="11"/>
+      <c r="AH33" s="11"/>
+      <c r="AI33" s="11"/>
+      <c r="AJ33" s="11"/>
+    </row>
+    <row r="34" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A34" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="B34" s="83"/>
-[...1 lines deleted...]
-      <c r="D34" s="84">
+      <c r="B34" s="119"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="54">
         <v>15</v>
       </c>
-      <c r="E34" s="85"/>
-      <c r="F34" s="66">
+      <c r="E34" s="55"/>
+      <c r="F34" s="44">
         <v>11</v>
       </c>
-      <c r="G34" s="66">
+      <c r="G34" s="44">
         <v>4</v>
       </c>
-      <c r="H34" s="95">
+      <c r="H34" s="63">
         <v>1</v>
       </c>
-      <c r="I34" s="67">
+      <c r="I34" s="45">
         <v>0</v>
       </c>
-      <c r="J34" s="67">
+      <c r="J34" s="45">
         <v>8</v>
       </c>
-      <c r="K34" s="86">
+      <c r="K34" s="56">
         <v>6</v>
       </c>
-      <c r="L34" s="86">
+      <c r="L34" s="56">
         <v>0</v>
       </c>
-      <c r="M34" s="68">
+      <c r="M34" s="46">
         <v>57.4</v>
       </c>
-      <c r="N34"/>
-[...62 lines deleted...]
-      <c r="A36" s="79" t="s">
+      <c r="N34" s="11"/>
+      <c r="O34" s="11"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="U34" s="11"/>
+      <c r="V34" s="11"/>
+      <c r="W34" s="11"/>
+      <c r="X34" s="11"/>
+      <c r="Y34" s="11"/>
+      <c r="Z34" s="11"/>
+      <c r="AA34" s="11"/>
+      <c r="AB34" s="11"/>
+      <c r="AC34" s="11"/>
+      <c r="AD34" s="11"/>
+      <c r="AE34" s="11"/>
+      <c r="AF34" s="11"/>
+      <c r="AG34" s="11"/>
+      <c r="AH34" s="11"/>
+      <c r="AI34" s="11"/>
+      <c r="AJ34" s="11"/>
+    </row>
+    <row r="35" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A35" s="129"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="130"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="56"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="56"/>
+      <c r="L35" s="56"/>
+      <c r="M35" s="46"/>
+      <c r="N35" s="11"/>
+      <c r="O35" s="11"/>
+      <c r="P35" s="11"/>
+      <c r="Q35" s="11"/>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+      <c r="T35" s="11"/>
+      <c r="U35" s="11"/>
+      <c r="V35" s="11"/>
+      <c r="W35" s="11"/>
+      <c r="X35" s="11"/>
+      <c r="Y35" s="11"/>
+      <c r="Z35" s="11"/>
+      <c r="AA35" s="11"/>
+      <c r="AB35" s="11"/>
+      <c r="AC35" s="11"/>
+      <c r="AD35" s="11"/>
+      <c r="AE35" s="11"/>
+      <c r="AF35" s="11"/>
+      <c r="AG35" s="11"/>
+      <c r="AH35" s="11"/>
+      <c r="AI35" s="11"/>
+      <c r="AJ35" s="11"/>
+    </row>
+    <row r="36" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A36" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="98"/>
-[...1 lines deleted...]
-      <c r="D36" s="80">
+      <c r="B36" s="127"/>
+      <c r="C36" s="127"/>
+      <c r="D36" s="52">
         <f>SUM(D37:D39)</f>
         <v>6427</v>
       </c>
-      <c r="E36" s="80">
+      <c r="E36" s="52">
         <f t="shared" ref="E36:L36" si="2">SUM(E37:E39)</f>
         <v>0</v>
       </c>
-      <c r="F36" s="80">
+      <c r="F36" s="52">
         <f t="shared" si="2"/>
         <v>4452</v>
       </c>
-      <c r="G36" s="80">
+      <c r="G36" s="52">
         <f t="shared" si="2"/>
         <v>1975</v>
       </c>
-      <c r="H36" s="80">
+      <c r="H36" s="52">
         <f t="shared" si="2"/>
         <v>95</v>
       </c>
-      <c r="I36" s="80">
+      <c r="I36" s="52">
         <f t="shared" si="2"/>
         <v>2175</v>
       </c>
-      <c r="J36" s="80">
+      <c r="J36" s="52">
         <f t="shared" si="2"/>
         <v>3535</v>
       </c>
-      <c r="K36" s="80">
+      <c r="K36" s="52">
         <f t="shared" si="2"/>
         <v>508</v>
       </c>
-      <c r="L36" s="80">
+      <c r="L36" s="52">
         <f t="shared" si="2"/>
         <v>114</v>
       </c>
-      <c r="M36" s="99">
+      <c r="M36" s="64">
         <f>AVERAGE(M37:M39)</f>
         <v>49.133333333333333</v>
       </c>
-      <c r="N36"/>
-[...24 lines deleted...]
-      <c r="A37" s="82" t="s">
+      <c r="N36" s="11"/>
+      <c r="O36" s="11"/>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11"/>
+      <c r="R36" s="11"/>
+      <c r="S36" s="11"/>
+      <c r="T36" s="11"/>
+      <c r="U36" s="11"/>
+      <c r="V36" s="11"/>
+      <c r="W36" s="11"/>
+      <c r="X36" s="11"/>
+      <c r="Y36" s="11"/>
+      <c r="Z36" s="11"/>
+      <c r="AA36" s="11"/>
+      <c r="AB36" s="11"/>
+      <c r="AC36" s="11"/>
+      <c r="AD36" s="11"/>
+      <c r="AE36" s="11"/>
+      <c r="AF36" s="11"/>
+      <c r="AG36" s="11"/>
+      <c r="AH36" s="11"/>
+      <c r="AI36" s="11"/>
+      <c r="AJ36" s="11"/>
+    </row>
+    <row r="37" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A37" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="B37" s="83"/>
-[...1 lines deleted...]
-      <c r="D37" s="84">
+      <c r="B37" s="119"/>
+      <c r="C37" s="119"/>
+      <c r="D37" s="54">
         <v>35</v>
       </c>
-      <c r="E37" s="85"/>
-      <c r="F37" s="84">
+      <c r="E37" s="55"/>
+      <c r="F37" s="54">
         <v>28</v>
       </c>
-      <c r="G37" s="66">
+      <c r="G37" s="44">
         <v>7</v>
       </c>
-      <c r="H37" s="95">
+      <c r="H37" s="63">
         <v>0</v>
       </c>
-      <c r="I37" s="67">
+      <c r="I37" s="45">
         <v>6</v>
       </c>
-      <c r="J37" s="67">
+      <c r="J37" s="45">
         <v>21</v>
       </c>
-      <c r="K37" s="86">
+      <c r="K37" s="56">
         <v>6</v>
       </c>
-      <c r="L37" s="86">
+      <c r="L37" s="56">
         <v>2</v>
       </c>
-      <c r="M37" s="68">
+      <c r="M37" s="46">
         <v>52.1</v>
       </c>
-      <c r="N37"/>
-[...24 lines deleted...]
-      <c r="A38" s="87" t="s">
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="W37" s="11"/>
+      <c r="X37" s="11"/>
+      <c r="Y37" s="11"/>
+      <c r="Z37" s="11"/>
+      <c r="AA37" s="11"/>
+      <c r="AB37" s="11"/>
+      <c r="AC37" s="11"/>
+      <c r="AD37" s="11"/>
+      <c r="AE37" s="11"/>
+      <c r="AF37" s="11"/>
+      <c r="AG37" s="11"/>
+      <c r="AH37" s="11"/>
+      <c r="AI37" s="11"/>
+      <c r="AJ37" s="11"/>
+    </row>
+    <row r="38" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A38" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="B38" s="88"/>
-[...1 lines deleted...]
-      <c r="D38" s="89">
+      <c r="B38" s="110"/>
+      <c r="C38" s="110"/>
+      <c r="D38" s="57">
         <v>1043</v>
       </c>
-      <c r="E38" s="85"/>
-      <c r="F38" s="89">
+      <c r="E38" s="55"/>
+      <c r="F38" s="57">
         <v>849</v>
       </c>
-      <c r="G38" s="90">
+      <c r="G38" s="58">
         <v>194</v>
       </c>
-      <c r="H38" s="100">
+      <c r="H38" s="65">
         <v>7</v>
       </c>
-      <c r="I38" s="92">
+      <c r="I38" s="60">
         <v>219</v>
       </c>
-      <c r="J38" s="92">
+      <c r="J38" s="60">
         <v>630</v>
       </c>
-      <c r="K38" s="100">
+      <c r="K38" s="65">
         <v>150</v>
       </c>
-      <c r="L38" s="100">
+      <c r="L38" s="65">
         <v>37</v>
       </c>
-      <c r="M38" s="101">
+      <c r="M38" s="66">
         <v>50.4</v>
       </c>
-      <c r="N38"/>
-[...24 lines deleted...]
-      <c r="A39" s="82" t="s">
+      <c r="N38" s="11"/>
+      <c r="O38" s="11"/>
+      <c r="P38" s="11"/>
+      <c r="Q38" s="11"/>
+      <c r="R38" s="11"/>
+      <c r="S38" s="11"/>
+      <c r="T38" s="11"/>
+      <c r="U38" s="11"/>
+      <c r="V38" s="11"/>
+      <c r="W38" s="11"/>
+      <c r="X38" s="11"/>
+      <c r="Y38" s="11"/>
+      <c r="Z38" s="11"/>
+      <c r="AA38" s="11"/>
+      <c r="AB38" s="11"/>
+      <c r="AC38" s="11"/>
+      <c r="AD38" s="11"/>
+      <c r="AE38" s="11"/>
+      <c r="AF38" s="11"/>
+      <c r="AG38" s="11"/>
+      <c r="AH38" s="11"/>
+      <c r="AI38" s="11"/>
+      <c r="AJ38" s="11"/>
+    </row>
+    <row r="39" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A39" s="118" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="83"/>
-[...1 lines deleted...]
-      <c r="D39" s="84">
+      <c r="B39" s="119"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="54">
         <v>5349</v>
       </c>
-      <c r="E39" s="85"/>
-      <c r="F39" s="84">
+      <c r="E39" s="55"/>
+      <c r="F39" s="54">
         <v>3575</v>
       </c>
-      <c r="G39" s="66">
+      <c r="G39" s="44">
         <v>1774</v>
       </c>
-      <c r="H39" s="102">
+      <c r="H39" s="67">
         <v>88</v>
       </c>
-      <c r="I39" s="67">
+      <c r="I39" s="45">
         <v>1950</v>
       </c>
-      <c r="J39" s="67">
+      <c r="J39" s="45">
         <v>2884</v>
       </c>
-      <c r="K39" s="102">
+      <c r="K39" s="67">
         <v>352</v>
       </c>
-      <c r="L39" s="102">
+      <c r="L39" s="67">
         <v>75</v>
       </c>
-      <c r="M39" s="68">
+      <c r="M39" s="46">
         <v>44.9</v>
       </c>
-      <c r="N39"/>
-[...62 lines deleted...]
-      <c r="A41" s="79" t="s">
+      <c r="N39" s="11"/>
+      <c r="O39" s="11"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+      <c r="T39" s="11"/>
+      <c r="U39" s="11"/>
+      <c r="V39" s="11"/>
+      <c r="W39" s="11"/>
+      <c r="X39" s="11"/>
+      <c r="Y39" s="11"/>
+      <c r="Z39" s="11"/>
+      <c r="AA39" s="11"/>
+      <c r="AB39" s="11"/>
+      <c r="AC39" s="11"/>
+      <c r="AD39" s="11"/>
+      <c r="AE39" s="11"/>
+      <c r="AF39" s="11"/>
+      <c r="AG39" s="11"/>
+      <c r="AH39" s="11"/>
+      <c r="AI39" s="11"/>
+      <c r="AJ39" s="11"/>
+    </row>
+    <row r="40" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A40" s="129"/>
+      <c r="B40" s="130"/>
+      <c r="C40" s="130"/>
+      <c r="D40" s="54"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="63"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="45"/>
+      <c r="K40" s="56"/>
+      <c r="L40" s="56"/>
+      <c r="M40" s="46"/>
+      <c r="N40" s="11"/>
+      <c r="O40" s="11"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+      <c r="T40" s="11"/>
+      <c r="U40" s="11"/>
+      <c r="V40" s="11"/>
+      <c r="W40" s="11"/>
+      <c r="X40" s="11"/>
+      <c r="Y40" s="11"/>
+      <c r="Z40" s="11"/>
+      <c r="AA40" s="11"/>
+      <c r="AB40" s="11"/>
+      <c r="AC40" s="11"/>
+      <c r="AD40" s="11"/>
+      <c r="AE40" s="11"/>
+      <c r="AF40" s="11"/>
+      <c r="AG40" s="11"/>
+      <c r="AH40" s="11"/>
+      <c r="AI40" s="11"/>
+      <c r="AJ40" s="11"/>
+    </row>
+    <row r="41" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A41" s="126" t="s">
         <v>52</v>
       </c>
-      <c r="B41" s="98"/>
-[...1 lines deleted...]
-      <c r="D41" s="80">
+      <c r="B41" s="127"/>
+      <c r="C41" s="127"/>
+      <c r="D41" s="52">
         <f>SUM(D42:D55)</f>
         <v>11272</v>
       </c>
-      <c r="E41" s="80">
+      <c r="E41" s="52">
         <f t="shared" ref="E41:L41" si="3">SUM(E42:E55)</f>
         <v>0</v>
       </c>
-      <c r="F41" s="80">
+      <c r="F41" s="52">
         <f t="shared" si="3"/>
         <v>5082</v>
       </c>
-      <c r="G41" s="80">
+      <c r="G41" s="52">
         <f t="shared" si="3"/>
         <v>6190</v>
       </c>
-      <c r="H41" s="80">
+      <c r="H41" s="52">
         <f t="shared" si="3"/>
         <v>168</v>
       </c>
-      <c r="I41" s="80">
+      <c r="I41" s="52">
         <f t="shared" si="3"/>
         <v>3417</v>
       </c>
-      <c r="J41" s="80">
+      <c r="J41" s="52">
         <f t="shared" si="3"/>
         <v>6077</v>
       </c>
-      <c r="K41" s="80">
+      <c r="K41" s="52">
         <f t="shared" si="3"/>
         <v>1322</v>
       </c>
-      <c r="L41" s="80">
+      <c r="L41" s="52">
         <f t="shared" si="3"/>
         <v>288</v>
       </c>
-      <c r="M41" s="99">
+      <c r="M41" s="64">
         <f>AVERAGE(M42:M55)</f>
         <v>48.407142857142858</v>
       </c>
-      <c r="N41"/>
-[...24 lines deleted...]
-      <c r="A42" s="103" t="s">
+      <c r="N41" s="11"/>
+      <c r="O41" s="11"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="11"/>
+      <c r="U41" s="11"/>
+      <c r="V41" s="11"/>
+      <c r="W41" s="11"/>
+      <c r="X41" s="11"/>
+      <c r="Y41" s="11"/>
+      <c r="Z41" s="11"/>
+      <c r="AA41" s="11"/>
+      <c r="AB41" s="11"/>
+      <c r="AC41" s="11"/>
+      <c r="AD41" s="11"/>
+      <c r="AE41" s="11"/>
+      <c r="AF41" s="11"/>
+      <c r="AG41" s="11"/>
+      <c r="AH41" s="11"/>
+      <c r="AI41" s="11"/>
+      <c r="AJ41" s="11"/>
+    </row>
+    <row r="42" spans="1:36" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="128" t="s">
         <v>53</v>
       </c>
-      <c r="B42" s="103"/>
-[...1 lines deleted...]
-      <c r="D42" s="84">
+      <c r="B42" s="128"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="54">
         <v>70</v>
       </c>
-      <c r="E42" s="85"/>
-      <c r="F42" s="66">
+      <c r="E42" s="55"/>
+      <c r="F42" s="44">
         <v>60</v>
       </c>
-      <c r="G42" s="66">
+      <c r="G42" s="44">
         <v>10</v>
       </c>
-      <c r="H42" s="104">
+      <c r="H42" s="68">
         <v>0</v>
       </c>
-      <c r="I42" s="67">
+      <c r="I42" s="45">
         <v>18</v>
       </c>
-      <c r="J42" s="67">
+      <c r="J42" s="45">
         <v>46</v>
       </c>
-      <c r="K42" s="102">
+      <c r="K42" s="67">
         <v>6</v>
       </c>
-      <c r="L42" s="102">
+      <c r="L42" s="67">
         <v>0</v>
       </c>
-      <c r="M42" s="68">
+      <c r="M42" s="46">
         <v>49.2</v>
       </c>
-      <c r="N42"/>
-[...24 lines deleted...]
-      <c r="A43" s="87" t="s">
+      <c r="N42" s="11"/>
+      <c r="O42" s="11"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="11"/>
+      <c r="U42" s="11"/>
+      <c r="V42" s="11"/>
+      <c r="W42" s="11"/>
+      <c r="X42" s="11"/>
+      <c r="Y42" s="11"/>
+      <c r="Z42" s="11"/>
+      <c r="AA42" s="11"/>
+      <c r="AB42" s="11"/>
+      <c r="AC42" s="11"/>
+      <c r="AD42" s="11"/>
+      <c r="AE42" s="11"/>
+      <c r="AF42" s="11"/>
+      <c r="AG42" s="11"/>
+      <c r="AH42" s="11"/>
+      <c r="AI42" s="11"/>
+      <c r="AJ42" s="11"/>
+    </row>
+    <row r="43" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A43" s="109" t="s">
         <v>54</v>
       </c>
-      <c r="B43" s="88"/>
-[...1 lines deleted...]
-      <c r="D43" s="89">
+      <c r="B43" s="110"/>
+      <c r="C43" s="110"/>
+      <c r="D43" s="57">
         <v>156</v>
       </c>
-      <c r="E43" s="85"/>
-      <c r="F43" s="90">
+      <c r="E43" s="55"/>
+      <c r="F43" s="58">
         <v>124</v>
       </c>
-      <c r="G43" s="90">
+      <c r="G43" s="58">
         <v>32</v>
       </c>
-      <c r="H43" s="105">
+      <c r="H43" s="69">
         <v>0</v>
       </c>
-      <c r="I43" s="92">
+      <c r="I43" s="60">
         <v>59</v>
       </c>
-      <c r="J43" s="92">
+      <c r="J43" s="60">
         <v>92</v>
       </c>
-      <c r="K43" s="100">
+      <c r="K43" s="65">
         <v>5</v>
       </c>
-      <c r="L43" s="105">
+      <c r="L43" s="69">
         <v>0</v>
       </c>
-      <c r="M43" s="101">
+      <c r="M43" s="66">
         <v>43.7</v>
       </c>
-      <c r="N43"/>
-[...24 lines deleted...]
-      <c r="A44" s="82" t="s">
+      <c r="N43" s="11"/>
+      <c r="O43" s="11"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+      <c r="T43" s="11"/>
+      <c r="U43" s="11"/>
+      <c r="V43" s="11"/>
+      <c r="W43" s="11"/>
+      <c r="X43" s="11"/>
+      <c r="Y43" s="11"/>
+      <c r="Z43" s="11"/>
+      <c r="AA43" s="11"/>
+      <c r="AB43" s="11"/>
+      <c r="AC43" s="11"/>
+      <c r="AD43" s="11"/>
+      <c r="AE43" s="11"/>
+      <c r="AF43" s="11"/>
+      <c r="AG43" s="11"/>
+      <c r="AH43" s="11"/>
+      <c r="AI43" s="11"/>
+      <c r="AJ43" s="11"/>
+    </row>
+    <row r="44" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A44" s="118" t="s">
         <v>55</v>
       </c>
-      <c r="B44" s="83"/>
-[...1 lines deleted...]
-      <c r="D44" s="84">
+      <c r="B44" s="119"/>
+      <c r="C44" s="119"/>
+      <c r="D44" s="54">
         <v>983</v>
       </c>
-      <c r="E44" s="85"/>
-      <c r="F44" s="66">
+      <c r="E44" s="55"/>
+      <c r="F44" s="44">
         <v>775</v>
       </c>
-      <c r="G44" s="66">
+      <c r="G44" s="44">
         <v>208</v>
       </c>
-      <c r="H44" s="106">
+      <c r="H44" s="70">
         <v>6</v>
       </c>
-      <c r="I44" s="67">
+      <c r="I44" s="45">
         <v>248</v>
       </c>
-      <c r="J44" s="67">
+      <c r="J44" s="45">
         <v>621</v>
       </c>
-      <c r="K44" s="107">
+      <c r="K44" s="71">
         <v>97</v>
       </c>
-      <c r="L44" s="107">
+      <c r="L44" s="71">
         <v>11</v>
       </c>
-      <c r="M44" s="68">
+      <c r="M44" s="46">
         <v>49</v>
       </c>
-      <c r="N44"/>
-[...24 lines deleted...]
-      <c r="A45" s="87" t="s">
+      <c r="N44" s="11"/>
+      <c r="O44" s="11"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="U44" s="11"/>
+      <c r="V44" s="11"/>
+      <c r="W44" s="11"/>
+      <c r="X44" s="11"/>
+      <c r="Y44" s="11"/>
+      <c r="Z44" s="11"/>
+      <c r="AA44" s="11"/>
+      <c r="AB44" s="11"/>
+      <c r="AC44" s="11"/>
+      <c r="AD44" s="11"/>
+      <c r="AE44" s="11"/>
+      <c r="AF44" s="11"/>
+      <c r="AG44" s="11"/>
+      <c r="AH44" s="11"/>
+      <c r="AI44" s="11"/>
+      <c r="AJ44" s="11"/>
+    </row>
+    <row r="45" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A45" s="109" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="88"/>
-[...1 lines deleted...]
-      <c r="D45" s="89">
+      <c r="B45" s="110"/>
+      <c r="C45" s="110"/>
+      <c r="D45" s="57">
         <v>2297</v>
       </c>
-      <c r="E45" s="85"/>
-      <c r="F45" s="90">
+      <c r="E45" s="55"/>
+      <c r="F45" s="58">
         <v>964</v>
       </c>
-      <c r="G45" s="90">
+      <c r="G45" s="58">
         <v>1333</v>
       </c>
-      <c r="H45" s="100">
+      <c r="H45" s="65">
         <v>85</v>
       </c>
-      <c r="I45" s="92">
+      <c r="I45" s="60">
         <v>723</v>
       </c>
-      <c r="J45" s="92">
+      <c r="J45" s="60">
         <v>1172</v>
       </c>
-      <c r="K45" s="100">
+      <c r="K45" s="65">
         <v>253</v>
       </c>
-      <c r="L45" s="100">
+      <c r="L45" s="65">
         <v>64</v>
       </c>
-      <c r="M45" s="101">
+      <c r="M45" s="66">
         <v>46.7</v>
       </c>
-      <c r="N45"/>
-[...24 lines deleted...]
-      <c r="A46" s="82" t="s">
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="U45" s="11"/>
+      <c r="V45" s="11"/>
+      <c r="W45" s="11"/>
+      <c r="X45" s="11"/>
+      <c r="Y45" s="11"/>
+      <c r="Z45" s="11"/>
+      <c r="AA45" s="11"/>
+      <c r="AB45" s="11"/>
+      <c r="AC45" s="11"/>
+      <c r="AD45" s="11"/>
+      <c r="AE45" s="11"/>
+      <c r="AF45" s="11"/>
+      <c r="AG45" s="11"/>
+      <c r="AH45" s="11"/>
+      <c r="AI45" s="11"/>
+      <c r="AJ45" s="11"/>
+    </row>
+    <row r="46" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A46" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="B46" s="83"/>
-[...1 lines deleted...]
-      <c r="D46" s="84">
+      <c r="B46" s="119"/>
+      <c r="C46" s="119"/>
+      <c r="D46" s="54">
         <v>300</v>
       </c>
-      <c r="E46" s="85"/>
-      <c r="F46" s="66">
+      <c r="E46" s="55"/>
+      <c r="F46" s="44">
         <v>131</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="44">
         <v>169</v>
       </c>
-      <c r="H46" s="95">
+      <c r="H46" s="63">
         <v>1</v>
       </c>
-      <c r="I46" s="67">
+      <c r="I46" s="45">
         <v>112</v>
       </c>
-      <c r="J46" s="67">
+      <c r="J46" s="45">
         <v>169</v>
       </c>
-      <c r="K46" s="86">
+      <c r="K46" s="56">
         <v>15</v>
       </c>
-      <c r="L46" s="95">
+      <c r="L46" s="63">
         <v>3</v>
       </c>
-      <c r="M46" s="68">
+      <c r="M46" s="46">
         <v>46.2</v>
       </c>
-      <c r="N46"/>
-[...24 lines deleted...]
-      <c r="A47" s="87" t="s">
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="U46" s="11"/>
+      <c r="V46" s="11"/>
+      <c r="W46" s="11"/>
+      <c r="X46" s="11"/>
+      <c r="Y46" s="11"/>
+      <c r="Z46" s="11"/>
+      <c r="AA46" s="11"/>
+      <c r="AB46" s="11"/>
+      <c r="AC46" s="11"/>
+      <c r="AD46" s="11"/>
+      <c r="AE46" s="11"/>
+      <c r="AF46" s="11"/>
+      <c r="AG46" s="11"/>
+      <c r="AH46" s="11"/>
+      <c r="AI46" s="11"/>
+      <c r="AJ46" s="11"/>
+    </row>
+    <row r="47" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A47" s="109" t="s">
         <v>58</v>
       </c>
-      <c r="B47" s="88"/>
-[...1 lines deleted...]
-      <c r="D47" s="89">
+      <c r="B47" s="110"/>
+      <c r="C47" s="111"/>
+      <c r="D47" s="57">
         <v>175</v>
       </c>
-      <c r="E47" s="85"/>
-      <c r="F47" s="90">
+      <c r="E47" s="55"/>
+      <c r="F47" s="58">
         <v>101</v>
       </c>
-      <c r="G47" s="90">
+      <c r="G47" s="58">
         <v>74</v>
       </c>
-      <c r="H47" s="93">
+      <c r="H47" s="61">
         <v>2</v>
       </c>
-      <c r="I47" s="92">
+      <c r="I47" s="60">
         <v>39</v>
       </c>
-      <c r="J47" s="92">
+      <c r="J47" s="60">
         <v>82</v>
       </c>
-      <c r="K47" s="93">
+      <c r="K47" s="61">
         <v>39</v>
       </c>
-      <c r="L47" s="93">
+      <c r="L47" s="61">
         <v>13</v>
       </c>
-      <c r="M47" s="101">
+      <c r="M47" s="66">
         <v>53.5</v>
       </c>
-      <c r="N47"/>
-[...24 lines deleted...]
-      <c r="A48" s="109" t="s">
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="11"/>
+      <c r="X47" s="11"/>
+      <c r="Y47" s="11"/>
+      <c r="Z47" s="11"/>
+      <c r="AA47" s="11"/>
+      <c r="AB47" s="11"/>
+      <c r="AC47" s="11"/>
+      <c r="AD47" s="11"/>
+      <c r="AE47" s="11"/>
+      <c r="AF47" s="11"/>
+      <c r="AG47" s="11"/>
+      <c r="AH47" s="11"/>
+      <c r="AI47" s="11"/>
+      <c r="AJ47" s="11"/>
+    </row>
+    <row r="48" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A48" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="B48" s="109"/>
-[...1 lines deleted...]
-      <c r="D48" s="84">
+      <c r="B48" s="124"/>
+      <c r="C48" s="125"/>
+      <c r="D48" s="54">
         <v>411</v>
       </c>
-      <c r="E48" s="85"/>
-      <c r="F48" s="66">
+      <c r="E48" s="55"/>
+      <c r="F48" s="44">
         <v>269</v>
       </c>
-      <c r="G48" s="66">
+      <c r="G48" s="44">
         <v>142</v>
       </c>
-      <c r="H48" s="107">
+      <c r="H48" s="71">
         <v>0</v>
       </c>
-      <c r="I48" s="67">
+      <c r="I48" s="45">
         <v>113</v>
       </c>
-      <c r="J48" s="67">
+      <c r="J48" s="45">
         <v>232</v>
       </c>
-      <c r="K48" s="107">
+      <c r="K48" s="71">
         <v>51</v>
       </c>
-      <c r="L48" s="107">
+      <c r="L48" s="71">
         <v>15</v>
       </c>
-      <c r="M48" s="68">
+      <c r="M48" s="46">
         <v>50</v>
       </c>
-      <c r="N48"/>
-[...24 lines deleted...]
-      <c r="A49" s="87" t="s">
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="11"/>
+      <c r="W48" s="11"/>
+      <c r="X48" s="11"/>
+      <c r="Y48" s="11"/>
+      <c r="Z48" s="11"/>
+      <c r="AA48" s="11"/>
+      <c r="AB48" s="11"/>
+      <c r="AC48" s="11"/>
+      <c r="AD48" s="11"/>
+      <c r="AE48" s="11"/>
+      <c r="AF48" s="11"/>
+      <c r="AG48" s="11"/>
+      <c r="AH48" s="11"/>
+      <c r="AI48" s="11"/>
+      <c r="AJ48" s="11"/>
+    </row>
+    <row r="49" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A49" s="109" t="s">
         <v>60</v>
       </c>
-      <c r="B49" s="88"/>
-[...1 lines deleted...]
-      <c r="D49" s="89">
+      <c r="B49" s="110"/>
+      <c r="C49" s="111"/>
+      <c r="D49" s="57">
         <v>932</v>
       </c>
-      <c r="E49" s="85"/>
-      <c r="F49" s="90">
+      <c r="E49" s="55"/>
+      <c r="F49" s="58">
         <v>294</v>
       </c>
-      <c r="G49" s="90">
+      <c r="G49" s="58">
         <v>638</v>
       </c>
-      <c r="H49" s="100">
+      <c r="H49" s="65">
         <v>43</v>
       </c>
-      <c r="I49" s="92">
+      <c r="I49" s="60">
         <v>270</v>
       </c>
-      <c r="J49" s="92">
+      <c r="J49" s="60">
         <v>430</v>
       </c>
-      <c r="K49" s="100">
+      <c r="K49" s="65">
         <v>160</v>
       </c>
-      <c r="L49" s="100">
+      <c r="L49" s="65">
         <v>29</v>
       </c>
-      <c r="M49" s="101">
+      <c r="M49" s="66">
         <v>47.9</v>
       </c>
-      <c r="N49"/>
-[...24 lines deleted...]
-      <c r="A50" s="82" t="s">
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="11"/>
+      <c r="X49" s="11"/>
+      <c r="Y49" s="11"/>
+      <c r="Z49" s="11"/>
+      <c r="AA49" s="11"/>
+      <c r="AB49" s="11"/>
+      <c r="AC49" s="11"/>
+      <c r="AD49" s="11"/>
+      <c r="AE49" s="11"/>
+      <c r="AF49" s="11"/>
+      <c r="AG49" s="11"/>
+      <c r="AH49" s="11"/>
+      <c r="AI49" s="11"/>
+      <c r="AJ49" s="11"/>
+    </row>
+    <row r="50" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A50" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="B50" s="83"/>
-[...1 lines deleted...]
-      <c r="D50" s="84">
+      <c r="B50" s="119"/>
+      <c r="C50" s="120"/>
+      <c r="D50" s="54">
         <v>460</v>
       </c>
-      <c r="E50" s="85"/>
-      <c r="F50" s="66">
+      <c r="E50" s="55"/>
+      <c r="F50" s="44">
         <v>139</v>
       </c>
-      <c r="G50" s="66">
+      <c r="G50" s="44">
         <v>321</v>
       </c>
-      <c r="H50" s="107">
+      <c r="H50" s="71">
         <v>3</v>
       </c>
-      <c r="I50" s="67">
+      <c r="I50" s="45">
         <v>188</v>
       </c>
-      <c r="J50" s="67">
+      <c r="J50" s="45">
         <v>180</v>
       </c>
-      <c r="K50" s="107">
+      <c r="K50" s="71">
         <v>57</v>
       </c>
-      <c r="L50" s="107">
+      <c r="L50" s="71">
         <v>32</v>
       </c>
-      <c r="M50" s="68">
+      <c r="M50" s="46">
         <v>47.3</v>
       </c>
-      <c r="N50"/>
-[...24 lines deleted...]
-      <c r="A51" s="87" t="s">
+      <c r="N50" s="11"/>
+      <c r="O50" s="11"/>
+      <c r="P50" s="11"/>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="U50" s="11"/>
+      <c r="V50" s="11"/>
+      <c r="W50" s="11"/>
+      <c r="X50" s="11"/>
+      <c r="Y50" s="11"/>
+      <c r="Z50" s="11"/>
+      <c r="AA50" s="11"/>
+      <c r="AB50" s="11"/>
+      <c r="AC50" s="11"/>
+      <c r="AD50" s="11"/>
+      <c r="AE50" s="11"/>
+      <c r="AF50" s="11"/>
+      <c r="AG50" s="11"/>
+      <c r="AH50" s="11"/>
+      <c r="AI50" s="11"/>
+      <c r="AJ50" s="11"/>
+    </row>
+    <row r="51" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A51" s="109" t="s">
         <v>62</v>
       </c>
-      <c r="B51" s="88"/>
-[...1 lines deleted...]
-      <c r="D51" s="89">
+      <c r="B51" s="110"/>
+      <c r="C51" s="111"/>
+      <c r="D51" s="57">
         <v>1187</v>
       </c>
-      <c r="E51" s="85"/>
-      <c r="F51" s="90">
+      <c r="E51" s="55"/>
+      <c r="F51" s="58">
         <v>450</v>
       </c>
-      <c r="G51" s="90">
+      <c r="G51" s="58">
         <v>737</v>
       </c>
-      <c r="H51" s="105">
+      <c r="H51" s="69">
         <v>8</v>
       </c>
-      <c r="I51" s="92">
+      <c r="I51" s="60">
         <v>361</v>
       </c>
-      <c r="J51" s="92">
+      <c r="J51" s="60">
         <v>715</v>
       </c>
-      <c r="K51" s="100">
+      <c r="K51" s="65">
         <v>94</v>
       </c>
-      <c r="L51" s="100">
+      <c r="L51" s="65">
         <v>9</v>
       </c>
-      <c r="M51" s="101">
+      <c r="M51" s="66">
         <v>47.8</v>
       </c>
-      <c r="N51"/>
-[...24 lines deleted...]
-      <c r="A52" s="82" t="s">
+      <c r="N51" s="11"/>
+      <c r="O51" s="11"/>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="U51" s="11"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="11"/>
+      <c r="Y51" s="11"/>
+      <c r="Z51" s="11"/>
+      <c r="AA51" s="11"/>
+      <c r="AB51" s="11"/>
+      <c r="AC51" s="11"/>
+      <c r="AD51" s="11"/>
+      <c r="AE51" s="11"/>
+      <c r="AF51" s="11"/>
+      <c r="AG51" s="11"/>
+      <c r="AH51" s="11"/>
+      <c r="AI51" s="11"/>
+      <c r="AJ51" s="11"/>
+    </row>
+    <row r="52" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A52" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="B52" s="83"/>
-[...1 lines deleted...]
-      <c r="D52" s="84">
+      <c r="B52" s="119"/>
+      <c r="C52" s="120"/>
+      <c r="D52" s="54">
         <v>2365</v>
       </c>
-      <c r="E52" s="85"/>
-      <c r="F52" s="66">
+      <c r="E52" s="55"/>
+      <c r="F52" s="44">
         <v>537</v>
       </c>
-      <c r="G52" s="66">
+      <c r="G52" s="44">
         <v>1828</v>
       </c>
-      <c r="H52" s="107">
+      <c r="H52" s="71">
         <v>5</v>
       </c>
-      <c r="I52" s="67">
+      <c r="I52" s="45">
         <v>793</v>
       </c>
-      <c r="J52" s="67">
+      <c r="J52" s="45">
         <v>1297</v>
       </c>
-      <c r="K52" s="107">
+      <c r="K52" s="71">
         <v>245</v>
       </c>
-      <c r="L52" s="107">
+      <c r="L52" s="71">
         <v>25</v>
       </c>
-      <c r="M52" s="68">
+      <c r="M52" s="46">
         <v>46.9</v>
       </c>
-      <c r="N52"/>
-[...24 lines deleted...]
-      <c r="A53" s="87" t="s">
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="11"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="U52" s="11"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="11"/>
+      <c r="Y52" s="11"/>
+      <c r="Z52" s="11"/>
+      <c r="AA52" s="11"/>
+      <c r="AB52" s="11"/>
+      <c r="AC52" s="11"/>
+      <c r="AD52" s="11"/>
+      <c r="AE52" s="11"/>
+      <c r="AF52" s="11"/>
+      <c r="AG52" s="11"/>
+      <c r="AH52" s="11"/>
+      <c r="AI52" s="11"/>
+      <c r="AJ52" s="11"/>
+    </row>
+    <row r="53" spans="1:36" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="109" t="s">
         <v>64</v>
       </c>
-      <c r="B53" s="88"/>
-[...1 lines deleted...]
-      <c r="D53" s="89">
+      <c r="B53" s="110"/>
+      <c r="C53" s="111"/>
+      <c r="D53" s="57">
         <v>191</v>
       </c>
-      <c r="E53" s="85"/>
-      <c r="F53" s="90">
+      <c r="E53" s="55"/>
+      <c r="F53" s="58">
         <v>116</v>
       </c>
-      <c r="G53" s="90">
+      <c r="G53" s="58">
         <v>75</v>
       </c>
-      <c r="H53" s="105">
+      <c r="H53" s="69">
         <v>3</v>
       </c>
-      <c r="I53" s="92">
+      <c r="I53" s="60">
         <v>51</v>
       </c>
-      <c r="J53" s="92">
+      <c r="J53" s="60">
         <v>123</v>
       </c>
-      <c r="K53" s="100">
+      <c r="K53" s="65">
         <v>12</v>
       </c>
-      <c r="L53" s="100">
+      <c r="L53" s="65">
         <v>2</v>
       </c>
-      <c r="M53" s="101">
+      <c r="M53" s="66">
         <v>48.1</v>
       </c>
-      <c r="N53"/>
-[...23 lines deleted...]
-    <row r="54" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N53" s="11"/>
+      <c r="O53" s="11"/>
+      <c r="P53" s="11"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="U53" s="11"/>
+      <c r="V53" s="11"/>
+      <c r="W53" s="11"/>
+      <c r="X53" s="11"/>
+      <c r="Y53" s="11"/>
+      <c r="Z53" s="11"/>
+      <c r="AA53" s="11"/>
+      <c r="AB53" s="11"/>
+      <c r="AC53" s="11"/>
+      <c r="AD53" s="11"/>
+      <c r="AE53" s="11"/>
+      <c r="AF53" s="11"/>
+      <c r="AG53" s="11"/>
+      <c r="AH53" s="11"/>
+      <c r="AI53" s="11"/>
+      <c r="AJ53" s="11"/>
+    </row>
+    <row r="54" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A54" s="112" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="113"/>
       <c r="C54" s="114"/>
-      <c r="D54" s="84">
+      <c r="D54" s="54">
         <v>1046</v>
       </c>
-      <c r="E54" s="85"/>
-      <c r="F54" s="66">
+      <c r="E54" s="55"/>
+      <c r="F54" s="44">
         <v>647</v>
       </c>
-      <c r="G54" s="66">
+      <c r="G54" s="44">
         <v>399</v>
       </c>
-      <c r="H54" s="107">
+      <c r="H54" s="71">
         <v>8</v>
       </c>
-      <c r="I54" s="67">
+      <c r="I54" s="45">
         <v>225</v>
       </c>
-      <c r="J54" s="67">
+      <c r="J54" s="45">
         <v>493</v>
       </c>
-      <c r="K54" s="107">
+      <c r="K54" s="71">
         <v>242</v>
       </c>
-      <c r="L54" s="107">
+      <c r="L54" s="71">
         <v>78</v>
       </c>
-      <c r="M54" s="68">
+      <c r="M54" s="46">
         <v>54.5</v>
       </c>
-      <c r="N54"/>
-[...23 lines deleted...]
-    <row r="55" spans="1:36" s="8" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N54" s="11"/>
+      <c r="O54" s="11"/>
+      <c r="P54" s="11"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="U54" s="11"/>
+      <c r="V54" s="11"/>
+      <c r="W54" s="11"/>
+      <c r="X54" s="11"/>
+      <c r="Y54" s="11"/>
+      <c r="Z54" s="11"/>
+      <c r="AA54" s="11"/>
+      <c r="AB54" s="11"/>
+      <c r="AC54" s="11"/>
+      <c r="AD54" s="11"/>
+      <c r="AE54" s="11"/>
+      <c r="AF54" s="11"/>
+      <c r="AG54" s="11"/>
+      <c r="AH54" s="11"/>
+      <c r="AI54" s="11"/>
+      <c r="AJ54" s="11"/>
+    </row>
+    <row r="55" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
       <c r="A55" s="115" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="116"/>
       <c r="C55" s="117"/>
-      <c r="D55" s="89">
+      <c r="D55" s="57">
         <v>699</v>
       </c>
-      <c r="E55" s="85"/>
-      <c r="F55" s="90">
+      <c r="E55" s="55"/>
+      <c r="F55" s="58">
         <v>475</v>
       </c>
-      <c r="G55" s="90">
+      <c r="G55" s="58">
         <v>224</v>
       </c>
-      <c r="H55" s="93">
+      <c r="H55" s="61">
         <v>4</v>
       </c>
-      <c r="I55" s="92">
+      <c r="I55" s="60">
         <v>217</v>
       </c>
-      <c r="J55" s="92">
+      <c r="J55" s="60">
         <v>425</v>
       </c>
-      <c r="K55" s="93">
+      <c r="K55" s="61">
         <v>46</v>
       </c>
-      <c r="L55" s="91">
+      <c r="L55" s="59">
         <v>7</v>
       </c>
-      <c r="M55" s="101">
+      <c r="M55" s="66">
         <v>46.9</v>
       </c>
-      <c r="N55"/>
-[...62 lines deleted...]
-      <c r="A57" s="118" t="s">
+      <c r="N55" s="11"/>
+      <c r="O55" s="11"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="U55" s="11"/>
+      <c r="V55" s="11"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="11"/>
+      <c r="Y55" s="11"/>
+      <c r="Z55" s="11"/>
+      <c r="AA55" s="11"/>
+      <c r="AB55" s="11"/>
+      <c r="AC55" s="11"/>
+      <c r="AD55" s="11"/>
+      <c r="AE55" s="11"/>
+      <c r="AF55" s="11"/>
+      <c r="AG55" s="11"/>
+      <c r="AH55" s="11"/>
+      <c r="AI55" s="11"/>
+      <c r="AJ55" s="11"/>
+    </row>
+    <row r="56" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A56" s="118"/>
+      <c r="B56" s="119"/>
+      <c r="C56" s="120"/>
+      <c r="D56" s="54"/>
+      <c r="E56" s="54"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="45"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="46"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="11"/>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="U56" s="11"/>
+      <c r="V56" s="11"/>
+      <c r="W56" s="11"/>
+      <c r="X56" s="11"/>
+      <c r="Y56" s="11"/>
+      <c r="Z56" s="11"/>
+      <c r="AA56" s="11"/>
+      <c r="AB56" s="11"/>
+      <c r="AC56" s="11"/>
+      <c r="AD56" s="11"/>
+      <c r="AE56" s="11"/>
+      <c r="AF56" s="11"/>
+      <c r="AG56" s="11"/>
+      <c r="AH56" s="11"/>
+      <c r="AI56" s="11"/>
+      <c r="AJ56" s="11"/>
+    </row>
+    <row r="57" spans="1:36" s="8" customFormat="1" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A57" s="121" t="s">
         <v>67</v>
       </c>
-      <c r="B57" s="119"/>
-[...1 lines deleted...]
-      <c r="D57" s="121">
+      <c r="B57" s="122"/>
+      <c r="C57" s="123"/>
+      <c r="D57" s="72">
         <v>698</v>
       </c>
-      <c r="E57" s="121"/>
-      <c r="F57" s="122">
+      <c r="E57" s="72"/>
+      <c r="F57" s="73">
         <v>395</v>
       </c>
-      <c r="G57" s="122">
+      <c r="G57" s="73">
         <v>303</v>
       </c>
-      <c r="H57" s="123">
+      <c r="H57" s="74">
         <v>15</v>
       </c>
-      <c r="I57" s="124">
+      <c r="I57" s="75">
         <v>143</v>
       </c>
-      <c r="J57" s="124">
+      <c r="J57" s="75">
         <v>263</v>
       </c>
-      <c r="K57" s="123">
+      <c r="K57" s="74">
         <v>153</v>
       </c>
-      <c r="L57" s="123">
+      <c r="L57" s="74">
         <v>124</v>
       </c>
-      <c r="M57" s="125">
+      <c r="M57" s="76">
         <v>55.9</v>
       </c>
-      <c r="N57"/>
-[...199 lines deleted...]
-    <row r="66" spans="1:36" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N57" s="11"/>
+      <c r="O57" s="11"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="U57" s="11"/>
+      <c r="V57" s="11"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
+      <c r="Y57" s="11"/>
+      <c r="Z57" s="11"/>
+      <c r="AA57" s="11"/>
+      <c r="AB57" s="11"/>
+      <c r="AC57" s="11"/>
+      <c r="AD57" s="11"/>
+      <c r="AE57" s="11"/>
+      <c r="AF57" s="11"/>
+      <c r="AG57" s="11"/>
+      <c r="AH57" s="11"/>
+      <c r="AI57" s="11"/>
+      <c r="AJ57" s="11"/>
+    </row>
+    <row r="58" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N58" s="11"/>
+      <c r="O58" s="11"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+      <c r="T58" s="11"/>
+      <c r="U58" s="11"/>
+      <c r="V58" s="11"/>
+      <c r="W58" s="11"/>
+      <c r="X58" s="11"/>
+      <c r="Y58" s="11"/>
+      <c r="Z58" s="11"/>
+      <c r="AA58" s="11"/>
+      <c r="AB58" s="11"/>
+      <c r="AC58" s="11"/>
+      <c r="AD58" s="11"/>
+      <c r="AE58" s="11"/>
+      <c r="AF58" s="11"/>
+      <c r="AG58" s="11"/>
+      <c r="AH58" s="11"/>
+      <c r="AI58" s="11"/>
+      <c r="AJ58" s="11"/>
+    </row>
+    <row r="59" spans="1:36" s="11" customFormat="1" ht="13.2" x14ac:dyDescent="0.45"/>
+    <row r="60" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+      <c r="T60" s="11"/>
+      <c r="U60" s="11"/>
+      <c r="V60" s="11"/>
+      <c r="W60" s="11"/>
+      <c r="X60" s="11"/>
+      <c r="Y60" s="11"/>
+      <c r="Z60" s="11"/>
+      <c r="AA60" s="11"/>
+      <c r="AB60" s="11"/>
+      <c r="AC60" s="11"/>
+      <c r="AD60" s="11"/>
+      <c r="AE60" s="11"/>
+      <c r="AF60" s="11"/>
+      <c r="AG60" s="11"/>
+      <c r="AH60" s="11"/>
+      <c r="AI60" s="11"/>
+      <c r="AJ60" s="11"/>
+    </row>
+    <row r="61" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="11"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+      <c r="T61" s="11"/>
+      <c r="U61" s="11"/>
+      <c r="V61" s="11"/>
+      <c r="W61" s="11"/>
+      <c r="X61" s="11"/>
+      <c r="Y61" s="11"/>
+      <c r="Z61" s="11"/>
+      <c r="AA61" s="11"/>
+      <c r="AB61" s="11"/>
+      <c r="AC61" s="11"/>
+      <c r="AD61" s="11"/>
+      <c r="AE61" s="11"/>
+      <c r="AF61" s="11"/>
+      <c r="AG61" s="11"/>
+      <c r="AH61" s="11"/>
+      <c r="AI61" s="11"/>
+      <c r="AJ61" s="11"/>
+    </row>
+    <row r="62" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+      <c r="T62" s="11"/>
+      <c r="U62" s="11"/>
+      <c r="V62" s="11"/>
+      <c r="W62" s="11"/>
+      <c r="X62" s="11"/>
+      <c r="Y62" s="11"/>
+      <c r="Z62" s="11"/>
+      <c r="AA62" s="11"/>
+      <c r="AB62" s="11"/>
+      <c r="AC62" s="11"/>
+      <c r="AD62" s="11"/>
+      <c r="AE62" s="11"/>
+      <c r="AF62" s="11"/>
+      <c r="AG62" s="11"/>
+      <c r="AH62" s="11"/>
+      <c r="AI62" s="11"/>
+      <c r="AJ62" s="11"/>
+    </row>
+    <row r="63" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N63" s="11"/>
+      <c r="O63" s="11"/>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+      <c r="T63" s="11"/>
+      <c r="U63" s="11"/>
+      <c r="V63" s="11"/>
+      <c r="W63" s="11"/>
+      <c r="X63" s="11"/>
+      <c r="Y63" s="11"/>
+      <c r="Z63" s="11"/>
+      <c r="AA63" s="11"/>
+      <c r="AB63" s="11"/>
+      <c r="AC63" s="11"/>
+      <c r="AD63" s="11"/>
+      <c r="AE63" s="11"/>
+      <c r="AF63" s="11"/>
+      <c r="AG63" s="11"/>
+      <c r="AH63" s="11"/>
+      <c r="AI63" s="11"/>
+      <c r="AJ63" s="11"/>
+    </row>
+    <row r="64" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="11"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="11"/>
+      <c r="U64" s="11"/>
+      <c r="V64" s="11"/>
+      <c r="W64" s="11"/>
+      <c r="X64" s="11"/>
+      <c r="Y64" s="11"/>
+      <c r="Z64" s="11"/>
+      <c r="AA64" s="11"/>
+      <c r="AB64" s="11"/>
+      <c r="AC64" s="11"/>
+      <c r="AD64" s="11"/>
+      <c r="AE64" s="11"/>
+      <c r="AF64" s="11"/>
+      <c r="AG64" s="11"/>
+      <c r="AH64" s="11"/>
+      <c r="AI64" s="11"/>
+      <c r="AJ64" s="11"/>
+    </row>
+    <row r="65" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="N65" s="11"/>
+      <c r="O65" s="11"/>
+      <c r="P65" s="11"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+      <c r="T65" s="11"/>
+      <c r="U65" s="11"/>
+      <c r="V65" s="11"/>
+      <c r="W65" s="11"/>
+      <c r="X65" s="11"/>
+      <c r="Y65" s="11"/>
+      <c r="Z65" s="11"/>
+      <c r="AA65" s="11"/>
+      <c r="AB65" s="11"/>
+      <c r="AC65" s="11"/>
+      <c r="AD65" s="11"/>
+      <c r="AE65" s="11"/>
+      <c r="AF65" s="11"/>
+      <c r="AG65" s="11"/>
+      <c r="AH65" s="11"/>
+      <c r="AI65" s="11"/>
+      <c r="AJ65" s="11"/>
+    </row>
+    <row r="66" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
-      <c r="E66" s="126"/>
-[...1 lines deleted...]
-      <c r="H66" s="127"/>
+      <c r="E66" s="77"/>
+      <c r="F66" s="77"/>
+      <c r="H66" s="78"/>
       <c r="M66" s="10"/>
-      <c r="N66"/>
-[...23 lines deleted...]
-    <row r="67" spans="1:36" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="N66" s="11"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="11"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+      <c r="T66" s="11"/>
+      <c r="U66" s="11"/>
+      <c r="V66" s="11"/>
+      <c r="W66" s="11"/>
+      <c r="X66" s="11"/>
+      <c r="Y66" s="11"/>
+      <c r="Z66" s="11"/>
+      <c r="AA66" s="11"/>
+      <c r="AB66" s="11"/>
+      <c r="AC66" s="11"/>
+      <c r="AD66" s="11"/>
+      <c r="AE66" s="11"/>
+      <c r="AF66" s="11"/>
+      <c r="AG66" s="11"/>
+      <c r="AH66" s="11"/>
+      <c r="AI66" s="11"/>
+      <c r="AJ66" s="11"/>
+    </row>
+    <row r="67" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
-      <c r="H67" s="127"/>
-[...24 lines deleted...]
-    <row r="68" spans="1:36" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="H67" s="78"/>
+      <c r="N67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+      <c r="T67" s="11"/>
+      <c r="U67" s="11"/>
+      <c r="V67" s="11"/>
+      <c r="W67" s="11"/>
+      <c r="X67" s="11"/>
+      <c r="Y67" s="11"/>
+      <c r="Z67" s="11"/>
+      <c r="AA67" s="11"/>
+      <c r="AB67" s="11"/>
+      <c r="AC67" s="11"/>
+      <c r="AD67" s="11"/>
+      <c r="AE67" s="11"/>
+      <c r="AF67" s="11"/>
+      <c r="AG67" s="11"/>
+      <c r="AH67" s="11"/>
+      <c r="AI67" s="11"/>
+      <c r="AJ67" s="11"/>
+    </row>
+    <row r="68" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
       <c r="B68" s="8"/>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
-      <c r="H68" s="127"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:36" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="H68" s="78"/>
+    </row>
+    <row r="69" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
-      <c r="H69"/>
-[...2 lines deleted...]
-      <c r="A70"/>
+      <c r="H69" s="11"/>
+    </row>
+    <row r="70" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A70" s="11"/>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
-      <c r="G70"/>
-[...4 lines deleted...]
-      <c r="A71"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+      <c r="M70" s="78"/>
+    </row>
+    <row r="71" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A71" s="11"/>
       <c r="B71" s="8"/>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
-      <c r="G71"/>
-[...4 lines deleted...]
-      <c r="A72"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="11"/>
+      <c r="M71" s="78"/>
+    </row>
+    <row r="72" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A72" s="11"/>
       <c r="B72" s="8"/>
       <c r="C72" s="8"/>
       <c r="D72" s="8"/>
-      <c r="G72"/>
-[...4 lines deleted...]
-      <c r="A73"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="11"/>
+      <c r="M72" s="78"/>
+    </row>
+    <row r="73" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A73" s="11"/>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="8"/>
-      <c r="G73"/>
-[...4 lines deleted...]
-      <c r="A74"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="M73" s="78"/>
+    </row>
+    <row r="74" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A74" s="11"/>
       <c r="B74" s="8"/>
       <c r="C74" s="8"/>
       <c r="D74" s="8"/>
-      <c r="F74"/>
-[...6 lines deleted...]
-      <c r="A75"/>
+      <c r="F74" s="11"/>
+      <c r="G74" s="11"/>
+      <c r="H74" s="11"/>
+      <c r="J74" s="11"/>
+      <c r="M74" s="78"/>
+    </row>
+    <row r="75" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A75" s="11"/>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
-      <c r="F75"/>
-[...6 lines deleted...]
-      <c r="A76"/>
+      <c r="F75" s="11"/>
+      <c r="G75" s="11"/>
+      <c r="H75" s="11"/>
+      <c r="J75" s="11"/>
+      <c r="M75" s="78"/>
+    </row>
+    <row r="76" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A76" s="11"/>
       <c r="B76" s="8"/>
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
-      <c r="G76"/>
-[...5 lines deleted...]
-      <c r="A77"/>
+      <c r="G76" s="11"/>
+      <c r="H76" s="11"/>
+      <c r="J76" s="11"/>
+      <c r="M76" s="78"/>
+    </row>
+    <row r="77" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A77" s="11"/>
       <c r="B77" s="8"/>
       <c r="C77" s="8"/>
       <c r="D77" s="8"/>
-      <c r="G77"/>
-[...5 lines deleted...]
-      <c r="A78"/>
+      <c r="G77" s="11"/>
+      <c r="H77" s="11"/>
+      <c r="J77" s="11"/>
+      <c r="M77" s="78"/>
+    </row>
+    <row r="78" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A78" s="11"/>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
-      <c r="D78"/>
-[...6 lines deleted...]
-      <c r="A79"/>
+      <c r="D78" s="11"/>
+      <c r="G78" s="11"/>
+      <c r="H78" s="11"/>
+      <c r="J78" s="11"/>
+      <c r="M78" s="78"/>
+    </row>
+    <row r="79" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A79" s="11"/>
       <c r="B79" s="8"/>
       <c r="C79" s="8"/>
-      <c r="D79"/>
-[...6 lines deleted...]
-      <c r="A80"/>
+      <c r="D79" s="11"/>
+      <c r="G79" s="11"/>
+      <c r="H79" s="11"/>
+      <c r="J79" s="11"/>
+      <c r="M79" s="78"/>
+    </row>
+    <row r="80" spans="1:36" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A80" s="11"/>
       <c r="B80" s="8"/>
       <c r="C80" s="8"/>
-      <c r="D80"/>
-[...6 lines deleted...]
-      <c r="A81"/>
+      <c r="D80" s="11"/>
+      <c r="G80" s="11"/>
+      <c r="H80" s="11"/>
+      <c r="J80" s="11"/>
+      <c r="M80" s="78"/>
+    </row>
+    <row r="81" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A81" s="11"/>
       <c r="C81" s="8"/>
-      <c r="D81" s="126"/>
-[...7 lines deleted...]
-      <c r="A82"/>
+      <c r="D81" s="77"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="11"/>
+      <c r="H81" s="11"/>
+      <c r="J81" s="11"/>
+      <c r="M81" s="78"/>
+    </row>
+    <row r="82" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A82" s="11"/>
       <c r="C82" s="8"/>
-      <c r="D82" s="126"/>
-[...7 lines deleted...]
-      <c r="A83"/>
+      <c r="D82" s="77"/>
+      <c r="F82" s="11"/>
+      <c r="G82" s="11"/>
+      <c r="H82" s="11"/>
+      <c r="J82" s="11"/>
+      <c r="M82" s="78"/>
+    </row>
+    <row r="83" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A83" s="11"/>
       <c r="C83" s="8"/>
-      <c r="D83" s="126"/>
-[...7 lines deleted...]
-      <c r="A84"/>
+      <c r="D83" s="77"/>
+      <c r="F83" s="11"/>
+      <c r="G83" s="11"/>
+      <c r="H83" s="11"/>
+      <c r="J83" s="11"/>
+      <c r="M83" s="78"/>
+    </row>
+    <row r="84" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A84" s="11"/>
       <c r="C84" s="8"/>
-      <c r="D84" s="126"/>
-[...7 lines deleted...]
-      <c r="A85"/>
+      <c r="D84" s="77"/>
+      <c r="F84" s="11"/>
+      <c r="G84" s="11"/>
+      <c r="H84" s="11"/>
+      <c r="J84" s="11"/>
+      <c r="M84" s="78"/>
+    </row>
+    <row r="85" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A85" s="11"/>
       <c r="C85" s="8"/>
-      <c r="D85" s="126"/>
-[...7 lines deleted...]
-      <c r="A86"/>
+      <c r="D85" s="77"/>
+      <c r="F85" s="11"/>
+      <c r="G85" s="11"/>
+      <c r="H85" s="11"/>
+      <c r="J85" s="11"/>
+      <c r="M85" s="78"/>
+    </row>
+    <row r="86" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A86" s="11"/>
       <c r="C86" s="8"/>
-      <c r="D86" s="126"/>
-[...7 lines deleted...]
-      <c r="A87"/>
+      <c r="D86" s="77"/>
+      <c r="F86" s="11"/>
+      <c r="G86" s="11"/>
+      <c r="H86" s="11"/>
+      <c r="J86" s="11"/>
+      <c r="M86" s="78"/>
+    </row>
+    <row r="87" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A87" s="11"/>
       <c r="C87" s="8"/>
-      <c r="D87" s="126"/>
-[...7 lines deleted...]
-      <c r="A88"/>
+      <c r="D87" s="77"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="11"/>
+      <c r="H87" s="11"/>
+      <c r="J87" s="11"/>
+      <c r="M87" s="78"/>
+    </row>
+    <row r="88" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A88" s="11"/>
       <c r="C88" s="8"/>
-      <c r="D88" s="126"/>
-[...7 lines deleted...]
-      <c r="A89"/>
+      <c r="D88" s="77"/>
+      <c r="F88" s="11"/>
+      <c r="G88" s="11"/>
+      <c r="H88" s="11"/>
+      <c r="J88" s="11"/>
+      <c r="M88" s="78"/>
+    </row>
+    <row r="89" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A89" s="11"/>
       <c r="C89" s="8"/>
-      <c r="D89" s="126"/>
-[...6 lines deleted...]
-      <c r="A90"/>
+      <c r="D89" s="77"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
+      <c r="M89" s="78"/>
+    </row>
+    <row r="90" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A90" s="11"/>
       <c r="C90" s="8"/>
-      <c r="D90" s="126"/>
-[...6 lines deleted...]
-      <c r="A91"/>
+      <c r="D90" s="77"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
+      <c r="M90" s="78"/>
+    </row>
+    <row r="91" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
+      <c r="A91" s="11"/>
       <c r="C91" s="8"/>
-      <c r="D91" s="126"/>
-[...4 lines deleted...]
-    <row r="92" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D91" s="77"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="11"/>
+      <c r="M91" s="78"/>
+    </row>
+    <row r="92" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C92" s="8"/>
-      <c r="D92" s="126"/>
-[...3 lines deleted...]
-    <row r="93" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D92" s="77"/>
+      <c r="F92" s="11"/>
+      <c r="M92" s="78"/>
+    </row>
+    <row r="93" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C93" s="8"/>
-      <c r="D93" s="126"/>
-[...3 lines deleted...]
-    <row r="94" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D93" s="77"/>
+      <c r="F93" s="11"/>
+      <c r="M93" s="78"/>
+    </row>
+    <row r="94" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C94" s="8"/>
-      <c r="D94" s="126"/>
-[...2 lines deleted...]
-    <row r="95" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D94" s="77"/>
+      <c r="F94" s="11"/>
+    </row>
+    <row r="95" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C95" s="8"/>
-      <c r="D95" s="126"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D95" s="77"/>
+      <c r="F95" s="11"/>
+    </row>
+    <row r="96" spans="1:13" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C96" s="8"/>
-      <c r="D96" s="126"/>
-[...1 lines deleted...]
-    <row r="97" spans="3:4" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D96" s="77"/>
+    </row>
+    <row r="97" spans="3:4" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C97" s="8"/>
-      <c r="D97" s="126"/>
-[...1 lines deleted...]
-    <row r="98" spans="3:4" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D97" s="77"/>
+    </row>
+    <row r="98" spans="3:4" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C98" s="8"/>
-      <c r="D98" s="126"/>
-[...1 lines deleted...]
-    <row r="99" spans="3:4" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D98" s="77"/>
+    </row>
+    <row r="99" spans="3:4" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C99" s="8"/>
-      <c r="D99" s="126"/>
-[...1 lines deleted...]
-    <row r="100" spans="3:4" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D99" s="77"/>
+    </row>
+    <row r="100" spans="3:4" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C100" s="8"/>
-      <c r="D100" s="126"/>
-[...1 lines deleted...]
-    <row r="101" spans="3:4" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="D100" s="77"/>
+    </row>
+    <row r="101" spans="3:4" ht="13.2" x14ac:dyDescent="0.45">
       <c r="C101" s="8"/>
-      <c r="D101" s="126"/>
-[...2 lines deleted...]
-      <c r="D102" s="126"/>
+      <c r="D101" s="77"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.45">
+      <c r="D102" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A53:C53"/>
-[...32 lines deleted...]
-    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:I9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C24"/>
     <mergeCell ref="D20:D24"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:M20"/>
     <mergeCell ref="F21:F24"/>
     <mergeCell ref="G21:G24"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:M24"/>
+    <mergeCell ref="L22:L24"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A57:C57"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.19685039370078741" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;9―&amp;A―</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D6F2890-83FB-4BEB-AEAB-ADA11F6644DD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IL44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A36" sqref="A36"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9" style="8"/>
+    <col min="1" max="1" width="12.8984375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="14.09765625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="5.09765625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="9.59765625" style="8" customWidth="1"/>
+    <col min="6" max="7" width="9.3984375" style="8" customWidth="1"/>
+    <col min="8" max="8" width="9.296875" style="8" customWidth="1"/>
+    <col min="9" max="16384" width="8.09765625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:246" s="1" customFormat="1" ht="10.5" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A2" s="172" t="s">
+    <row r="1" spans="1:246" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="2" spans="1:246" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45">
+      <c r="A2" s="79" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:246" s="1" customFormat="1" ht="10.5" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:246" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="4" spans="1:246" s="1" customFormat="1" ht="9.6" x14ac:dyDescent="0.45"/>
+    <row r="5" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="7" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
-    <row r="6" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="37" t="s">
+    <row r="6" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="149" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="37"/>
-      <c r="C6" s="37"/>
+      <c r="B6" s="149"/>
+      <c r="C6" s="149"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="10" t="s">
-        <v>106</v>
-[...22 lines deleted...]
-    <row r="8" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="137"/>
+      <c r="B7" s="137"/>
+      <c r="C7" s="138"/>
+      <c r="D7" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="E7" s="80" t="s">
+        <v>71</v>
+      </c>
+      <c r="F7" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="G7" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="H7" s="81" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="171" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="B8" s="171"/>
-      <c r="C8" s="170"/>
-      <c r="D8" s="169">
+      <c r="C8" s="172"/>
+      <c r="D8" s="82">
         <v>1130</v>
       </c>
-      <c r="E8" s="169">
+      <c r="E8" s="82">
         <v>1199</v>
       </c>
-      <c r="F8" s="161">
+      <c r="F8" s="83">
         <v>734</v>
       </c>
-      <c r="G8" s="161">
+      <c r="G8" s="83">
         <v>649</v>
       </c>
-      <c r="H8" s="161">
+      <c r="H8" s="83">
         <v>607</v>
       </c>
     </row>
-    <row r="9" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="D9" s="166">
+    <row r="9" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="173" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="173"/>
+      <c r="C9" s="174"/>
+      <c r="D9" s="84">
         <v>7797</v>
       </c>
-      <c r="E9" s="166">
+      <c r="E9" s="84">
         <v>7295</v>
       </c>
-      <c r="F9" s="148">
+      <c r="F9" s="85">
         <v>6591</v>
       </c>
-      <c r="G9" s="148">
+      <c r="G9" s="85">
         <v>6681</v>
       </c>
-      <c r="H9" s="148">
+      <c r="H9" s="85">
         <v>6427</v>
       </c>
     </row>
-    <row r="10" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="D10" s="163">
+    <row r="10" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="175" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="175"/>
+      <c r="C10" s="176"/>
+      <c r="D10" s="86">
         <v>10794</v>
       </c>
-      <c r="E10" s="163">
+      <c r="E10" s="86">
         <v>11415</v>
       </c>
-      <c r="F10" s="145">
+      <c r="F10" s="87">
         <v>10956</v>
       </c>
-      <c r="G10" s="145">
+      <c r="G10" s="87">
         <v>11289</v>
       </c>
-      <c r="H10" s="145">
+      <c r="H10" s="87">
         <v>11272</v>
       </c>
     </row>
-    <row r="11" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="9" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B11" s="142"/>
+        <v>78</v>
+      </c>
+      <c r="B11" s="88"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
     </row>
-    <row r="12" spans="1:246" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:246" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="10" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:246" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>79</v>
+      </c>
+      <c r="I12" s="89"/>
+    </row>
+    <row r="13" spans="1:246" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="9"/>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="10"/>
-      <c r="I13" s="162"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:246" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I13" s="89"/>
+    </row>
+    <row r="14" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="15" spans="1:246" ht="21" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="90"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="91"/>
+      <c r="N15" s="91"/>
+      <c r="V15" s="91"/>
+      <c r="AD15" s="91"/>
+      <c r="AL15" s="91"/>
+      <c r="AT15" s="91"/>
+      <c r="BB15" s="91"/>
+      <c r="BJ15" s="91"/>
+      <c r="BR15" s="91"/>
+      <c r="BZ15" s="91"/>
+      <c r="CH15" s="91"/>
+      <c r="CP15" s="91"/>
+      <c r="CX15" s="91"/>
+      <c r="DF15" s="91"/>
+      <c r="DN15" s="91"/>
+      <c r="DV15" s="91"/>
+      <c r="ED15" s="91"/>
+      <c r="EL15" s="91"/>
+      <c r="ET15" s="91"/>
+      <c r="FB15" s="91"/>
+      <c r="FJ15" s="91"/>
+      <c r="FR15" s="91"/>
+      <c r="FZ15" s="91"/>
+      <c r="GH15" s="91"/>
+      <c r="GP15" s="91"/>
+      <c r="GX15" s="91"/>
+      <c r="HF15" s="91"/>
+      <c r="HN15" s="91"/>
+      <c r="HV15" s="91"/>
+      <c r="ID15" s="91"/>
+      <c r="IL15" s="91"/>
+    </row>
+    <row r="16" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="137"/>
+      <c r="B17" s="137"/>
+      <c r="C17" s="138"/>
+      <c r="D17" s="81" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17" s="81" t="s">
+        <v>82</v>
+      </c>
+      <c r="F17" s="81" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="81" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" s="81" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="168" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="169"/>
+      <c r="C18" s="170"/>
+      <c r="D18" s="83">
+        <v>192</v>
+      </c>
+      <c r="E18" s="83">
+        <v>186</v>
+      </c>
+      <c r="F18" s="83">
+        <v>158</v>
+      </c>
+      <c r="G18" s="83">
+        <v>149</v>
+      </c>
+      <c r="H18" s="83">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="162" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="162"/>
+      <c r="C19" s="163"/>
+      <c r="D19" s="85">
+        <v>4817</v>
+      </c>
+      <c r="E19" s="85">
+        <v>4683</v>
+      </c>
+      <c r="F19" s="85">
+        <v>4378</v>
+      </c>
+      <c r="G19" s="85">
+        <v>4140</v>
+      </c>
+      <c r="H19" s="85">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="159" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="159"/>
+      <c r="C20" s="160"/>
+      <c r="D20" s="87">
+        <v>17177429</v>
+      </c>
+      <c r="E20" s="87">
+        <v>15466878</v>
+      </c>
+      <c r="F20" s="87">
+        <v>14408458</v>
+      </c>
+      <c r="G20" s="87">
+        <v>13117122</v>
+      </c>
+      <c r="H20" s="87">
+        <v>17473810</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="166"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="166"/>
+      <c r="D21" s="92"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+    </row>
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="166"/>
+      <c r="B22" s="166"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="81" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" s="81" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" s="81" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="168" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="169"/>
+      <c r="C23" s="170"/>
+      <c r="D23" s="93">
+        <v>135</v>
+      </c>
+      <c r="E23" s="93">
+        <v>133</v>
+      </c>
+      <c r="F23" s="93">
+        <v>103</v>
+      </c>
+      <c r="G23" s="93">
+        <v>108</v>
+      </c>
+      <c r="H23" s="93">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="162" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="162"/>
+      <c r="C24" s="163"/>
+      <c r="D24" s="94">
+        <v>4017</v>
+      </c>
+      <c r="E24" s="94">
+        <v>4607</v>
+      </c>
+      <c r="F24" s="94">
+        <v>4356</v>
+      </c>
+      <c r="G24" s="94">
+        <v>4726</v>
+      </c>
+      <c r="H24" s="94">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="159" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="159"/>
+      <c r="C25" s="160"/>
+      <c r="D25" s="87">
+        <v>32847921</v>
+      </c>
+      <c r="E25" s="87">
+        <v>37646739</v>
+      </c>
+      <c r="F25" s="87">
+        <v>38048158</v>
+      </c>
+      <c r="G25" s="87">
+        <v>39879718</v>
+      </c>
+      <c r="H25" s="87">
+        <v>46957316</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="164"/>
+      <c r="B26" s="164"/>
+      <c r="C26" s="165"/>
+      <c r="D26" s="92"/>
+      <c r="E26" s="92"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="95"/>
+      <c r="H26" s="95"/>
+    </row>
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="166"/>
+      <c r="B27" s="166"/>
+      <c r="C27" s="167"/>
+      <c r="D27" s="81" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="139"/>
-[...55 lines deleted...]
-      <c r="H17" s="132" t="s">
+      <c r="F27" s="97"/>
+      <c r="G27" s="97"/>
+      <c r="H27" s="97"/>
+    </row>
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="168" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="169"/>
+      <c r="C28" s="170"/>
+      <c r="D28" s="93">
+        <v>105</v>
+      </c>
+      <c r="E28" s="93">
+        <v>102</v>
+      </c>
+      <c r="F28" s="97"/>
+      <c r="G28" s="97"/>
+      <c r="H28" s="97"/>
+    </row>
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="162" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="162"/>
+      <c r="C29" s="163"/>
+      <c r="D29" s="85">
+        <v>5402</v>
+      </c>
+      <c r="E29" s="85">
+        <v>5011</v>
+      </c>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+    </row>
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="159" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="159"/>
+      <c r="C30" s="160"/>
+      <c r="D30" s="87">
+        <v>52133732</v>
+      </c>
+      <c r="E30" s="87">
+        <v>47328624</v>
+      </c>
+      <c r="F30" s="99"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="99"/>
+    </row>
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="100"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="101"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+    </row>
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="H32" s="10" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:246" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E33" s="102"/>
+    </row>
+    <row r="34" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="35" spans="1:246" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="90"/>
+      <c r="C35" s="90"/>
+      <c r="D35" s="90"/>
+      <c r="E35" s="90"/>
+      <c r="F35" s="90"/>
+      <c r="G35" s="90"/>
+      <c r="H35" s="90"/>
+      <c r="I35" s="91"/>
+      <c r="N35" s="91"/>
+      <c r="V35" s="91"/>
+      <c r="AD35" s="91"/>
+      <c r="AL35" s="91"/>
+      <c r="AT35" s="91"/>
+      <c r="BB35" s="91"/>
+      <c r="BJ35" s="91"/>
+      <c r="BR35" s="91"/>
+      <c r="BZ35" s="91"/>
+      <c r="CH35" s="91"/>
+      <c r="CP35" s="91"/>
+      <c r="CX35" s="91"/>
+      <c r="DF35" s="91"/>
+      <c r="DN35" s="91"/>
+      <c r="DV35" s="91"/>
+      <c r="ED35" s="91"/>
+      <c r="EL35" s="91"/>
+      <c r="ET35" s="91"/>
+      <c r="FB35" s="91"/>
+      <c r="FJ35" s="91"/>
+      <c r="FR35" s="91"/>
+      <c r="FZ35" s="91"/>
+      <c r="GH35" s="91"/>
+      <c r="GP35" s="91"/>
+      <c r="GX35" s="91"/>
+      <c r="HF35" s="91"/>
+      <c r="HN35" s="91"/>
+      <c r="HV35" s="91"/>
+      <c r="ID35" s="91"/>
+      <c r="IL35" s="91"/>
+    </row>
+    <row r="36" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="37" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="103"/>
+      <c r="B37" s="104"/>
+      <c r="C37" s="105"/>
+      <c r="D37" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="80" t="s">
         <v>90</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="G22" s="132" t="s">
+      <c r="F37" s="81" t="s">
+        <v>99</v>
+      </c>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+    </row>
+    <row r="38" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="151" t="s">
         <v>87</v>
       </c>
-      <c r="H22" s="132" t="s">
-[...15 lines deleted...]
-      <c r="F23" s="151">
+      <c r="B38" s="81" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="106" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" s="81">
+        <v>52</v>
+      </c>
+      <c r="E38" s="81">
+        <v>29</v>
+      </c>
+      <c r="F38" s="81">
+        <v>33</v>
+      </c>
+      <c r="G38" s="97"/>
+      <c r="H38" s="97"/>
+    </row>
+    <row r="39" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="153"/>
+      <c r="B39" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="108" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" s="107">
+        <v>5</v>
+      </c>
+      <c r="E39" s="107">
+        <v>0</v>
+      </c>
+      <c r="F39" s="107">
+        <v>1</v>
+      </c>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+    </row>
+    <row r="40" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="161"/>
+      <c r="B40" s="81" t="s">
         <v>103</v>
       </c>
-      <c r="G23" s="151">
-[...80 lines deleted...]
-      <c r="D28" s="151">
+      <c r="C40" s="106" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="81">
+        <v>57</v>
+      </c>
+      <c r="E40" s="81">
+        <v>29</v>
+      </c>
+      <c r="F40" s="81">
+        <v>34</v>
+      </c>
+      <c r="G40" s="97"/>
+      <c r="H40" s="97"/>
+    </row>
+    <row r="41" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="151" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="107" t="s">
         <v>105</v>
       </c>
-      <c r="E28" s="151">
-[...129 lines deleted...]
-      <c r="E38" s="132">
+      <c r="C41" s="108" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="107">
+        <v>3</v>
+      </c>
+      <c r="E41" s="107">
+        <v>1</v>
+      </c>
+      <c r="F41" s="107">
+        <v>4</v>
+      </c>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+    </row>
+    <row r="42" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="153"/>
+      <c r="B42" s="81" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="106" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" s="81">
+        <v>26</v>
+      </c>
+      <c r="E42" s="81">
+        <v>12</v>
+      </c>
+      <c r="F42" s="81">
+        <v>6</v>
+      </c>
+      <c r="G42" s="97"/>
+      <c r="H42" s="97"/>
+    </row>
+    <row r="43" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="161"/>
+      <c r="B43" s="107" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="108" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" s="107">
         <v>29</v>
       </c>
-      <c r="F38" s="132">
-[...98 lines deleted...]
-      <c r="E43" s="129">
+      <c r="E43" s="107">
         <v>13</v>
       </c>
-      <c r="F43" s="129">
+      <c r="F43" s="107">
         <v>10</v>
       </c>
-      <c r="G43" s="128"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G43" s="97"/>
+      <c r="H43" s="97"/>
+    </row>
+    <row r="44" spans="1:246" ht="13.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A44" s="9"/>
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="10" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A28:C28"/>
-[...4 lines deleted...]
-    <mergeCell ref="A41:A43"/>
     <mergeCell ref="A23:C23"/>
-    <mergeCell ref="A24:C24"/>
-[...3 lines deleted...]
-    <mergeCell ref="A22:C22"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A38:A40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A29:C29"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.19685039370078741" bottom="0.59055118110236227" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"ＭＳ ゴシック,標準"&amp;9―&amp;A―</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>１５</vt:lpstr>
       <vt:lpstr>１６</vt:lpstr>
       <vt:lpstr>'１５'!Print_Area</vt:lpstr>
       <vt:lpstr>'１６'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>広報秘書課 米原市</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>