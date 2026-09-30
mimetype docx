--- v0 (2026-05-06)
+++ v1 (2026-09-30)
@@ -1,5152 +1,1621 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3404 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lgwn-fsv-01.saga-net.local\共有フォルダ\DX推進課\04_データ活用\ビッグデータ・オープンデータ\01_BODIK_ODCS掲載データ\R8\00_全庁照会（6月が好ましい）\各課回答\更新\【20】自動車騒音常時監視結果\2_クレンジング後\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BF2DCBD-5DB2-46F1-A308-72093CB842AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-2220" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{B796593B-AC45-448A-BD71-A814EF9077AF}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="令和７年度自動車騒音常時監視結果" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">令和７年度自動車騒音常時監視結果!$A$1:$O$1</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
+  <si>
+    <t>評価年度</t>
+  </si>
+  <si>
+    <t>路線名</t>
+  </si>
+  <si>
+    <t>評価区間_起点</t>
+  </si>
+  <si>
+    <t>評価区間_終点</t>
+  </si>
+  <si>
+    <t>評価区間延長（km）</t>
+  </si>
+  <si>
+    <t>評価対象住居等戸数</t>
+  </si>
+  <si>
+    <t>環境基準（dB）_昼間</t>
+  </si>
+  <si>
+    <t>環境基準（dB）_夜間</t>
+  </si>
+  <si>
+    <t>基準値以下住宅等戸数_昼夜間（戸）</t>
+    <rPh sb="5" eb="7">
+      <t>ジュウタク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コスウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>基準値以下住宅等割合_昼夜間（％）</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウタクトウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ワリアイ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>基準値以下住宅等戸数_昼間のみ（戸）</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウタクトウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>基準値以下住宅等割合_昼間のみ（％）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>基準値以下住宅等戸数_夜間のみ（戸）</t>
+  </si>
+  <si>
+    <t>基準値以下住宅等割合_夜間のみ（％）</t>
+  </si>
+  <si>
+    <t>基準値以下住宅等割合_昼間・夜間（％）</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウタクトウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ワリアイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>チュウカン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ヤカン</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>基準値以下住宅等戸数_昼間・夜間（戸）</t>
+  </si>
+  <si>
+    <t>２０８号線</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>東与賀佐賀線</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ヨカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サガ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>佐賀空港線</t>
+    <rPh sb="0" eb="2">
+      <t>サガ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クウコウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>令和６年</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>南佐賀一丁目</t>
+    <rPh sb="0" eb="1">
+      <t>ミナミ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>サガ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>イッチョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>八戸二丁目</t>
+    <rPh sb="0" eb="2">
+      <t>ヤエ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ニチョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>東与賀町大字下古賀</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ヨカ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シモ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コガ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>本庄町大字本庄</t>
+    <rPh sb="0" eb="2">
+      <t>ホンジョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホンジョウ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>川副町大字南里</t>
+    <rPh sb="0" eb="3">
+      <t>カワソエマチ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ナンリ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>本庄町大字袋</t>
+    <rPh sb="0" eb="2">
+      <t>ホンジョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マチ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>フクロ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>東与賀町大字田中</t>
+    <rPh sb="0" eb="1">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ヨカ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マチ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>タナカ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>東与賀大字下古賀</t>
+    <rPh sb="0" eb="3">
+      <t>ヒガシヨカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シモ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コガ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="176" formatCode="0.0"/>
+    <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
+  </numFmts>
+  <fonts count="19" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="游ゴシック Light"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="33">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="11">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="42">
+    <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="メモ" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="リンク セル" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="説明文" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1295 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFD0C36D-55D2-42B3-B8B2-83F7CFF52BB6}">
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="2" max="2" width="21.375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.75" customWidth="1"/>
+    <col min="4" max="4" width="17.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.25" customWidth="1"/>
+    <col min="6" max="6" width="14.375" customWidth="1"/>
+    <col min="7" max="7" width="14.25" customWidth="1"/>
+    <col min="8" max="8" width="14.375" customWidth="1"/>
+    <col min="9" max="9" width="19.625" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="12" width="19.375" customWidth="1"/>
+    <col min="13" max="14" width="19.25" customWidth="1"/>
+    <col min="15" max="15" width="20.125" customWidth="1"/>
+    <col min="16" max="16" width="19.375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" s="3">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2">
+        <v>972</v>
+      </c>
+      <c r="G2" s="2">
+        <v>70</v>
+      </c>
+      <c r="H2" s="2">
+        <v>65</v>
+      </c>
+      <c r="I2" s="2">
+        <v>972</v>
+      </c>
+      <c r="J2" s="2">
+        <v>100</v>
+      </c>
+      <c r="K2" s="2">
+        <v>0</v>
+      </c>
+      <c r="L2" s="3">
+        <v>0</v>
+      </c>
+      <c r="M2" s="2">
+        <v>0</v>
+      </c>
+      <c r="N2" s="3">
+        <v>0</v>
+      </c>
+      <c r="O2" s="2">
+        <v>0</v>
+      </c>
+      <c r="P2" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="3">
+        <v>3.2</v>
+      </c>
+      <c r="F3" s="2">
+        <v>707</v>
+      </c>
+      <c r="G3" s="2">
+        <v>70</v>
+      </c>
+      <c r="H3" s="2">
+        <v>65</v>
+      </c>
+      <c r="I3" s="2">
+        <v>707</v>
+      </c>
+      <c r="J3" s="2">
+        <v>100</v>
+      </c>
+      <c r="K3" s="2">
+        <v>0</v>
+      </c>
+      <c r="L3" s="3">
+        <v>0</v>
+      </c>
+      <c r="M3" s="2">
+        <v>0</v>
+      </c>
+      <c r="N3" s="3">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2">
+        <v>0</v>
+      </c>
+      <c r="P3" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="3">
+        <v>3</v>
+      </c>
+      <c r="F4" s="2">
+        <v>129</v>
+      </c>
+      <c r="G4" s="2">
+        <v>70</v>
+      </c>
+      <c r="H4" s="2">
+        <v>65</v>
+      </c>
+      <c r="I4" s="2">
+        <v>128</v>
+      </c>
+      <c r="J4" s="2">
+        <v>99.9</v>
+      </c>
+      <c r="K4" s="2">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3">
+        <v>0</v>
+      </c>
+      <c r="M4" s="2">
+        <v>1</v>
+      </c>
+      <c r="N4" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="O4" s="2">
+        <v>0</v>
+      </c>
+      <c r="P4" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.4">
+      <c r="A5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="2">
+        <v>2.7</v>
+      </c>
+      <c r="F5" s="2">
+        <v>308</v>
+      </c>
+      <c r="G5" s="2">
+        <v>70</v>
+      </c>
+      <c r="H5" s="2">
+        <v>65</v>
+      </c>
+      <c r="I5" s="2">
+        <v>308</v>
+      </c>
+      <c r="J5" s="2">
+        <v>100</v>
+      </c>
+      <c r="K5" s="2">
+        <v>0</v>
+      </c>
+      <c r="L5" s="3">
+        <v>0</v>
+      </c>
+      <c r="M5" s="2">
+        <v>0</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+      <c r="O5" s="2">
+        <v>0</v>
+      </c>
+      <c r="P5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:O1" xr:uid="{BFD0C36D-55D2-42B3-B8B2-83F7CFF52BB6}"/>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>タイトル</vt:lpstr>
+        <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>令和７年度自動車騒音常時監視結果</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>sagashi</dc:creator>
+  <dc:creator>小川　雅隼</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>