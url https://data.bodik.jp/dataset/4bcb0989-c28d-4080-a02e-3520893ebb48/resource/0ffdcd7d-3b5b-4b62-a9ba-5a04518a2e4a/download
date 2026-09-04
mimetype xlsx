--- v0 (2026-05-31)
+++ v1 (2026-09-04)
@@ -1,1021 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R7年度\01_照会関係\02_回答\04_主要品目別海上出入貨物等\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R8年度\03_オープンデータ掲載関係\04_主要品目別海上出入貨物等\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85978A19-D4CF-4EC9-8759-F8F2435D2BB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="岸和田市" sheetId="3" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B26" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="F25" i="3"/>
+  <c r="F25" i="3" l="1"/>
   <c r="C25" i="3"/>
-  <c r="B25" i="3" s="1"/>
-  <c r="F23" i="3" l="1"/>
+  <c r="B25" i="3"/>
+  <c r="F23" i="3"/>
+  <c r="B23" i="3" s="1"/>
   <c r="C23" i="3"/>
-  <c r="B23" i="3" s="1"/>
-[...2 lines deleted...]
-  <c r="B5" i="3" s="1"/>
+  <c r="F18" i="3"/>
+  <c r="C18" i="3"/>
+  <c r="B18" i="3" s="1"/>
+  <c r="F17" i="3"/>
+  <c r="C17" i="3"/>
+  <c r="B17" i="3" s="1"/>
+  <c r="F16" i="3"/>
+  <c r="C16" i="3"/>
+  <c r="B16" i="3"/>
+  <c r="F7" i="3"/>
+  <c r="B7" i="3" s="1"/>
+  <c r="C7" i="3"/>
+  <c r="F6" i="3"/>
   <c r="C6" i="3"/>
   <c r="B6" i="3" s="1"/>
-  <c r="F6" i="3"/>
-[...11 lines deleted...]
-  <c r="F18" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="C5" i="3"/>
+  <c r="B5" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="35">
+  <si>
+    <t>輸出</t>
+    <rPh sb="0" eb="1">
+      <t>ユ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>デ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>25年度</t>
+  </si>
+  <si>
+    <t>外国貿易</t>
+    <rPh sb="0" eb="1">
+      <t>ソト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>コク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ボウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エキ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>年次</t>
+    <rPh sb="0" eb="1">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ツギ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>単位　トン</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="1">
       <t>フサ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カズ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...15 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>総数</t>
   </si>
   <si>
     <t>国内貿易</t>
     <rPh sb="0" eb="1">
       <t>クニ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ナイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>エキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>輸入</t>
     <rPh sb="0" eb="1">
       <t>ユ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>イリ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>29年度</t>
   </si>
   <si>
     <t>移出</t>
     <rPh sb="0" eb="1">
       <t>ウツリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>デ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>移入</t>
     <rPh sb="0" eb="1">
       <t>ウツリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>イリ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>令和元年度</t>
     <rPh sb="0" eb="5">
       <t>レイワガンネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>27年度</t>
   </si>
   <si>
     <t>平成15年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>16年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>17年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>18年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>19年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>20年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>4年度</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>21年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>22年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>23年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>24年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>26年度</t>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>28年度</t>
-    <phoneticPr fontId="2"/>
-[...6 lines deleted...]
-    <t>29年度</t>
   </si>
   <si>
     <r>
       <t>輸移出入別海上出入貨物</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>岸和田市</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ユ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ウツリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュツニュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カイジョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シュツニュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カモツ</t>
     </rPh>
     <rPh sb="13" eb="17">
       <t>キシワダシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>30年度</t>
   </si>
   <si>
     <t>2年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>担当：総務管財課（照会先：大阪港湾局）</t>
     <rPh sb="3" eb="8">
       <t>ソウム</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>3年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>5年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>6年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>7年度</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="###\ ###\ ##0;&quot;△&quot;###\ ###\ ##0"/>
-    <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="###\ ###\ ##0;&quot;△&quot;###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...39 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF9C6500"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...26 lines deleted...]
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF3F3F3F"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...3 lines deleted...]
-      <i/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color rgb="FF7F7F7F"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Century"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
-[...11 lines deleted...]
-      <scheme val="minor"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Century"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Century"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="26"/>
-[...155 lines deleted...]
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...177 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
@@ -1029,375 +840,542 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
-        <color theme="4" tint="0.49971007415997803"/>
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="31" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="28" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="30" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="33">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellXfs count="29">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="176" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="20" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="21" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="22" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="23" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="24" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="25" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="26" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="27" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="19" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="出力" xfId="38" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="32" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="38" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="40" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="34" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="35" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="36" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="37" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="41" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="31" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="39" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="入力" xfId="40" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="30" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="良い" xfId="41" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="良い" xfId="33" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1415,86 +1393,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1512,73 +1490,75 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
@@ -1588,875 +1568,889 @@
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
-[...1 lines deleted...]
-            </a:camera>
+            <a:camera prst="orthographicFront"/>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:R31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="H27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.375" defaultRowHeight="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="21"/>
-[...8 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+    </row>
+    <row r="2" spans="1:9" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="21"/>
+      <c r="H3" s="22"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...31 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="G4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="14" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="11" t="s">
-        <v>11</v>
+      <c r="A5" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="B5" s="7">
         <f>C5+F5</f>
         <v>1359396</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="10">
         <f>SUM(D5:E5)</f>
         <v>290823</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="10">
         <v>0</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="10">
         <v>290823</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="10">
         <f>SUM(G5:H5)</f>
         <v>1068573</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="10">
         <v>84280</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="10">
         <v>984293</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="11" t="s">
-        <v>12</v>
+      <c r="A6" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="B6" s="7">
         <f>C6+F6</f>
         <v>1567477</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="10">
         <f>SUM(D6:E6)</f>
         <v>366850</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="10">
         <v>0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="10">
         <v>366850</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="10">
         <f>SUM(G6:H6)</f>
         <v>1200627</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="10">
         <v>95092</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="10">
         <v>1105535</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="11" t="s">
-        <v>13</v>
+      <c r="A7" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="B7" s="7">
         <f>C7+F7</f>
         <v>1658219</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="10">
         <f>SUM(D7:E7)</f>
         <v>326689</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="10">
         <v>0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="10">
         <v>326689</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="10">
         <f>SUM(G7:H7)</f>
         <v>1331530</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="10">
         <v>135020</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="10">
         <v>1196510</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="12" t="s">
-        <v>14</v>
+      <c r="A8" s="4" t="s">
+        <v>17</v>
       </c>
       <c r="B8" s="8">
         <v>1461246</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="10">
         <v>353051</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="10">
         <v>0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="10">
         <v>353051</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="10">
         <v>1108195</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="10">
         <v>99447</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="10">
         <v>1008748</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="12" t="s">
-        <v>15</v>
+      <c r="A9" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>1442502</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="10">
         <v>377592</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="10">
         <v>13193</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="10">
         <v>364399</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="10">
         <v>1064910</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="10">
         <v>109559</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="10">
         <v>955351</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="12" t="s">
-        <v>16</v>
+      <c r="A10" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>1195178</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="10">
         <v>287276</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="10">
         <v>0</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="10">
         <v>287276</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="10">
         <v>907902</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="10">
         <v>75108</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="10">
         <v>832794</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="12" t="s">
-        <v>17</v>
+      <c r="A11" s="4" t="s">
+        <v>21</v>
       </c>
       <c r="B11" s="8">
         <v>1483487</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="10">
         <v>374456</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="10">
         <v>0</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="10">
         <v>374456</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="10">
         <v>1109031</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="10">
         <v>74616</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="10">
         <v>1034415</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="12" t="s">
-        <v>18</v>
+      <c r="A12" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>1787054</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="10">
         <v>422443</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="10">
         <v>0</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="10">
         <v>422443</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="10">
         <v>1364611</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="10">
         <v>64520</v>
       </c>
-      <c r="H12" s="6">
+      <c r="H12" s="10">
         <v>1300091</v>
       </c>
-      <c r="I12" s="10"/>
+      <c r="I12" s="15"/>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="12" t="s">
-        <v>19</v>
+      <c r="A13" s="4" t="s">
+        <v>23</v>
       </c>
       <c r="B13" s="8">
         <v>1675463</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="10">
         <v>287279</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="10">
         <v>0</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="10">
         <v>287279</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="10">
         <v>1388184</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="10">
         <v>128118</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="10">
         <v>1260066</v>
       </c>
-      <c r="I13" s="10"/>
+      <c r="I13" s="15"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="12" t="s">
-        <v>20</v>
+      <c r="A14" s="4" t="s">
+        <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>1677335</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="10">
         <v>260926</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="10">
         <v>0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="10">
         <v>260926</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="10">
         <v>1416409</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="10">
         <v>148145</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="10">
         <v>1268264</v>
       </c>
-      <c r="I14" s="10"/>
+      <c r="I14" s="15"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="12" t="s">
-        <v>21</v>
+      <c r="A15" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="B15" s="8">
         <v>1595707</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="10">
         <v>214084</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="10">
         <v>1803</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="10">
         <v>212281</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="10">
         <v>1381623</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="10">
         <v>126575</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="10">
         <v>1255048</v>
       </c>
-      <c r="I15" s="10"/>
+      <c r="I15" s="15"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="12" t="s">
-        <v>22</v>
+      <c r="A16" s="4" t="s">
+        <v>25</v>
       </c>
       <c r="B16" s="8">
         <f>C16+F16</f>
         <v>1404395</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="10">
         <f>D16+E16</f>
         <v>227655</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="10">
         <v>0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="10">
         <v>227655</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="10">
         <f>G16+H16</f>
         <v>1176740</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="10">
         <v>115426</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="10">
         <v>1061314</v>
       </c>
-      <c r="I16" s="10"/>
+      <c r="I16" s="15"/>
     </row>
     <row r="17" spans="1:18" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="12" t="s">
-        <v>23</v>
+      <c r="A17" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="B17" s="8">
         <f>IFERROR(C17+F17,"")</f>
         <v>1497593</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="10">
         <f>IFERROR(D17+E17,"")</f>
         <v>230546</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="10">
         <v>0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="10">
         <v>230546</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="10">
         <f>IFERROR(G17+H17,"")</f>
         <v>1267047</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="10">
         <v>160455</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="10">
         <v>1106592</v>
       </c>
-      <c r="I17" s="10"/>
+      <c r="I17" s="15"/>
     </row>
     <row r="18" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="12" t="s">
-        <v>24</v>
+      <c r="A18" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="B18" s="8">
         <f>IFERROR(C18+F18,"")</f>
         <v>1628524</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="10">
         <f>IFERROR(D18+E18,"")</f>
         <v>297434</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="10">
         <v>0</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="10">
         <v>297434</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="10">
         <f>IFERROR(G18+H18,"")</f>
         <v>1331090</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="10">
         <v>122275</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="10">
         <v>1208815</v>
       </c>
-      <c r="I18" s="10"/>
+      <c r="I18" s="15"/>
     </row>
     <row r="19" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="12" t="s">
-        <v>26</v>
+      <c r="A19" s="4" t="s">
+        <v>9</v>
       </c>
       <c r="B19" s="7">
         <v>1426938</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="10">
         <v>299233</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="10">
         <v>0</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="10">
         <v>299233</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="10">
         <v>1127705</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="10">
         <v>65797</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="10">
         <v>1061908</v>
       </c>
-      <c r="I19" s="10"/>
+      <c r="I19" s="15"/>
     </row>
     <row r="20" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="12" t="s">
-        <v>25</v>
+      <c r="A20" s="4" t="s">
+        <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>1669639</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="10">
         <v>279884</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="10">
         <v>999</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="10">
         <v>278885</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="10">
         <v>1389755</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="10">
         <v>174244</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="10">
         <v>1215511</v>
       </c>
-      <c r="I20" s="10"/>
+      <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="12" t="s">
-        <v>10</v>
+      <c r="A21" s="4" t="s">
+        <v>12</v>
       </c>
       <c r="B21" s="8">
         <v>1267737</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="10">
         <v>251605</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="10">
         <v>0</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="10">
         <v>251605</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="10">
         <v>1016132</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="10">
         <v>71784</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="10">
         <v>944348</v>
       </c>
-      <c r="I21" s="10"/>
+      <c r="I21" s="15"/>
     </row>
     <row r="22" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="12" t="s">
-        <v>28</v>
+      <c r="A22" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>1265087</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="10">
         <v>133459</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="10">
         <v>0</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="10">
         <v>133459</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="10">
         <v>1131628</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="10">
         <v>35839</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="10">
         <v>1095789</v>
       </c>
-      <c r="I22" s="10"/>
+      <c r="I22" s="15"/>
     </row>
     <row r="23" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="12" t="s">
-        <v>30</v>
+      <c r="A23" s="4" t="s">
+        <v>31</v>
       </c>
       <c r="B23" s="7">
         <f>SUM(F23,C23)</f>
         <v>1490221</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="10">
         <f>SUM(D23:E23)</f>
         <v>188807</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="10">
         <v>0</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="10">
         <v>188807</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="10">
         <f>SUM(G23:H23)</f>
         <v>1301414</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="10">
         <v>47918</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="10">
         <v>1253496</v>
       </c>
-      <c r="I23" s="10"/>
+      <c r="I23" s="15"/>
     </row>
     <row r="24" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="12" t="s">
-        <v>31</v>
+      <c r="A24" s="4" t="s">
+        <v>20</v>
       </c>
       <c r="B24" s="7">
         <v>1299869</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="10">
         <v>147318</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="10">
         <v>0</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="10">
         <v>147318</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="10">
         <v>1152551</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="10">
         <v>51493</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="10">
         <v>1101058</v>
       </c>
-      <c r="I24" s="10"/>
+      <c r="I24" s="15"/>
     </row>
     <row r="25" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="18" t="s">
+      <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="7">
         <f>SUM(C25,F25)</f>
         <v>1233828</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="10">
         <f>SUM(D25:E25)</f>
         <v>125678</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="10">
         <v>0</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="10">
         <v>125678</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="10">
         <f>SUM(G25:H25)</f>
         <v>1108150</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="10">
         <v>77590</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="10">
         <v>1030560</v>
       </c>
-      <c r="I25" s="15"/>
-[...2 lines deleted...]
-      <c r="A26" s="19" t="s">
+      <c r="I25" s="10"/>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="31">
-        <f>SUM(C26,F26)</f>
+      <c r="B26" s="7">
         <v>1186979</v>
       </c>
-      <c r="C26" s="32">
-        <f>SUM(D26,E26)</f>
+      <c r="C26" s="11">
         <v>145081</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="11">
         <v>0</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="11">
         <v>145081</v>
       </c>
-      <c r="F26" s="32">
-        <f>SUM(G26,H26)</f>
+      <c r="F26" s="11">
         <v>1041898</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="11">
         <v>61179</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="11">
         <v>980719</v>
       </c>
-      <c r="I26" s="17"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:18" s="5" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="I26" s="11"/>
+    </row>
+    <row r="27" spans="1:18" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="27">
+        <v>902565</v>
+      </c>
+      <c r="C27" s="28">
+        <v>100194</v>
+      </c>
+      <c r="D27" s="28">
+        <v>0</v>
+      </c>
+      <c r="E27" s="28">
+        <v>100194</v>
+      </c>
+      <c r="F27" s="28">
+        <v>802371</v>
+      </c>
+      <c r="G27" s="28">
+        <v>64621</v>
+      </c>
+      <c r="H27" s="28">
+        <v>737750</v>
+      </c>
+      <c r="I27" s="15"/>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G29" s="13"/>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="31" spans="1:18" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="F3:H3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
-    <mergeCell ref="C3:E3"/>
-    <mergeCell ref="F3:H3"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="19"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>岸和田市</vt:lpstr>
-      <vt:lpstr>岸和田市!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>川崎　拓</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>