--- v0 (2026-09-06)
+++ v1 (2026-09-27)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\＋  給食フォルダ\献立表\オープンデータ提供用\R8年度\中学校\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{096F0EE2-5361-4957-8D7D-1A04F8928AB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C37F240-091B-424C-A72C-DA3BCC65ABC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="9月" sheetId="6" r:id="rId1"/>
+    <sheet name="7月（３・１０・１６変更）" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'9月'!$A$1:$AC$101</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'7月（３・１０・１６変更）'!$A$1:$AC$91</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="178">
   <si>
     <t>寝屋川市教育委員会
 寝屋川市学校給食会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日
 (曜)</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>献立名</t>
     <rPh sb="0" eb="2">
       <t>コンダテ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="11"/>
@@ -82,723 +82,602 @@
     <rPh sb="6" eb="7">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>赤（体をつくる）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>緑（体の調子をととのえる）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>黄（エネルギーになる）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
-    <t>令和8(2026)年 9月　給食予定献立表</t>
+    <t>令和8(2026)年 7月　給食予定献立表</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1_x000D_
+(水)</t>
+  </si>
+  <si>
+    <t>牛乳</t>
+  </si>
+  <si>
+    <t>コッペパン</t>
+  </si>
+  <si>
+    <t>大豆のチリコンカン</t>
+  </si>
+  <si>
+    <t>大豆 ベーコン うずらたまご</t>
+  </si>
+  <si>
+    <t>人参 玉ねぎ パセリ にんにく</t>
+  </si>
+  <si>
+    <t>じゃが芋</t>
+  </si>
+  <si>
+    <t>塩 こしょう トマトケチャップ トマトピューレ ウスターソース 水</t>
+  </si>
+  <si>
+    <t>マカロニスープ</t>
+  </si>
+  <si>
+    <t>鶏肉 削り節</t>
+  </si>
+  <si>
+    <t>キャベツ 人参</t>
+  </si>
+  <si>
+    <t>マカロニ</t>
+  </si>
+  <si>
+    <t>塩 こしょう 淡口しょうゆ 水</t>
+  </si>
+  <si>
+    <t>スクエアチーズ</t>
+  </si>
+  <si>
+    <t>チーズ</t>
+  </si>
+  <si>
+    <t>2_x000D_
+(木)</t>
+  </si>
+  <si>
+    <t>わかめごはん</t>
+  </si>
+  <si>
+    <t>わかめ</t>
+  </si>
+  <si>
+    <t>米</t>
+  </si>
+  <si>
+    <t>かつおの角煮</t>
+  </si>
+  <si>
+    <t>かつお</t>
+  </si>
+  <si>
+    <t>玉ねぎ しょうが</t>
+  </si>
+  <si>
+    <t>砂糖</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ みりん 水</t>
+  </si>
+  <si>
+    <t>どさんこ汁</t>
+  </si>
+  <si>
+    <t>豚肉 豆腐 赤みそ 白みそ 削り節</t>
+  </si>
+  <si>
+    <t>淡口しょうゆ 水</t>
+  </si>
+  <si>
+    <t>3_x000D_
+(金)</t>
+  </si>
+  <si>
+    <t>なたね油</t>
+  </si>
+  <si>
+    <t>枝豆</t>
+  </si>
+  <si>
+    <t>塩</t>
+  </si>
+  <si>
+    <t>野菜スープ</t>
+  </si>
+  <si>
+    <t>ベーコン 削り節</t>
+  </si>
+  <si>
+    <t>玉ねぎ 人参 キャベツ パセリ</t>
+  </si>
+  <si>
+    <t>6_x000D_
+(月)</t>
+  </si>
+  <si>
+    <t>ごはん</t>
+  </si>
+  <si>
+    <t>豚肉とじゃが芋の煮付け</t>
+  </si>
+  <si>
+    <t>豚肉 絹揚げ</t>
+  </si>
+  <si>
+    <t>玉ねぎ 人参</t>
+  </si>
+  <si>
+    <t>じゃが芋 こんにゃく 砂糖</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ 水</t>
+  </si>
+  <si>
+    <t>ひじきふりかけ</t>
+  </si>
+  <si>
+    <t>ひじき ちりめんじゃこ</t>
+  </si>
+  <si>
+    <t>しょうが</t>
+  </si>
+  <si>
+    <t>ごま 砂糖</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ みりん</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ</t>
+  </si>
+  <si>
+    <t>7_x000D_
 (火)</t>
   </si>
   <si>
-    <t>牛乳</t>
-[...14 lines deleted...]
-    <t>沢煮汁</t>
+    <t>ちらし寿司</t>
+  </si>
+  <si>
+    <t>ちくわ 高野豆腐 ちりめんじゃこ</t>
+  </si>
+  <si>
+    <t>人参 ごぼう 干しいたけ</t>
+  </si>
+  <si>
+    <t>米 砂糖 ごま</t>
+  </si>
+  <si>
+    <t>酢 塩 濃口しょうゆ 酒 水</t>
+  </si>
+  <si>
+    <t>かきたま汁</t>
+  </si>
+  <si>
+    <t>たまご かまぼこ だし昆布 削り節</t>
+  </si>
+  <si>
+    <t>玉ねぎ 青ねぎ</t>
+  </si>
+  <si>
+    <t>かたくり粉</t>
+  </si>
+  <si>
+    <t>淡口しょうゆ 塩 水</t>
+  </si>
+  <si>
+    <t>青りんごゼリー</t>
+  </si>
+  <si>
+    <t>さかなのナゲット</t>
+  </si>
+  <si>
+    <t>魚ナゲット</t>
+  </si>
+  <si>
+    <t>8_x000D_
+(水)</t>
+  </si>
+  <si>
+    <t>パーカーパン</t>
+  </si>
+  <si>
+    <t>フランクフルトのケチャップ煮</t>
+  </si>
+  <si>
+    <t>フランクフルト</t>
+  </si>
+  <si>
+    <t>トマトケチャップ ウスターソース 水</t>
+  </si>
+  <si>
+    <t>コーンポテト</t>
+  </si>
+  <si>
+    <t>とうもろこし</t>
+  </si>
+  <si>
+    <t>じゃが芋 バター</t>
+  </si>
+  <si>
+    <t>塩 こしょう</t>
+  </si>
+  <si>
+    <t>コンソメスープ</t>
+  </si>
+  <si>
+    <t>淡口しょうゆ 塩 こしょう 水</t>
+  </si>
+  <si>
+    <t>9_x000D_
+(木)</t>
+  </si>
+  <si>
+    <t>きゅうりと豚肉の塩昆布炒め</t>
+  </si>
+  <si>
+    <t>豚肉 塩昆布</t>
+  </si>
+  <si>
+    <t>しょうが きゅうり</t>
+  </si>
+  <si>
+    <t>酒 淡口しょうゆ</t>
+  </si>
+  <si>
+    <t>白玉のみそ汁</t>
+  </si>
+  <si>
+    <t>鶏肉 赤みそ 削り節</t>
+  </si>
+  <si>
+    <t>人参 玉ねぎ 小松菜</t>
+  </si>
+  <si>
+    <t>白玉団子</t>
+  </si>
+  <si>
+    <t>水</t>
+  </si>
+  <si>
+    <t>だし巻き卵</t>
+  </si>
+  <si>
+    <t>10_x000D_
+(金)</t>
+  </si>
+  <si>
+    <t>黒糖パン</t>
+  </si>
+  <si>
+    <t>なたね油 砂糖</t>
+  </si>
+  <si>
+    <t>たっぷり野菜の坦々スープ</t>
+  </si>
+  <si>
+    <t>豚肉 白みそ</t>
+  </si>
+  <si>
+    <t>キャベツ チンゲンサイ 人参 しめじ しょうが にんにく</t>
+  </si>
+  <si>
+    <t>春雨 ごま油 すりごま</t>
+  </si>
+  <si>
+    <t>トウバンジャン 淡口しょうゆ 酒 塩 チキンブイヨン 水</t>
+  </si>
+  <si>
+    <t>13_x000D_
+(月)</t>
+  </si>
+  <si>
+    <t>ピラフ</t>
+  </si>
+  <si>
+    <t>ベーコン ウィンナー</t>
+  </si>
+  <si>
+    <t>人参 玉ねぎ とうもろこし</t>
+  </si>
+  <si>
+    <t>米 押麦 なたね油</t>
+  </si>
+  <si>
+    <t>淡口しょうゆ 塩 こしょう</t>
+  </si>
+  <si>
+    <t>肉団子のスープ</t>
+  </si>
+  <si>
+    <t>ミートボール</t>
+  </si>
+  <si>
+    <t>キャベツ 人参 玉ねぎ</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ 淡口しょうゆ 塩 こしょう チキンブイヨン 水</t>
+  </si>
+  <si>
+    <t>フライドポテト</t>
+  </si>
+  <si>
+    <t>フライドポテト なたね油</t>
+  </si>
+  <si>
+    <t>14_x000D_
+(火)</t>
+  </si>
+  <si>
+    <t>麦ごはん</t>
+  </si>
+  <si>
+    <t>米 押麦</t>
+  </si>
+  <si>
+    <t>夏野菜のカレーライス</t>
+  </si>
+  <si>
+    <t>牛肉</t>
+  </si>
+  <si>
+    <t>オクラ なす 玉ねぎ 人参</t>
+  </si>
+  <si>
+    <t>塩 こしょう カレールウ 濃口しょうゆ 水</t>
+  </si>
+  <si>
+    <t>フレンチサラダ</t>
+  </si>
+  <si>
+    <t>人参 キャベツ</t>
+  </si>
+  <si>
+    <t>酢 淡口しょうゆ みりん</t>
+  </si>
+  <si>
+    <t>15_x000D_
+(水)</t>
+  </si>
+  <si>
+    <t>減量アップルパン</t>
+  </si>
+  <si>
+    <t>ゴーヤスパゲティ</t>
+  </si>
+  <si>
+    <t>ベーコン</t>
+  </si>
+  <si>
+    <t>玉ねぎ エリンギ 人参 ゴーヤ にんにく</t>
+  </si>
+  <si>
+    <t>スパゲティ オリーブ油</t>
+  </si>
+  <si>
+    <t>ごぼうサラダ</t>
+  </si>
+  <si>
+    <t>ごぼう 人参 とうもろこし</t>
+  </si>
+  <si>
+    <t>ノンエッグマヨネーズ</t>
+  </si>
+  <si>
+    <t>16_x000D_
+(木)</t>
+  </si>
+  <si>
+    <t>玄米ごはん</t>
+  </si>
+  <si>
+    <t>米 もち玄米</t>
+  </si>
+  <si>
+    <t>じゃが芋のみそ汁</t>
+  </si>
+  <si>
+    <t>わかめ 赤みそ 白みそ 削り節</t>
+  </si>
+  <si>
+    <t>人参 玉ねぎ</t>
+  </si>
+  <si>
+    <t>令和8(2026)年 8月　給食予定献立表</t>
+  </si>
+  <si>
+    <t>赤（体をつくる）</t>
+  </si>
+  <si>
+    <t>緑（体の調子をととのえる）</t>
+  </si>
+  <si>
+    <t>黄（エネルギーになる）</t>
+  </si>
+  <si>
+    <t>27_x000D_
+(木)</t>
+  </si>
+  <si>
+    <t>ハヤシライス</t>
+  </si>
+  <si>
+    <t>豚肉</t>
+  </si>
+  <si>
+    <t>なたね油 じゃが芋</t>
+  </si>
+  <si>
+    <t>こしょう ハヤシルウ トマトピューレ ウスターソース 水</t>
+  </si>
+  <si>
+    <t>キャベツとツナのソテー</t>
+  </si>
+  <si>
+    <t>まぐろオイル漬け</t>
+  </si>
+  <si>
+    <t>キャベツ</t>
+  </si>
+  <si>
+    <t>28_x000D_
+(金)</t>
+  </si>
+  <si>
+    <t>フェジョアーダ</t>
+  </si>
+  <si>
+    <t>ウィンナー 豚肉</t>
+  </si>
+  <si>
+    <t>にんにく 人参 玉ねぎ</t>
+  </si>
+  <si>
+    <t>白いんげん豆</t>
+  </si>
+  <si>
+    <t>チキンブイヨン 塩 こしょう ローリエ粉 水</t>
+  </si>
+  <si>
+    <t>ひじきとキャベツのサラダ</t>
+  </si>
+  <si>
+    <t>ひじき 粉かつお</t>
+  </si>
+  <si>
+    <t>濃口しょうゆ 酢</t>
+  </si>
+  <si>
+    <t>31_x000D_
+(月)</t>
+  </si>
+  <si>
+    <t>冬瓜と豚肉の煮物</t>
   </si>
   <si>
     <t>豚肉 削り節</t>
   </si>
   <si>
-    <t>ごぼう 人参 青ねぎ たけのこ 干しいたけ</t>
-[...605 lines deleted...]
-    <t>まぐろオイル漬け</t>
+    <t>冬瓜 人参 しょうが</t>
+  </si>
+  <si>
+    <t>砂糖 かたくり粉</t>
+  </si>
+  <si>
+    <t>淡口しょうゆ みりん 酒 水</t>
+  </si>
+  <si>
+    <t>みそ汁</t>
+  </si>
+  <si>
+    <t>豆腐 わかめ 油揚げ 赤みそ 白みそ 削り節</t>
+  </si>
+  <si>
+    <t>パオズ</t>
+  </si>
+  <si>
+    <t>印はスプーンが必要な献立です</t>
+  </si>
+  <si>
+    <t>◎印は「かみかみ献立」です</t>
   </si>
   <si>
     <t>中学校</t>
     <rPh sb="0" eb="3">
       <t>チュウガッコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>◎印は「かみかみ献立」です</t>
+    <t xml:space="preserve">黒糖パン </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>カレーシチュー</t>
-[...9 lines deleted...]
-      <t>イモ</t>
+    <t>キャベツと人参の和え物</t>
+    <rPh sb="5" eb="7">
+      <t>ニンジン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>モノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ぶどうゼリー</t>
+    <t>チキンナゲット</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ヒレカツ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">なたね油 </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>さばのあまだれかけ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>さば</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>玉ねぎ 人参 とうもろこし 青ねぎ ごぼう</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
@@ -831,50 +710,64 @@
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1215,508 +1108,606 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...144 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>101600</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>120650</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>12819</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>100983</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>248696</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>122068</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="図 10">
+        <xdr:cNvPr id="17" name="図 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AC9EDD8-9734-4B2A-ACD1-D1AFAA4945EA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F412D132-377A-4CE6-92F9-592DD874CB59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="1035473">
-          <a:off x="1092200" y="1384300"/>
-          <a:ext cx="208877" cy="323233"/>
+          <a:off x="120650" y="12819"/>
+          <a:ext cx="128046" cy="274349"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38859</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>12700</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>194813</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>4606</xdr:rowOff>
+      <xdr:colOff>140746</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>102899</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="図 12">
+        <xdr:cNvPr id="18" name="図 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5450BA8-CDD8-45B1-B13B-D48A182A7F29}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1DED44F-3668-472C-9F26-A4DE9434CA1C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="1035473">
-          <a:off x="1103536" y="2401059"/>
-          <a:ext cx="208877" cy="289597"/>
+          <a:off x="1130300" y="895350"/>
+          <a:ext cx="128046" cy="274349"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>145971</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>43495</xdr:rowOff>
+      <xdr:colOff>247650</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>6349</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>84378</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>88070</xdr:rowOff>
+      <xdr:colOff>108996</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>64798</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="図 14">
+        <xdr:cNvPr id="19" name="図 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10AE7542-5518-4D31-89A1-42DEDCBA2E46}"/>
-[...43 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CE0A4EE-7F78-4AFF-935C-90D35E836412}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{260AA54D-C5FD-4F9F-B3D7-29CFE775D0F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="1035473">
-          <a:off x="1136650" y="5746750"/>
-          <a:ext cx="208877" cy="323233"/>
+          <a:off x="1098550" y="5175249"/>
+          <a:ext cx="128046" cy="274349"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>31750</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>94577</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>31133</xdr:rowOff>
+      <xdr:colOff>185197</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>39399</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="図 16">
+        <xdr:cNvPr id="20" name="図 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00501F95-7CE9-45AC-8A9C-4B5677BBC2EA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED3DB00-EE9F-4BA3-A220-C749823DBBD2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="1035473">
-          <a:off x="1003300" y="6280150"/>
-          <a:ext cx="208877" cy="323233"/>
+          <a:off x="1174751" y="5689600"/>
+          <a:ext cx="128046" cy="274349"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>63500</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>57149</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>183477</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>62883</xdr:rowOff>
+      <xdr:colOff>185195</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>83849</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="図 18">
+        <xdr:cNvPr id="21" name="図 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33A64ACF-5CA0-49B6-A6FA-E313747827DE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C393C71C-BFF3-413D-8F13-0B02B5333050}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="1035473">
-          <a:off x="1092200" y="10629900"/>
-          <a:ext cx="208877" cy="323233"/>
+          <a:off x="1174749" y="10661650"/>
+          <a:ext cx="128046" cy="274349"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>70955</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>55493</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>199001</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>9029</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="図 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2121C495-9C1E-49A4-A62D-05381321FBA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="1035473">
+          <a:off x="1186346" y="10933319"/>
+          <a:ext cx="128046" cy="268275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>218950</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>9652</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>226599</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>29748</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="図 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D3569C-AA62-4E7F-9AD6-1F43AAF45F80}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="3344964">
+          <a:off x="1143002" y="3702050"/>
+          <a:ext cx="128046" cy="274349"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2009,4379 +2000,3739 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:AC101"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC89"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="R47" sqref="R47:W47"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="138" zoomScaleNormal="138" workbookViewId="0">
+      <selection activeCell="A89" sqref="A89:XFD92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" customWidth="1"/>
     <col min="2" max="29" width="3.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="13.35" customHeight="1">
-      <c r="A1" s="1"/>
-[...4 lines deleted...]
-      <c r="F1" s="3" t="s">
+      <c r="A1" s="12"/>
+      <c r="B1" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="3"/>
-[...23 lines deleted...]
-      <c r="AC1" s="5"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="71" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
     </row>
     <row r="2" spans="1:29" ht="23.1" customHeight="1" thickBot="1">
-      <c r="A2" s="6" t="s">
-[...24 lines deleted...]
-      <c r="X2" s="7" t="s">
+      <c r="A2" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="Y2" s="7"/>
-[...3 lines deleted...]
-      <c r="AC2" s="7"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
     </row>
     <row r="3" spans="1:29" ht="11.4" customHeight="1">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="12"/>
-[...2 lines deleted...]
-      <c r="F3" s="20" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="21"/>
-[...21 lines deleted...]
-      <c r="AC3" s="22"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="51"/>
     </row>
     <row r="4" spans="1:29" ht="5.4" customHeight="1">
-      <c r="A4" s="9"/>
-[...4 lines deleted...]
-      <c r="F4" s="23" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="24"/>
-[...4 lines deleted...]
-      <c r="L4" s="23" t="s">
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="24"/>
-[...4 lines deleted...]
-      <c r="R4" s="23" t="s">
+      <c r="M4" s="16"/>
+      <c r="N4" s="16"/>
+      <c r="O4" s="16"/>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="24"/>
-[...4 lines deleted...]
-      <c r="X4" s="24" t="s">
+      <c r="S4" s="16"/>
+      <c r="T4" s="16"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="Y4" s="24"/>
-[...3 lines deleted...]
-      <c r="AC4" s="34"/>
+      <c r="Y4" s="16"/>
+      <c r="Z4" s="16"/>
+      <c r="AA4" s="16"/>
+      <c r="AB4" s="16"/>
+      <c r="AC4" s="17"/>
     </row>
     <row r="5" spans="1:29" ht="5.4" customHeight="1" thickBot="1">
-      <c r="A5" s="10"/>
-[...27 lines deleted...]
-      <c r="AC5" s="35"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="18"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="18"/>
+      <c r="Y5" s="18"/>
+      <c r="Z5" s="18"/>
+      <c r="AA5" s="18"/>
+      <c r="AB5" s="18"/>
+      <c r="AC5" s="19"/>
     </row>
     <row r="6" spans="1:29" ht="8.4" customHeight="1">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="40"/>
-[...2 lines deleted...]
-      <c r="F6" s="40" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="40"/>
-[...21 lines deleted...]
-      <c r="AC6" s="43"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="24"/>
+      <c r="Z6" s="24"/>
+      <c r="AA6" s="24"/>
+      <c r="AB6" s="24"/>
+      <c r="AC6" s="27"/>
     </row>
     <row r="7" spans="1:29" ht="8.4" customHeight="1">
-      <c r="A7" s="37"/>
-      <c r="B7" s="33" t="s">
+      <c r="A7" s="21"/>
+      <c r="B7" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="30"/>
-[...2 lines deleted...]
-      <c r="F7" s="30" t="s">
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="29"/>
+      <c r="P7" s="29"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S7" s="29"/>
+      <c r="T7" s="29"/>
+      <c r="U7" s="29"/>
+      <c r="V7" s="29"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="31"/>
+      <c r="Y7" s="29"/>
+      <c r="Z7" s="29"/>
+      <c r="AA7" s="29"/>
+      <c r="AB7" s="29"/>
+      <c r="AC7" s="32"/>
+    </row>
+    <row r="8" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A8" s="21"/>
+      <c r="B8" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="30"/>
-[...10 lines deleted...]
-      <c r="R7" s="29" t="s">
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="S7" s="30"/>
-[...13 lines deleted...]
-      <c r="B8" s="33" t="s">
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="30"/>
-[...26 lines deleted...]
-      <c r="AB8" s="30"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="30"/>
+      <c r="X8" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
       <c r="AC8" s="32"/>
     </row>
     <row r="9" spans="1:29" ht="8.4" customHeight="1">
-      <c r="A9" s="37"/>
-      <c r="B9" s="33" t="s">
+      <c r="A9" s="21"/>
+      <c r="B9" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="S9" s="29"/>
+      <c r="T9" s="29"/>
+      <c r="U9" s="29"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="30"/>
+      <c r="X9" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y9" s="29"/>
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="29"/>
+      <c r="AB9" s="29"/>
+      <c r="AC9" s="32"/>
+    </row>
+    <row r="10" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A10" s="22"/>
+      <c r="B10" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="34"/>
+      <c r="N10" s="34"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="34"/>
+      <c r="Q10" s="35"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="34"/>
+      <c r="T10" s="34"/>
+      <c r="U10" s="34"/>
+      <c r="V10" s="34"/>
+      <c r="W10" s="35"/>
+      <c r="X10" s="36"/>
+      <c r="Y10" s="34"/>
+      <c r="Z10" s="34"/>
+      <c r="AA10" s="34"/>
+      <c r="AB10" s="34"/>
+      <c r="AC10" s="68"/>
+    </row>
+    <row r="11" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A11" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="56"/>
+      <c r="M11" s="57"/>
+      <c r="N11" s="57"/>
+      <c r="O11" s="57"/>
+      <c r="P11" s="57"/>
+      <c r="Q11" s="58"/>
+      <c r="R11" s="56"/>
+      <c r="S11" s="57"/>
+      <c r="T11" s="57"/>
+      <c r="U11" s="57"/>
+      <c r="V11" s="57"/>
+      <c r="W11" s="58"/>
+      <c r="X11" s="56"/>
+      <c r="Y11" s="57"/>
+      <c r="Z11" s="57"/>
+      <c r="AA11" s="57"/>
+      <c r="AB11" s="57"/>
+      <c r="AC11" s="59"/>
+    </row>
+    <row r="12" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A12" s="21"/>
+      <c r="B12" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="30"/>
+      <c r="R12" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="30"/>
+      <c r="X12" s="31"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="32"/>
+    </row>
+    <row r="13" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A13" s="21"/>
+      <c r="B13" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="S13" s="29"/>
+      <c r="T13" s="29"/>
+      <c r="U13" s="29"/>
+      <c r="V13" s="29"/>
+      <c r="W13" s="30"/>
+      <c r="X13" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y13" s="29"/>
+      <c r="Z13" s="29"/>
+      <c r="AA13" s="29"/>
+      <c r="AB13" s="29"/>
+      <c r="AC13" s="32"/>
+    </row>
+    <row r="14" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A14" s="21"/>
+      <c r="B14" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="30"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="29"/>
+      <c r="W14" s="30"/>
+      <c r="X14" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y14" s="29"/>
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="32"/>
+    </row>
+    <row r="15" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A15" s="22"/>
+      <c r="B15" s="33"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="34"/>
+      <c r="N15" s="34"/>
+      <c r="O15" s="34"/>
+      <c r="P15" s="34"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="34"/>
+      <c r="T15" s="34"/>
+      <c r="U15" s="34"/>
+      <c r="V15" s="34"/>
+      <c r="W15" s="35"/>
+      <c r="X15" s="36"/>
+      <c r="Y15" s="34"/>
+      <c r="Z15" s="34"/>
+      <c r="AA15" s="34"/>
+      <c r="AB15" s="34"/>
+      <c r="AC15" s="68"/>
+    </row>
+    <row r="16" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A16" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="58"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="58"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="57"/>
+      <c r="AA16" s="57"/>
+      <c r="AB16" s="57"/>
+      <c r="AC16" s="59"/>
+    </row>
+    <row r="17" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A17" s="21"/>
+      <c r="B17" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="29"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="30"/>
+      <c r="R17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S17" s="29"/>
+      <c r="T17" s="29"/>
+      <c r="U17" s="29"/>
+      <c r="V17" s="29"/>
+      <c r="W17" s="30"/>
+      <c r="X17" s="31"/>
+      <c r="Y17" s="29"/>
+      <c r="Z17" s="29"/>
+      <c r="AA17" s="29"/>
+      <c r="AB17" s="29"/>
+      <c r="AC17" s="32"/>
+    </row>
+    <row r="18" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A18" s="21"/>
+      <c r="B18" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="31" t="s">
+        <v>172</v>
+      </c>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="30"/>
+      <c r="R18" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="S18" s="29"/>
+      <c r="T18" s="29"/>
+      <c r="U18" s="29"/>
+      <c r="V18" s="29"/>
+      <c r="W18" s="30"/>
+      <c r="X18" s="31"/>
+      <c r="Y18" s="29"/>
+      <c r="Z18" s="29"/>
+      <c r="AA18" s="29"/>
+      <c r="AB18" s="29"/>
+      <c r="AC18" s="32"/>
+    </row>
+    <row r="19" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A19" s="21"/>
+      <c r="B19" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="30"/>
+      <c r="R19" s="31"/>
+      <c r="S19" s="29"/>
+      <c r="T19" s="29"/>
+      <c r="U19" s="29"/>
+      <c r="V19" s="29"/>
+      <c r="W19" s="30"/>
+      <c r="X19" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y19" s="29"/>
+      <c r="Z19" s="29"/>
+      <c r="AA19" s="29"/>
+      <c r="AB19" s="29"/>
+      <c r="AC19" s="32"/>
+    </row>
+    <row r="20" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A20" s="22"/>
+      <c r="B20" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="M20" s="34"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="34"/>
+      <c r="Q20" s="35"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="34"/>
+      <c r="T20" s="34"/>
+      <c r="U20" s="34"/>
+      <c r="V20" s="34"/>
+      <c r="W20" s="35"/>
+      <c r="X20" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y20" s="34"/>
+      <c r="Z20" s="34"/>
+      <c r="AA20" s="34"/>
+      <c r="AB20" s="34"/>
+      <c r="AC20" s="68"/>
+    </row>
+    <row r="21" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="30"/>
+      <c r="R21" s="31"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="31"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AB21" s="29"/>
+      <c r="AC21" s="32"/>
+    </row>
+    <row r="22" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A22" s="21"/>
+      <c r="B22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="31"/>
+      <c r="Y22" s="29"/>
+      <c r="Z22" s="29"/>
+      <c r="AA22" s="29"/>
+      <c r="AB22" s="29"/>
+      <c r="AC22" s="32"/>
+    </row>
+    <row r="23" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A23" s="21"/>
+      <c r="B23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="30"/>
+      <c r="R23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="29"/>
+      <c r="W23" s="30"/>
+      <c r="X23" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="29"/>
+      <c r="AA23" s="29"/>
+      <c r="AB23" s="29"/>
+      <c r="AC23" s="32"/>
+    </row>
+    <row r="24" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A24" s="21"/>
+      <c r="B24" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="30"/>
+      <c r="R24" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="30"/>
+      <c r="X24" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="29"/>
+      <c r="AC24" s="32"/>
+    </row>
+    <row r="25" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A25" s="22"/>
+      <c r="B25" s="33" t="s">
+        <v>171</v>
+      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" s="34"/>
+      <c r="T25" s="34"/>
+      <c r="U25" s="34"/>
+      <c r="V25" s="34"/>
+      <c r="W25" s="35"/>
+      <c r="X25" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y25" s="34"/>
+      <c r="Z25" s="34"/>
+      <c r="AA25" s="34"/>
+      <c r="AB25" s="34"/>
+      <c r="AC25" s="68"/>
+    </row>
+    <row r="26" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="29"/>
+      <c r="O26" s="29"/>
+      <c r="P26" s="29"/>
+      <c r="Q26" s="30"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="29"/>
+      <c r="T26" s="29"/>
+      <c r="U26" s="29"/>
+      <c r="V26" s="29"/>
+      <c r="W26" s="30"/>
+      <c r="X26" s="31"/>
+      <c r="Y26" s="29"/>
+      <c r="Z26" s="29"/>
+      <c r="AA26" s="29"/>
+      <c r="AB26" s="29"/>
+      <c r="AC26" s="32"/>
+    </row>
+    <row r="27" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A27" s="21"/>
+      <c r="B27" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="32"/>
+    </row>
+    <row r="28" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A28" s="21"/>
+      <c r="B28" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="30"/>
+      <c r="R28" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="S28" s="29"/>
+      <c r="T28" s="29"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="29"/>
+      <c r="W28" s="30"/>
+      <c r="X28" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y28" s="29"/>
+      <c r="Z28" s="29"/>
+      <c r="AA28" s="29"/>
+      <c r="AB28" s="29"/>
+      <c r="AC28" s="32"/>
+    </row>
+    <row r="29" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A29" s="21"/>
+      <c r="B29" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="29"/>
+      <c r="D29" s="29"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="29"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="29"/>
+      <c r="O29" s="29"/>
+      <c r="P29" s="29"/>
+      <c r="Q29" s="30"/>
+      <c r="R29" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="S29" s="29"/>
+      <c r="T29" s="29"/>
+      <c r="U29" s="29"/>
+      <c r="V29" s="29"/>
+      <c r="W29" s="30"/>
+      <c r="X29" s="31"/>
+      <c r="Y29" s="29"/>
+      <c r="Z29" s="29"/>
+      <c r="AA29" s="29"/>
+      <c r="AB29" s="29"/>
+      <c r="AC29" s="32"/>
+    </row>
+    <row r="30" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A30" s="22"/>
+      <c r="B30" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="34"/>
+      <c r="T30" s="34"/>
+      <c r="U30" s="34"/>
+      <c r="V30" s="34"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="36"/>
+      <c r="Y30" s="34"/>
+      <c r="Z30" s="34"/>
+      <c r="AA30" s="34"/>
+      <c r="AB30" s="34"/>
+      <c r="AC30" s="68"/>
+    </row>
+    <row r="31" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="29"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="29"/>
+      <c r="Q31" s="30"/>
+      <c r="R31" s="31"/>
+      <c r="S31" s="29"/>
+      <c r="T31" s="29"/>
+      <c r="U31" s="29"/>
+      <c r="V31" s="29"/>
+      <c r="W31" s="30"/>
+      <c r="X31" s="31"/>
+      <c r="Y31" s="29"/>
+      <c r="Z31" s="29"/>
+      <c r="AA31" s="29"/>
+      <c r="AB31" s="29"/>
+      <c r="AC31" s="32"/>
+    </row>
+    <row r="32" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A32" s="21"/>
+      <c r="B32" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+      <c r="O32" s="29"/>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="30"/>
+      <c r="R32" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="S32" s="29"/>
+      <c r="T32" s="29"/>
+      <c r="U32" s="29"/>
+      <c r="V32" s="29"/>
+      <c r="W32" s="30"/>
+      <c r="X32" s="31"/>
+      <c r="Y32" s="29"/>
+      <c r="Z32" s="29"/>
+      <c r="AA32" s="29"/>
+      <c r="AB32" s="29"/>
+      <c r="AC32" s="32"/>
+    </row>
+    <row r="33" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A33" s="21"/>
+      <c r="B33" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="29"/>
+      <c r="O33" s="29"/>
+      <c r="P33" s="29"/>
+      <c r="Q33" s="30"/>
+      <c r="R33" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="S33" s="29"/>
+      <c r="T33" s="29"/>
+      <c r="U33" s="29"/>
+      <c r="V33" s="29"/>
+      <c r="W33" s="30"/>
+      <c r="X33" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y33" s="29"/>
+      <c r="Z33" s="29"/>
+      <c r="AA33" s="29"/>
+      <c r="AB33" s="29"/>
+      <c r="AC33" s="32"/>
+    </row>
+    <row r="34" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A34" s="21"/>
+      <c r="B34" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="30"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="29"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="M34" s="29"/>
+      <c r="N34" s="29"/>
+      <c r="O34" s="29"/>
+      <c r="P34" s="29"/>
+      <c r="Q34" s="30"/>
+      <c r="R34" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="S34" s="29"/>
+      <c r="T34" s="29"/>
+      <c r="U34" s="29"/>
+      <c r="V34" s="29"/>
+      <c r="W34" s="30"/>
+      <c r="X34" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y34" s="29"/>
+      <c r="Z34" s="29"/>
+      <c r="AA34" s="29"/>
+      <c r="AB34" s="29"/>
+      <c r="AC34" s="32"/>
+    </row>
+    <row r="35" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A35" s="22"/>
+      <c r="B35" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="M35" s="34"/>
+      <c r="N35" s="34"/>
+      <c r="O35" s="34"/>
+      <c r="P35" s="34"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="36"/>
+      <c r="S35" s="34"/>
+      <c r="T35" s="34"/>
+      <c r="U35" s="34"/>
+      <c r="V35" s="34"/>
+      <c r="W35" s="35"/>
+      <c r="X35" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y35" s="34"/>
+      <c r="Z35" s="34"/>
+      <c r="AA35" s="34"/>
+      <c r="AB35" s="34"/>
+      <c r="AC35" s="68"/>
+    </row>
+    <row r="36" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="29"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="29"/>
+      <c r="O36" s="29"/>
+      <c r="P36" s="29"/>
+      <c r="Q36" s="30"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="29"/>
+      <c r="T36" s="29"/>
+      <c r="U36" s="29"/>
+      <c r="V36" s="29"/>
+      <c r="W36" s="30"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="29"/>
+      <c r="Z36" s="29"/>
+      <c r="AA36" s="29"/>
+      <c r="AB36" s="29"/>
+      <c r="AC36" s="32"/>
+    </row>
+    <row r="37" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A37" s="21"/>
+      <c r="B37" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="29"/>
+      <c r="O37" s="29"/>
+      <c r="P37" s="29"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="S37" s="29"/>
+      <c r="T37" s="29"/>
+      <c r="U37" s="29"/>
+      <c r="V37" s="29"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="31"/>
+      <c r="Y37" s="29"/>
+      <c r="Z37" s="29"/>
+      <c r="AA37" s="29"/>
+      <c r="AB37" s="29"/>
+      <c r="AC37" s="32"/>
+    </row>
+    <row r="38" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A38" s="21"/>
+      <c r="B38" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="S38" s="29"/>
+      <c r="T38" s="29"/>
+      <c r="U38" s="29"/>
+      <c r="V38" s="29"/>
+      <c r="W38" s="30"/>
+      <c r="X38" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y38" s="29"/>
+      <c r="Z38" s="29"/>
+      <c r="AA38" s="29"/>
+      <c r="AB38" s="29"/>
+      <c r="AC38" s="32"/>
+    </row>
+    <row r="39" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A39" s="21"/>
+      <c r="B39" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="M39" s="29"/>
+      <c r="N39" s="29"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="S39" s="29"/>
+      <c r="T39" s="29"/>
+      <c r="U39" s="29"/>
+      <c r="V39" s="29"/>
+      <c r="W39" s="30"/>
+      <c r="X39" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y39" s="29"/>
+      <c r="Z39" s="29"/>
+      <c r="AA39" s="29"/>
+      <c r="AB39" s="29"/>
+      <c r="AC39" s="32"/>
+    </row>
+    <row r="40" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A40" s="22"/>
+      <c r="B40" s="33" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="34"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="36"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="34"/>
+      <c r="O40" s="34"/>
+      <c r="P40" s="34"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="34"/>
+      <c r="T40" s="34"/>
+      <c r="U40" s="34"/>
+      <c r="V40" s="34"/>
+      <c r="W40" s="35"/>
+      <c r="X40" s="36"/>
+      <c r="Y40" s="34"/>
+      <c r="Z40" s="34"/>
+      <c r="AA40" s="34"/>
+      <c r="AB40" s="34"/>
+      <c r="AC40" s="68"/>
+    </row>
+    <row r="41" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="57"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="58"/>
+      <c r="F41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="31"/>
+      <c r="S41" s="29"/>
+      <c r="T41" s="29"/>
+      <c r="U41" s="29"/>
+      <c r="V41" s="29"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="31"/>
+      <c r="Y41" s="29"/>
+      <c r="Z41" s="29"/>
+      <c r="AA41" s="29"/>
+      <c r="AB41" s="29"/>
+      <c r="AC41" s="32"/>
+    </row>
+    <row r="42" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A42" s="21"/>
+      <c r="B42" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="29"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+      <c r="O42" s="29"/>
+      <c r="P42" s="29"/>
+      <c r="Q42" s="30"/>
+      <c r="R42" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="S42" s="29"/>
+      <c r="T42" s="29"/>
+      <c r="U42" s="29"/>
+      <c r="V42" s="29"/>
+      <c r="W42" s="30"/>
+      <c r="X42" s="31"/>
+      <c r="Y42" s="29"/>
+      <c r="Z42" s="29"/>
+      <c r="AA42" s="29"/>
+      <c r="AB42" s="29"/>
+      <c r="AC42" s="32"/>
+    </row>
+    <row r="43" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A43" s="21"/>
+      <c r="B43" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="29"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="29"/>
+      <c r="N43" s="29"/>
+      <c r="O43" s="29"/>
+      <c r="P43" s="29"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="S43" s="29"/>
+      <c r="T43" s="29"/>
+      <c r="U43" s="29"/>
+      <c r="V43" s="29"/>
+      <c r="W43" s="30"/>
+      <c r="X43" s="31"/>
+      <c r="Y43" s="29"/>
+      <c r="Z43" s="29"/>
+      <c r="AA43" s="29"/>
+      <c r="AB43" s="29"/>
+      <c r="AC43" s="32"/>
+    </row>
+    <row r="44" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A44" s="21"/>
+      <c r="B44" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="29"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="G44" s="29"/>
+      <c r="H44" s="29"/>
+      <c r="I44" s="29"/>
+      <c r="J44" s="29"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="M44" s="29"/>
+      <c r="N44" s="29"/>
+      <c r="O44" s="29"/>
+      <c r="P44" s="29"/>
+      <c r="Q44" s="30"/>
+      <c r="R44" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="S44" s="29"/>
+      <c r="T44" s="29"/>
+      <c r="U44" s="29"/>
+      <c r="V44" s="29"/>
+      <c r="W44" s="30"/>
+      <c r="X44" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y44" s="29"/>
+      <c r="Z44" s="29"/>
+      <c r="AA44" s="29"/>
+      <c r="AB44" s="29"/>
+      <c r="AC44" s="32"/>
+    </row>
+    <row r="45" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A45" s="22"/>
+      <c r="B45" s="33"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="36"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="36"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+      <c r="O45" s="34"/>
+      <c r="P45" s="34"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="34"/>
+      <c r="T45" s="34"/>
+      <c r="U45" s="34"/>
+      <c r="V45" s="34"/>
+      <c r="W45" s="35"/>
+      <c r="X45" s="36"/>
+      <c r="Y45" s="34"/>
+      <c r="Z45" s="34"/>
+      <c r="AA45" s="34"/>
+      <c r="AB45" s="34"/>
+      <c r="AC45" s="68"/>
+    </row>
+    <row r="46" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="58"/>
+      <c r="F46" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="29"/>
+      <c r="H46" s="29"/>
+      <c r="I46" s="29"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="29"/>
+      <c r="N46" s="29"/>
+      <c r="O46" s="29"/>
+      <c r="P46" s="29"/>
+      <c r="Q46" s="30"/>
+      <c r="R46" s="31"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="29"/>
+      <c r="U46" s="29"/>
+      <c r="V46" s="29"/>
+      <c r="W46" s="30"/>
+      <c r="X46" s="31"/>
+      <c r="Y46" s="29"/>
+      <c r="Z46" s="29"/>
+      <c r="AA46" s="29"/>
+      <c r="AB46" s="29"/>
+      <c r="AC46" s="32"/>
+    </row>
+    <row r="47" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A47" s="21"/>
+      <c r="B47" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="M47" s="29"/>
+      <c r="N47" s="29"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="30"/>
+      <c r="R47" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="30"/>
+      <c r="X47" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y47" s="29"/>
+      <c r="Z47" s="29"/>
+      <c r="AA47" s="29"/>
+      <c r="AB47" s="29"/>
+      <c r="AC47" s="32"/>
+    </row>
+    <row r="48" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A48" s="21"/>
+      <c r="B48" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="29"/>
+      <c r="D48" s="29"/>
+      <c r="E48" s="30"/>
+      <c r="F48" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="G48" s="29"/>
+      <c r="H48" s="29"/>
+      <c r="I48" s="29"/>
+      <c r="J48" s="29"/>
+      <c r="K48" s="30"/>
+      <c r="L48" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="M48" s="29"/>
+      <c r="N48" s="29"/>
+      <c r="O48" s="29"/>
+      <c r="P48" s="29"/>
+      <c r="Q48" s="30"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="29"/>
+      <c r="T48" s="29"/>
+      <c r="U48" s="29"/>
+      <c r="V48" s="29"/>
+      <c r="W48" s="30"/>
+      <c r="X48" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y48" s="29"/>
+      <c r="Z48" s="29"/>
+      <c r="AA48" s="29"/>
+      <c r="AB48" s="29"/>
+      <c r="AC48" s="32"/>
+    </row>
+    <row r="49" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A49" s="21"/>
+      <c r="B49" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="30"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="29"/>
+      <c r="N49" s="29"/>
+      <c r="O49" s="29"/>
+      <c r="P49" s="29"/>
+      <c r="Q49" s="30"/>
+      <c r="R49" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="S49" s="29"/>
+      <c r="T49" s="29"/>
+      <c r="U49" s="29"/>
+      <c r="V49" s="29"/>
+      <c r="W49" s="30"/>
+      <c r="X49" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y49" s="29"/>
+      <c r="Z49" s="29"/>
+      <c r="AA49" s="29"/>
+      <c r="AB49" s="29"/>
+      <c r="AC49" s="32"/>
+    </row>
+    <row r="50" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A50" s="22"/>
+      <c r="B50" s="33"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="36"/>
+      <c r="M50" s="34"/>
+      <c r="N50" s="34"/>
+      <c r="O50" s="34"/>
+      <c r="P50" s="34"/>
+      <c r="Q50" s="35"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="34"/>
+      <c r="T50" s="34"/>
+      <c r="U50" s="34"/>
+      <c r="V50" s="34"/>
+      <c r="W50" s="35"/>
+      <c r="X50" s="36"/>
+      <c r="Y50" s="34"/>
+      <c r="Z50" s="34"/>
+      <c r="AA50" s="34"/>
+      <c r="AB50" s="34"/>
+      <c r="AC50" s="68"/>
+    </row>
+    <row r="51" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="57"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
+      <c r="F51" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="29"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="30"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="29"/>
+      <c r="N51" s="29"/>
+      <c r="O51" s="29"/>
+      <c r="P51" s="29"/>
+      <c r="Q51" s="30"/>
+      <c r="R51" s="31"/>
+      <c r="S51" s="29"/>
+      <c r="T51" s="29"/>
+      <c r="U51" s="29"/>
+      <c r="V51" s="29"/>
+      <c r="W51" s="30"/>
+      <c r="X51" s="31"/>
+      <c r="Y51" s="29"/>
+      <c r="Z51" s="29"/>
+      <c r="AA51" s="29"/>
+      <c r="AB51" s="29"/>
+      <c r="AC51" s="32"/>
+    </row>
+    <row r="52" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A52" s="21"/>
+      <c r="B52" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="30"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="29"/>
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="29"/>
+      <c r="N52" s="29"/>
+      <c r="O52" s="29"/>
+      <c r="P52" s="29"/>
+      <c r="Q52" s="30"/>
+      <c r="R52" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="S52" s="29"/>
+      <c r="T52" s="29"/>
+      <c r="U52" s="29"/>
+      <c r="V52" s="29"/>
+      <c r="W52" s="30"/>
+      <c r="X52" s="31"/>
+      <c r="Y52" s="29"/>
+      <c r="Z52" s="29"/>
+      <c r="AA52" s="29"/>
+      <c r="AB52" s="29"/>
+      <c r="AC52" s="32"/>
+    </row>
+    <row r="53" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A53" s="21"/>
+      <c r="B53" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="29"/>
+      <c r="D53" s="29"/>
+      <c r="E53" s="30"/>
+      <c r="F53" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="G53" s="29"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="29"/>
+      <c r="J53" s="29"/>
+      <c r="K53" s="30"/>
+      <c r="L53" s="31" t="s">
+        <v>117</v>
+      </c>
+      <c r="M53" s="29"/>
+      <c r="N53" s="29"/>
+      <c r="O53" s="29"/>
+      <c r="P53" s="29"/>
+      <c r="Q53" s="30"/>
+      <c r="R53" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="S53" s="29"/>
+      <c r="T53" s="29"/>
+      <c r="U53" s="29"/>
+      <c r="V53" s="29"/>
+      <c r="W53" s="30"/>
+      <c r="X53" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y53" s="29"/>
+      <c r="Z53" s="29"/>
+      <c r="AA53" s="29"/>
+      <c r="AB53" s="29"/>
+      <c r="AC53" s="32"/>
+    </row>
+    <row r="54" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A54" s="21"/>
+      <c r="B54" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="30"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="29"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="30"/>
+      <c r="L54" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="M54" s="29"/>
+      <c r="N54" s="29"/>
+      <c r="O54" s="29"/>
+      <c r="P54" s="29"/>
+      <c r="Q54" s="30"/>
+      <c r="R54" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="S54" s="29"/>
+      <c r="T54" s="29"/>
+      <c r="U54" s="29"/>
+      <c r="V54" s="29"/>
+      <c r="W54" s="30"/>
+      <c r="X54" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y54" s="29"/>
+      <c r="Z54" s="29"/>
+      <c r="AA54" s="29"/>
+      <c r="AB54" s="29"/>
+      <c r="AC54" s="32"/>
+    </row>
+    <row r="55" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A55" s="22"/>
+      <c r="B55" s="33"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="36"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="34"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="36"/>
+      <c r="M55" s="34"/>
+      <c r="N55" s="34"/>
+      <c r="O55" s="34"/>
+      <c r="P55" s="34"/>
+      <c r="Q55" s="35"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="34"/>
+      <c r="T55" s="34"/>
+      <c r="U55" s="34"/>
+      <c r="V55" s="34"/>
+      <c r="W55" s="35"/>
+      <c r="X55" s="36"/>
+      <c r="Y55" s="34"/>
+      <c r="Z55" s="34"/>
+      <c r="AA55" s="34"/>
+      <c r="AB55" s="34"/>
+      <c r="AC55" s="68"/>
+    </row>
+    <row r="56" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="57"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="58"/>
+      <c r="F56" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="29"/>
+      <c r="H56" s="29"/>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="30"/>
+      <c r="L56" s="31"/>
+      <c r="M56" s="29"/>
+      <c r="N56" s="29"/>
+      <c r="O56" s="29"/>
+      <c r="P56" s="29"/>
+      <c r="Q56" s="30"/>
+      <c r="R56" s="31"/>
+      <c r="S56" s="29"/>
+      <c r="T56" s="29"/>
+      <c r="U56" s="29"/>
+      <c r="V56" s="29"/>
+      <c r="W56" s="30"/>
+      <c r="X56" s="31"/>
+      <c r="Y56" s="29"/>
+      <c r="Z56" s="29"/>
+      <c r="AA56" s="29"/>
+      <c r="AB56" s="29"/>
+      <c r="AC56" s="32"/>
+    </row>
+    <row r="57" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A57" s="21"/>
+      <c r="B57" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="30"/>
+      <c r="F57" s="31"/>
+      <c r="G57" s="29"/>
+      <c r="H57" s="29"/>
+      <c r="I57" s="29"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="30"/>
+      <c r="L57" s="31"/>
+      <c r="M57" s="29"/>
+      <c r="N57" s="29"/>
+      <c r="O57" s="29"/>
+      <c r="P57" s="29"/>
+      <c r="Q57" s="30"/>
+      <c r="R57" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="S57" s="29"/>
+      <c r="T57" s="29"/>
+      <c r="U57" s="29"/>
+      <c r="V57" s="29"/>
+      <c r="W57" s="30"/>
+      <c r="X57" s="31"/>
+      <c r="Y57" s="29"/>
+      <c r="Z57" s="29"/>
+      <c r="AA57" s="29"/>
+      <c r="AB57" s="29"/>
+      <c r="AC57" s="32"/>
+    </row>
+    <row r="58" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A58" s="21"/>
+      <c r="B58" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" s="29"/>
+      <c r="H58" s="29"/>
+      <c r="I58" s="29"/>
+      <c r="J58" s="29"/>
+      <c r="K58" s="30"/>
+      <c r="L58" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="M58" s="29"/>
+      <c r="N58" s="29"/>
+      <c r="O58" s="29"/>
+      <c r="P58" s="29"/>
+      <c r="Q58" s="30"/>
+      <c r="R58" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="S58" s="29"/>
+      <c r="T58" s="29"/>
+      <c r="U58" s="29"/>
+      <c r="V58" s="29"/>
+      <c r="W58" s="30"/>
+      <c r="X58" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y58" s="29"/>
+      <c r="Z58" s="29"/>
+      <c r="AA58" s="29"/>
+      <c r="AB58" s="29"/>
+      <c r="AC58" s="32"/>
+    </row>
+    <row r="59" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A59" s="21"/>
+      <c r="B59" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="30"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="30"/>
+      <c r="L59" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="30"/>
+      <c r="R59" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="30"/>
+      <c r="X59" s="31"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="32"/>
+    </row>
+    <row r="60" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A60" s="22"/>
+      <c r="B60" s="33"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="36"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="35"/>
+      <c r="L60" s="36"/>
+      <c r="M60" s="34"/>
+      <c r="N60" s="34"/>
+      <c r="O60" s="34"/>
+      <c r="P60" s="34"/>
+      <c r="Q60" s="35"/>
+      <c r="R60" s="36"/>
+      <c r="S60" s="34"/>
+      <c r="T60" s="34"/>
+      <c r="U60" s="34"/>
+      <c r="V60" s="34"/>
+      <c r="W60" s="35"/>
+      <c r="X60" s="36"/>
+      <c r="Y60" s="34"/>
+      <c r="Z60" s="34"/>
+      <c r="AA60" s="34"/>
+      <c r="AB60" s="34"/>
+      <c r="AC60" s="68"/>
+    </row>
+    <row r="61" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A61" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="57"/>
+      <c r="D61" s="57"/>
+      <c r="E61" s="58"/>
+      <c r="F61" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="29"/>
+      <c r="H61" s="29"/>
+      <c r="I61" s="29"/>
+      <c r="J61" s="29"/>
+      <c r="K61" s="30"/>
+      <c r="L61" s="31"/>
+      <c r="M61" s="29"/>
+      <c r="N61" s="29"/>
+      <c r="O61" s="29"/>
+      <c r="P61" s="29"/>
+      <c r="Q61" s="30"/>
+      <c r="R61" s="31"/>
+      <c r="S61" s="29"/>
+      <c r="T61" s="29"/>
+      <c r="U61" s="29"/>
+      <c r="V61" s="29"/>
+      <c r="W61" s="30"/>
+      <c r="X61" s="31"/>
+      <c r="Y61" s="29"/>
+      <c r="Z61" s="29"/>
+      <c r="AA61" s="29"/>
+      <c r="AB61" s="29"/>
+      <c r="AC61" s="32"/>
+    </row>
+    <row r="62" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A62" s="21"/>
+      <c r="B62" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62" s="29"/>
+      <c r="D62" s="29"/>
+      <c r="E62" s="30"/>
+      <c r="F62" s="31"/>
+      <c r="G62" s="29"/>
+      <c r="H62" s="29"/>
+      <c r="I62" s="29"/>
+      <c r="J62" s="29"/>
+      <c r="K62" s="30"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="29"/>
+      <c r="N62" s="29"/>
+      <c r="O62" s="29"/>
+      <c r="P62" s="29"/>
+      <c r="Q62" s="30"/>
+      <c r="R62" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="S62" s="29"/>
+      <c r="T62" s="29"/>
+      <c r="U62" s="29"/>
+      <c r="V62" s="29"/>
+      <c r="W62" s="30"/>
+      <c r="X62" s="31"/>
+      <c r="Y62" s="29"/>
+      <c r="Z62" s="29"/>
+      <c r="AA62" s="29"/>
+      <c r="AB62" s="29"/>
+      <c r="AC62" s="32"/>
+    </row>
+    <row r="63" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A63" s="21"/>
+      <c r="B63" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="C63" s="29"/>
+      <c r="D63" s="29"/>
+      <c r="E63" s="30"/>
+      <c r="F63" s="31" t="s">
+        <v>176</v>
+      </c>
+      <c r="G63" s="29"/>
+      <c r="H63" s="29"/>
+      <c r="I63" s="29"/>
+      <c r="J63" s="29"/>
+      <c r="K63" s="30"/>
+      <c r="L63" s="31"/>
+      <c r="M63" s="29"/>
+      <c r="N63" s="29"/>
+      <c r="O63" s="29"/>
+      <c r="P63" s="29"/>
+      <c r="Q63" s="30"/>
+      <c r="R63" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="S63" s="29"/>
+      <c r="T63" s="29"/>
+      <c r="U63" s="29"/>
+      <c r="V63" s="29"/>
+      <c r="W63" s="30"/>
+      <c r="X63" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y63" s="29"/>
+      <c r="Z63" s="29"/>
+      <c r="AA63" s="29"/>
+      <c r="AB63" s="29"/>
+      <c r="AC63" s="32"/>
+    </row>
+    <row r="64" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A64" s="21"/>
+      <c r="B64" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="G64" s="29"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="29"/>
+      <c r="J64" s="29"/>
+      <c r="K64" s="30"/>
+      <c r="L64" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="M64" s="29"/>
+      <c r="N64" s="29"/>
+      <c r="O64" s="29"/>
+      <c r="P64" s="29"/>
+      <c r="Q64" s="30"/>
+      <c r="R64" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="30"/>
-[...1183 lines deleted...]
-      <c r="R40" s="47" t="s">
+      <c r="S64" s="29"/>
+      <c r="T64" s="29"/>
+      <c r="U64" s="29"/>
+      <c r="V64" s="29"/>
+      <c r="W64" s="30"/>
+      <c r="X64" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="S40" s="45"/>
-[...799 lines deleted...]
-      <c r="A62" s="37" t="s">
+      <c r="Y64" s="29"/>
+      <c r="Z64" s="29"/>
+      <c r="AA64" s="29"/>
+      <c r="AB64" s="29"/>
+      <c r="AC64" s="32"/>
+    </row>
+    <row r="65" spans="1:29" ht="8.4" customHeight="1" thickBot="1">
+      <c r="A65" s="61"/>
+      <c r="B65" s="63"/>
+      <c r="C65" s="64"/>
+      <c r="D65" s="64"/>
+      <c r="E65" s="65"/>
+      <c r="F65" s="66"/>
+      <c r="G65" s="64"/>
+      <c r="H65" s="64"/>
+      <c r="I65" s="64"/>
+      <c r="J65" s="64"/>
+      <c r="K65" s="65"/>
+      <c r="L65" s="66"/>
+      <c r="M65" s="64"/>
+      <c r="N65" s="64"/>
+      <c r="O65" s="64"/>
+      <c r="P65" s="64"/>
+      <c r="Q65" s="65"/>
+      <c r="R65" s="66"/>
+      <c r="S65" s="64"/>
+      <c r="T65" s="64"/>
+      <c r="U65" s="64"/>
+      <c r="V65" s="64"/>
+      <c r="W65" s="65"/>
+      <c r="X65" s="66"/>
+      <c r="Y65" s="64"/>
+      <c r="Z65" s="64"/>
+      <c r="AA65" s="64"/>
+      <c r="AB65" s="64"/>
+      <c r="AC65" s="67"/>
+    </row>
+    <row r="66" spans="1:29" s="11" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A66" s="3"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="15"/>
+      <c r="F66" s="15"/>
+      <c r="G66" s="15"/>
+      <c r="H66" s="15"/>
+      <c r="I66" s="15"/>
+      <c r="J66" s="15"/>
+      <c r="K66" s="15"/>
+      <c r="L66" s="15"/>
+      <c r="M66" s="15"/>
+      <c r="N66" s="15"/>
+      <c r="O66" s="15"/>
+      <c r="P66" s="15"/>
+      <c r="Q66" s="15"/>
+      <c r="R66" s="15"/>
+      <c r="S66" s="15"/>
+      <c r="T66" s="15"/>
+      <c r="U66" s="15"/>
+      <c r="V66" s="15"/>
+      <c r="W66" s="15"/>
+      <c r="X66" s="15"/>
+      <c r="Y66" s="15"/>
+      <c r="Z66" s="15"/>
+      <c r="AA66" s="15"/>
+      <c r="AB66" s="15"/>
+      <c r="AC66" s="15"/>
+    </row>
+    <row r="67" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A67" s="4"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+      <c r="R67" s="2"/>
+      <c r="S67" s="2"/>
+      <c r="T67" s="2"/>
+      <c r="U67" s="2"/>
+      <c r="V67" s="2"/>
+      <c r="W67" s="2"/>
+      <c r="X67" s="2"/>
+      <c r="Y67" s="2"/>
+      <c r="Z67" s="2"/>
+      <c r="AA67" s="2"/>
+      <c r="AB67" s="2"/>
+      <c r="AC67" s="2"/>
+    </row>
+    <row r="68" spans="1:29" ht="13.2" customHeight="1">
+      <c r="A68" s="5"/>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="69" t="s">
         <v>137</v>
       </c>
-      <c r="B62" s="50" t="s">
-[...287 lines deleted...]
-      <c r="AC69" s="32"/>
+      <c r="G68" s="69"/>
+      <c r="H68" s="69"/>
+      <c r="I68" s="69"/>
+      <c r="J68" s="69"/>
+      <c r="K68" s="69"/>
+      <c r="L68" s="69"/>
+      <c r="M68" s="69"/>
+      <c r="N68" s="69"/>
+      <c r="O68" s="69"/>
+      <c r="P68" s="69"/>
+      <c r="Q68" s="69"/>
+      <c r="R68" s="69"/>
+      <c r="S68" s="69"/>
+      <c r="T68" s="69"/>
+      <c r="U68" s="69"/>
+      <c r="V68" s="69"/>
+      <c r="W68" s="69"/>
+      <c r="X68" s="71"/>
+      <c r="Y68" s="71"/>
+      <c r="Z68" s="71"/>
+      <c r="AA68" s="71"/>
+      <c r="AB68" s="71"/>
+      <c r="AC68" s="71"/>
+    </row>
+    <row r="69" spans="1:29" ht="18" customHeight="1" thickBot="1">
+      <c r="A69" s="72"/>
+      <c r="B69" s="72"/>
+      <c r="C69" s="72"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="72"/>
+      <c r="F69" s="70"/>
+      <c r="G69" s="70"/>
+      <c r="H69" s="70"/>
+      <c r="I69" s="70"/>
+      <c r="J69" s="70"/>
+      <c r="K69" s="70"/>
+      <c r="L69" s="70"/>
+      <c r="M69" s="70"/>
+      <c r="N69" s="70"/>
+      <c r="O69" s="70"/>
+      <c r="P69" s="70"/>
+      <c r="Q69" s="70"/>
+      <c r="R69" s="70"/>
+      <c r="S69" s="70"/>
+      <c r="T69" s="70"/>
+      <c r="U69" s="70"/>
+      <c r="V69" s="70"/>
+      <c r="W69" s="70"/>
+      <c r="X69" s="73"/>
+      <c r="Y69" s="73"/>
+      <c r="Z69" s="73"/>
+      <c r="AA69" s="73"/>
+      <c r="AB69" s="73"/>
+      <c r="AC69" s="73"/>
     </row>
     <row r="70" spans="1:29" ht="8.4" customHeight="1">
-      <c r="A70" s="37"/>
-[...35 lines deleted...]
-      <c r="AC70" s="32"/>
+      <c r="A70" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="41"/>
+      <c r="D70" s="41"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="G70" s="50"/>
+      <c r="H70" s="50"/>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="50"/>
+      <c r="N70" s="50"/>
+      <c r="O70" s="50"/>
+      <c r="P70" s="50"/>
+      <c r="Q70" s="50"/>
+      <c r="R70" s="50"/>
+      <c r="S70" s="50"/>
+      <c r="T70" s="50"/>
+      <c r="U70" s="50"/>
+      <c r="V70" s="50"/>
+      <c r="W70" s="50"/>
+      <c r="X70" s="50"/>
+      <c r="Y70" s="50"/>
+      <c r="Z70" s="50"/>
+      <c r="AA70" s="50"/>
+      <c r="AB70" s="50"/>
+      <c r="AC70" s="51"/>
     </row>
     <row r="71" spans="1:29" ht="8.4" customHeight="1">
       <c r="A71" s="38"/>
-      <c r="B71" s="44" t="s">
+      <c r="B71" s="43"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="52" t="s">
+        <v>138</v>
+      </c>
+      <c r="G71" s="16"/>
+      <c r="H71" s="16"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="16"/>
+      <c r="K71" s="53"/>
+      <c r="L71" s="52" t="s">
+        <v>139</v>
+      </c>
+      <c r="M71" s="16"/>
+      <c r="N71" s="16"/>
+      <c r="O71" s="16"/>
+      <c r="P71" s="16"/>
+      <c r="Q71" s="53"/>
+      <c r="R71" s="52" t="s">
+        <v>140</v>
+      </c>
+      <c r="S71" s="16"/>
+      <c r="T71" s="16"/>
+      <c r="U71" s="16"/>
+      <c r="V71" s="16"/>
+      <c r="W71" s="53"/>
+      <c r="X71" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y71" s="16"/>
+      <c r="Z71" s="16"/>
+      <c r="AA71" s="16"/>
+      <c r="AB71" s="16"/>
+      <c r="AC71" s="17"/>
+    </row>
+    <row r="72" spans="1:29" ht="8.4" customHeight="1" thickBot="1">
+      <c r="A72" s="39"/>
+      <c r="B72" s="46"/>
+      <c r="C72" s="47"/>
+      <c r="D72" s="47"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="54"/>
+      <c r="G72" s="18"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="18"/>
+      <c r="K72" s="55"/>
+      <c r="L72" s="54"/>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="18"/>
+      <c r="Q72" s="55"/>
+      <c r="R72" s="54"/>
+      <c r="S72" s="18"/>
+      <c r="T72" s="18"/>
+      <c r="U72" s="18"/>
+      <c r="V72" s="18"/>
+      <c r="W72" s="55"/>
+      <c r="X72" s="18"/>
+      <c r="Y72" s="18"/>
+      <c r="Z72" s="18"/>
+      <c r="AA72" s="18"/>
+      <c r="AB72" s="18"/>
+      <c r="AC72" s="19"/>
+    </row>
+    <row r="73" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A73" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="24"/>
+      <c r="D73" s="24"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="24"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+      <c r="K73" s="25"/>
+      <c r="L73" s="26"/>
+      <c r="M73" s="24"/>
+      <c r="N73" s="24"/>
+      <c r="O73" s="24"/>
+      <c r="P73" s="24"/>
+      <c r="Q73" s="25"/>
+      <c r="R73" s="26"/>
+      <c r="S73" s="24"/>
+      <c r="T73" s="24"/>
+      <c r="U73" s="24"/>
+      <c r="V73" s="24"/>
+      <c r="W73" s="25"/>
+      <c r="X73" s="26"/>
+      <c r="Y73" s="24"/>
+      <c r="Z73" s="24"/>
+      <c r="AA73" s="24"/>
+      <c r="AB73" s="24"/>
+      <c r="AC73" s="27"/>
+    </row>
+    <row r="74" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A74" s="21"/>
+      <c r="B74" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C74" s="29"/>
+      <c r="D74" s="29"/>
+      <c r="E74" s="30"/>
+      <c r="F74" s="29"/>
+      <c r="G74" s="29"/>
+      <c r="H74" s="29"/>
+      <c r="I74" s="29"/>
+      <c r="J74" s="29"/>
+      <c r="K74" s="30"/>
+      <c r="L74" s="31"/>
+      <c r="M74" s="29"/>
+      <c r="N74" s="29"/>
+      <c r="O74" s="29"/>
+      <c r="P74" s="29"/>
+      <c r="Q74" s="30"/>
+      <c r="R74" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="S74" s="29"/>
+      <c r="T74" s="29"/>
+      <c r="U74" s="29"/>
+      <c r="V74" s="29"/>
+      <c r="W74" s="30"/>
+      <c r="X74" s="31"/>
+      <c r="Y74" s="29"/>
+      <c r="Z74" s="29"/>
+      <c r="AA74" s="29"/>
+      <c r="AB74" s="29"/>
+      <c r="AC74" s="32"/>
+    </row>
+    <row r="75" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A75" s="21"/>
+      <c r="B75" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="C75" s="29"/>
+      <c r="D75" s="29"/>
+      <c r="E75" s="30"/>
+      <c r="F75" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="G75" s="29"/>
+      <c r="H75" s="29"/>
+      <c r="I75" s="29"/>
+      <c r="J75" s="29"/>
+      <c r="K75" s="30"/>
+      <c r="L75" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="29"/>
+      <c r="N75" s="29"/>
+      <c r="O75" s="29"/>
+      <c r="P75" s="29"/>
+      <c r="Q75" s="30"/>
+      <c r="R75" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="S75" s="29"/>
+      <c r="T75" s="29"/>
+      <c r="U75" s="29"/>
+      <c r="V75" s="29"/>
+      <c r="W75" s="30"/>
+      <c r="X75" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y75" s="29"/>
+      <c r="Z75" s="29"/>
+      <c r="AA75" s="29"/>
+      <c r="AB75" s="29"/>
+      <c r="AC75" s="32"/>
+    </row>
+    <row r="76" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A76" s="21"/>
+      <c r="B76" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="C76" s="29"/>
+      <c r="D76" s="29"/>
+      <c r="E76" s="30"/>
+      <c r="F76" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" s="29"/>
+      <c r="H76" s="29"/>
+      <c r="I76" s="29"/>
+      <c r="J76" s="29"/>
+      <c r="K76" s="30"/>
+      <c r="L76" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="M76" s="29"/>
+      <c r="N76" s="29"/>
+      <c r="O76" s="29"/>
+      <c r="P76" s="29"/>
+      <c r="Q76" s="30"/>
+      <c r="R76" s="31"/>
+      <c r="S76" s="29"/>
+      <c r="T76" s="29"/>
+      <c r="U76" s="29"/>
+      <c r="V76" s="29"/>
+      <c r="W76" s="30"/>
+      <c r="X76" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y76" s="29"/>
+      <c r="Z76" s="29"/>
+      <c r="AA76" s="29"/>
+      <c r="AB76" s="29"/>
+      <c r="AC76" s="32"/>
+    </row>
+    <row r="77" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A77" s="22"/>
+      <c r="B77" s="33"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="34"/>
+      <c r="E77" s="35"/>
+      <c r="F77" s="34"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="34"/>
+      <c r="K77" s="35"/>
+      <c r="L77" s="36"/>
+      <c r="M77" s="34"/>
+      <c r="N77" s="34"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="34"/>
+      <c r="Q77" s="35"/>
+      <c r="R77" s="36"/>
+      <c r="S77" s="34"/>
+      <c r="T77" s="34"/>
+      <c r="U77" s="34"/>
+      <c r="V77" s="34"/>
+      <c r="W77" s="35"/>
+      <c r="X77" s="36"/>
+      <c r="Y77" s="34"/>
+      <c r="Z77" s="34"/>
+      <c r="AA77" s="34"/>
+      <c r="AB77" s="34"/>
+      <c r="AC77" s="68"/>
+    </row>
+    <row r="78" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A78" s="60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="57"/>
+      <c r="D78" s="57"/>
+      <c r="E78" s="58"/>
+      <c r="F78" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="57"/>
+      <c r="H78" s="57"/>
+      <c r="I78" s="57"/>
+      <c r="J78" s="57"/>
+      <c r="K78" s="58"/>
+      <c r="L78" s="56"/>
+      <c r="M78" s="57"/>
+      <c r="N78" s="57"/>
+      <c r="O78" s="57"/>
+      <c r="P78" s="57"/>
+      <c r="Q78" s="58"/>
+      <c r="R78" s="56"/>
+      <c r="S78" s="57"/>
+      <c r="T78" s="57"/>
+      <c r="U78" s="57"/>
+      <c r="V78" s="57"/>
+      <c r="W78" s="58"/>
+      <c r="X78" s="56"/>
+      <c r="Y78" s="57"/>
+      <c r="Z78" s="57"/>
+      <c r="AA78" s="57"/>
+      <c r="AB78" s="57"/>
+      <c r="AC78" s="59"/>
+    </row>
+    <row r="79" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A79" s="21"/>
+      <c r="B79" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="29"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="30"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="29"/>
+      <c r="H79" s="29"/>
+      <c r="I79" s="29"/>
+      <c r="J79" s="29"/>
+      <c r="K79" s="30"/>
+      <c r="L79" s="31"/>
+      <c r="M79" s="29"/>
+      <c r="N79" s="29"/>
+      <c r="O79" s="29"/>
+      <c r="P79" s="29"/>
+      <c r="Q79" s="30"/>
+      <c r="R79" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S79" s="29"/>
+      <c r="T79" s="29"/>
+      <c r="U79" s="29"/>
+      <c r="V79" s="29"/>
+      <c r="W79" s="30"/>
+      <c r="X79" s="31"/>
+      <c r="Y79" s="29"/>
+      <c r="Z79" s="29"/>
+      <c r="AA79" s="29"/>
+      <c r="AB79" s="29"/>
+      <c r="AC79" s="32"/>
+    </row>
+    <row r="80" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A80" s="21"/>
+      <c r="B80" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="30"/>
+      <c r="F80" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
+      <c r="I80" s="29"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="30"/>
+      <c r="L80" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="M80" s="29"/>
+      <c r="N80" s="29"/>
+      <c r="O80" s="29"/>
+      <c r="P80" s="29"/>
+      <c r="Q80" s="30"/>
+      <c r="R80" s="31" t="s">
         <v>153</v>
       </c>
-      <c r="C71" s="45"/>
-[...10 lines deleted...]
-      <c r="L71" s="47" t="s">
+      <c r="S80" s="29"/>
+      <c r="T80" s="29"/>
+      <c r="U80" s="29"/>
+      <c r="V80" s="29"/>
+      <c r="W80" s="30"/>
+      <c r="X80" s="31" t="s">
         <v>154</v>
       </c>
-      <c r="M71" s="45"/>
-[...22 lines deleted...]
-      <c r="A72" s="37" t="s">
+      <c r="Y80" s="29"/>
+      <c r="Z80" s="29"/>
+      <c r="AA80" s="29"/>
+      <c r="AB80" s="29"/>
+      <c r="AC80" s="32"/>
+    </row>
+    <row r="81" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A81" s="21"/>
+      <c r="B81" s="28" t="s">
         <v>155</v>
       </c>
-      <c r="B72" s="50" t="s">
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="30"/>
+      <c r="F81" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="G81" s="29"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="30"/>
+      <c r="L81" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M81" s="29"/>
+      <c r="N81" s="29"/>
+      <c r="O81" s="29"/>
+      <c r="P81" s="29"/>
+      <c r="Q81" s="30"/>
+      <c r="R81" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="S81" s="29"/>
+      <c r="T81" s="29"/>
+      <c r="U81" s="29"/>
+      <c r="V81" s="29"/>
+      <c r="W81" s="30"/>
+      <c r="X81" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y81" s="29"/>
+      <c r="Z81" s="29"/>
+      <c r="AA81" s="29"/>
+      <c r="AB81" s="29"/>
+      <c r="AC81" s="32"/>
+    </row>
+    <row r="82" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A82" s="22"/>
+      <c r="B82" s="33"/>
+      <c r="C82" s="34"/>
+      <c r="D82" s="34"/>
+      <c r="E82" s="35"/>
+      <c r="F82" s="36"/>
+      <c r="G82" s="34"/>
+      <c r="H82" s="34"/>
+      <c r="I82" s="34"/>
+      <c r="J82" s="34"/>
+      <c r="K82" s="35"/>
+      <c r="L82" s="36"/>
+      <c r="M82" s="34"/>
+      <c r="N82" s="34"/>
+      <c r="O82" s="34"/>
+      <c r="P82" s="34"/>
+      <c r="Q82" s="35"/>
+      <c r="R82" s="36"/>
+      <c r="S82" s="34"/>
+      <c r="T82" s="34"/>
+      <c r="U82" s="34"/>
+      <c r="V82" s="34"/>
+      <c r="W82" s="35"/>
+      <c r="X82" s="36"/>
+      <c r="Y82" s="34"/>
+      <c r="Z82" s="34"/>
+      <c r="AA82" s="34"/>
+      <c r="AB82" s="34"/>
+      <c r="AC82" s="68"/>
+    </row>
+    <row r="83" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A83" s="60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B83" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C72" s="51"/>
-[...2 lines deleted...]
-      <c r="F72" s="29" t="s">
+      <c r="C83" s="57"/>
+      <c r="D83" s="57"/>
+      <c r="E83" s="58"/>
+      <c r="F83" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="G72" s="30"/>
-[...80 lines deleted...]
-      <c r="R74" s="29" t="s">
+      <c r="G83" s="57"/>
+      <c r="H83" s="57"/>
+      <c r="I83" s="57"/>
+      <c r="J83" s="57"/>
+      <c r="K83" s="58"/>
+      <c r="L83" s="56"/>
+      <c r="M83" s="57"/>
+      <c r="N83" s="57"/>
+      <c r="O83" s="57"/>
+      <c r="P83" s="57"/>
+      <c r="Q83" s="58"/>
+      <c r="R83" s="56"/>
+      <c r="S83" s="57"/>
+      <c r="T83" s="57"/>
+      <c r="U83" s="57"/>
+      <c r="V83" s="57"/>
+      <c r="W83" s="58"/>
+      <c r="X83" s="56"/>
+      <c r="Y83" s="57"/>
+      <c r="Z83" s="57"/>
+      <c r="AA83" s="57"/>
+      <c r="AB83" s="57"/>
+      <c r="AC83" s="59"/>
+    </row>
+    <row r="84" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A84" s="21"/>
+      <c r="B84" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="S74" s="30"/>
-[...33 lines deleted...]
-      <c r="R75" s="29" t="s">
+      <c r="C84" s="29"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="30"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29"/>
+      <c r="I84" s="29"/>
+      <c r="J84" s="29"/>
+      <c r="K84" s="30"/>
+      <c r="L84" s="31"/>
+      <c r="M84" s="29"/>
+      <c r="N84" s="29"/>
+      <c r="O84" s="29"/>
+      <c r="P84" s="29"/>
+      <c r="Q84" s="30"/>
+      <c r="R84" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="S84" s="29"/>
+      <c r="T84" s="29"/>
+      <c r="U84" s="29"/>
+      <c r="V84" s="29"/>
+      <c r="W84" s="30"/>
+      <c r="X84" s="31"/>
+      <c r="Y84" s="29"/>
+      <c r="Z84" s="29"/>
+      <c r="AA84" s="29"/>
+      <c r="AB84" s="29"/>
+      <c r="AC84" s="32"/>
+    </row>
+    <row r="85" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A85" s="21"/>
+      <c r="B85" s="28" t="s">
         <v>159</v>
       </c>
-      <c r="S75" s="30"/>
-[...15 lines deleted...]
-      <c r="B76" s="44" t="s">
+      <c r="C85" s="29"/>
+      <c r="D85" s="29"/>
+      <c r="E85" s="30"/>
+      <c r="F85" s="31" t="s">
         <v>160</v>
       </c>
-      <c r="C76" s="45"/>
-[...2 lines deleted...]
-      <c r="F76" s="47" t="s">
+      <c r="G85" s="29"/>
+      <c r="H85" s="29"/>
+      <c r="I85" s="29"/>
+      <c r="J85" s="29"/>
+      <c r="K85" s="30"/>
+      <c r="L85" s="31" t="s">
         <v>161</v>
       </c>
-      <c r="G76" s="45"/>
-[...4 lines deleted...]
-      <c r="L76" s="47" t="s">
+      <c r="M85" s="29"/>
+      <c r="N85" s="29"/>
+      <c r="O85" s="29"/>
+      <c r="P85" s="29"/>
+      <c r="Q85" s="30"/>
+      <c r="R85" s="31" t="s">
         <v>162</v>
       </c>
-      <c r="M76" s="45"/>
-[...4 lines deleted...]
-      <c r="R76" s="47" t="s">
+      <c r="S85" s="29"/>
+      <c r="T85" s="29"/>
+      <c r="U85" s="29"/>
+      <c r="V85" s="29"/>
+      <c r="W85" s="30"/>
+      <c r="X85" s="31" t="s">
         <v>163</v>
       </c>
-      <c r="S76" s="45"/>
-[...4 lines deleted...]
-      <c r="X76" s="47" t="s">
+      <c r="Y85" s="29"/>
+      <c r="Z85" s="29"/>
+      <c r="AA85" s="29"/>
+      <c r="AB85" s="29"/>
+      <c r="AC85" s="32"/>
+    </row>
+    <row r="86" spans="1:29" ht="8.4" customHeight="1">
+      <c r="A86" s="21"/>
+      <c r="B86" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="Y76" s="45"/>
-[...6 lines deleted...]
-      <c r="A77" s="37" t="s">
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="30"/>
+      <c r="F86" s="31" t="s">
         <v>165</v>
       </c>
-      <c r="B77" s="50" t="s">
-[...69 lines deleted...]
-      <c r="B79" s="33" t="s">
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="30"/>
+      <c r="L86" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M86" s="29"/>
+      <c r="N86" s="29"/>
+      <c r="O86" s="29"/>
+      <c r="P86" s="29"/>
+      <c r="Q86" s="30"/>
+      <c r="R86" s="31"/>
+      <c r="S86" s="29"/>
+      <c r="T86" s="29"/>
+      <c r="U86" s="29"/>
+      <c r="V86" s="29"/>
+      <c r="W86" s="30"/>
+      <c r="X86" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y86" s="29"/>
+      <c r="Z86" s="29"/>
+      <c r="AA86" s="29"/>
+      <c r="AB86" s="29"/>
+      <c r="AC86" s="32"/>
+    </row>
+    <row r="87" spans="1:29" ht="8.4" customHeight="1" thickBot="1">
+      <c r="A87" s="61"/>
+      <c r="B87" s="63" t="s">
         <v>166</v>
       </c>
-      <c r="C79" s="30"/>
-[...857 lines deleted...]
-      <c r="AC101" s="48"/>
+      <c r="C87" s="64"/>
+      <c r="D87" s="64"/>
+      <c r="E87" s="65"/>
+      <c r="F87" s="66" t="s">
+        <v>166</v>
+      </c>
+      <c r="G87" s="64"/>
+      <c r="H87" s="64"/>
+      <c r="I87" s="64"/>
+      <c r="J87" s="64"/>
+      <c r="K87" s="65"/>
+      <c r="L87" s="66"/>
+      <c r="M87" s="64"/>
+      <c r="N87" s="64"/>
+      <c r="O87" s="64"/>
+      <c r="P87" s="64"/>
+      <c r="Q87" s="65"/>
+      <c r="R87" s="66"/>
+      <c r="S87" s="64"/>
+      <c r="T87" s="64"/>
+      <c r="U87" s="64"/>
+      <c r="V87" s="64"/>
+      <c r="W87" s="65"/>
+      <c r="X87" s="66"/>
+      <c r="Y87" s="64"/>
+      <c r="Z87" s="64"/>
+      <c r="AA87" s="64"/>
+      <c r="AB87" s="64"/>
+      <c r="AC87" s="67"/>
+    </row>
+    <row r="88" spans="1:29" s="7" customFormat="1" ht="8.4" customHeight="1">
+      <c r="A88" s="3"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="9"/>
+      <c r="I88" s="9"/>
+      <c r="J88" s="9"/>
+      <c r="K88" s="10"/>
+      <c r="L88" s="8"/>
+      <c r="M88" s="9"/>
+      <c r="N88" s="9"/>
+      <c r="O88" s="9"/>
+      <c r="P88" s="9"/>
+      <c r="Q88" s="10"/>
+      <c r="R88" s="8"/>
+      <c r="S88" s="9"/>
+      <c r="T88" s="9"/>
+      <c r="U88" s="9"/>
+      <c r="V88" s="9"/>
+      <c r="W88" s="10"/>
+      <c r="X88" s="8"/>
+      <c r="Y88" s="9"/>
+      <c r="Z88" s="9"/>
+      <c r="AA88" s="9"/>
+      <c r="AB88" s="9"/>
+      <c r="AC88" s="9"/>
+    </row>
+    <row r="89" spans="1:29">
+      <c r="AC89" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="510">
-[...320 lines deleted...]
-    <mergeCell ref="R42:W42"/>
+  <mergeCells count="412">
+    <mergeCell ref="F1:W2"/>
+    <mergeCell ref="X1:AC1"/>
+    <mergeCell ref="X2:AC2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E5"/>
+    <mergeCell ref="F3:AC3"/>
+    <mergeCell ref="F4:K5"/>
+    <mergeCell ref="L4:Q5"/>
+    <mergeCell ref="R4:W5"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="R7:W7"/>
+    <mergeCell ref="X7:AC7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="F8:K8"/>
+    <mergeCell ref="L8:Q8"/>
+    <mergeCell ref="R8:W8"/>
+    <mergeCell ref="X8:AC8"/>
+    <mergeCell ref="X4:AC5"/>
+    <mergeCell ref="A6:A10"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:K6"/>
+    <mergeCell ref="L6:Q6"/>
+    <mergeCell ref="R6:W6"/>
+    <mergeCell ref="X6:AC6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:K7"/>
+    <mergeCell ref="L7:Q7"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:K9"/>
+    <mergeCell ref="L9:Q9"/>
+    <mergeCell ref="R9:W9"/>
+    <mergeCell ref="X9:AC9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="F10:K10"/>
+    <mergeCell ref="L10:Q10"/>
+    <mergeCell ref="R10:W10"/>
+    <mergeCell ref="X10:AC10"/>
+    <mergeCell ref="X12:AC12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="F13:K13"/>
+    <mergeCell ref="L13:Q13"/>
+    <mergeCell ref="R13:W13"/>
+    <mergeCell ref="X13:AC13"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="F11:K11"/>
+    <mergeCell ref="L11:Q11"/>
+    <mergeCell ref="R11:W11"/>
+    <mergeCell ref="X11:AC11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="F12:K12"/>
+    <mergeCell ref="L12:Q12"/>
+    <mergeCell ref="R12:W12"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="F14:K14"/>
+    <mergeCell ref="L14:Q14"/>
+    <mergeCell ref="R14:W14"/>
+    <mergeCell ref="X14:AC14"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="F15:K15"/>
+    <mergeCell ref="L15:Q15"/>
+    <mergeCell ref="R15:W15"/>
+    <mergeCell ref="X15:AC15"/>
+    <mergeCell ref="X17:AC17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="F18:K18"/>
+    <mergeCell ref="L18:Q18"/>
+    <mergeCell ref="R18:W18"/>
+    <mergeCell ref="X18:AC18"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="F16:K16"/>
+    <mergeCell ref="L16:Q16"/>
+    <mergeCell ref="R16:W16"/>
+    <mergeCell ref="X16:AC16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="F17:K17"/>
+    <mergeCell ref="L17:Q17"/>
+    <mergeCell ref="R17:W17"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:K19"/>
+    <mergeCell ref="L19:Q19"/>
+    <mergeCell ref="R19:W19"/>
+    <mergeCell ref="X19:AC19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:K20"/>
+    <mergeCell ref="L20:Q20"/>
+    <mergeCell ref="R20:W20"/>
+    <mergeCell ref="X20:AC20"/>
+    <mergeCell ref="X22:AC22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:K23"/>
+    <mergeCell ref="L23:Q23"/>
+    <mergeCell ref="R23:W23"/>
+    <mergeCell ref="X23:AC23"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:K21"/>
+    <mergeCell ref="L21:Q21"/>
+    <mergeCell ref="R21:W21"/>
+    <mergeCell ref="X21:AC21"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:K22"/>
+    <mergeCell ref="L22:Q22"/>
+    <mergeCell ref="R22:W22"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:K24"/>
+    <mergeCell ref="L24:Q24"/>
+    <mergeCell ref="R24:W24"/>
+    <mergeCell ref="X24:AC24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:K25"/>
+    <mergeCell ref="L25:Q25"/>
+    <mergeCell ref="R25:W25"/>
+    <mergeCell ref="X25:AC25"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:K28"/>
+    <mergeCell ref="L28:Q28"/>
+    <mergeCell ref="R28:W28"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:K26"/>
+    <mergeCell ref="L26:Q26"/>
+    <mergeCell ref="R26:W26"/>
+    <mergeCell ref="X26:AC26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="L27:Q27"/>
+    <mergeCell ref="R27:W27"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:K29"/>
+    <mergeCell ref="L29:Q29"/>
+    <mergeCell ref="R29:W29"/>
+    <mergeCell ref="X29:AC29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:K30"/>
+    <mergeCell ref="L30:Q30"/>
+    <mergeCell ref="R30:W30"/>
+    <mergeCell ref="X30:AC30"/>
+    <mergeCell ref="X32:AC32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:K33"/>
+    <mergeCell ref="L33:Q33"/>
+    <mergeCell ref="R33:W33"/>
+    <mergeCell ref="X33:AC33"/>
+    <mergeCell ref="A31:A35"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:K31"/>
+    <mergeCell ref="L31:Q31"/>
+    <mergeCell ref="R31:W31"/>
+    <mergeCell ref="X31:AC31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:K32"/>
+    <mergeCell ref="L32:Q32"/>
+    <mergeCell ref="R32:W32"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:K34"/>
+    <mergeCell ref="L34:Q34"/>
+    <mergeCell ref="R34:W34"/>
+    <mergeCell ref="X34:AC34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:K35"/>
+    <mergeCell ref="L35:Q35"/>
     <mergeCell ref="R35:W35"/>
     <mergeCell ref="X35:AC35"/>
     <mergeCell ref="X37:AC37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F38:K38"/>
     <mergeCell ref="L38:Q38"/>
     <mergeCell ref="R38:W38"/>
     <mergeCell ref="X38:AC38"/>
     <mergeCell ref="A36:A40"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="F36:K36"/>
     <mergeCell ref="L36:Q36"/>
     <mergeCell ref="R36:W36"/>
     <mergeCell ref="X36:AC36"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:K37"/>
     <mergeCell ref="L37:Q37"/>
     <mergeCell ref="R37:W37"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="F39:K39"/>
     <mergeCell ref="L39:Q39"/>
     <mergeCell ref="R39:W39"/>
     <mergeCell ref="X39:AC39"/>
     <mergeCell ref="B40:E40"/>
-    <mergeCell ref="X32:AC32"/>
-[...163 lines deleted...]
-    <mergeCell ref="R4:W5"/>
+    <mergeCell ref="F40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:W40"/>
+    <mergeCell ref="X40:AC40"/>
+    <mergeCell ref="X42:AC42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:W43"/>
+    <mergeCell ref="X43:AC43"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:W41"/>
+    <mergeCell ref="X41:AC41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:W42"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:W44"/>
+    <mergeCell ref="X44:AC44"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="F45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:W45"/>
+    <mergeCell ref="X45:AC45"/>
+    <mergeCell ref="X47:AC47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:W48"/>
+    <mergeCell ref="X48:AC48"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:W46"/>
+    <mergeCell ref="X46:AC46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="F47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:W47"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="F49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:W49"/>
+    <mergeCell ref="X49:AC49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="F50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="F51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:W51"/>
+    <mergeCell ref="X51:AC51"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:W52"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R54:W54"/>
+    <mergeCell ref="X54:AC54"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="R63:W63"/>
+    <mergeCell ref="X63:AC63"/>
+    <mergeCell ref="R50:W50"/>
+    <mergeCell ref="X50:AC50"/>
+    <mergeCell ref="X52:AC52"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:W53"/>
+    <mergeCell ref="X53:AC53"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R55:W55"/>
+    <mergeCell ref="X55:AC55"/>
+    <mergeCell ref="X57:AC57"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="R58:W58"/>
+    <mergeCell ref="X58:AC58"/>
+    <mergeCell ref="A56:A60"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="F56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:W56"/>
+    <mergeCell ref="X56:AC56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="R57:W57"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:W59"/>
+    <mergeCell ref="X59:AC59"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:W60"/>
+    <mergeCell ref="X60:AC60"/>
+    <mergeCell ref="A61:A65"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:W61"/>
+    <mergeCell ref="X61:AC61"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:W62"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="L64:Q64"/>
+    <mergeCell ref="R64:W64"/>
+    <mergeCell ref="X64:AC64"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="L65:Q65"/>
+    <mergeCell ref="R65:W65"/>
+    <mergeCell ref="X65:AC65"/>
+    <mergeCell ref="X62:AC62"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="L63:Q63"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="B78:E78"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="F82:K82"/>
+    <mergeCell ref="L82:Q82"/>
+    <mergeCell ref="R82:W82"/>
+    <mergeCell ref="X82:AC82"/>
+    <mergeCell ref="F68:W69"/>
+    <mergeCell ref="X68:AC68"/>
+    <mergeCell ref="A69:E69"/>
+    <mergeCell ref="X69:AC69"/>
+    <mergeCell ref="B81:E81"/>
+    <mergeCell ref="F81:K81"/>
+    <mergeCell ref="L81:Q81"/>
+    <mergeCell ref="R81:W81"/>
+    <mergeCell ref="X81:AC81"/>
+    <mergeCell ref="R77:W77"/>
+    <mergeCell ref="X77:AC77"/>
+    <mergeCell ref="X79:AC79"/>
+    <mergeCell ref="B80:E80"/>
+    <mergeCell ref="F80:K80"/>
+    <mergeCell ref="L80:Q80"/>
+    <mergeCell ref="R80:W80"/>
+    <mergeCell ref="X80:AC80"/>
+    <mergeCell ref="R87:W87"/>
+    <mergeCell ref="X87:AC87"/>
+    <mergeCell ref="X84:AC84"/>
+    <mergeCell ref="A83:A87"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="F83:K83"/>
+    <mergeCell ref="L83:Q83"/>
+    <mergeCell ref="R83:W83"/>
+    <mergeCell ref="X83:AC83"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="F84:K84"/>
+    <mergeCell ref="L84:Q84"/>
+    <mergeCell ref="R84:W84"/>
+    <mergeCell ref="B86:E86"/>
+    <mergeCell ref="F86:K86"/>
+    <mergeCell ref="L86:Q86"/>
+    <mergeCell ref="R86:W86"/>
+    <mergeCell ref="X86:AC86"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="F87:K87"/>
+    <mergeCell ref="L87:Q87"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="F85:K85"/>
+    <mergeCell ref="L85:Q85"/>
+    <mergeCell ref="R85:W85"/>
+    <mergeCell ref="X85:AC85"/>
+    <mergeCell ref="F78:K78"/>
+    <mergeCell ref="L78:Q78"/>
+    <mergeCell ref="R78:W78"/>
+    <mergeCell ref="X78:AC78"/>
+    <mergeCell ref="B79:E79"/>
+    <mergeCell ref="F79:K79"/>
+    <mergeCell ref="L79:Q79"/>
+    <mergeCell ref="R79:W79"/>
+    <mergeCell ref="X74:AC74"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="F75:K75"/>
+    <mergeCell ref="L75:Q75"/>
+    <mergeCell ref="R75:W75"/>
+    <mergeCell ref="X75:AC75"/>
+    <mergeCell ref="R74:W74"/>
+    <mergeCell ref="X71:AC72"/>
+    <mergeCell ref="A73:A77"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="F73:K73"/>
+    <mergeCell ref="L73:Q73"/>
+    <mergeCell ref="R73:W73"/>
+    <mergeCell ref="X73:AC73"/>
+    <mergeCell ref="B74:E74"/>
+    <mergeCell ref="F74:K74"/>
+    <mergeCell ref="L74:Q74"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="F76:K76"/>
+    <mergeCell ref="L76:Q76"/>
+    <mergeCell ref="R76:W76"/>
+    <mergeCell ref="X76:AC76"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="L77:Q77"/>
+    <mergeCell ref="A70:A72"/>
+    <mergeCell ref="B70:E72"/>
+    <mergeCell ref="F70:AC70"/>
+    <mergeCell ref="F71:K72"/>
+    <mergeCell ref="L71:Q72"/>
+    <mergeCell ref="R71:W72"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="12" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="12" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>9月</vt:lpstr>
-      <vt:lpstr>'9月'!Print_Area</vt:lpstr>
+      <vt:lpstr>7月（３・１０・１６変更）</vt:lpstr>
+      <vt:lpstr>'7月（３・１０・１６変更）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Y</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>