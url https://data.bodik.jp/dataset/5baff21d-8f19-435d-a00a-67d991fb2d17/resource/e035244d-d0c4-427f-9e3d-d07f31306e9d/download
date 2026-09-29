--- v0 (2026-05-13)
+++ v1 (2026-09-29)
@@ -1,290 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R7年度\01_照会関係\02_回答\06_電話の状況\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R8年度\03_オープンデータ掲載関係\06_電話の状況\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B71D1F5C-B7B1-4E5B-9626-AD5CEADEBF1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1815" windowWidth="12300" windowHeight="8700"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="38">
   <si>
     <t>各年度末</t>
     <rPh sb="0" eb="3">
       <t>カクネンド</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年度</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...8 lines deleted...]
-        <rFont val="ＭＳ Ｐ明朝"/>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>29年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>平成12年度</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>30年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>プッシュ回線</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t/>
-[...20 lines deleted...]
-      <t>ネンド</t>
+      <t>回線</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <rPh sb="4" eb="6">
+      <t>カイセン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>電話の状況</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和元年度</t>
     <rPh sb="0" eb="3">
       <t>レイワガン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>平成12年度</t>
-[...8 lines deleted...]
-  <si>
     <t>13年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>14年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>21年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>25年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4年度</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7年度</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>15年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>16年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>17年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>18年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>19年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>20年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>21年度</t>
-[...5 lines deleted...]
-  <si>
     <t>22年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>23年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>24年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>25年度</t>
-[...5 lines deleted...]
-  <si>
     <t>26年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>27年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>28年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>2年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>4年度</t>
-[...5 lines deleted...]
-  <si>
     <t>5年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>6年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>加入電話</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
@@ -295,51 +331,51 @@
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>加入</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>カニュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>デンワ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カニュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <r>
       <t>ISDN</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>回線数</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
@@ -392,681 +428,642 @@
       </rPr>
       <t>個</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>コウシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>デンワ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>プッシュ回線</t>
-[...38 lines deleted...]
-    <r>
       <t>キャッチホン</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>回線</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="7" eb="9">
       <t>カイセン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>注</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> 加入電話は、一般加入電話</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>事務用・住宅用</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>とビル電話の合計である。</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ジムヨウ</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>ジュウタクヨウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>注</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>ISDN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>は、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>INS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ネット</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>64</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>INS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ネット</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>64</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・ライト、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>INS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ネット</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+        <family val="1"/>
+      </rPr>
+      <t>1500</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>の総数である。</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ソウスウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
       <t>担当：総務管財課（照会先：</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>NTT</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>ビジネスソリューションズ　大阪ビジネス営業部）</t>
+      <t>西日本　関西支店　企画総務部）</t>
     </r>
     <rPh sb="3" eb="8">
       <t>ソウム</t>
     </rPh>
-    <rPh sb="29" eb="31">
-[...282 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="25" eb="27">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ソウム</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="###\ ###"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐ明朝"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...1 lines deleted...]
-      <charset val="128"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
-    </font>
-[...4 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...29 lines deleted...]
-      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1088,86 +1085,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1185,73 +1182,75 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
@@ -1261,751 +1260,776 @@
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
-[...1 lines deleted...]
-            </a:camera>
+            <a:camera prst="orthographicFront"/>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="F29" sqref="B29:F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.5" defaultRowHeight="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="14.5" style="3"/>
+    <col min="1" max="1" width="10.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.25" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19.875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.5" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="14.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+    </row>
+    <row r="2" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+    </row>
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="10">
+        <v>76543</v>
+      </c>
+      <c r="C4" s="13">
+        <v>13404</v>
+      </c>
+      <c r="D4" s="13">
+        <v>801</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="10">
+        <v>75450</v>
+      </c>
+      <c r="C5" s="13">
+        <v>14106</v>
+      </c>
+      <c r="D5" s="13">
+        <v>781</v>
+      </c>
+      <c r="E5" s="13">
+        <v>33971</v>
+      </c>
+      <c r="F5" s="13">
+        <v>20706</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="10">
+        <v>75688</v>
+      </c>
+      <c r="C6" s="13">
+        <v>12124</v>
+      </c>
+      <c r="D6" s="13">
+        <v>699</v>
+      </c>
+      <c r="E6" s="13">
+        <v>33704</v>
+      </c>
+      <c r="F6" s="13">
+        <v>19457</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="10">
+        <v>76118</v>
+      </c>
+      <c r="C7" s="13">
+        <v>10753</v>
+      </c>
+      <c r="D7" s="13">
+        <v>608</v>
+      </c>
+      <c r="E7" s="13">
+        <v>34648</v>
+      </c>
+      <c r="F7" s="13">
+        <v>18397</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="10">
+        <v>76134</v>
+      </c>
+      <c r="C8" s="13">
+        <v>9879</v>
+      </c>
+      <c r="D8" s="13">
+        <v>553</v>
+      </c>
+      <c r="E8" s="13">
+        <v>35489</v>
+      </c>
+      <c r="F8" s="13">
+        <v>17200</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="11">
+        <v>68054</v>
+      </c>
+      <c r="C9" s="13">
+        <v>8961</v>
+      </c>
+      <c r="D9" s="13">
+        <v>507</v>
+      </c>
+      <c r="E9" s="13">
+        <v>32704</v>
+      </c>
+      <c r="F9" s="13">
+        <v>14164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="11">
+        <v>61023</v>
+      </c>
+      <c r="C10" s="13">
+        <v>8028</v>
+      </c>
+      <c r="D10" s="13">
+        <v>485</v>
+      </c>
+      <c r="E10" s="13">
+        <v>29649</v>
+      </c>
+      <c r="F10" s="13">
+        <v>11679</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="11">
+        <v>54680</v>
+      </c>
+      <c r="C11" s="13">
+        <v>6939</v>
+      </c>
+      <c r="D11" s="13">
+        <v>427</v>
+      </c>
+      <c r="E11" s="13">
+        <v>26503</v>
+      </c>
+      <c r="F11" s="13">
+        <v>9751</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="11">
+        <v>47705</v>
+      </c>
+      <c r="C12" s="13">
+        <v>5956</v>
+      </c>
+      <c r="D12" s="13">
+        <v>395</v>
+      </c>
+      <c r="E12" s="13">
+        <v>23069</v>
+      </c>
+      <c r="F12" s="13">
+        <v>7793</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="11">
+        <v>41617</v>
+      </c>
+      <c r="C13" s="13">
+        <v>5112</v>
+      </c>
+      <c r="D13" s="13">
+        <v>357</v>
+      </c>
+      <c r="E13" s="13">
+        <v>19954</v>
+      </c>
+      <c r="F13" s="13">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="11">
+        <v>36502</v>
+      </c>
+      <c r="C14" s="13">
+        <v>4473</v>
+      </c>
+      <c r="D14" s="13">
+        <v>326</v>
+      </c>
+      <c r="E14" s="13">
+        <v>17455</v>
+      </c>
+      <c r="F14" s="13">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="11">
+        <v>32133</v>
+      </c>
+      <c r="C15" s="13">
+        <v>3931</v>
+      </c>
+      <c r="D15" s="13">
+        <v>310</v>
+      </c>
+      <c r="E15" s="13">
+        <v>15526</v>
+      </c>
+      <c r="F15" s="13">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="11">
+        <v>27583</v>
+      </c>
+      <c r="C16" s="13">
+        <v>3427</v>
+      </c>
+      <c r="D16" s="13">
+        <v>296</v>
+      </c>
+      <c r="E16" s="13">
+        <v>13512</v>
+      </c>
+      <c r="F16" s="13">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="11">
+        <v>25147</v>
+      </c>
+      <c r="C17" s="13">
+        <v>3080</v>
+      </c>
+      <c r="D17" s="13">
+        <v>256</v>
+      </c>
+      <c r="E17" s="13">
+        <v>13031</v>
+      </c>
+      <c r="F17" s="13">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="11">
+        <v>23134</v>
+      </c>
+      <c r="C18" s="13">
+        <v>2808</v>
+      </c>
+      <c r="D18" s="13">
+        <v>262</v>
+      </c>
+      <c r="E18" s="13">
+        <v>12148</v>
+      </c>
+      <c r="F18" s="13">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="11">
+        <v>21375</v>
+      </c>
+      <c r="C19" s="13">
+        <v>2516</v>
+      </c>
+      <c r="D19" s="13">
+        <v>237</v>
+      </c>
+      <c r="E19" s="13">
+        <v>11258</v>
+      </c>
+      <c r="F19" s="13">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="11">
+        <v>20063</v>
+      </c>
+      <c r="C20" s="13">
+        <v>2300</v>
+      </c>
+      <c r="D20" s="13">
+        <v>222</v>
+      </c>
+      <c r="E20" s="13">
+        <v>10660</v>
+      </c>
+      <c r="F20" s="13">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="11">
+        <v>18493</v>
+      </c>
+      <c r="C21" s="13">
+        <v>2061</v>
+      </c>
+      <c r="D21" s="13">
+        <v>211</v>
+      </c>
+      <c r="E21" s="13">
+        <v>9937</v>
+      </c>
+      <c r="F21" s="13">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="2"/>
-[...19 lines deleted...]
-      <c r="B3" s="8" t="s">
+      <c r="B22" s="10">
+        <v>17115</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1919</v>
+      </c>
+      <c r="D22" s="13">
+        <v>209</v>
+      </c>
+      <c r="E22" s="13">
+        <v>9264</v>
+      </c>
+      <c r="F22" s="13">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="11">
+        <v>15518</v>
+      </c>
+      <c r="C23" s="13">
+        <v>1720</v>
+      </c>
+      <c r="D23" s="13">
+        <v>195</v>
+      </c>
+      <c r="E23" s="13">
+        <v>8466</v>
+      </c>
+      <c r="F23" s="13">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="10">
+        <v>14248</v>
+      </c>
+      <c r="C24" s="13">
+        <v>1537</v>
+      </c>
+      <c r="D24" s="13">
+        <v>179</v>
+      </c>
+      <c r="E24" s="13">
+        <v>7895</v>
+      </c>
+      <c r="F24" s="13">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="10">
+        <v>13950</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1734</v>
+      </c>
+      <c r="D25" s="13">
+        <v>153</v>
+      </c>
+      <c r="E25" s="13">
+        <v>3335</v>
+      </c>
+      <c r="F25" s="13">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="10">
+        <v>12518</v>
+      </c>
+      <c r="C26" s="13">
+        <v>1606</v>
+      </c>
+      <c r="D26" s="13">
+        <v>123</v>
+      </c>
+      <c r="E26" s="13">
+        <v>6722</v>
+      </c>
+      <c r="F26" s="13">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="B27" s="10">
+        <v>10849</v>
+      </c>
+      <c r="C27" s="13">
+        <v>1061</v>
+      </c>
+      <c r="D27" s="13">
+        <v>110</v>
+      </c>
+      <c r="E27" s="13">
+        <v>5693</v>
+      </c>
+      <c r="F27" s="13">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="D3" s="8" t="s">
-[...150 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B28" s="10">
+        <v>10002</v>
+      </c>
+      <c r="C28" s="14">
+        <v>958</v>
+      </c>
+      <c r="D28" s="14">
+        <v>85</v>
+      </c>
+      <c r="E28" s="14">
+        <v>5297</v>
+      </c>
+      <c r="F28" s="14">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="16">
-[...376 lines deleted...]
-      <c r="A30" s="23" t="s">
+      <c r="B29" s="23">
+        <v>9053</v>
+      </c>
+      <c r="C29" s="24">
+        <v>854</v>
+      </c>
+      <c r="D29" s="24">
+        <v>74</v>
+      </c>
+      <c r="E29" s="24">
+        <v>4829</v>
+      </c>
+      <c r="F29" s="24">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="2"/>
-[...6 lines deleted...]
-      <c r="A31" s="23" t="s">
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+    </row>
+    <row r="32" spans="1:6" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="2"/>
-[...3 lines deleted...]
-      <c r="F31" s="2"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A31:F31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A32:F32"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>アクセスコンピュータシステム㈱</dc:creator>
   <dc:description>済み</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
+    <vt:vector size="1" baseType="lpwstr">
+      <vt:lpwstr>6.0.1.0</vt:lpwstr>
+    </vt:vector>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
+    <vt:lpwstr>6.0.1.0</vt:lpwstr>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
+    <vt:filetime>2026-03-11T07:56:55Z</vt:filetime>
+  </property>
+</Properties>
+</file>