--- v0 (2026-05-10)
+++ v1 (2026-10-01)
@@ -1,229 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\Desktop\令和7年版統計書\3_各統計書\2_エクセル用\15_治安及び災害\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="8295"/>
   </bookViews>
   <sheets>
-    <sheet name="15-6-(2) " sheetId="19" r:id="rId1"/>
+    <sheet name="15-5-(2)  " sheetId="18" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'15-5-(2)  '!$A$1:$AY$10</definedName>
+  </definedNames>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="24">
   <si>
     <t>（２）原因別</t>
     <rPh sb="3" eb="5">
       <t>ゲンイン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ベツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ストーブ</t>
-  </si>
-[...1 lines deleted...]
-    <t>内燃機関</t>
   </si>
   <si>
     <t>排気管</t>
     <rPh sb="0" eb="2">
       <t>ハイキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電気装置
 配線器具</t>
     <rPh sb="1" eb="2">
       <t>キ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソウチ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キグ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>資料：消防本部指令調査室</t>
     <rPh sb="11" eb="12">
       <t>シツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>その他</t>
-[...6 lines deleted...]
-  <si>
     <t>令和</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>元</t>
-[...5 lines deleted...]
-  <si>
     <t>年次</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>総数</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>たばこ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>たき火</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>火あそび</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>こんろ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>放火</t>
-    <phoneticPr fontId="2"/>
-[...7 lines deleted...]
-    <t>放火の疑い</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>マッチ・
 ライター</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電  灯・
 電話等配線</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>その他</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>不明</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>平成</t>
-[...3 lines deleted...]
-    <t>１５－６　火災発生状況(続)</t>
+    <t>電気機器</t>
+    <rPh sb="0" eb="4">
+      <t>デンキキキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>放火の疑い</t>
+  </si>
+  <si>
+    <t>１５－５　火災発生状況</t>
     <rPh sb="7" eb="8">
       <t>パツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>イワン</t>
     </rPh>
-    <rPh sb="12" eb="13">
-[...1 lines deleted...]
-    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>-</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -246,51 +244,51 @@
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
@@ -316,236 +314,232 @@
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り 2" xfId="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -850,816 +844,794 @@
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...3 lines deleted...]
-  <dimension ref="A1:BE11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BF10"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BF18" sqref="BF18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="3.875" style="1" customWidth="1"/>
     <col min="4" max="5" width="2.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.125" style="1" customWidth="1"/>
-    <col min="7" max="26" width="3.375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="57" max="16384" width="9" style="1"/>
+    <col min="7" max="27" width="3.375" style="1" customWidth="1"/>
+    <col min="28" max="48" width="3.5" style="1" customWidth="1"/>
+    <col min="49" max="51" width="3.125" style="1" customWidth="1"/>
+    <col min="52" max="52" width="2.75" style="1" customWidth="1"/>
+    <col min="53" max="53" width="3.125" style="1" customWidth="1"/>
+    <col min="54" max="54" width="2.875" style="1" customWidth="1"/>
+    <col min="55" max="55" width="2" style="1" customWidth="1"/>
+    <col min="56" max="57" width="4.375" style="1" customWidth="1"/>
+    <col min="58" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" ht="21">
-[...56 lines deleted...]
-      <c r="BC1" s="4"/>
+    <row r="1" spans="1:58" ht="21" x14ac:dyDescent="0.2">
+      <c r="A1" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+      <c r="X1" s="14"/>
+      <c r="Y1" s="14"/>
+      <c r="Z1" s="14"/>
+      <c r="AA1" s="14"/>
+      <c r="AB1" s="14"/>
+      <c r="AC1" s="14"/>
+      <c r="AD1" s="14"/>
+      <c r="AE1" s="14"/>
+      <c r="AF1" s="14"/>
+      <c r="AG1" s="14"/>
+      <c r="AH1" s="14"/>
+      <c r="AI1" s="14"/>
+      <c r="AJ1" s="14"/>
+      <c r="AK1" s="14"/>
+      <c r="AL1" s="14"/>
+      <c r="AM1" s="14"/>
+      <c r="AN1" s="14"/>
+      <c r="AO1" s="14"/>
+      <c r="AP1" s="14"/>
+      <c r="AQ1" s="14"/>
+      <c r="AR1" s="14"/>
+      <c r="AS1" s="14"/>
+      <c r="AT1" s="14"/>
+      <c r="AU1" s="14"/>
+      <c r="AV1" s="14"/>
+      <c r="AW1" s="14"/>
+      <c r="AX1" s="14"/>
+      <c r="AY1" s="14"/>
+      <c r="AZ1" s="14"/>
+      <c r="BA1" s="14"/>
+      <c r="BB1" s="14"/>
+      <c r="BC1" s="7"/>
       <c r="BD1" s="4"/>
+      <c r="BE1" s="4"/>
     </row>
-    <row r="2" spans="1:57" ht="21" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+    <row r="2" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="2"/>
-[...12 lines deleted...]
-      <c r="BC3" s="9"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="AW2" s="3"/>
+      <c r="AX2" s="3"/>
+      <c r="AY2" s="3"/>
+      <c r="BA2" s="10"/>
+      <c r="BB2" s="10"/>
     </row>
-    <row r="4" spans="1:57" ht="30" customHeight="1">
-      <c r="A4" s="34" t="s">
+    <row r="3" spans="1:58" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="K3" s="36"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="36"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="34"/>
-[...8 lines deleted...]
-      <c r="I4" s="33" t="s">
+      <c r="Q3" s="36"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="34"/>
-[...1 lines deleted...]
-      <c r="L4" s="33" t="s">
+      <c r="T3" s="36"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="34"/>
-[...1 lines deleted...]
-      <c r="O4" s="33" t="s">
+      <c r="W3" s="36"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC3" s="36"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="34"/>
-[...1 lines deleted...]
-      <c r="R4" s="33" t="s">
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="AL3" s="36"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="34"/>
-[...1 lines deleted...]
-      <c r="U4" s="33" t="s">
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="47"/>
+      <c r="AT3" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="34"/>
-[...1 lines deleted...]
-      <c r="X4" s="44" t="s">
+      <c r="AU3" s="36"/>
+      <c r="AV3" s="37"/>
+      <c r="AW3" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="Y4" s="45"/>
-[...1 lines deleted...]
-      <c r="AA4" s="33" t="s">
+      <c r="AX3" s="36"/>
+      <c r="AY3" s="36"/>
+      <c r="AZ3" s="17"/>
+      <c r="BA3" s="10"/>
+    </row>
+    <row r="4" spans="1:58" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="26">
+        <v>2</v>
+      </c>
+      <c r="D4" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="16"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15">
+        <v>70</v>
+      </c>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25">
+        <v>14</v>
+      </c>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25">
         <v>1</v>
       </c>
-      <c r="AB4" s="34"/>
-[...11 lines deleted...]
-      <c r="AJ4" s="39" t="s">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25">
+        <v>1</v>
+      </c>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25">
+        <v>4</v>
+      </c>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25">
+        <v>6</v>
+      </c>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25">
+        <v>3</v>
+      </c>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25">
+        <v>1</v>
+      </c>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25">
         <v>2</v>
       </c>
-      <c r="AK4" s="40"/>
-[...1 lines deleted...]
-      <c r="AM4" s="33" t="s">
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29">
+        <v>4</v>
+      </c>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25">
+        <v>2</v>
+      </c>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25">
+        <v>5</v>
+      </c>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25">
+        <v>16</v>
+      </c>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="25"/>
+      <c r="AY4" s="25">
+        <v>11</v>
+      </c>
+      <c r="AZ4" s="33"/>
+      <c r="BA4" s="28"/>
+    </row>
+    <row r="5" spans="1:58" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C5" s="26">
         <v>3</v>
       </c>
-      <c r="AN4" s="34"/>
-[...6 lines deleted...]
-      <c r="AS4" s="44" t="s">
+      <c r="D5" s="5"/>
+      <c r="E5" s="16"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15">
+        <v>55</v>
+      </c>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25">
+        <v>6</v>
+      </c>
+      <c r="M5" s="25"/>
+      <c r="N5" s="25"/>
+      <c r="O5" s="25">
+        <v>5</v>
+      </c>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="25"/>
+      <c r="R5" s="25">
+        <v>1</v>
+      </c>
+      <c r="S5" s="25"/>
+      <c r="T5" s="25"/>
+      <c r="U5" s="25">
+        <v>7</v>
+      </c>
+      <c r="V5" s="25"/>
+      <c r="W5" s="25"/>
+      <c r="X5" s="25">
         <v>4</v>
       </c>
-      <c r="AT4" s="45"/>
-[...14 lines deleted...]
-      <c r="BE4" s="9"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="25"/>
+      <c r="AA5" s="25">
+        <v>5</v>
+      </c>
+      <c r="AB5" s="25"/>
+      <c r="AC5" s="25"/>
+      <c r="AD5" s="25">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="25"/>
+      <c r="AF5" s="25"/>
+      <c r="AG5" s="25">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK5" s="25"/>
+      <c r="AL5" s="25"/>
+      <c r="AM5" s="25">
+        <v>2</v>
+      </c>
+      <c r="AN5" s="25"/>
+      <c r="AO5" s="25"/>
+      <c r="AP5" s="25">
+        <v>2</v>
+      </c>
+      <c r="AQ5" s="25"/>
+      <c r="AR5" s="25"/>
+      <c r="AS5" s="25">
+        <v>1</v>
+      </c>
+      <c r="AT5" s="25"/>
+      <c r="AU5" s="25"/>
+      <c r="AV5" s="25">
+        <v>13</v>
+      </c>
+      <c r="AW5" s="25"/>
+      <c r="AX5" s="25"/>
+      <c r="AY5" s="25">
+        <v>4</v>
+      </c>
+      <c r="AZ5" s="8"/>
+      <c r="BA5" s="28"/>
     </row>
-    <row r="5" spans="1:57" ht="26.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="N5" s="23">
+    <row r="6" spans="1:58" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C6" s="5">
         <v>4</v>
-      </c>
-[...76 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="16"/>
-      <c r="H6" s="15">
-[...4 lines deleted...]
-      <c r="K6" s="23">
+      <c r="H6" s="15"/>
+      <c r="I6" s="15">
+        <v>70</v>
+      </c>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25">
+        <v>9</v>
+      </c>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25">
+        <v>4</v>
+      </c>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25">
+        <v>7</v>
+      </c>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25">
+        <v>1</v>
+      </c>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25">
+        <v>1</v>
+      </c>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29">
+        <v>4</v>
+      </c>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25">
+        <v>2</v>
+      </c>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25">
+        <v>4</v>
+      </c>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25">
+        <v>17</v>
+      </c>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25">
+        <v>10</v>
+      </c>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="28"/>
+    </row>
+    <row r="7" spans="1:58" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C7" s="26">
         <v>5</v>
-      </c>
-[...77 lines deleted...]
-        <v>2</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="16"/>
-      <c r="H7" s="15">
-[...4 lines deleted...]
-      <c r="K7" s="23">
+      <c r="H7" s="15"/>
+      <c r="I7" s="15">
+        <v>58</v>
+      </c>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25">
+        <v>8</v>
+      </c>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25">
+        <v>3</v>
+      </c>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25">
+        <v>1</v>
+      </c>
+      <c r="S7" s="25"/>
+      <c r="T7" s="25"/>
+      <c r="U7" s="25">
+        <v>6</v>
+      </c>
+      <c r="V7" s="25"/>
+      <c r="W7" s="25"/>
+      <c r="X7" s="25">
+        <v>2</v>
+      </c>
+      <c r="Y7" s="25"/>
+      <c r="Z7" s="25"/>
+      <c r="AA7" s="25">
+        <v>4</v>
+      </c>
+      <c r="AB7" s="25"/>
+      <c r="AC7" s="25"/>
+      <c r="AD7" s="25">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="25"/>
+      <c r="AF7" s="25"/>
+      <c r="AG7" s="25">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="29"/>
+      <c r="AI7" s="29"/>
+      <c r="AJ7" s="29">
+        <v>4</v>
+      </c>
+      <c r="AK7" s="25"/>
+      <c r="AL7" s="25"/>
+      <c r="AM7" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="25"/>
+      <c r="AO7" s="25"/>
+      <c r="AP7" s="25">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="25"/>
+      <c r="AR7" s="25"/>
+      <c r="AS7" s="25">
+        <v>4</v>
+      </c>
+      <c r="AT7" s="25"/>
+      <c r="AU7" s="25"/>
+      <c r="AV7" s="25">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="25"/>
+      <c r="AX7" s="25"/>
+      <c r="AY7" s="25">
+        <v>8</v>
+      </c>
+      <c r="AZ7" s="33"/>
+      <c r="BA7" s="28"/>
+    </row>
+    <row r="8" spans="1:58" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="39"/>
+      <c r="C8" s="27">
+        <v>6</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="23"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="I8" s="32">
+        <v>67</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8">
+        <v>5</v>
+      </c>
+      <c r="M8" s="13"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="24">
+        <v>3</v>
+      </c>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="S8" s="8"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="24">
+        <v>7</v>
+      </c>
+      <c r="V8" s="8"/>
+      <c r="W8" s="13"/>
+      <c r="X8" s="24">
+        <v>12</v>
+      </c>
+      <c r="Y8" s="24"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="24"/>
+      <c r="AC8" s="24"/>
+      <c r="AD8" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE8" s="13"/>
+      <c r="AF8" s="13"/>
+      <c r="AG8" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="30"/>
+      <c r="AI8" s="30"/>
+      <c r="AJ8" s="31">
+        <v>1</v>
+      </c>
+      <c r="AK8" s="13"/>
+      <c r="AL8" s="13"/>
+      <c r="AM8" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN8" s="13"/>
+      <c r="AO8" s="13"/>
+      <c r="AP8" s="24">
+        <v>4</v>
+      </c>
+      <c r="AQ8" s="13"/>
+      <c r="AR8" s="13"/>
+      <c r="AS8" s="8">
+        <v>10</v>
+      </c>
+      <c r="AT8" s="13"/>
+      <c r="AU8" s="13"/>
+      <c r="AV8" s="24">
         <v>14</v>
       </c>
-      <c r="L7" s="23"/>
-[...16 lines deleted...]
-      <c r="W7" s="23">
+      <c r="AW8" s="13"/>
+      <c r="AX8" s="13"/>
+      <c r="AY8" s="24">
         <v>6</v>
       </c>
-      <c r="X7" s="23"/>
-[...52 lines deleted...]
-      <c r="BE7" s="9"/>
+      <c r="AZ8" s="13"/>
+      <c r="BA8" s="28"/>
+      <c r="BF8" s="1"/>
     </row>
-    <row r="8" spans="1:57" ht="20.25" customHeight="1">
-[...25 lines deleted...]
-      <c r="T8" s="23">
+    <row r="9" spans="1:58" x14ac:dyDescent="0.15">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="9"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="9"/>
+      <c r="U9" s="9"/>
+      <c r="V9" s="9"/>
+      <c r="W9" s="9"/>
+      <c r="X9" s="9"/>
+      <c r="Y9" s="9"/>
+      <c r="Z9" s="9"/>
+      <c r="AA9" s="9"/>
+      <c r="AB9" s="9"/>
+      <c r="AC9" s="9"/>
+      <c r="AD9" s="9"/>
+      <c r="AE9" s="9"/>
+      <c r="AF9" s="9"/>
+      <c r="AG9" s="9"/>
+      <c r="AH9" s="9"/>
+      <c r="AI9" s="9"/>
+      <c r="AJ9" s="9"/>
+      <c r="AK9" s="9"/>
+      <c r="AL9" s="9"/>
+      <c r="AM9" s="9"/>
+      <c r="AN9" s="9"/>
+      <c r="AO9" s="9"/>
+      <c r="AP9" s="9"/>
+      <c r="AQ9" s="9"/>
+      <c r="AR9" s="9"/>
+      <c r="AS9" s="9"/>
+      <c r="AT9" s="9"/>
+      <c r="AU9" s="9"/>
+      <c r="AV9" s="9"/>
+      <c r="AW9" s="9"/>
+      <c r="AX9" s="9"/>
+      <c r="AY9" s="9"/>
+      <c r="AZ9" s="17"/>
+      <c r="BA9" s="10"/>
+    </row>
+    <row r="10" spans="1:58" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="U8" s="23"/>
-[...215 lines deleted...]
-      <c r="BE11" s="21"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="BA10" s="20"/>
+      <c r="BB10" s="20"/>
+      <c r="BC10" s="20"/>
+      <c r="BD10" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...19 lines deleted...]
-    <mergeCell ref="A4:E4"/>
+  <mergeCells count="18">
+    <mergeCell ref="Y3:AA3"/>
+    <mergeCell ref="AB3:AD3"/>
+    <mergeCell ref="AT3:AV3"/>
+    <mergeCell ref="AW3:AY3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="AE3:AG3"/>
+    <mergeCell ref="AH3:AJ3"/>
+    <mergeCell ref="AK3:AM3"/>
+    <mergeCell ref="AN3:AP3"/>
+    <mergeCell ref="AQ3:AS3"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="P3:R3"/>
+    <mergeCell ref="S3:U3"/>
+    <mergeCell ref="V3:X3"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;R&amp;"ＭＳ 明朝,標準"&amp;9治安及び災害&amp;"ＭＳ ゴシック,標準" </oddHeader>
+    <oddHeader>&amp;L&amp;"ＭＳ 明朝,標準"&amp;9治安及び災害</oddHeader>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="A2:E3 A9:E10 A5:B6 A4:B4 E4 D5:E6" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>15-6-(2) </vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>15-5-(2)  </vt:lpstr>
+      <vt:lpstr>'15-5-(2)  '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>15 治安及び災害</dc:title>
   <dc:creator>高槻市総務部総務課</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>