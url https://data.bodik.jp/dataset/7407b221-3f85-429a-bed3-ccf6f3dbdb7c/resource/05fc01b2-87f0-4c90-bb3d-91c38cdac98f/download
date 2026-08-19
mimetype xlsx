--- v0 (2026-02-17)
+++ v1 (2026-08-19)
@@ -1,268 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R7年度\01_照会関係\02_回答\04_主要品目別海上出入貨物等\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R8年度\03_オープンデータ掲載関係\04_主要品目別海上出入貨物等\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C79B06E-A91C-4BFC-8BA6-F9172F6E9280}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(阪南港）" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C57" i="2" l="1"/>
-[...10 lines deleted...]
-  <c r="C54" i="2"/>
+  <c r="C54" i="2" l="1"/>
   <c r="C53" i="2"/>
   <c r="J52" i="2"/>
   <c r="I52" i="2"/>
   <c r="H52" i="2"/>
   <c r="G52" i="2"/>
   <c r="F52" i="2"/>
   <c r="E52" i="2"/>
   <c r="C52" i="2" s="1"/>
   <c r="D52" i="2"/>
   <c r="B52" i="2"/>
-  <c r="C8" i="2" l="1"/>
+  <c r="C8" i="2"/>
+  <c r="C7" i="2"/>
+  <c r="C6" i="2"/>
   <c r="C5" i="2"/>
-  <c r="C6" i="2"/>
-  <c r="C7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="56">
-[...2 lines deleted...]
-    <rPh sb="0" eb="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="56">
+  <si>
+    <t>25年</t>
+    <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...39 lines deleted...]
-    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>15年</t>
     <rPh sb="2" eb="3">
-      <t>モト</t>
-[...1 lines deleted...]
-    <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>昭和</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>57</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>26年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>内航</t>
+    <rPh sb="0" eb="1">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>コウカイ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>外航</t>
+    <rPh sb="0" eb="2">
+      <t>ガイコウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>28年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>令和元年</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガンネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>総トン数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>平成元年</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>昭和</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>58</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>24年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>21年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>昭和</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>59</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">10000
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>以上</t>
     </r>
     <rPh sb="6" eb="8">
       <t>イジョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>※　「</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>～</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -298,275 +348,312 @@
       <t>トン以上</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>トン未満」をあらわす。</t>
     </r>
     <rPh sb="15" eb="17">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ミマン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>～</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t>100</t>
     </r>
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>5年</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">     100</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">～
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">       500</t>
     </r>
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>14年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">     500</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">～
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">       1000</t>
     </r>
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>23年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>11年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">     1000</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">～
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">      3000</t>
     </r>
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>4年</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">     3000</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">～
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">      6000</t>
     </r>
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">     6000</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">～
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">      10000</t>
     </r>
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>単位</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> : </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>重量トン</t>
     </r>
     <rPh sb="0" eb="2">
       <t>タンイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジュウリョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>29年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="1">
       <t>フサ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カズ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>10年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>担当：総務管財課（照会先：大阪港湾局）</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="3" eb="8">
       <t>ソウム</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ショウカイサキ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>オオサカ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>コウワンキョク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...12 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>16年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>昭和61年</t>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>トン階級別入港船舶数</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Century"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>阪南港</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
@@ -574,863 +661,589 @@
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="2" eb="4">
       <t>カイキュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ベツ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ニュウコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>センパク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>スウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ハンナン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ミナト</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>27年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>昭和60年</t>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>7年</t>
+    <rPh sb="1" eb="2">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>62年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>20年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>63年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t xml:space="preserve"> 2年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>3年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>6年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-    <rPh sb="1" eb="2">
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>12年</t>
+    <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>8年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>22年</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>9年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...20 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>13年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...20 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>17年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>18年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>19年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...69 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>30年</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>2年</t>
     <rPh sb="1" eb="2">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="###\ ###\ ##0;&quot;△&quot;###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Century"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="Century"/>
-[...11 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
-[...148 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="47"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="26"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79985961485641044"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79985961485641044"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79985961485641044"/>
+        <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79985961485641044"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79985961485641044"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79985961485641044"/>
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.59974974822229687"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59974974822229687"/>
+        <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.59974974822229687"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.59974974822229687"/>
-[...11 lines deleted...]
-        <fgColor theme="9" tint="0.59974974822229687"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...162 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
@@ -1444,396 +1257,557 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
-        <color theme="4" tint="0.49971007415997803"/>
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="31" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="28" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="30" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="40">
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+  <cellXfs count="39">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="176" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="20" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="21" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="22" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="23" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="24" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="25" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="26" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="27" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="19" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="出力" xfId="38" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="32" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="38" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="40" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="34" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="35" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="36" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="37" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="41" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="31" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="39" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="入力" xfId="40" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="30" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="良い" xfId="41" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="良い" xfId="33" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1851,86 +1825,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1948,73 +1922,75 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
@@ -2024,2037 +2000,2122 @@
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
-[...1 lines deleted...]
-            </a:camera>
+            <a:camera prst="orthographicFront"/>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K59"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="E46" sqref="E46"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B54" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="F54" sqref="F54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.25" defaultRowHeight="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.25" customWidth="1"/>
     <col min="2" max="10" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+    </row>
+    <row r="2" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="23"/>
+      <c r="D3" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="20"/>
-[...46 lines deleted...]
-      <c r="I3" s="28" t="s">
+      <c r="G3" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="J3" s="32" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="1"/>
+      <c r="K3" s="7"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="25"/>
-[...3 lines deleted...]
-      <c r="C4" s="2" t="s">
+      <c r="A4" s="28"/>
+      <c r="B4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="7"/>
+    </row>
+    <row r="5" spans="1:11" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="27"/>
-[...12 lines deleted...]
-      <c r="B5" s="4">
+      <c r="B5" s="9">
         <v>9431</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="10">
         <f>SUM(D5:J5)</f>
         <v>1976288</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="10">
         <v>73549</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="10">
         <v>806529</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="10">
         <v>164403</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="10">
         <v>291183</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H5" s="10">
         <v>368305</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="10">
         <v>80150</v>
       </c>
-      <c r="J5" s="5">
+      <c r="J5" s="10">
         <v>192169</v>
       </c>
-      <c r="K5" s="1"/>
+      <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:11" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="4">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="9">
         <v>10002</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="10">
         <f>SUM(D6:J6)</f>
         <v>1993686</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="10">
         <v>82112</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="10">
         <v>868305</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="10">
         <v>147451</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="10">
         <v>277136</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="10">
         <v>389172</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="10">
         <v>98492</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="10">
         <v>131018</v>
       </c>
-      <c r="K6" s="1"/>
+      <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:11" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="4">
+      <c r="A7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="9">
         <v>9683</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="10">
         <f>SUM(D7:J7)</f>
         <v>2047460</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="10">
         <v>79489</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="10">
         <v>945114</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="10">
         <v>116440</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="10">
         <v>290289</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="10">
         <v>397021</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="10">
         <v>83041</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="10">
         <v>136066</v>
       </c>
-      <c r="K7" s="1"/>
+      <c r="K7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="4">
+      <c r="A8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="9">
         <v>9735</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="10">
         <f>SUM(D8:J8)</f>
         <v>2092006</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="10">
         <v>76954</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="10">
         <v>935722</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="10">
         <v>132613</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="10">
         <v>277004</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="10">
         <v>473116</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="10">
         <v>77071</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="10">
         <v>119526</v>
       </c>
-      <c r="K8" s="1"/>
+      <c r="K8" s="7"/>
     </row>
     <row r="9" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="9">
+        <v>9029</v>
+      </c>
+      <c r="C9" s="10">
+        <v>2059976</v>
+      </c>
+      <c r="D9" s="10">
+        <v>73572</v>
+      </c>
+      <c r="E9" s="10">
+        <v>952814</v>
+      </c>
+      <c r="F9" s="10">
+        <v>165215</v>
+      </c>
+      <c r="G9" s="10">
+        <v>281977</v>
+      </c>
+      <c r="H9" s="10">
+        <v>434363</v>
+      </c>
+      <c r="I9" s="10">
+        <v>68935</v>
+      </c>
+      <c r="J9" s="10">
+        <v>83100</v>
+      </c>
+      <c r="K9" s="7"/>
+    </row>
+    <row r="10" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="9">
+        <v>8957</v>
+      </c>
+      <c r="C10" s="10">
+        <v>2312159</v>
+      </c>
+      <c r="D10" s="10">
+        <v>67472</v>
+      </c>
+      <c r="E10" s="10">
+        <v>967595</v>
+      </c>
+      <c r="F10" s="10">
+        <v>181915</v>
+      </c>
+      <c r="G10" s="10">
+        <v>320392</v>
+      </c>
+      <c r="H10" s="10">
+        <v>592340</v>
+      </c>
+      <c r="I10" s="10">
+        <v>37945</v>
+      </c>
+      <c r="J10" s="10">
+        <v>144500</v>
+      </c>
+      <c r="K10" s="7"/>
+    </row>
+    <row r="11" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="9">
+        <v>9875</v>
+      </c>
+      <c r="C11" s="10">
+        <v>2453493</v>
+      </c>
+      <c r="D11" s="10">
+        <v>71705</v>
+      </c>
+      <c r="E11" s="10">
+        <v>1066874</v>
+      </c>
+      <c r="F11" s="10">
+        <v>251391</v>
+      </c>
+      <c r="G11" s="10">
+        <v>432809</v>
+      </c>
+      <c r="H11" s="10">
+        <v>509302</v>
+      </c>
+      <c r="I11" s="10">
+        <v>51146</v>
+      </c>
+      <c r="J11" s="10">
+        <v>70266</v>
+      </c>
+      <c r="K11" s="7"/>
+    </row>
+    <row r="12" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9">
+        <v>9584</v>
+      </c>
+      <c r="C12" s="10">
+        <v>2535502</v>
+      </c>
+      <c r="D12" s="10">
+        <v>68229</v>
+      </c>
+      <c r="E12" s="10">
+        <v>982104</v>
+      </c>
+      <c r="F12" s="10">
+        <v>194580</v>
+      </c>
+      <c r="G12" s="10">
+        <v>532804</v>
+      </c>
+      <c r="H12" s="10">
+        <v>512773</v>
+      </c>
+      <c r="I12" s="10">
+        <v>26115</v>
+      </c>
+      <c r="J12" s="10">
+        <v>218897</v>
+      </c>
+      <c r="K12" s="7"/>
+    </row>
+    <row r="13" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="9">
+        <v>8919</v>
+      </c>
+      <c r="C13" s="10">
+        <v>2397123</v>
+      </c>
+      <c r="D13" s="10">
+        <v>59494</v>
+      </c>
+      <c r="E13" s="10">
+        <v>919435</v>
+      </c>
+      <c r="F13" s="10">
+        <v>139089</v>
+      </c>
+      <c r="G13" s="10">
+        <v>425259</v>
+      </c>
+      <c r="H13" s="10">
+        <v>612482</v>
+      </c>
+      <c r="I13" s="10">
+        <v>52662</v>
+      </c>
+      <c r="J13" s="10">
+        <v>188702</v>
+      </c>
+      <c r="K13" s="7"/>
+    </row>
+    <row r="14" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="9">
+        <v>8830</v>
+      </c>
+      <c r="C14" s="10">
+        <v>2223442</v>
+      </c>
+      <c r="D14" s="10">
+        <v>59856</v>
+      </c>
+      <c r="E14" s="10">
+        <v>856326</v>
+      </c>
+      <c r="F14" s="10">
+        <v>134302</v>
+      </c>
+      <c r="G14" s="10">
+        <v>525459</v>
+      </c>
+      <c r="H14" s="10">
+        <v>466143</v>
+      </c>
+      <c r="I14" s="10">
+        <v>27049</v>
+      </c>
+      <c r="J14" s="10">
+        <v>154307</v>
+      </c>
+      <c r="K14" s="7"/>
+    </row>
+    <row r="15" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="9">
+        <v>9755</v>
+      </c>
+      <c r="C15" s="10">
+        <v>2225476</v>
+      </c>
+      <c r="D15" s="10">
+        <v>59520</v>
+      </c>
+      <c r="E15" s="10">
+        <v>814189</v>
+      </c>
+      <c r="F15" s="10">
+        <v>127708</v>
+      </c>
+      <c r="G15" s="10">
+        <v>664616</v>
+      </c>
+      <c r="H15" s="10">
+        <v>404373</v>
+      </c>
+      <c r="I15" s="10">
+        <v>33767</v>
+      </c>
+      <c r="J15" s="10">
+        <v>121303</v>
+      </c>
+      <c r="K15" s="7"/>
+    </row>
+    <row r="16" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="9">
+        <v>9591</v>
+      </c>
+      <c r="C16" s="10">
+        <v>2317835</v>
+      </c>
+      <c r="D16" s="10">
+        <v>59953</v>
+      </c>
+      <c r="E16" s="10">
+        <v>747266</v>
+      </c>
+      <c r="F16" s="10">
+        <v>98961</v>
+      </c>
+      <c r="G16" s="10">
+        <v>648780</v>
+      </c>
+      <c r="H16" s="10">
+        <v>428551</v>
+      </c>
+      <c r="I16" s="10">
+        <v>16039</v>
+      </c>
+      <c r="J16" s="10">
+        <v>318285</v>
+      </c>
+      <c r="K16" s="7"/>
+    </row>
+    <row r="17" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="9">
+        <v>9735</v>
+      </c>
+      <c r="C17" s="10">
+        <v>2180600</v>
+      </c>
+      <c r="D17" s="10">
+        <v>60796</v>
+      </c>
+      <c r="E17" s="10">
+        <v>725115</v>
+      </c>
+      <c r="F17" s="10">
+        <v>110435</v>
+      </c>
+      <c r="G17" s="10">
+        <v>562910</v>
+      </c>
+      <c r="H17" s="10">
+        <v>573244</v>
+      </c>
+      <c r="I17" s="10">
+        <v>49033</v>
+      </c>
+      <c r="J17" s="10">
+        <v>99067</v>
+      </c>
+      <c r="K17" s="7"/>
+    </row>
+    <row r="18" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="9">
+        <v>10021</v>
+      </c>
+      <c r="C18" s="10">
+        <v>2300171</v>
+      </c>
+      <c r="D18" s="10">
+        <v>60715</v>
+      </c>
+      <c r="E18" s="10">
+        <v>874782</v>
+      </c>
+      <c r="F18" s="10">
+        <v>95981</v>
+      </c>
+      <c r="G18" s="10">
+        <v>644470</v>
+      </c>
+      <c r="H18" s="10">
+        <v>515479</v>
+      </c>
+      <c r="I18" s="10">
+        <v>45681</v>
+      </c>
+      <c r="J18" s="10">
+        <v>63063</v>
+      </c>
+      <c r="K18" s="7"/>
+    </row>
+    <row r="19" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="9">
+        <v>10350</v>
+      </c>
+      <c r="C19" s="10">
+        <v>2556305</v>
+      </c>
+      <c r="D19" s="10">
+        <v>64096</v>
+      </c>
+      <c r="E19" s="10">
+        <v>902595</v>
+      </c>
+      <c r="F19" s="10">
+        <v>102501</v>
+      </c>
+      <c r="G19" s="10">
+        <v>692070</v>
+      </c>
+      <c r="H19" s="10">
+        <v>562206</v>
+      </c>
+      <c r="I19" s="10">
+        <v>33077</v>
+      </c>
+      <c r="J19" s="10">
+        <v>109759</v>
+      </c>
+      <c r="K19" s="7"/>
+    </row>
+    <row r="20" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="9">
+        <v>10595</v>
+      </c>
+      <c r="C20" s="10">
+        <v>2498250</v>
+      </c>
+      <c r="D20" s="10">
+        <v>63898</v>
+      </c>
+      <c r="E20" s="10">
+        <v>897547</v>
+      </c>
+      <c r="F20" s="10">
+        <v>125636</v>
+      </c>
+      <c r="G20" s="10">
+        <v>453749</v>
+      </c>
+      <c r="H20" s="10">
+        <v>730308</v>
+      </c>
+      <c r="I20" s="10">
+        <v>6263</v>
+      </c>
+      <c r="J20" s="10">
+        <v>220849</v>
+      </c>
+      <c r="K20" s="7"/>
+    </row>
+    <row r="21" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="9">
+        <v>10505</v>
+      </c>
+      <c r="C21" s="10">
+        <v>2113680</v>
+      </c>
+      <c r="D21" s="10">
+        <v>70697</v>
+      </c>
+      <c r="E21" s="10">
+        <v>779543</v>
+      </c>
+      <c r="F21" s="10">
+        <v>129917</v>
+      </c>
+      <c r="G21" s="10">
+        <v>374156</v>
+      </c>
+      <c r="H21" s="10">
+        <v>518681</v>
+      </c>
+      <c r="I21" s="10">
+        <v>20523</v>
+      </c>
+      <c r="J21" s="10">
+        <v>220163</v>
+      </c>
+      <c r="K21" s="7"/>
+    </row>
+    <row r="22" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="9">
+        <v>8961</v>
+      </c>
+      <c r="C22" s="10">
+        <v>1886967</v>
+      </c>
+      <c r="D22" s="10">
+        <v>60791</v>
+      </c>
+      <c r="E22" s="10">
+        <v>681475</v>
+      </c>
+      <c r="F22" s="10">
+        <v>105565</v>
+      </c>
+      <c r="G22" s="10">
+        <v>187688</v>
+      </c>
+      <c r="H22" s="10">
+        <v>489462</v>
+      </c>
+      <c r="I22" s="10">
+        <v>76892</v>
+      </c>
+      <c r="J22" s="10">
+        <v>285094</v>
+      </c>
+      <c r="K22" s="7"/>
+    </row>
+    <row r="23" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="9">
+        <v>9068</v>
+      </c>
+      <c r="C23" s="10">
+        <v>1883245</v>
+      </c>
+      <c r="D23" s="10">
+        <v>64306</v>
+      </c>
+      <c r="E23" s="10">
+        <v>70961</v>
+      </c>
+      <c r="F23" s="10">
+        <v>113078</v>
+      </c>
+      <c r="G23" s="10">
+        <v>210660</v>
+      </c>
+      <c r="H23" s="10">
+        <v>394514</v>
+      </c>
+      <c r="I23" s="10">
+        <v>100032</v>
+      </c>
+      <c r="J23" s="10">
+        <v>290984</v>
+      </c>
+      <c r="K23" s="7"/>
+    </row>
+    <row r="24" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="9">
+        <v>8921</v>
+      </c>
+      <c r="C24" s="10">
+        <v>1757654</v>
+      </c>
+      <c r="D24" s="10">
+        <v>62966</v>
+      </c>
+      <c r="E24" s="10">
+        <v>590791</v>
+      </c>
+      <c r="F24" s="10">
+        <v>113956</v>
+      </c>
+      <c r="G24" s="10">
+        <v>243046</v>
+      </c>
+      <c r="H24" s="10">
+        <v>266311</v>
+      </c>
+      <c r="I24" s="10">
+        <v>98435</v>
+      </c>
+      <c r="J24" s="10">
+        <v>382149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="4">
-[...128 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="B25" s="9">
+        <v>8982</v>
+      </c>
+      <c r="C25" s="10">
+        <v>1848523</v>
+      </c>
+      <c r="D25" s="10">
+        <v>61607</v>
+      </c>
+      <c r="E25" s="10">
+        <v>593335</v>
+      </c>
+      <c r="F25" s="10">
+        <v>133019</v>
+      </c>
+      <c r="G25" s="10">
+        <v>264169</v>
+      </c>
+      <c r="H25" s="10">
+        <v>235758</v>
+      </c>
+      <c r="I25" s="10">
+        <v>98688</v>
+      </c>
+      <c r="J25" s="10">
+        <v>461947</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="9">
+        <v>8579</v>
+      </c>
+      <c r="C26" s="10">
+        <v>1663651</v>
+      </c>
+      <c r="D26" s="10">
+        <v>54465</v>
+      </c>
+      <c r="E26" s="10">
+        <v>501815</v>
+      </c>
+      <c r="F26" s="10">
+        <v>123407</v>
+      </c>
+      <c r="G26" s="10">
+        <v>241639</v>
+      </c>
+      <c r="H26" s="10">
+        <v>209972</v>
+      </c>
+      <c r="I26" s="10">
+        <v>106545</v>
+      </c>
+      <c r="J26" s="10">
+        <v>425808</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="9">
+        <v>8800</v>
+      </c>
+      <c r="C27" s="10">
+        <v>3262109</v>
+      </c>
+      <c r="D27" s="10">
+        <v>56875</v>
+      </c>
+      <c r="E27" s="10">
+        <v>531234</v>
+      </c>
+      <c r="F27" s="10">
+        <v>123737</v>
+      </c>
+      <c r="G27" s="10">
+        <v>184718</v>
+      </c>
+      <c r="H27" s="10">
+        <v>231669</v>
+      </c>
+      <c r="I27" s="10">
+        <v>144016</v>
+      </c>
+      <c r="J27" s="10">
+        <v>1989860</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="10">
+        <v>8693</v>
+      </c>
+      <c r="C28" s="10">
+        <v>3889941</v>
+      </c>
+      <c r="D28" s="10">
+        <v>53542</v>
+      </c>
+      <c r="E28" s="10">
+        <v>593191</v>
+      </c>
+      <c r="F28" s="10">
+        <v>99313</v>
+      </c>
+      <c r="G28" s="10">
+        <v>237693</v>
+      </c>
+      <c r="H28" s="10">
+        <v>152468</v>
+      </c>
+      <c r="I28" s="10">
+        <v>165564</v>
+      </c>
+      <c r="J28" s="10">
+        <v>2588170</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="10">
+        <v>8013</v>
+      </c>
+      <c r="C29" s="10">
+        <v>3033748</v>
+      </c>
+      <c r="D29" s="10">
+        <v>46776</v>
+      </c>
+      <c r="E29" s="10">
+        <v>561489</v>
+      </c>
+      <c r="F29" s="10">
+        <v>230655</v>
+      </c>
+      <c r="G29" s="10">
+        <v>153710</v>
+      </c>
+      <c r="H29" s="10">
+        <v>198799</v>
+      </c>
+      <c r="I29" s="10">
+        <v>159494</v>
+      </c>
+      <c r="J29" s="10">
+        <v>1682825</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="10">
+        <v>7588</v>
+      </c>
+      <c r="C30" s="10">
+        <v>1715796</v>
+      </c>
+      <c r="D30" s="10">
+        <v>46713</v>
+      </c>
+      <c r="E30" s="10">
+        <v>522819</v>
+      </c>
+      <c r="F30" s="10">
+        <v>112073</v>
+      </c>
+      <c r="G30" s="10">
+        <v>195353</v>
+      </c>
+      <c r="H30" s="10">
+        <v>227032</v>
+      </c>
+      <c r="I30" s="10">
+        <v>246424</v>
+      </c>
+      <c r="J30" s="10">
+        <v>365382</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="10">
+        <v>7371</v>
+      </c>
+      <c r="C31" s="10">
+        <v>1590505</v>
+      </c>
+      <c r="D31" s="10">
+        <v>50781</v>
+      </c>
+      <c r="E31" s="10">
+        <v>519789</v>
+      </c>
+      <c r="F31" s="10">
+        <v>70653</v>
+      </c>
+      <c r="G31" s="10">
+        <v>245670</v>
+      </c>
+      <c r="H31" s="10">
+        <v>195588</v>
+      </c>
+      <c r="I31" s="10">
+        <v>226320</v>
+      </c>
+      <c r="J31" s="10">
+        <v>281704</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="10">
+        <v>7639</v>
+      </c>
+      <c r="C32" s="10">
+        <v>1878858</v>
+      </c>
+      <c r="D32" s="10">
+        <v>51961</v>
+      </c>
+      <c r="E32" s="10">
+        <v>566694</v>
+      </c>
+      <c r="F32" s="10">
+        <v>79450</v>
+      </c>
+      <c r="G32" s="10">
+        <v>201095</v>
+      </c>
+      <c r="H32" s="10">
+        <v>178585</v>
+      </c>
+      <c r="I32" s="10">
+        <v>237482</v>
+      </c>
+      <c r="J32" s="10">
+        <v>563591</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="10">
+        <v>8187</v>
+      </c>
+      <c r="C33" s="10">
+        <v>2072250</v>
+      </c>
+      <c r="D33" s="10">
+        <v>52963</v>
+      </c>
+      <c r="E33" s="10">
+        <v>698204</v>
+      </c>
+      <c r="F33" s="10">
+        <v>107254</v>
+      </c>
+      <c r="G33" s="10">
+        <v>228197</v>
+      </c>
+      <c r="H33" s="10">
+        <v>159127</v>
+      </c>
+      <c r="I33" s="10">
+        <v>250420</v>
+      </c>
+      <c r="J33" s="10">
+        <v>576085</v>
+      </c>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="10">
+        <v>7217</v>
+      </c>
+      <c r="C34" s="10">
+        <v>1867227</v>
+      </c>
+      <c r="D34" s="10">
+        <v>43461</v>
+      </c>
+      <c r="E34" s="10">
+        <v>683516</v>
+      </c>
+      <c r="F34" s="10">
+        <v>160536</v>
+      </c>
+      <c r="G34" s="10">
+        <v>310572</v>
+      </c>
+      <c r="H34" s="10">
+        <v>107801</v>
+      </c>
+      <c r="I34" s="10">
+        <v>191012</v>
+      </c>
+      <c r="J34" s="10">
+        <v>370329</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="10">
+        <v>7727</v>
+      </c>
+      <c r="C35" s="10">
+        <v>2779576</v>
+      </c>
+      <c r="D35" s="10">
+        <v>43518</v>
+      </c>
+      <c r="E35" s="10">
+        <v>641000</v>
+      </c>
+      <c r="F35" s="10">
+        <v>177342</v>
+      </c>
+      <c r="G35" s="10">
+        <v>1290401</v>
+      </c>
+      <c r="H35" s="10">
+        <v>102925</v>
+      </c>
+      <c r="I35" s="10">
+        <v>226399</v>
+      </c>
+      <c r="J35" s="10">
+        <v>297991</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="10">
+        <v>6819</v>
+      </c>
+      <c r="C36" s="10">
+        <v>2161261</v>
+      </c>
+      <c r="D36" s="10">
+        <v>35288</v>
+      </c>
+      <c r="E36" s="10">
+        <v>703229</v>
+      </c>
+      <c r="F36" s="10">
+        <v>166236</v>
+      </c>
+      <c r="G36" s="10">
+        <v>641531</v>
+      </c>
+      <c r="H36" s="10">
+        <v>119342</v>
+      </c>
+      <c r="I36" s="10">
+        <v>241085</v>
+      </c>
+      <c r="J36" s="10">
+        <v>254550</v>
+      </c>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="10">
+        <v>6693</v>
+      </c>
+      <c r="C37" s="10">
+        <v>2113194</v>
+      </c>
+      <c r="D37" s="10">
+        <v>33064</v>
+      </c>
+      <c r="E37" s="10">
+        <v>693248</v>
+      </c>
+      <c r="F37" s="10">
+        <v>118594</v>
+      </c>
+      <c r="G37" s="10">
+        <v>598659</v>
+      </c>
+      <c r="H37" s="10">
+        <v>195778</v>
+      </c>
+      <c r="I37" s="10">
+        <v>226180</v>
+      </c>
+      <c r="J37" s="10">
+        <v>247671</v>
+      </c>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="10">
+        <v>6267</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2378745</v>
+      </c>
+      <c r="D38" s="10">
+        <v>27963</v>
+      </c>
+      <c r="E38" s="10">
+        <v>655158</v>
+      </c>
+      <c r="F38" s="10">
+        <v>172972</v>
+      </c>
+      <c r="G38" s="10">
+        <v>877690</v>
+      </c>
+      <c r="H38" s="10">
+        <v>214658</v>
+      </c>
+      <c r="I38" s="10">
+        <v>231970</v>
+      </c>
+      <c r="J38" s="10">
+        <v>198334</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" s="1" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="10">
+        <v>6327</v>
+      </c>
+      <c r="C39" s="10">
+        <v>2402227</v>
+      </c>
+      <c r="D39" s="10">
+        <v>28924</v>
+      </c>
+      <c r="E39" s="10">
+        <v>688600</v>
+      </c>
+      <c r="F39" s="10">
+        <v>192471</v>
+      </c>
+      <c r="G39" s="10">
+        <v>647875</v>
+      </c>
+      <c r="H39" s="10">
+        <v>206383</v>
+      </c>
+      <c r="I39" s="10">
+        <v>230902</v>
+      </c>
+      <c r="J39" s="10">
+        <v>407072</v>
+      </c>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="10">
+        <v>5622</v>
+      </c>
+      <c r="C40" s="10">
+        <v>2162083</v>
+      </c>
+      <c r="D40" s="10">
+        <v>25813</v>
+      </c>
+      <c r="E40" s="10">
+        <v>637847</v>
+      </c>
+      <c r="F40" s="10">
+        <v>188380</v>
+      </c>
+      <c r="G40" s="10">
+        <v>502454</v>
+      </c>
+      <c r="H40" s="10">
+        <v>260767</v>
+      </c>
+      <c r="I40" s="10">
+        <v>279736</v>
+      </c>
+      <c r="J40" s="10">
+        <v>267086</v>
+      </c>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="10">
+        <v>5801</v>
+      </c>
+      <c r="C41" s="10">
+        <v>2287951</v>
+      </c>
+      <c r="D41" s="10">
+        <v>26790</v>
+      </c>
+      <c r="E41" s="10">
+        <v>648101</v>
+      </c>
+      <c r="F41" s="10">
+        <v>266076</v>
+      </c>
+      <c r="G41" s="10">
+        <v>486718</v>
+      </c>
+      <c r="H41" s="10">
+        <v>353071</v>
+      </c>
+      <c r="I41" s="10">
+        <v>268017</v>
+      </c>
+      <c r="J41" s="10">
+        <v>239178</v>
+      </c>
+      <c r="K41" s="16"/>
+    </row>
+    <row r="42" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="9">
+        <v>5574</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2008339</v>
+      </c>
+      <c r="D42" s="10">
+        <v>29189</v>
+      </c>
+      <c r="E42" s="10">
+        <v>553027</v>
+      </c>
+      <c r="F42" s="10">
+        <v>159916</v>
+      </c>
+      <c r="G42" s="10">
+        <v>525391</v>
+      </c>
+      <c r="H42" s="10">
+        <v>255643</v>
+      </c>
+      <c r="I42" s="10">
+        <v>166668</v>
+      </c>
+      <c r="J42" s="10">
+        <v>318505</v>
+      </c>
+      <c r="K42" s="16"/>
+    </row>
+    <row r="43" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="10">
+        <v>4693</v>
+      </c>
+      <c r="C43" s="10">
+        <v>1777709</v>
+      </c>
+      <c r="D43" s="10">
+        <v>21042</v>
+      </c>
+      <c r="E43" s="10">
+        <v>573281</v>
+      </c>
+      <c r="F43" s="10">
+        <v>139451</v>
+      </c>
+      <c r="G43" s="10">
+        <v>599105</v>
+      </c>
+      <c r="H43" s="10">
+        <v>157596</v>
+      </c>
+      <c r="I43" s="10">
+        <v>167920</v>
+      </c>
+      <c r="J43" s="10">
+        <v>119314</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="9">
+        <v>48</v>
+      </c>
+      <c r="C44" s="10">
+        <v>256333</v>
+      </c>
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="10">
+        <v>0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>37506</v>
+      </c>
+      <c r="H44" s="10">
+        <v>9114</v>
+      </c>
+      <c r="I44" s="10">
+        <v>122544</v>
+      </c>
+      <c r="J44" s="10">
+        <v>87169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="9">
+        <v>4645</v>
+      </c>
+      <c r="C45" s="10">
+        <v>1521376</v>
+      </c>
+      <c r="D45" s="10">
+        <v>21042</v>
+      </c>
+      <c r="E45" s="10">
+        <v>573281</v>
+      </c>
+      <c r="F45" s="10">
+        <v>139451</v>
+      </c>
+      <c r="G45" s="10">
+        <v>561599</v>
+      </c>
+      <c r="H45" s="10">
+        <v>148482</v>
+      </c>
+      <c r="I45" s="10">
+        <v>45376</v>
+      </c>
+      <c r="J45" s="10">
+        <v>32145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="10">
+        <v>5332</v>
+      </c>
+      <c r="C46" s="10">
+        <v>2292429</v>
+      </c>
+      <c r="D46" s="10">
+        <v>28052</v>
+      </c>
+      <c r="E46" s="10">
+        <v>619268</v>
+      </c>
+      <c r="F46" s="10">
+        <v>143531</v>
+      </c>
+      <c r="G46" s="10">
+        <v>838647</v>
+      </c>
+      <c r="H46" s="10">
+        <v>380414</v>
+      </c>
+      <c r="I46" s="10">
+        <v>206799</v>
+      </c>
+      <c r="J46" s="10">
+        <v>75718</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="9">
+        <v>55</v>
+      </c>
+      <c r="C47" s="10">
+        <v>315354</v>
+      </c>
+      <c r="D47" s="10">
+        <v>0</v>
+      </c>
+      <c r="E47" s="10">
+        <v>0</v>
+      </c>
+      <c r="F47" s="10">
+        <v>652</v>
+      </c>
+      <c r="G47" s="10">
+        <v>34379</v>
+      </c>
+      <c r="H47" s="10">
+        <v>32374</v>
+      </c>
+      <c r="I47" s="10">
+        <v>172231</v>
+      </c>
+      <c r="J47" s="10">
+        <v>75718</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="9">
+        <v>5277</v>
+      </c>
+      <c r="C48" s="10">
+        <v>1977075</v>
+      </c>
+      <c r="D48" s="10">
+        <v>28052</v>
+      </c>
+      <c r="E48" s="10">
+        <v>619268</v>
+      </c>
+      <c r="F48" s="10">
+        <v>142879</v>
+      </c>
+      <c r="G48" s="10">
+        <v>804268</v>
+      </c>
+      <c r="H48" s="10">
+        <v>348040</v>
+      </c>
+      <c r="I48" s="10">
+        <v>34568</v>
+      </c>
+      <c r="J48" s="10">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="4">
-[...1018 lines deleted...]
-      <c r="D44" s="5">
+      <c r="B49" s="10">
+        <v>4881</v>
+      </c>
+      <c r="C49" s="10">
+        <v>1988665</v>
+      </c>
+      <c r="D49" s="10">
+        <v>24857</v>
+      </c>
+      <c r="E49" s="10">
+        <v>505682</v>
+      </c>
+      <c r="F49" s="10">
+        <v>146934</v>
+      </c>
+      <c r="G49" s="10">
+        <v>663399</v>
+      </c>
+      <c r="H49" s="10">
+        <v>407742</v>
+      </c>
+      <c r="I49" s="10">
+        <v>151318</v>
+      </c>
+      <c r="J49" s="10">
+        <v>88733</v>
+      </c>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="10">
+        <v>62</v>
+      </c>
+      <c r="C50" s="10">
+        <v>327353</v>
+      </c>
+      <c r="D50" s="10">
         <v>0</v>
       </c>
-      <c r="E44" s="5">
+      <c r="E50" s="10">
         <v>0</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F50" s="10">
+        <v>1498</v>
+      </c>
+      <c r="G50" s="10">
+        <v>56077</v>
+      </c>
+      <c r="H50" s="10">
+        <v>29727</v>
+      </c>
+      <c r="I50" s="10">
+        <v>151318</v>
+      </c>
+      <c r="J50" s="10">
+        <v>88733</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="10">
+        <v>4819</v>
+      </c>
+      <c r="C51" s="10">
+        <v>1661312</v>
+      </c>
+      <c r="D51" s="10">
+        <v>24857</v>
+      </c>
+      <c r="E51" s="10">
+        <v>505682</v>
+      </c>
+      <c r="F51" s="10">
+        <v>145436</v>
+      </c>
+      <c r="G51" s="10">
+        <v>607322</v>
+      </c>
+      <c r="H51" s="10">
+        <v>378015</v>
+      </c>
+      <c r="I51" s="10">
         <v>0</v>
       </c>
-      <c r="G44" s="5">
-[...86 lines deleted...]
-      <c r="D47" s="5">
+      <c r="J51" s="10">
         <v>0</v>
       </c>
-      <c r="E47" s="5">
-[...152 lines deleted...]
-        <v>29</v>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="B52" s="12">
         <f>SUM(B53:B54)</f>
         <v>4745</v>
       </c>
       <c r="C52" s="12">
         <f>SUM(D52:J52)</f>
         <v>2011082</v>
       </c>
       <c r="D52" s="12">
-        <f>SUM(D53:D54)</f>
+        <f t="shared" ref="D52:J52" si="0">SUM(D53:D54)</f>
         <v>22890</v>
       </c>
       <c r="E52" s="12">
-        <f t="shared" ref="E52:I52" si="0">SUM(E53:E54)</f>
+        <f t="shared" si="0"/>
         <v>506572</v>
       </c>
       <c r="F52" s="12">
         <f t="shared" si="0"/>
         <v>175273</v>
       </c>
       <c r="G52" s="12">
         <f t="shared" si="0"/>
         <v>562788</v>
       </c>
       <c r="H52" s="12">
         <f t="shared" si="0"/>
         <v>527892</v>
       </c>
       <c r="I52" s="12">
         <f t="shared" si="0"/>
         <v>137126</v>
       </c>
       <c r="J52" s="12">
-        <f>SUM(J53:J54)</f>
+        <f t="shared" si="0"/>
         <v>78541</v>
       </c>
     </row>
-    <row r="53" spans="1:11" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B53" s="13">
+    <row r="53" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="11">
         <v>49</v>
       </c>
       <c r="C53" s="12">
         <f>SUM(D53:J53)</f>
         <v>260658</v>
       </c>
       <c r="D53" s="14">
         <v>0</v>
       </c>
       <c r="E53" s="14">
         <v>0</v>
       </c>
       <c r="F53" s="15">
         <v>0</v>
       </c>
       <c r="G53" s="15">
         <v>52759</v>
       </c>
       <c r="H53" s="15">
         <v>18384</v>
       </c>
       <c r="I53" s="15">
         <v>137126</v>
       </c>
       <c r="J53" s="15">
         <v>52389</v>
       </c>
     </row>
-    <row r="54" spans="1:11" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B54" s="13">
+    <row r="54" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="11">
         <v>4696</v>
       </c>
-      <c r="C54" s="16">
+      <c r="C54" s="13">
         <f>SUM(D54:J54)</f>
         <v>1750424</v>
       </c>
       <c r="D54" s="15">
         <v>22890</v>
       </c>
       <c r="E54" s="15">
         <v>506572</v>
       </c>
       <c r="F54" s="15">
         <v>175273</v>
       </c>
       <c r="G54" s="15">
         <v>510029</v>
       </c>
       <c r="H54" s="15">
         <v>509508</v>
       </c>
       <c r="I54" s="15">
         <v>0</v>
       </c>
-      <c r="J54" s="16">
+      <c r="J54" s="13">
         <v>26152</v>
       </c>
-      <c r="K54" s="7"/>
-[...6 lines deleted...]
-        <f>SUM(B56,B57)</f>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="12">
         <v>4974</v>
       </c>
-      <c r="C55" s="35">
-        <f>SUM(C56,C57)</f>
+      <c r="C55" s="12">
         <v>2104669</v>
       </c>
-      <c r="D55" s="35">
-        <f t="shared" ref="D55:J55" si="1">SUM(D56,D57)</f>
+      <c r="D55" s="15">
         <v>27050</v>
       </c>
-      <c r="E55" s="35">
-        <f t="shared" si="1"/>
+      <c r="E55" s="15">
         <v>540325</v>
       </c>
-      <c r="F55" s="35">
-        <f t="shared" si="1"/>
+      <c r="F55" s="15">
         <v>168289</v>
       </c>
-      <c r="G55" s="35">
-        <f t="shared" si="1"/>
+      <c r="G55" s="15">
         <v>899685</v>
       </c>
-      <c r="H55" s="35">
-        <f t="shared" si="1"/>
+      <c r="H55" s="15">
         <v>335757</v>
       </c>
-      <c r="I55" s="35">
-        <f t="shared" si="1"/>
+      <c r="I55" s="15">
         <v>107326</v>
       </c>
-      <c r="J55" s="35">
-        <f t="shared" si="1"/>
+      <c r="J55" s="12">
         <v>26237</v>
       </c>
-      <c r="K55" s="7"/>
-[...5 lines deleted...]
-      <c r="B56" s="35">
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="12">
         <v>55</v>
       </c>
-      <c r="C56" s="35">
-        <f>SUM(D56:J56)</f>
+      <c r="C56" s="12">
         <v>222683</v>
       </c>
-      <c r="D56" s="36">
+      <c r="D56" s="15">
         <v>0</v>
       </c>
-      <c r="E56" s="36">
+      <c r="E56" s="15">
         <v>0</v>
       </c>
-      <c r="F56" s="36">
+      <c r="F56" s="15">
         <v>0</v>
       </c>
-      <c r="G56" s="36">
+      <c r="G56" s="15">
         <v>56668</v>
       </c>
-      <c r="H56" s="36">
+      <c r="H56" s="15">
         <v>41651</v>
       </c>
-      <c r="I56" s="36">
+      <c r="I56" s="15">
         <v>98127</v>
       </c>
-      <c r="J56" s="35">
+      <c r="J56" s="12">
         <v>26237</v>
       </c>
-      <c r="K56" s="7"/>
-[...5 lines deleted...]
-      <c r="B57" s="38">
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="12">
         <v>4919</v>
       </c>
-      <c r="C57" s="35">
-        <f>SUM(D57:J57)</f>
+      <c r="C57" s="12">
         <v>1881986</v>
       </c>
-      <c r="D57" s="39">
+      <c r="D57" s="15">
         <v>27050</v>
       </c>
-      <c r="E57" s="39">
+      <c r="E57" s="15">
         <v>540325</v>
       </c>
-      <c r="F57" s="39">
+      <c r="F57" s="15">
         <v>168289</v>
       </c>
-      <c r="G57" s="39">
+      <c r="G57" s="15">
         <v>843017</v>
       </c>
-      <c r="H57" s="39">
+      <c r="H57" s="15">
         <v>294106</v>
       </c>
-      <c r="I57" s="39">
+      <c r="I57" s="15">
         <v>9199</v>
       </c>
-      <c r="J57" s="38">
+      <c r="J57" s="12">
         <v>0</v>
       </c>
-      <c r="K57" s="7"/>
-[...27 lines deleted...]
-      <c r="J59" s="20"/>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="35">
+        <v>3311</v>
+      </c>
+      <c r="C58" s="35">
+        <v>937859</v>
+      </c>
+      <c r="D58" s="35">
+        <v>16250</v>
+      </c>
+      <c r="E58" s="35">
+        <v>424137</v>
+      </c>
+      <c r="F58" s="35">
+        <v>84097</v>
+      </c>
+      <c r="G58" s="35">
+        <v>73522</v>
+      </c>
+      <c r="H58" s="35">
+        <v>230065</v>
+      </c>
+      <c r="I58" s="35">
+        <v>96525</v>
+      </c>
+      <c r="J58" s="35">
+        <v>13263</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="35">
+        <v>35</v>
+      </c>
+      <c r="C59" s="35">
+        <v>157604</v>
+      </c>
+      <c r="D59" s="36">
+        <v>0</v>
+      </c>
+      <c r="E59" s="36">
+        <v>288</v>
+      </c>
+      <c r="F59" s="36">
+        <v>0</v>
+      </c>
+      <c r="G59" s="36">
+        <v>31186</v>
+      </c>
+      <c r="H59" s="36">
+        <v>26294</v>
+      </c>
+      <c r="I59" s="36">
+        <v>86573</v>
+      </c>
+      <c r="J59" s="35">
+        <v>13263</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="1:11" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="37">
+        <v>3276</v>
+      </c>
+      <c r="C60" s="35">
+        <v>780255</v>
+      </c>
+      <c r="D60" s="38">
+        <v>16250</v>
+      </c>
+      <c r="E60" s="38">
+        <v>423849</v>
+      </c>
+      <c r="F60" s="38">
+        <v>84097</v>
+      </c>
+      <c r="G60" s="38">
+        <v>42336</v>
+      </c>
+      <c r="H60" s="38">
+        <v>203771</v>
+      </c>
+      <c r="I60" s="38">
+        <v>9952</v>
+      </c>
+      <c r="J60" s="37">
+        <v>0</v>
+      </c>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+    </row>
+    <row r="62" spans="1:11" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="19"/>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+      <c r="E62" s="19"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="19"/>
+      <c r="H62" s="19"/>
+      <c r="I62" s="19"/>
+      <c r="J62" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A58:J58"/>
-    <mergeCell ref="A59:J59"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="A61:J61"/>
+    <mergeCell ref="A62:J62"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
-    <mergeCell ref="B3:C3"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="19"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>(阪南港）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>川崎　拓</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>