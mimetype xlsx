--- v0 (2025-11-07)
+++ v1 (2026-09-27)
@@ -1,104 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.71.183\法務経理班\10庶務\令和7年度（2025年度）\99 その他\01 デジ課\250731（0829〆）オープンデータの定期調査について（照会）\02 回答用、作業はここでお願いします（0815〆）\37 学校一覧（県内学校一覧データ）\02 更新データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.71.183\法務経理班\10庶務\令和7年度（2025年度）\99 その他\01 デジ課\260115 オープンデータの定期調査について（照会）\02 ここに回答\37 学校一覧（県内学校一覧データ）\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6CE8ABB-1B90-412E-B81A-5FD245FA7C56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7530" tabRatio="730"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1 高等学校" sheetId="60" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1 高等学校'!$A$1:$L$120</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J28" i="60" l="1"/>
   <c r="J120" i="60" l="1"/>
   <c r="I120" i="60"/>
   <c r="K112" i="60"/>
   <c r="J112" i="60"/>
   <c r="I112" i="60"/>
   <c r="K100" i="60"/>
   <c r="J100" i="60"/>
   <c r="K99" i="60"/>
   <c r="J99" i="60"/>
   <c r="I99" i="60"/>
   <c r="K71" i="60"/>
   <c r="J71" i="60"/>
   <c r="I71" i="60"/>
   <c r="K64" i="60"/>
   <c r="J64" i="60"/>
   <c r="I64" i="60"/>
   <c r="K50" i="60"/>
   <c r="K66" i="60" s="1"/>
   <c r="J50" i="60"/>
   <c r="J66" i="60" s="1"/>
   <c r="K49" i="60"/>
   <c r="J49" i="60"/>
   <c r="I49" i="60"/>
   <c r="K28" i="60"/>
+  <c r="J28" i="60"/>
   <c r="I28" i="60"/>
   <c r="I65" i="60" l="1"/>
+  <c r="K65" i="60"/>
   <c r="J65" i="60"/>
-  <c r="K65" i="60"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="467">
   <si>
     <t>私立</t>
   </si>
   <si>
     <t>（１）全日制高等学校</t>
   </si>
   <si>
     <t>電話番号</t>
   </si>
   <si>
     <t>県立</t>
   </si>
   <si>
     <t>096-343-6195</t>
   </si>
   <si>
     <t>熊　　本</t>
   </si>
   <si>
     <t>096-371-3611</t>
   </si>
   <si>
     <t>第　　一</t>
   </si>
   <si>
@@ -626,54 +640,50 @@
     <t>熊本市中央区大江6丁目1-33</t>
   </si>
   <si>
     <t>熊本市中央区大江2丁目5-1</t>
   </si>
   <si>
     <t>熊本市東区渡鹿9丁目1-1</t>
   </si>
   <si>
     <t>096-382-1146</t>
   </si>
   <si>
     <t>096-366-0295</t>
   </si>
   <si>
     <t>熊本市中央区大江4丁目9-58</t>
   </si>
   <si>
     <t>熊本市中央区国府2丁目15-1</t>
   </si>
   <si>
     <t>熊本中央</t>
   </si>
   <si>
     <t>熊本市中央区内坪井町4-8</t>
-  </si>
-[...2 lines deleted...]
-看護、看護専攻</t>
   </si>
   <si>
     <t>八代白百合学園</t>
   </si>
   <si>
     <t xml:space="preserve">普 通 </t>
   </si>
   <si>
     <t>0967-63-8251</t>
   </si>
   <si>
     <t>0969-67-3911</t>
   </si>
   <si>
     <t>佐藤　利幸</t>
   </si>
   <si>
     <t>普　通
 普　通（英語コース）</t>
   </si>
   <si>
     <t>普　通
 理　数
 美　術</t>
   </si>
@@ -946,57 +956,50 @@
   <si>
     <t>熊本市東区東町3丁目13-1</t>
   </si>
   <si>
     <t>熊本市北区兎谷3丁目5-1</t>
   </si>
   <si>
     <t>熊本市東区小峯4丁目5-10</t>
   </si>
   <si>
     <t>熊本市中央区出水4丁目1-2</t>
   </si>
   <si>
     <t>菊池市隈府1332-1</t>
   </si>
   <si>
     <t>阿蘇中央</t>
   </si>
   <si>
     <t>（阿蘇校舎）
 阿蘇市一の宮町宮地2460
 （阿蘇清峰校舎）
 阿蘇市一の宮町宮地4131</t>
   </si>
   <si>
-    <t>普　通
-[...5 lines deleted...]
-  <si>
     <t>宇    土</t>
   </si>
   <si>
     <t>牛　　深</t>
   </si>
   <si>
     <t>096-354-4933</t>
   </si>
   <si>
     <t xml:space="preserve">
 0967-22-0070
 0967-22-0045</t>
   </si>
   <si>
     <t>阿蘇郡小国町宮原1887-1</t>
   </si>
   <si>
     <t>熊本市南区元三町5丁目1-1</t>
   </si>
   <si>
     <t>鹿本農業</t>
   </si>
   <si>
     <t>農　業
 園　芸
@@ -1041,362 +1044,306 @@
   <si>
     <t>熊本市</t>
   </si>
   <si>
     <t>１　　高 等 学 校</t>
   </si>
   <si>
     <t>高等学校（県　立）</t>
   </si>
   <si>
     <t>設置者</t>
   </si>
   <si>
     <t>学校名</t>
   </si>
   <si>
     <t>郵便番号</t>
   </si>
   <si>
     <t>住  所</t>
   </si>
   <si>
     <t xml:space="preserve"> 学　科</t>
   </si>
   <si>
-    <t>鶴山　幸樹</t>
-[...1 lines deleted...]
-  <si>
     <t>田中　篤</t>
-  </si>
-[...1 lines deleted...]
-    <t>平江　公一</t>
   </si>
   <si>
     <t xml:space="preserve">普　通
 普　通（スポーツコース）
 サイエンス情報
 </t>
   </si>
   <si>
     <t>普　通
 普　通（国際コース）
 普　通（理数コース）</t>
   </si>
   <si>
     <t>水野　保彦</t>
   </si>
   <si>
-    <t>廣瀬　光昭</t>
-[...1 lines deleted...]
-  <si>
     <t>岱　　志</t>
-  </si>
-[...1 lines deleted...]
-    <t>寺田　憲司</t>
   </si>
   <si>
     <t>普　通（アドバンストコース）
 普　通（キャリアコース）
 普　通（スポーツコース）
 普　通（美術工芸コース）</t>
   </si>
   <si>
     <t>石村　秀一</t>
   </si>
   <si>
     <t>普　通
 みらい創造（グローバル探究コース)
 みらい創造（スポーツ健康科学コース）</t>
   </si>
   <si>
-    <t>木原　徹</t>
-[...1 lines deleted...]
-  <si>
     <t>普　通（未来探究コース）
 普　通（地域探究コース）
 商　業</t>
-  </si>
-[...1 lines deleted...]
-    <t>高野　寛美</t>
   </si>
   <si>
     <t xml:space="preserve">普　通
 普　通（スポーツコース）
 普　通（美術コース)
 理　数
 </t>
   </si>
   <si>
-    <t>米村　祐輔</t>
-[...4 lines deleted...]
-  <si>
     <t>普　通（グローカル探究コース）
 マンガ学科</t>
-  </si>
-[...10 lines deleted...]
-    <t>平江　良樹</t>
   </si>
   <si>
     <t>普　通（地域創造コース）
 情報処理
 家　政</t>
   </si>
   <si>
     <t xml:space="preserve">八代清流
 </t>
   </si>
   <si>
-    <t>坂井　誠</t>
-[...1 lines deleted...]
-  <si>
     <t>小計</t>
   </si>
   <si>
     <t xml:space="preserve">
 生徒数及び学級数の（  ）は、専攻科別掲　 </t>
   </si>
   <si>
     <t>普　通（スポーツコース)
 商　業
 情報ネットワーク</t>
   </si>
   <si>
     <t>水俣市洗切町11-1</t>
   </si>
   <si>
-    <t>普　通
-[...5 lines deleted...]
-  <si>
     <t>天草市倉岳町棚底2680-2</t>
   </si>
   <si>
     <t>普通総合学科</t>
-  </si>
-[...1 lines deleted...]
-    <t>森本　健二</t>
   </si>
   <si>
     <t>普　通
 普　通（グローカル文理コース）
 情報会計
 福　祉</t>
   </si>
   <si>
     <t>熊本市中央区神水1丁目1-2</t>
   </si>
   <si>
     <t>商　業
 情報処理
 国際経済
 会　計</t>
   </si>
   <si>
     <t>球磨中央</t>
-  </si>
-[...1 lines deleted...]
-    <t>松下　宏則</t>
   </si>
   <si>
     <t>地域未来探究
 商　業
 情報処理</t>
   </si>
   <si>
     <t>藤本　隆</t>
   </si>
   <si>
     <t>商　業
 情報管理
 機　械
 電子機械</t>
   </si>
   <si>
     <t>野崎　康司</t>
   </si>
   <si>
     <t>機　械
 電　気
 電　子
 工業化学
 テキスタイルデザイン
 土　木
 建　築
 材料技術
 インテリア
 情報システム</t>
   </si>
   <si>
     <t>西村　和久</t>
   </si>
   <si>
-    <t>真田　武</t>
-[...1 lines deleted...]
-  <si>
     <t>染村　俊浩</t>
-  </si>
-[...1 lines deleted...]
-    <t>鶴田　栄一</t>
   </si>
   <si>
     <t>機　械
 電　気
 建　築（建築コース）
 建　築（伝統建築コース)
 建設工学
 伝統建築専攻科</t>
   </si>
   <si>
     <t>天草市亀場町亀川38-36</t>
   </si>
   <si>
     <t>西村　洋信</t>
   </si>
   <si>
     <t>機　械
 電　気
 土　木
 情報技術</t>
-  </si>
-[...1 lines deleted...]
-    <t>田畑　淳一</t>
   </si>
   <si>
     <t>農　業
 園芸・果樹
 畜　産
 農業経済
 農業土木
 食品工業
 生　活</t>
   </si>
   <si>
-    <t>堀川　丞美</t>
-[...1 lines deleted...]
-  <si>
     <t>商　業
 園　芸
 造　園
 家　政</t>
   </si>
   <si>
     <t>園芸技術
 食品科学
 生活デザイン</t>
   </si>
   <si>
     <t>緒方　宏樹</t>
   </si>
   <si>
     <t>普　通
 食農科学
  （農業科学コース）
 食農科学
  （食・生活コース）
 林業科学</t>
   </si>
   <si>
     <t>食農創造
 生産土木
 家　庭</t>
   </si>
   <si>
     <t>草野　貴光</t>
   </si>
   <si>
     <t>普通（スポーツコース）
 普通（福祉コース）
 総合農業
 食品科学
 生活経営</t>
   </si>
   <si>
     <t>天草拓心</t>
   </si>
   <si>
     <t xml:space="preserve">（本渡校舎）
 天草市本渡町本戸馬場495
 （マリン校舎）
 天草郡苓北町富岡3757
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>鬼塚　博光</t>
   </si>
   <si>
     <t xml:space="preserve">普　通
 商　業
 生物生産
 食品科学
 生活科学
 普通（総合コース）
 海洋科学
  （海洋航海コース）
 海洋科学
  （栽培・食品コース）
 </t>
   </si>
   <si>
     <t>県立 計</t>
   </si>
   <si>
     <t xml:space="preserve">高等学校（市　立） </t>
   </si>
   <si>
     <t>熊本市立
 必 由 館</t>
   </si>
   <si>
     <t>熊本市中央区坪井4丁目15-1</t>
   </si>
   <si>
     <t>096-343-0236</t>
   </si>
   <si>
+    <t>普通
+普通（国際コース)
+普通（芸術コース）
+普通（服飾デザインコース）</t>
+  </si>
+  <si>
     <t>熊本市西区島崎2丁目37-1</t>
   </si>
   <si>
     <t>096-355-7261</t>
   </si>
   <si>
     <t>南　弘一</t>
+  </si>
+  <si>
+    <t>健康スポーツ探究科
+情報ビジネス探究科（情報コース）
+情報ビジネス探究科（ビジネスコース）</t>
   </si>
   <si>
     <t xml:space="preserve">高等学校（私　立） </t>
   </si>
   <si>
     <t xml:space="preserve">
 生徒数及び学級数の（  ）は、専攻科別掲 </t>
   </si>
   <si>
     <t>普通</t>
   </si>
   <si>
     <t>普通、機械、自動車、
 総合学、土木建築、
 電気情報</t>
   </si>
   <si>
     <t>熊本学園大学
 付属</t>
   </si>
   <si>
     <t>高橋　裕文</t>
   </si>
   <si>
     <t>東海大学付属
@@ -1429,480 +1376,488 @@
   <si>
     <t>井手　秀孝</t>
   </si>
   <si>
     <t>普通､福祉、電気情報
 機械、看護、看護専攻</t>
   </si>
   <si>
     <t>上妻　利博</t>
   </si>
   <si>
     <t>普通､ビジネス､食物
 看護、看護専攻</t>
   </si>
   <si>
     <t>荒木真紀子</t>
   </si>
   <si>
     <t>専修大学熊本玉名</t>
   </si>
   <si>
     <t>869-0293</t>
   </si>
   <si>
     <t>玉名市岱明町野口1046</t>
+  </si>
+  <si>
+    <t>普通､情報メディア
+国際ビジネス</t>
   </si>
   <si>
     <t>山鹿市志々岐798</t>
   </si>
   <si>
     <t>普通､医療福祉、
 調理、看護、看護専攻</t>
   </si>
   <si>
     <t>（２）定時制高等学校</t>
   </si>
   <si>
     <t xml:space="preserve">高等学校（県　立） </t>
   </si>
   <si>
     <t>普　通
 情報科学
  （情報処理コース）
 情報科学
  （科学技術コース)
 情報科学
  （情報科学専修コース）</t>
   </si>
   <si>
     <t>商　業</t>
   </si>
   <si>
     <t>（３）通信制高等学校
 高等学校（公立・私立）</t>
   </si>
   <si>
     <t>湧心館</t>
   </si>
   <si>
     <t>くまもと清陵</t>
   </si>
   <si>
+    <t>阿蘇郡南阿蘇村河陰字小野5-300</t>
+  </si>
+  <si>
     <t>組脇　泰光</t>
   </si>
   <si>
     <t>勇志国際</t>
   </si>
   <si>
     <t>天草市御所浦町牧島1065-3</t>
   </si>
   <si>
     <t>今井　修</t>
   </si>
   <si>
     <t>やまと</t>
   </si>
   <si>
     <t>861-3902</t>
   </si>
   <si>
     <t>上益城郡山都町滝上223</t>
   </si>
   <si>
     <t>096-342-4923</t>
   </si>
   <si>
     <t>西　泰弘</t>
-  </si>
-[...108 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>泉分校</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>髙田　拓</t>
-[...8 lines deleted...]
-  <si>
     <t>五木分校</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>石田　智雄</t>
-[...15 lines deleted...]
-  <si>
     <t>倉岳校</t>
-    <phoneticPr fontId="2"/>
-[...14 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>上野　正直</t>
     <rPh sb="0" eb="2">
       <t>ウエノ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウジキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>馬場　純二</t>
     <rPh sb="0" eb="2">
       <t>ババ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジュンジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>田中　義浩</t>
     <rPh sb="0" eb="2">
       <t>タナカ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒロシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>塩田顕一郎</t>
-[...1 lines deleted...]
-      <t>シオタ</t>
+    <t>令和7年（2025年）5月1日現在</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>坂本　憲昭</t>
+  </si>
+  <si>
+    <t>中川　泰</t>
+  </si>
+  <si>
+    <t>森田　淳士</t>
+  </si>
+  <si>
+    <t>鬼塚　博光</t>
+  </si>
+  <si>
+    <t>中川　正利</t>
+  </si>
+  <si>
+    <t>藤本　浩明</t>
+  </si>
+  <si>
+    <t>村山　浩之</t>
+  </si>
+  <si>
+    <t>杉原　由真</t>
+  </si>
+  <si>
+    <t>寺本　護</t>
+  </si>
+  <si>
+    <t>浦本　清隆</t>
+  </si>
+  <si>
+    <t>梶原　哲</t>
+  </si>
+  <si>
+    <t>鳴瀬　幸裕</t>
+  </si>
+  <si>
+    <t>橋本　岳範</t>
+  </si>
+  <si>
+    <t>原　恭一</t>
+  </si>
+  <si>
+    <t>井口　英里</t>
+  </si>
+  <si>
+    <t>吉永　武幸</t>
+  </si>
+  <si>
+    <t>高野　寛美</t>
+  </si>
+  <si>
+    <t>鍬田幸一郎</t>
+  </si>
+  <si>
+    <t>山本信一郎</t>
+  </si>
+  <si>
+    <t>稲本　幹二</t>
+  </si>
+  <si>
+    <t>髙木　泰典</t>
+  </si>
+  <si>
+    <t>髙田　拓</t>
+  </si>
+  <si>
+    <t>岩嵜　毅</t>
+  </si>
+  <si>
+    <t>木原　徹</t>
+  </si>
+  <si>
+    <t>古閑　千尋</t>
+  </si>
+  <si>
+    <t>赤峯　達雄</t>
+  </si>
+  <si>
+    <t>鳥飼　英</t>
+  </si>
+  <si>
+    <t>坂本　道彦</t>
+  </si>
+  <si>
+    <t>仁田原安正</t>
+  </si>
+  <si>
+    <t>米村　祐輔</t>
+  </si>
+  <si>
+    <t>泉　伸仁</t>
+  </si>
+  <si>
+    <t>嶋田　泰介</t>
+  </si>
+  <si>
+    <t>柳田　壽昭</t>
+  </si>
+  <si>
+    <t>石田　智雄</t>
+  </si>
+  <si>
+    <t>水村健一郎</t>
+  </si>
+  <si>
+    <t>普　通
+探　究
+総合ビジネス
+農と食の科学
+緑と水の科学
+社会福祉</t>
+    <rPh sb="4" eb="5">
+      <t>タン</t>
     </rPh>
-    <rPh sb="2" eb="5">
-      <t>ケンイチロウ</t>
+    <rPh sb="6" eb="7">
+      <t>キワム</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ノウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ショク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カガク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ミドリ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ミズ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>カガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>髙木　泰典</t>
+    <t>普　通
+商　業
+機　械
+半導体情報
+建  築</t>
+    <rPh sb="12" eb="15">
+      <t>ハンドウタイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジョウホウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>仲山加津恵</t>
+    <rPh sb="0" eb="2">
+      <t>ナカヤマ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>𠮷田　充</t>
-    <rPh sb="0" eb="3">
-      <t>ヨシタ</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>𠮷田　充</t>
-[...16 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <t>0966-63-1286</t>
+  </si>
+  <si>
+    <t>096-383-0310</t>
   </si>
   <si>
     <t>室永　芳久</t>
     <rPh sb="0" eb="2">
       <t>ムロナガ</t>
     </rPh>
     <rPh sb="3" eb="4">
-      <t>ホウ</t>
+      <t>ヨシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒサ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>芥川　隆淨</t>
     <rPh sb="0" eb="2">
       <t>アクタガワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>タカシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ジョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>096-364-8176</t>
-[...2 lines deleted...]
-  <si>
     <t>伊藤　敏幸</t>
-    <phoneticPr fontId="2"/>
+    <rPh sb="0" eb="2">
+      <t>イトウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トシユキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>光永　幸生</t>
-    <phoneticPr fontId="2"/>
+    <rPh sb="0" eb="2">
+      <t>ミツナガ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ユキオ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>山田　和德</t>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>塩田顕一郎</t>
+  </si>
+  <si>
+    <t>普通､総合ビジネス
+看護学、看護専攻</t>
+  </si>
+  <si>
+    <t>中川  粹子</t>
+  </si>
+  <si>
+    <t>渡邉　正隆</t>
   </si>
   <si>
     <t>竹下　恒範</t>
-  </si>
-[...18 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="179" formatCode="0_ "/>
     <numFmt numFmtId="180" formatCode="\(General\)"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
@@ -2028,679 +1983,726 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="166">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="3" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="4" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="3" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...238 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
-[...2 lines deleted...]
-    <cellStyle name="標準_Sheet1" xfId="4"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準_03学校一覧（高校）" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_Sheet1" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2833,3915 +2835,3917 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:M120"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E16" sqref="E16"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.25" style="133" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9" style="134"/>
+    <col min="1" max="1" width="3.26953125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="6.6328125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="16.6328125" style="38" customWidth="1"/>
+    <col min="4" max="4" width="10.6328125" style="38" customWidth="1"/>
+    <col min="5" max="5" width="32.6328125" style="38" customWidth="1"/>
+    <col min="6" max="6" width="12.6328125" style="38" customWidth="1"/>
+    <col min="7" max="7" width="10.6328125" style="38" customWidth="1"/>
+    <col min="8" max="8" width="19.6328125" style="38" customWidth="1"/>
+    <col min="9" max="11" width="6.6328125" style="38" customWidth="1"/>
+    <col min="12" max="12" width="1.36328125" style="38" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A2" s="156" t="s">
+    <row r="1" spans="1:12" ht="8" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:12" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="167" t="s">
+        <v>304</v>
+      </c>
+      <c r="B2" s="167"/>
+      <c r="C2" s="167"/>
+      <c r="D2" s="167"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="39"/>
+    </row>
+    <row r="3" spans="1:12" s="35" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42"/>
+      <c r="B3" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="168" t="s">
+        <v>415</v>
+      </c>
+      <c r="I3" s="168"/>
+      <c r="J3" s="168"/>
+      <c r="K3" s="168"/>
+      <c r="L3" s="40"/>
+    </row>
+    <row r="4" spans="1:12" s="35" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="40" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="169"/>
+      <c r="K4" s="169"/>
+      <c r="L4" s="40"/>
+    </row>
+    <row r="5" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="43"/>
+      <c r="B5" s="14" t="s">
         <v>306</v>
       </c>
-      <c r="B2" s="156"/>
-[...13 lines deleted...]
-      <c r="B3" s="136" t="s">
+      <c r="C5" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="K5" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="L5" s="44"/>
+    </row>
+    <row r="6" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43">
         <v>1</v>
       </c>
-      <c r="C3" s="136"/>
-[...4 lines deleted...]
-      <c r="H3" s="157" t="s">
+      <c r="B6" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>276</v>
+      </c>
+      <c r="D6" s="50" t="s">
+        <v>209</v>
+      </c>
+      <c r="E6" s="69" t="s">
+        <v>277</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="50" t="s">
+        <v>416</v>
+      </c>
+      <c r="H6" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="I6" s="116">
+        <v>73</v>
+      </c>
+      <c r="J6" s="146">
+        <v>1233</v>
+      </c>
+      <c r="K6" s="126">
+        <v>30</v>
+      </c>
+      <c r="L6" s="2"/>
+    </row>
+    <row r="7" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43">
+        <v>2</v>
+      </c>
+      <c r="B7" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="E7" s="73" t="s">
+        <v>278</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="51" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>170</v>
+      </c>
+      <c r="I7" s="128">
+        <v>68</v>
+      </c>
+      <c r="J7" s="147">
+        <v>1209</v>
+      </c>
+      <c r="K7" s="127">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43">
+        <v>3</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="50" t="s">
+        <v>211</v>
+      </c>
+      <c r="E8" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="54" t="s">
+        <v>288</v>
+      </c>
+      <c r="G8" s="50" t="s">
+        <v>417</v>
+      </c>
+      <c r="H8" s="69" t="s">
+        <v>195</v>
+      </c>
+      <c r="I8" s="116">
+        <v>71</v>
+      </c>
+      <c r="J8" s="146">
+        <v>1101</v>
+      </c>
+      <c r="K8" s="126">
+        <v>27</v>
+      </c>
+      <c r="L8" s="2"/>
+    </row>
+    <row r="9" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43">
+        <v>4</v>
+      </c>
+      <c r="B9" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="E9" s="73" t="s">
+        <v>279</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>418</v>
+      </c>
+      <c r="H9" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="I9" s="128">
+        <v>76</v>
+      </c>
+      <c r="J9" s="147">
+        <v>1203</v>
+      </c>
+      <c r="K9" s="127">
+        <v>30</v>
+      </c>
+      <c r="L9" s="2"/>
+    </row>
+    <row r="10" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="43">
+        <v>5</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="E10" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="50" t="s">
+        <v>419</v>
+      </c>
+      <c r="H10" s="69" t="s">
+        <v>312</v>
+      </c>
+      <c r="I10" s="116">
+        <v>62</v>
+      </c>
+      <c r="J10" s="146">
+        <v>815</v>
+      </c>
+      <c r="K10" s="126">
+        <v>24</v>
+      </c>
+      <c r="L10" s="2"/>
+    </row>
+    <row r="11" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43">
+        <v>6</v>
+      </c>
+      <c r="B11" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="E11" s="73" t="s">
+        <v>280</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="51" t="s">
+        <v>420</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>197</v>
+      </c>
+      <c r="I11" s="128">
+        <v>66</v>
+      </c>
+      <c r="J11" s="147">
+        <v>1073</v>
+      </c>
+      <c r="K11" s="127">
+        <v>27</v>
+      </c>
+      <c r="L11" s="2"/>
+    </row>
+    <row r="12" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="43">
+        <v>7</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="E12" s="69" t="s">
+        <v>281</v>
+      </c>
+      <c r="F12" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="50" t="s">
+        <v>421</v>
+      </c>
+      <c r="H12" s="69" t="s">
+        <v>313</v>
+      </c>
+      <c r="I12" s="116">
+        <v>67</v>
+      </c>
+      <c r="J12" s="146">
+        <v>1051</v>
+      </c>
+      <c r="K12" s="126">
+        <v>27</v>
+      </c>
+      <c r="L12" s="2"/>
+    </row>
+    <row r="13" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="43">
+        <v>8</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="82" t="s">
+        <v>216</v>
+      </c>
+      <c r="E13" s="73" t="s">
+        <v>282</v>
+      </c>
+      <c r="F13" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="51" t="s">
+        <v>314</v>
+      </c>
+      <c r="H13" s="73" t="s">
+        <v>198</v>
+      </c>
+      <c r="I13" s="128">
+        <v>35</v>
+      </c>
+      <c r="J13" s="147">
+        <v>321</v>
+      </c>
+      <c r="K13" s="127">
+        <v>11</v>
+      </c>
+      <c r="L13" s="2"/>
+    </row>
+    <row r="14" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43">
+        <v>9</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="50" t="s">
+        <v>217</v>
+      </c>
+      <c r="E14" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="50" t="s">
+        <v>422</v>
+      </c>
+      <c r="H14" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="I14" s="116">
+        <v>59</v>
+      </c>
+      <c r="J14" s="146">
+        <v>782</v>
+      </c>
+      <c r="K14" s="126">
+        <v>22</v>
+      </c>
+      <c r="L14" s="2"/>
+    </row>
+    <row r="15" spans="1:12" s="23" customFormat="1" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43">
+        <v>10</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>315</v>
+      </c>
+      <c r="D15" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="52" t="s">
+        <v>423</v>
+      </c>
+      <c r="H15" s="73" t="s">
+        <v>316</v>
+      </c>
+      <c r="I15" s="128">
+        <v>27</v>
+      </c>
+      <c r="J15" s="147">
+        <v>111</v>
+      </c>
+      <c r="K15" s="127">
+        <v>9</v>
+      </c>
+      <c r="L15" s="2"/>
+    </row>
+    <row r="16" spans="1:12" s="23" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="43">
+        <v>11</v>
+      </c>
+      <c r="B16" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="E16" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>317</v>
+      </c>
+      <c r="H16" s="69" t="s">
+        <v>318</v>
+      </c>
+      <c r="I16" s="116">
+        <v>44</v>
+      </c>
+      <c r="J16" s="146">
+        <v>511</v>
+      </c>
+      <c r="K16" s="126">
+        <v>16</v>
+      </c>
+      <c r="L16" s="2"/>
+    </row>
+    <row r="17" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43">
+        <v>12</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>220</v>
+      </c>
+      <c r="E17" s="73" t="s">
+        <v>283</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>424</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>319</v>
+      </c>
+      <c r="I17" s="128">
+        <v>39</v>
+      </c>
+      <c r="J17" s="128">
+        <v>307</v>
+      </c>
+      <c r="K17" s="128">
+        <v>14</v>
+      </c>
+      <c r="L17" s="2"/>
+    </row>
+    <row r="18" spans="1:12" s="23" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43">
+        <v>13</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="54" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" s="54" t="s">
+        <v>425</v>
+      </c>
+      <c r="H18" s="69" t="s">
+        <v>320</v>
+      </c>
+      <c r="I18" s="116">
+        <v>59</v>
+      </c>
+      <c r="J18" s="116">
+        <v>792</v>
+      </c>
+      <c r="K18" s="116">
+        <v>23</v>
+      </c>
+      <c r="L18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" s="23" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43">
+        <v>14</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="70" t="s">
+        <v>284</v>
+      </c>
+      <c r="D19" s="55" t="s">
+        <v>222</v>
+      </c>
+      <c r="E19" s="70" t="s">
+        <v>285</v>
+      </c>
+      <c r="F19" s="55" t="s">
+        <v>289</v>
+      </c>
+      <c r="G19" s="55" t="s">
+        <v>426</v>
+      </c>
+      <c r="H19" s="70" t="s">
+        <v>451</v>
+      </c>
+      <c r="I19" s="129">
+        <v>71</v>
+      </c>
+      <c r="J19" s="129">
+        <v>317</v>
+      </c>
+      <c r="K19" s="129">
+        <v>19</v>
+      </c>
+      <c r="L19" s="2"/>
+    </row>
+    <row r="20" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="43">
+        <v>15</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="54" t="s">
+        <v>223</v>
+      </c>
+      <c r="E20" s="69" t="s">
+        <v>290</v>
+      </c>
+      <c r="F20" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="54" t="s">
+        <v>433</v>
+      </c>
+      <c r="H20" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="I20" s="116">
+        <v>19</v>
+      </c>
+      <c r="J20" s="116">
+        <v>135</v>
+      </c>
+      <c r="K20" s="116">
+        <v>6</v>
+      </c>
+      <c r="L20" s="2"/>
+    </row>
+    <row r="21" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43">
+        <v>16</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>224</v>
+      </c>
+      <c r="E21" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>427</v>
+      </c>
+      <c r="H21" s="73" t="s">
+        <v>321</v>
+      </c>
+      <c r="I21" s="128">
+        <v>25</v>
+      </c>
+      <c r="J21" s="128">
+        <v>221</v>
+      </c>
+      <c r="K21" s="128">
+        <v>6</v>
+      </c>
+      <c r="L21" s="2"/>
+    </row>
+    <row r="22" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43">
+        <v>17</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="E22" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="57" t="s">
         <v>428</v>
       </c>
-      <c r="I3" s="157"/>
-[...6 lines deleted...]
-      <c r="B4" s="136" t="s">
+      <c r="H22" s="69" t="s">
+        <v>199</v>
+      </c>
+      <c r="I22" s="116">
+        <v>54</v>
+      </c>
+      <c r="J22" s="116">
+        <v>512</v>
+      </c>
+      <c r="K22" s="116">
+        <v>17</v>
+      </c>
+      <c r="L22" s="44"/>
+    </row>
+    <row r="23" spans="1:12" s="23" customFormat="1" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="43">
+        <v>18</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>226</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>429</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>200</v>
+      </c>
+      <c r="I23" s="128">
+        <v>29</v>
+      </c>
+      <c r="J23" s="128">
+        <v>98</v>
+      </c>
+      <c r="K23" s="128">
+        <v>9</v>
+      </c>
+      <c r="L23" s="2"/>
+    </row>
+    <row r="24" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43">
+        <v>19</v>
+      </c>
+      <c r="B24" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>286</v>
+      </c>
+      <c r="D24" s="50" t="s">
+        <v>227</v>
+      </c>
+      <c r="E24" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" s="50" t="s">
+        <v>434</v>
+      </c>
+      <c r="H24" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="I24" s="116">
+        <v>50</v>
+      </c>
+      <c r="J24" s="146">
+        <v>593</v>
+      </c>
+      <c r="K24" s="126">
+        <v>18</v>
+      </c>
+      <c r="L24" s="4"/>
+    </row>
+    <row r="25" spans="1:12" s="23" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43">
+        <v>20</v>
+      </c>
+      <c r="B25" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="51" t="s">
+        <v>228</v>
+      </c>
+      <c r="E25" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="51" t="s">
+        <v>430</v>
+      </c>
+      <c r="H25" s="73" t="s">
+        <v>322</v>
+      </c>
+      <c r="I25" s="128">
+        <v>35</v>
+      </c>
+      <c r="J25" s="147">
+        <v>176</v>
+      </c>
+      <c r="K25" s="127">
+        <v>9</v>
+      </c>
+      <c r="L25" s="2"/>
+    </row>
+    <row r="26" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43">
+        <v>21</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>229</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="F26" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="54" t="s">
+        <v>431</v>
+      </c>
+      <c r="H26" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="I26" s="116">
+        <v>52</v>
+      </c>
+      <c r="J26" s="116">
+        <v>721</v>
+      </c>
+      <c r="K26" s="116">
+        <v>19</v>
+      </c>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="43">
+        <v>22</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="58" t="s">
+        <v>323</v>
+      </c>
+      <c r="D27" s="58" t="s">
+        <v>230</v>
+      </c>
+      <c r="E27" s="58" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="58" t="s">
+        <v>432</v>
+      </c>
+      <c r="H27" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="I27" s="130">
+        <v>37</v>
+      </c>
+      <c r="J27" s="130">
+        <v>385</v>
+      </c>
+      <c r="K27" s="130">
+        <v>11</v>
+      </c>
+      <c r="L27" s="1"/>
+    </row>
+    <row r="28" spans="1:12" s="10" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="43"/>
+      <c r="H28" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="I28" s="12">
+        <f>SUM(I6:I27)</f>
+        <v>1118</v>
+      </c>
+      <c r="J28" s="12">
+        <f t="shared" ref="J28:K28" si="0">SUM(J6:J27)</f>
+        <v>13667</v>
+      </c>
+      <c r="K28" s="12">
+        <f t="shared" si="0"/>
+        <v>404</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="43"/>
+      <c r="B29" s="170" t="s">
+        <v>305</v>
+      </c>
+      <c r="C29" s="170"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="171" t="s">
+        <v>325</v>
+      </c>
+      <c r="I29" s="172"/>
+      <c r="J29" s="172"/>
+      <c r="K29" s="172"/>
+      <c r="L29" s="2"/>
+    </row>
+    <row r="30" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="43"/>
+      <c r="B30" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C30" s="15" t="s">
         <v>307</v>
       </c>
-      <c r="C4" s="136"/>
-[...12 lines deleted...]
-      <c r="B5" s="64" t="s">
+      <c r="D30" s="16" t="s">
         <v>308</v>
       </c>
-      <c r="C5" s="65" t="s">
+      <c r="E30" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D5" s="66" t="s">
+      <c r="F30" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="H30" s="15" t="s">
         <v>310</v>
       </c>
-      <c r="E5" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="65" t="s">
+      <c r="I30" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="K30" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="L30" s="44"/>
+    </row>
+    <row r="31" spans="1:12" s="23" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="43">
+        <v>23</v>
+      </c>
+      <c r="B31" s="85" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="85" t="s">
+        <v>231</v>
+      </c>
+      <c r="E31" s="86" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="G31" s="59" t="s">
+        <v>435</v>
+      </c>
+      <c r="H31" s="86" t="s">
+        <v>326</v>
+      </c>
+      <c r="I31" s="131">
+        <v>35</v>
+      </c>
+      <c r="J31" s="131">
+        <v>252</v>
+      </c>
+      <c r="K31" s="131">
+        <v>12</v>
+      </c>
+      <c r="L31" s="2"/>
+    </row>
+    <row r="32" spans="1:12" s="23" customFormat="1" ht="74" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="43">
+        <v>24</v>
+      </c>
+      <c r="B32" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="78" t="s">
+        <v>299</v>
+      </c>
+      <c r="D32" s="78" t="s">
+        <v>232</v>
+      </c>
+      <c r="E32" s="72" t="s">
+        <v>327</v>
+      </c>
+      <c r="F32" s="78" t="s">
+        <v>300</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>436</v>
+      </c>
+      <c r="H32" s="91" t="s">
+        <v>452</v>
+      </c>
+      <c r="I32" s="73">
+        <v>55</v>
+      </c>
+      <c r="J32" s="128">
+        <v>380</v>
+      </c>
+      <c r="K32" s="128">
+        <v>18</v>
+      </c>
+      <c r="L32" s="2"/>
+    </row>
+    <row r="33" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="43">
+        <v>25</v>
+      </c>
+      <c r="B33" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="76" t="s">
+        <v>233</v>
+      </c>
+      <c r="E33" s="71" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="60" t="s">
+        <v>437</v>
+      </c>
+      <c r="H33" s="71" t="s">
+        <v>170</v>
+      </c>
+      <c r="I33" s="69">
+        <v>50</v>
+      </c>
+      <c r="J33" s="116">
+        <v>717</v>
+      </c>
+      <c r="K33" s="116">
+        <v>20</v>
+      </c>
+      <c r="L33" s="2"/>
+    </row>
+    <row r="34" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="43">
+        <v>26</v>
+      </c>
+      <c r="B34" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="84" t="s">
+        <v>410</v>
+      </c>
+      <c r="D34" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="F34" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="G34" s="61"/>
+      <c r="H34" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="I34" s="73">
+        <v>10</v>
+      </c>
+      <c r="J34" s="128">
+        <v>15</v>
+      </c>
+      <c r="K34" s="128">
+        <v>3</v>
+      </c>
+      <c r="L34" s="2"/>
+    </row>
+    <row r="35" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="43">
+        <v>27</v>
+      </c>
+      <c r="B35" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="76" t="s">
+        <v>235</v>
+      </c>
+      <c r="E35" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="54" t="s">
+        <v>438</v>
+      </c>
+      <c r="H35" s="71" t="s">
+        <v>170</v>
+      </c>
+      <c r="I35" s="69">
+        <v>44</v>
+      </c>
+      <c r="J35" s="116">
+        <v>600</v>
+      </c>
+      <c r="K35" s="116">
+        <v>17</v>
+      </c>
+      <c r="L35" s="1"/>
+    </row>
+    <row r="36" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="43">
+        <v>28</v>
+      </c>
+      <c r="B36" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="84" t="s">
+        <v>411</v>
+      </c>
+      <c r="D36" s="78" t="s">
+        <v>236</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>328</v>
+      </c>
+      <c r="F36" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="G36" s="56"/>
+      <c r="H36" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="I36" s="73">
+        <v>11</v>
+      </c>
+      <c r="J36" s="128">
+        <v>26</v>
+      </c>
+      <c r="K36" s="128">
+        <v>3</v>
+      </c>
+      <c r="L36" s="1"/>
+    </row>
+    <row r="37" spans="1:12" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="43">
+        <v>29</v>
+      </c>
+      <c r="B37" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="76" t="s">
+        <v>287</v>
+      </c>
+      <c r="D37" s="76" t="s">
+        <v>237</v>
+      </c>
+      <c r="E37" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="F37" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="G37" s="54" t="s">
+        <v>444</v>
+      </c>
+      <c r="H37" s="71" t="s">
+        <v>329</v>
+      </c>
+      <c r="I37" s="69">
+        <v>22</v>
+      </c>
+      <c r="J37" s="116">
+        <v>97</v>
+      </c>
+      <c r="K37" s="116">
+        <v>4</v>
+      </c>
+      <c r="L37" s="1"/>
+    </row>
+    <row r="38" spans="1:12" s="23" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="43">
+        <v>30</v>
+      </c>
+      <c r="B38" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="D38" s="78" t="s">
+        <v>238</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="F38" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="56" t="s">
+        <v>439</v>
+      </c>
+      <c r="H38" s="72" t="s">
+        <v>330</v>
+      </c>
+      <c r="I38" s="73">
+        <v>38</v>
+      </c>
+      <c r="J38" s="128">
+        <v>145</v>
+      </c>
+      <c r="K38" s="128">
+        <v>12</v>
+      </c>
+      <c r="L38" s="1"/>
+    </row>
+    <row r="39" spans="1:12" s="23" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="43">
+        <v>31</v>
+      </c>
+      <c r="B39" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" s="77" t="s">
+        <v>239</v>
+      </c>
+      <c r="E39" s="71" t="s">
+        <v>331</v>
+      </c>
+      <c r="F39" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="G39" s="50" t="s">
+        <v>440</v>
+      </c>
+      <c r="H39" s="71" t="s">
+        <v>332</v>
+      </c>
+      <c r="I39" s="69">
+        <v>69</v>
+      </c>
+      <c r="J39" s="146">
+        <v>1065</v>
+      </c>
+      <c r="K39" s="126">
+        <v>27</v>
+      </c>
+      <c r="L39" s="44"/>
+    </row>
+    <row r="40" spans="1:12" s="23" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="43">
+        <v>32</v>
+      </c>
+      <c r="B40" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" s="78" t="s">
+        <v>74</v>
+      </c>
+      <c r="G40" s="51" t="s">
+        <v>441</v>
+      </c>
+      <c r="H40" s="72" t="s">
+        <v>334</v>
+      </c>
+      <c r="I40" s="73">
+        <v>35</v>
+      </c>
+      <c r="J40" s="128">
+        <v>310</v>
+      </c>
+      <c r="K40" s="128">
+        <v>12</v>
+      </c>
+      <c r="L40" s="2"/>
+    </row>
+    <row r="41" spans="1:12" s="23" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="43">
+        <v>33</v>
+      </c>
+      <c r="B41" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="77" t="s">
+        <v>241</v>
+      </c>
+      <c r="E41" s="71" t="s">
+        <v>76</v>
+      </c>
+      <c r="F41" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="G41" s="50" t="s">
+        <v>335</v>
+      </c>
+      <c r="H41" s="71" t="s">
+        <v>336</v>
+      </c>
+      <c r="I41" s="69">
+        <v>40</v>
+      </c>
+      <c r="J41" s="146">
+        <v>309</v>
+      </c>
+      <c r="K41" s="126">
+        <v>12</v>
+      </c>
+      <c r="L41" s="1"/>
+    </row>
+    <row r="42" spans="1:12" s="23" customFormat="1" ht="125" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="43">
+        <v>34</v>
+      </c>
+      <c r="B42" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E42" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="F42" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="G42" s="51" t="s">
+        <v>337</v>
+      </c>
+      <c r="H42" s="72" t="s">
+        <v>338</v>
+      </c>
+      <c r="I42" s="73">
+        <v>90</v>
+      </c>
+      <c r="J42" s="147">
+        <v>1191</v>
+      </c>
+      <c r="K42" s="127">
+        <v>30</v>
+      </c>
+      <c r="L42" s="2"/>
+    </row>
+    <row r="43" spans="1:12" s="23" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="43">
+        <v>35</v>
+      </c>
+      <c r="B43" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="76" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="77" t="s">
+        <v>243</v>
+      </c>
+      <c r="E43" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="F43" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="G43" s="50" t="s">
+        <v>339</v>
+      </c>
+      <c r="H43" s="71" t="s">
+        <v>201</v>
+      </c>
+      <c r="I43" s="69">
+        <v>52</v>
+      </c>
+      <c r="J43" s="146">
+        <v>644</v>
+      </c>
+      <c r="K43" s="126">
+        <v>18</v>
+      </c>
+      <c r="L43" s="2"/>
+    </row>
+    <row r="44" spans="1:12" s="23" customFormat="1" ht="65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="43">
+        <v>36</v>
+      </c>
+      <c r="B44" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E44" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="F44" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="G44" s="56" t="s">
+        <v>442</v>
+      </c>
+      <c r="H44" s="72" t="s">
+        <v>202</v>
+      </c>
+      <c r="I44" s="73">
+        <v>44</v>
+      </c>
+      <c r="J44" s="147">
+        <v>518</v>
+      </c>
+      <c r="K44" s="127">
+        <v>15</v>
+      </c>
+      <c r="L44" s="2"/>
+    </row>
+    <row r="45" spans="1:12" s="23" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="43">
+        <v>37</v>
+      </c>
+      <c r="B45" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="76" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" s="76" t="s">
+        <v>245</v>
+      </c>
+      <c r="E45" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="F45" s="76" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="H45" s="71" t="s">
+        <v>203</v>
+      </c>
+      <c r="I45" s="69">
+        <v>60</v>
+      </c>
+      <c r="J45" s="116">
+        <v>670</v>
+      </c>
+      <c r="K45" s="116">
+        <v>21</v>
+      </c>
+      <c r="L45" s="2"/>
+    </row>
+    <row r="46" spans="1:12" s="23" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="43">
+        <v>38</v>
+      </c>
+      <c r="B46" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="E46" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="F46" s="78" t="s">
+        <v>92</v>
+      </c>
+      <c r="G46" s="56" t="s">
+        <v>443</v>
+      </c>
+      <c r="H46" s="166" t="s">
+        <v>341</v>
+      </c>
+      <c r="I46" s="73">
+        <v>47</v>
+      </c>
+      <c r="J46" s="128">
+        <v>445</v>
+      </c>
+      <c r="K46" s="128">
+        <v>15</v>
+      </c>
+      <c r="L46" s="2"/>
+    </row>
+    <row r="47" spans="1:12" s="23" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="43"/>
+      <c r="B47" s="78"/>
+      <c r="C47" s="78"/>
+      <c r="D47" s="78"/>
+      <c r="E47" s="72"/>
+      <c r="F47" s="78"/>
+      <c r="G47" s="56"/>
+      <c r="H47" s="166"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="132">
+        <v>5</v>
+      </c>
+      <c r="K47" s="132">
         <v>2</v>
       </c>
-      <c r="G5" s="66" t="s">
-[...20 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" s="23" customFormat="1" ht="53.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="43">
+        <v>39</v>
+      </c>
+      <c r="B48" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...35 lines deleted...]
-      <c r="C7" s="10" t="s">
+      <c r="C48" s="89" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="89" t="s">
+        <v>247</v>
+      </c>
+      <c r="E48" s="90" t="s">
+        <v>342</v>
+      </c>
+      <c r="F48" s="89" t="s">
+        <v>94</v>
+      </c>
+      <c r="G48" s="62" t="s">
+        <v>343</v>
+      </c>
+      <c r="H48" s="90" t="s">
+        <v>344</v>
+      </c>
+      <c r="I48" s="138">
+        <v>41</v>
+      </c>
+      <c r="J48" s="133">
+        <v>515</v>
+      </c>
+      <c r="K48" s="133">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="43"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="17" t="s">
+        <v>324</v>
+      </c>
+      <c r="I49" s="18">
+        <f>SUM(I31:I48)</f>
+        <v>743</v>
+      </c>
+      <c r="J49" s="18">
+        <f>SUM(J31:J45,J46,J48)</f>
+        <v>7899</v>
+      </c>
+      <c r="K49" s="18">
+        <f>SUM(K31:K45,K46,K48)</f>
+        <v>254</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="23" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="43"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="17"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="19">
+        <f>J47</f>
         <v>5</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...1479 lines deleted...]
-      <c r="K50" s="71">
+      <c r="K50" s="19">
         <f>K47</f>
         <v>2</v>
       </c>
-      <c r="L50" s="11"/>
-[...4 lines deleted...]
-      <c r="B51" s="159" t="s">
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+    </row>
+    <row r="51" spans="1:13" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="43"/>
+      <c r="B51" s="170" t="s">
+        <v>305</v>
+      </c>
+      <c r="C51" s="170"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="171" t="s">
+        <v>325</v>
+      </c>
+      <c r="I51" s="172"/>
+      <c r="J51" s="172"/>
+      <c r="K51" s="172"/>
+      <c r="L51" s="20"/>
+    </row>
+    <row r="52" spans="1:13" s="23" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="43"/>
+      <c r="B52" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C52" s="15" t="s">
         <v>307</v>
       </c>
-      <c r="C51" s="159"/>
-[...14 lines deleted...]
-      <c r="B52" s="64" t="s">
+      <c r="D52" s="16" t="s">
         <v>308</v>
       </c>
-      <c r="C52" s="65" t="s">
+      <c r="E52" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D52" s="66" t="s">
+      <c r="F52" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G52" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="H52" s="15" t="s">
         <v>310</v>
       </c>
-      <c r="E52" s="65" t="s">
-[...11 lines deleted...]
-      <c r="I52" s="65" t="s">
+      <c r="I52" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="J52" s="65" t="s">
+      <c r="J52" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="K52" s="103" t="s">
+      <c r="K52" s="32" t="s">
         <v>157</v>
       </c>
-      <c r="L52" s="144"/>
-[...2 lines deleted...]
-      <c r="A53" s="143">
+      <c r="L52" s="44"/>
+    </row>
+    <row r="53" spans="1:13" s="23" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="43">
         <v>40</v>
       </c>
-      <c r="B53" s="21" t="s">
+      <c r="B53" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C53" s="21" t="s">
+      <c r="C53" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D53" s="21" t="s">
+      <c r="D53" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E53" s="91" t="s">
+        <v>291</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G53" s="63" t="s">
+        <v>445</v>
+      </c>
+      <c r="H53" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="I53" s="139">
+        <v>63</v>
+      </c>
+      <c r="J53" s="148">
+        <v>825</v>
+      </c>
+      <c r="K53" s="120">
+        <v>21</v>
+      </c>
+      <c r="L53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" s="23" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="43">
+        <v>41</v>
+      </c>
+      <c r="B54" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="76" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="76" t="s">
         <v>249</v>
       </c>
-      <c r="E53" s="22" t="s">
+      <c r="E54" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="G54" s="50" t="s">
+        <v>453</v>
+      </c>
+      <c r="H54" s="71" t="s">
+        <v>346</v>
+      </c>
+      <c r="I54" s="69">
+        <v>38</v>
+      </c>
+      <c r="J54" s="146">
+        <v>151</v>
+      </c>
+      <c r="K54" s="126">
+        <v>12</v>
+      </c>
+      <c r="L54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" s="23" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="43">
+        <v>42</v>
+      </c>
+      <c r="B55" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E55" s="91" t="s">
+        <v>100</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="G55" s="63" t="s">
+        <v>446</v>
+      </c>
+      <c r="H55" s="91" t="s">
+        <v>347</v>
+      </c>
+      <c r="I55" s="139">
+        <v>31</v>
+      </c>
+      <c r="J55" s="148">
+        <v>134</v>
+      </c>
+      <c r="K55" s="134">
+        <v>9</v>
+      </c>
+      <c r="L55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" s="23" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="43">
+        <v>43</v>
+      </c>
+      <c r="B56" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="76" t="s">
+        <v>102</v>
+      </c>
+      <c r="D56" s="76" t="s">
+        <v>251</v>
+      </c>
+      <c r="E56" s="71" t="s">
+        <v>103</v>
+      </c>
+      <c r="F56" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="G56" s="54" t="s">
+        <v>447</v>
+      </c>
+      <c r="H56" s="71" t="s">
         <v>293</v>
       </c>
-      <c r="F53" s="21" t="s">
-[...14 lines deleted...]
-      <c r="K53" s="23">
+      <c r="I56" s="69">
+        <v>54</v>
+      </c>
+      <c r="J56" s="116">
+        <v>355</v>
+      </c>
+      <c r="K56" s="116">
+        <v>15</v>
+      </c>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="43">
+        <v>44</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E57" s="91" t="s">
+        <v>106</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G57" s="63" t="s">
+        <v>448</v>
+      </c>
+      <c r="H57" s="91" t="s">
+        <v>108</v>
+      </c>
+      <c r="I57" s="139">
+        <v>74</v>
+      </c>
+      <c r="J57" s="120">
+        <v>812</v>
+      </c>
+      <c r="K57" s="120">
         <v>21</v>
       </c>
-      <c r="L53" s="9"/>
-[...5 lines deleted...]
-      <c r="B54" s="15" t="s">
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:13" s="23" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="43">
+        <v>45</v>
+      </c>
+      <c r="B58" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="4" t="s">
-[...23 lines deleted...]
-      <c r="K54" s="8">
+      <c r="C58" s="76" t="s">
+        <v>154</v>
+      </c>
+      <c r="D58" s="76" t="s">
+        <v>253</v>
+      </c>
+      <c r="E58" s="71" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" s="76" t="s">
+        <v>110</v>
+      </c>
+      <c r="G58" s="54" t="s">
+        <v>348</v>
+      </c>
+      <c r="H58" s="71" t="s">
+        <v>349</v>
+      </c>
+      <c r="I58" s="69">
+        <v>33</v>
+      </c>
+      <c r="J58" s="116">
+        <v>122</v>
+      </c>
+      <c r="K58" s="116">
+        <v>11</v>
+      </c>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:13" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="42">
+        <v>46</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E59" s="91" t="s">
+        <v>112</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G59" s="63" t="s">
+        <v>454</v>
+      </c>
+      <c r="H59" s="91" t="s">
+        <v>350</v>
+      </c>
+      <c r="I59" s="139">
+        <v>30</v>
+      </c>
+      <c r="J59" s="120">
+        <v>228</v>
+      </c>
+      <c r="K59" s="120">
+        <v>9</v>
+      </c>
+      <c r="L59" s="4"/>
+    </row>
+    <row r="60" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="43">
+        <v>47</v>
+      </c>
+      <c r="B60" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="83" t="s">
+        <v>409</v>
+      </c>
+      <c r="D60" s="76" t="s">
+        <v>255</v>
+      </c>
+      <c r="E60" s="71" t="s">
+        <v>114</v>
+      </c>
+      <c r="F60" s="76" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="54"/>
+      <c r="H60" s="71" t="s">
+        <v>116</v>
+      </c>
+      <c r="I60" s="69">
+        <v>11</v>
+      </c>
+      <c r="J60" s="116">
+        <v>47</v>
+      </c>
+      <c r="K60" s="116">
+        <v>3</v>
+      </c>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:13" s="35" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="42">
+        <v>48</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E61" s="91" t="s">
+        <v>294</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G61" s="63" t="s">
+        <v>351</v>
+      </c>
+      <c r="H61" s="91" t="s">
+        <v>295</v>
+      </c>
+      <c r="I61" s="139">
+        <v>30</v>
+      </c>
+      <c r="J61" s="120">
+        <v>202</v>
+      </c>
+      <c r="K61" s="120">
+        <v>9</v>
+      </c>
+      <c r="L61" s="4"/>
+    </row>
+    <row r="62" spans="1:13" s="23" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="43">
+        <v>49</v>
+      </c>
+      <c r="B62" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="76" t="s">
+        <v>296</v>
+      </c>
+      <c r="D62" s="76" t="s">
+        <v>257</v>
+      </c>
+      <c r="E62" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="F62" s="76" t="s">
+        <v>120</v>
+      </c>
+      <c r="G62" s="54" t="s">
+        <v>449</v>
+      </c>
+      <c r="H62" s="71" t="s">
+        <v>352</v>
+      </c>
+      <c r="I62" s="69">
+        <v>43</v>
+      </c>
+      <c r="J62" s="116">
+        <v>328</v>
+      </c>
+      <c r="K62" s="116">
         <v>13</v>
       </c>
-      <c r="L54" s="9"/>
-[...5 lines deleted...]
-      <c r="B55" s="26" t="s">
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:13" s="35" customFormat="1" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="42">
+        <v>50</v>
+      </c>
+      <c r="B63" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="C55" s="21" t="s">
-[...95 lines deleted...]
-      <c r="K57" s="23">
+      <c r="C63" s="94" t="s">
+        <v>353</v>
+      </c>
+      <c r="D63" s="93" t="s">
+        <v>297</v>
+      </c>
+      <c r="E63" s="94" t="s">
+        <v>354</v>
+      </c>
+      <c r="F63" s="93" t="s">
+        <v>298</v>
+      </c>
+      <c r="G63" s="64" t="s">
+        <v>450</v>
+      </c>
+      <c r="H63" s="94" t="s">
+        <v>355</v>
+      </c>
+      <c r="I63" s="140">
+        <v>67</v>
+      </c>
+      <c r="J63" s="135">
+        <v>395</v>
+      </c>
+      <c r="K63" s="135">
         <v>21</v>
       </c>
-      <c r="L57" s="11"/>
-[...228 lines deleted...]
-      <c r="I64" s="70">
+      <c r="L63" s="4"/>
+    </row>
+    <row r="64" spans="1:13" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="42"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="9"/>
+      <c r="H64" s="17" t="s">
+        <v>324</v>
+      </c>
+      <c r="I64" s="18">
         <f>SUM(I53:I63)</f>
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="J64" s="70">
+        <v>474</v>
+      </c>
+      <c r="J64" s="18">
         <f t="shared" ref="J64:K64" si="1">SUM(J53:J63)</f>
-        <v>3627</v>
-[...1 lines deleted...]
-      <c r="K64" s="70">
+        <v>3599</v>
+      </c>
+      <c r="K64" s="18">
         <f t="shared" si="1"/>
         <v>144</v>
       </c>
-      <c r="L64" s="27"/>
-[...12 lines deleted...]
-      <c r="I65" s="70">
+      <c r="L64" s="4"/>
+    </row>
+    <row r="65" spans="1:12" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="42"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="9"/>
+      <c r="H65" s="17" t="s">
+        <v>356</v>
+      </c>
+      <c r="I65" s="18">
         <f>I28+I49+I64</f>
-        <v>2341</v>
-[...1 lines deleted...]
-      <c r="J65" s="70">
+        <v>2335</v>
+      </c>
+      <c r="J65" s="18">
         <f t="shared" ref="J65:K65" si="2">J28+J49+J64</f>
-        <v>25164</v>
-[...1 lines deleted...]
-      <c r="K65" s="70">
+        <v>25165</v>
+      </c>
+      <c r="K65" s="18">
         <f t="shared" si="2"/>
-        <v>800</v>
-[...13 lines deleted...]
-      <c r="J66" s="71">
+        <v>802</v>
+      </c>
+      <c r="L65" s="4"/>
+    </row>
+    <row r="66" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="43"/>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19">
         <f>J50</f>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="K66" s="71">
+        <v>5</v>
+      </c>
+      <c r="K66" s="19">
         <f>K50</f>
         <v>2</v>
       </c>
-      <c r="L66" s="11"/>
-[...19 lines deleted...]
-      <c r="B68" s="64" t="s">
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="43"/>
+      <c r="B67" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C67" s="20"/>
+      <c r="D67" s="20"/>
+      <c r="E67" s="20"/>
+      <c r="F67" s="20"/>
+      <c r="G67" s="20"/>
+      <c r="H67" s="173"/>
+      <c r="I67" s="173"/>
+      <c r="J67" s="173"/>
+      <c r="K67" s="173"/>
+      <c r="L67" s="20"/>
+    </row>
+    <row r="68" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="43"/>
+      <c r="B68" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="D68" s="14" t="s">
         <v>308</v>
       </c>
-      <c r="C68" s="64" t="s">
+      <c r="E68" s="14" t="s">
         <v>309</v>
       </c>
-      <c r="D68" s="64" t="s">
+      <c r="F68" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="G68" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="H68" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="E68" s="64" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="64" t="s">
+      <c r="I68" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="J68" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="K68" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="L68" s="44"/>
+    </row>
+    <row r="69" spans="1:12" s="23" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="43">
+        <v>1</v>
+      </c>
+      <c r="B69" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="C69" s="59" t="s">
+        <v>358</v>
+      </c>
+      <c r="D69" s="59" t="s">
+        <v>258</v>
+      </c>
+      <c r="E69" s="65" t="s">
+        <v>359</v>
+      </c>
+      <c r="F69" s="59" t="s">
+        <v>360</v>
+      </c>
+      <c r="G69" s="102" t="s">
+        <v>412</v>
+      </c>
+      <c r="H69" s="65" t="s">
+        <v>361</v>
+      </c>
+      <c r="I69" s="101">
+        <v>69</v>
+      </c>
+      <c r="J69" s="149">
+        <v>956</v>
+      </c>
+      <c r="K69" s="101">
+        <v>27</v>
+      </c>
+      <c r="L69" s="1"/>
+    </row>
+    <row r="70" spans="1:12" s="23" customFormat="1" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="43">
         <v>2</v>
       </c>
-      <c r="G68" s="64" t="s">
-[...26 lines deleted...]
-      <c r="D69" s="45" t="s">
+      <c r="B70" s="58" t="s">
+        <v>303</v>
+      </c>
+      <c r="C70" s="58" t="s">
+        <v>121</v>
+      </c>
+      <c r="D70" s="58" t="s">
         <v>259</v>
       </c>
-      <c r="E69" s="36" t="s">
-[...53 lines deleted...]
-      <c r="K70" s="105">
+      <c r="E70" s="74" t="s">
+        <v>362</v>
+      </c>
+      <c r="F70" s="58" t="s">
+        <v>363</v>
+      </c>
+      <c r="G70" s="103" t="s">
+        <v>364</v>
+      </c>
+      <c r="H70" s="74" t="s">
+        <v>365</v>
+      </c>
+      <c r="I70" s="130">
+        <v>44</v>
+      </c>
+      <c r="J70" s="130">
+        <v>474</v>
+      </c>
+      <c r="K70" s="156">
         <v>15</v>
       </c>
-      <c r="L70" s="9"/>
-[...12 lines deleted...]
-      <c r="I71" s="70">
+      <c r="L70" s="1"/>
+    </row>
+    <row r="71" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="43"/>
+      <c r="B71" s="2"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="17" t="s">
+        <v>324</v>
+      </c>
+      <c r="I71" s="18">
         <f>SUM(I69:I70)</f>
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="J71" s="70">
+        <v>113</v>
+      </c>
+      <c r="J71" s="18">
         <f t="shared" ref="J71:K71" si="3">SUM(J69:J70)</f>
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="K71" s="70">
+        <v>1430</v>
+      </c>
+      <c r="K71" s="18">
         <f t="shared" si="3"/>
         <v>42</v>
       </c>
-      <c r="L71" s="11"/>
-[...15 lines deleted...]
-      <c r="B73" s="81" t="s">
+      <c r="L71" s="2"/>
+    </row>
+    <row r="72" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="43"/>
+      <c r="B72" s="21" t="s">
+        <v>366</v>
+      </c>
+      <c r="H72" s="173" t="s">
+        <v>367</v>
+      </c>
+      <c r="I72" s="173"/>
+      <c r="J72" s="173"/>
+      <c r="K72" s="173"/>
+    </row>
+    <row r="73" spans="1:12" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="43"/>
+      <c r="B73" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>307</v>
+      </c>
+      <c r="D73" s="24" t="s">
         <v>308</v>
       </c>
-      <c r="C73" s="81" t="s">
+      <c r="E73" s="24" t="s">
         <v>309</v>
       </c>
-      <c r="D73" s="81" t="s">
+      <c r="F73" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="H73" s="24" t="s">
         <v>310</v>
       </c>
-      <c r="E73" s="81" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="81" t="s">
+      <c r="I73" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="K73" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="L73" s="45"/>
+    </row>
+    <row r="74" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="43">
+        <v>1</v>
+      </c>
+      <c r="B74" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="109" t="s">
+        <v>122</v>
+      </c>
+      <c r="D74" s="109" t="s">
+        <v>260</v>
+      </c>
+      <c r="E74" s="109" t="s">
+        <v>171</v>
+      </c>
+      <c r="F74" s="109" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" s="110" t="s">
+        <v>457</v>
+      </c>
+      <c r="H74" s="109" t="s">
+        <v>124</v>
+      </c>
+      <c r="I74" s="141">
+        <v>53</v>
+      </c>
+      <c r="J74" s="150">
+        <v>1011</v>
+      </c>
+      <c r="K74" s="111">
+        <v>27</v>
+      </c>
+      <c r="L74" s="36"/>
+    </row>
+    <row r="75" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="43">
         <v>2</v>
       </c>
-      <c r="G73" s="81" t="s">
+      <c r="B75" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="112" t="s">
+        <v>125</v>
+      </c>
+      <c r="D75" s="112" t="s">
         <v>205</v>
       </c>
-      <c r="H73" s="81" t="s">
-[...17 lines deleted...]
-      <c r="B74" s="1" t="s">
+      <c r="E75" s="112" t="s">
+        <v>177</v>
+      </c>
+      <c r="F75" s="112" t="s">
+        <v>126</v>
+      </c>
+      <c r="G75" s="105" t="s">
+        <v>458</v>
+      </c>
+      <c r="H75" s="112" t="s">
+        <v>368</v>
+      </c>
+      <c r="I75" s="142">
+        <v>42</v>
+      </c>
+      <c r="J75" s="151">
+        <v>685</v>
+      </c>
+      <c r="K75" s="113">
+        <v>20</v>
+      </c>
+      <c r="L75" s="36"/>
+    </row>
+    <row r="76" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="43">
+        <v>3</v>
+      </c>
+      <c r="B76" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="1" t="s">
+      <c r="C76" s="109" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="109" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="109" t="s">
+        <v>177</v>
+      </c>
+      <c r="F76" s="109" t="s">
+        <v>126</v>
+      </c>
+      <c r="G76" s="110" t="s">
+        <v>458</v>
+      </c>
+      <c r="H76" s="109" t="s">
+        <v>124</v>
+      </c>
+      <c r="I76" s="143">
+        <v>42</v>
+      </c>
+      <c r="J76" s="150">
+        <v>538</v>
+      </c>
+      <c r="K76" s="111">
+        <v>19</v>
+      </c>
+      <c r="L76" s="36"/>
+    </row>
+    <row r="77" spans="1:12" s="23" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="43">
+        <v>4</v>
+      </c>
+      <c r="B77" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="112" t="s">
+        <v>128</v>
+      </c>
+      <c r="D77" s="112" t="s">
         <v>261</v>
       </c>
-      <c r="E74" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H74" s="1" t="s">
+      <c r="E77" s="112" t="s">
+        <v>181</v>
+      </c>
+      <c r="F77" s="112" t="s">
+        <v>129</v>
+      </c>
+      <c r="G77" s="114" t="s">
+        <v>413</v>
+      </c>
+      <c r="H77" s="112" t="s">
+        <v>369</v>
+      </c>
+      <c r="I77" s="142">
+        <v>102</v>
+      </c>
+      <c r="J77" s="151">
+        <v>1314</v>
+      </c>
+      <c r="K77" s="113">
+        <v>42</v>
+      </c>
+      <c r="L77" s="36"/>
+    </row>
+    <row r="78" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="43">
+        <v>5</v>
+      </c>
+      <c r="B78" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="109" t="s">
+        <v>370</v>
+      </c>
+      <c r="D78" s="109" t="s">
+        <v>262</v>
+      </c>
+      <c r="E78" s="109" t="s">
+        <v>182</v>
+      </c>
+      <c r="F78" s="109" t="s">
+        <v>130</v>
+      </c>
+      <c r="G78" s="110" t="s">
+        <v>371</v>
+      </c>
+      <c r="H78" s="109" t="s">
         <v>124</v>
       </c>
-      <c r="I74" s="112">
+      <c r="I78" s="141">
         <v>55</v>
       </c>
-      <c r="J74" s="113">
-[...11 lines deleted...]
-      <c r="B75" s="82" t="s">
+      <c r="J78" s="150">
+        <v>1139</v>
+      </c>
+      <c r="K78" s="111">
+        <v>30</v>
+      </c>
+      <c r="L78" s="36"/>
+    </row>
+    <row r="79" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="43">
+        <v>6</v>
+      </c>
+      <c r="B79" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="C75" s="82" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="82" t="s">
+      <c r="C79" s="112" t="s">
+        <v>372</v>
+      </c>
+      <c r="D79" s="112" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" s="112" t="s">
+        <v>183</v>
+      </c>
+      <c r="F79" s="112" t="s">
+        <v>184</v>
+      </c>
+      <c r="G79" s="114" t="s">
+        <v>414</v>
+      </c>
+      <c r="H79" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="I79" s="142">
+        <v>60</v>
+      </c>
+      <c r="J79" s="151">
+        <v>1234</v>
+      </c>
+      <c r="K79" s="113">
+        <v>32</v>
+      </c>
+      <c r="L79" s="36"/>
+    </row>
+    <row r="80" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="43">
+        <v>7</v>
+      </c>
+      <c r="B80" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="109" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="109" t="s">
+        <v>208</v>
+      </c>
+      <c r="E80" s="109" t="s">
+        <v>172</v>
+      </c>
+      <c r="F80" s="109" t="s">
+        <v>185</v>
+      </c>
+      <c r="G80" s="110" t="s">
+        <v>373</v>
+      </c>
+      <c r="H80" s="109" t="s">
+        <v>124</v>
+      </c>
+      <c r="I80" s="143">
+        <v>39</v>
+      </c>
+      <c r="J80" s="150">
+        <v>566</v>
+      </c>
+      <c r="K80" s="111">
+        <v>21</v>
+      </c>
+      <c r="L80" s="36"/>
+    </row>
+    <row r="81" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="43">
+        <v>8</v>
+      </c>
+      <c r="B81" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="112" t="s">
+        <v>132</v>
+      </c>
+      <c r="D81" s="112" t="s">
+        <v>262</v>
+      </c>
+      <c r="E81" s="112" t="s">
+        <v>186</v>
+      </c>
+      <c r="F81" s="112" t="s">
+        <v>133</v>
+      </c>
+      <c r="G81" s="114" t="s">
+        <v>459</v>
+      </c>
+      <c r="H81" s="112" t="s">
+        <v>374</v>
+      </c>
+      <c r="I81" s="142">
+        <v>50</v>
+      </c>
+      <c r="J81" s="151">
+        <v>837</v>
+      </c>
+      <c r="K81" s="113">
+        <v>26</v>
+      </c>
+      <c r="L81" s="36"/>
+    </row>
+    <row r="82" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="43">
+        <v>9</v>
+      </c>
+      <c r="B82" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="109" t="s">
+        <v>134</v>
+      </c>
+      <c r="D82" s="109" t="s">
+        <v>264</v>
+      </c>
+      <c r="E82" s="109" t="s">
+        <v>187</v>
+      </c>
+      <c r="F82" s="109" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="110" t="s">
+        <v>375</v>
+      </c>
+      <c r="H82" s="109" t="s">
+        <v>376</v>
+      </c>
+      <c r="I82" s="143">
+        <v>77</v>
+      </c>
+      <c r="J82" s="150">
+        <v>1396</v>
+      </c>
+      <c r="K82" s="111">
+        <v>41</v>
+      </c>
+      <c r="L82" s="36"/>
+    </row>
+    <row r="83" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="43">
+        <v>10</v>
+      </c>
+      <c r="B83" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="112" t="s">
+        <v>178</v>
+      </c>
+      <c r="D83" s="112" t="s">
+        <v>265</v>
+      </c>
+      <c r="E83" s="112" t="s">
+        <v>179</v>
+      </c>
+      <c r="F83" s="112" t="s">
+        <v>136</v>
+      </c>
+      <c r="G83" s="115" t="s">
+        <v>460</v>
+      </c>
+      <c r="H83" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="I83" s="142">
+        <v>43</v>
+      </c>
+      <c r="J83" s="151">
+        <v>616</v>
+      </c>
+      <c r="K83" s="113">
+        <v>18</v>
+      </c>
+      <c r="L83" s="36"/>
+    </row>
+    <row r="84" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="43">
+        <v>11</v>
+      </c>
+      <c r="B84" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="109" t="s">
+        <v>173</v>
+      </c>
+      <c r="D84" s="109" t="s">
+        <v>207</v>
+      </c>
+      <c r="E84" s="109" t="s">
+        <v>174</v>
+      </c>
+      <c r="F84" s="109" t="s">
+        <v>137</v>
+      </c>
+      <c r="G84" s="110" t="s">
+        <v>377</v>
+      </c>
+      <c r="H84" s="109" t="s">
+        <v>124</v>
+      </c>
+      <c r="I84" s="143">
+        <v>54</v>
+      </c>
+      <c r="J84" s="150">
+        <v>920</v>
+      </c>
+      <c r="K84" s="111">
+        <v>24</v>
+      </c>
+      <c r="L84" s="36"/>
+    </row>
+    <row r="85" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="43">
+        <v>12</v>
+      </c>
+      <c r="B85" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="112" t="s">
+        <v>175</v>
+      </c>
+      <c r="D85" s="112" t="s">
+        <v>266</v>
+      </c>
+      <c r="E85" s="112" t="s">
+        <v>176</v>
+      </c>
+      <c r="F85" s="112" t="s">
+        <v>138</v>
+      </c>
+      <c r="G85" s="114" t="s">
+        <v>461</v>
+      </c>
+      <c r="H85" s="112" t="s">
+        <v>378</v>
+      </c>
+      <c r="I85" s="142">
+        <v>31</v>
+      </c>
+      <c r="J85" s="151">
+        <v>367</v>
+      </c>
+      <c r="K85" s="113">
+        <v>15</v>
+      </c>
+      <c r="L85" s="36"/>
+    </row>
+    <row r="86" spans="1:12" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="43">
+        <v>13</v>
+      </c>
+      <c r="B86" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="109" t="s">
+        <v>188</v>
+      </c>
+      <c r="D86" s="109" t="s">
+        <v>267</v>
+      </c>
+      <c r="E86" s="174" t="s">
+        <v>189</v>
+      </c>
+      <c r="F86" s="109" t="s">
+        <v>139</v>
+      </c>
+      <c r="G86" s="110" t="s">
+        <v>462</v>
+      </c>
+      <c r="H86" s="174" t="s">
+        <v>463</v>
+      </c>
+      <c r="I86" s="143">
+        <v>79</v>
+      </c>
+      <c r="J86" s="116">
+        <v>825</v>
+      </c>
+      <c r="K86" s="116">
+        <v>30</v>
+      </c>
+      <c r="L86" s="46"/>
+    </row>
+    <row r="87" spans="1:12" s="23" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="43"/>
+      <c r="B87" s="109"/>
+      <c r="C87" s="109"/>
+      <c r="D87" s="109"/>
+      <c r="E87" s="174"/>
+      <c r="F87" s="109"/>
+      <c r="G87" s="110"/>
+      <c r="H87" s="174"/>
+      <c r="I87" s="143"/>
+      <c r="J87" s="117">
+        <v>140</v>
+      </c>
+      <c r="K87" s="117">
+        <v>4</v>
+      </c>
+      <c r="L87" s="46"/>
+    </row>
+    <row r="88" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="43">
+        <v>14</v>
+      </c>
+      <c r="B88" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="112" t="s">
+        <v>140</v>
+      </c>
+      <c r="D88" s="112" t="s">
         <v>206</v>
       </c>
-      <c r="E75" s="82" t="s">
-[...17 lines deleted...]
-      <c r="K75" s="117">
+      <c r="E88" s="112" t="s">
+        <v>180</v>
+      </c>
+      <c r="F88" s="112" t="s">
+        <v>141</v>
+      </c>
+      <c r="G88" s="114" t="s">
+        <v>302</v>
+      </c>
+      <c r="H88" s="112" t="s">
+        <v>379</v>
+      </c>
+      <c r="I88" s="142">
+        <v>80</v>
+      </c>
+      <c r="J88" s="151">
+        <v>1212</v>
+      </c>
+      <c r="K88" s="113">
+        <v>38</v>
+      </c>
+      <c r="L88" s="36"/>
+    </row>
+    <row r="89" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="43">
+        <v>15</v>
+      </c>
+      <c r="B89" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="109" t="s">
+        <v>190</v>
+      </c>
+      <c r="D89" s="109" t="s">
+        <v>268</v>
+      </c>
+      <c r="E89" s="109" t="s">
+        <v>142</v>
+      </c>
+      <c r="F89" s="109" t="s">
+        <v>143</v>
+      </c>
+      <c r="G89" s="110" t="s">
+        <v>380</v>
+      </c>
+      <c r="H89" s="109" t="s">
+        <v>191</v>
+      </c>
+      <c r="I89" s="143">
+        <v>24</v>
+      </c>
+      <c r="J89" s="150">
+        <v>339</v>
+      </c>
+      <c r="K89" s="111">
+        <v>12</v>
+      </c>
+      <c r="L89" s="36"/>
+    </row>
+    <row r="90" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="43">
+        <v>16</v>
+      </c>
+      <c r="B90" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="112" t="s">
+        <v>144</v>
+      </c>
+      <c r="D90" s="112" t="s">
+        <v>269</v>
+      </c>
+      <c r="E90" s="112" t="s">
+        <v>145</v>
+      </c>
+      <c r="F90" s="112" t="s">
+        <v>146</v>
+      </c>
+      <c r="G90" s="114" t="s">
+        <v>464</v>
+      </c>
+      <c r="H90" s="112" t="s">
+        <v>147</v>
+      </c>
+      <c r="I90" s="142">
+        <v>42</v>
+      </c>
+      <c r="J90" s="151">
+        <v>586</v>
+      </c>
+      <c r="K90" s="113">
+        <v>25</v>
+      </c>
+      <c r="L90" s="36"/>
+    </row>
+    <row r="91" spans="1:12" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="43">
+        <v>17</v>
+      </c>
+      <c r="B91" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="109" t="s">
+        <v>158</v>
+      </c>
+      <c r="D91" s="109" t="s">
+        <v>270</v>
+      </c>
+      <c r="E91" s="109" t="s">
+        <v>159</v>
+      </c>
+      <c r="F91" s="109" t="s">
+        <v>160</v>
+      </c>
+      <c r="G91" s="110" t="s">
+        <v>381</v>
+      </c>
+      <c r="H91" s="174" t="s">
+        <v>382</v>
+      </c>
+      <c r="I91" s="143">
+        <v>43</v>
+      </c>
+      <c r="J91" s="116">
+        <v>459</v>
+      </c>
+      <c r="K91" s="116">
+        <v>26</v>
+      </c>
+      <c r="L91" s="46"/>
+    </row>
+    <row r="92" spans="1:12" s="23" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="43"/>
+      <c r="B92" s="109"/>
+      <c r="C92" s="109"/>
+      <c r="D92" s="109"/>
+      <c r="E92" s="109"/>
+      <c r="F92" s="109"/>
+      <c r="G92" s="110"/>
+      <c r="H92" s="174"/>
+      <c r="I92" s="143"/>
+      <c r="J92" s="117">
+        <v>117</v>
+      </c>
+      <c r="K92" s="117">
+        <v>4</v>
+      </c>
+      <c r="L92" s="46"/>
+    </row>
+    <row r="93" spans="1:12" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="43">
         <v>18</v>
       </c>
-      <c r="L75" s="115"/>
-[...5 lines deleted...]
-      <c r="B76" s="1" t="s">
+      <c r="B93" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...239 lines deleted...]
-      <c r="K82" s="114">
+      <c r="C93" s="119" t="s">
+        <v>148</v>
+      </c>
+      <c r="D93" s="118" t="s">
+        <v>271</v>
+      </c>
+      <c r="E93" s="118" t="s">
+        <v>149</v>
+      </c>
+      <c r="F93" s="118" t="s">
+        <v>150</v>
+      </c>
+      <c r="G93" s="175" t="s">
+        <v>383</v>
+      </c>
+      <c r="H93" s="175" t="s">
+        <v>384</v>
+      </c>
+      <c r="I93" s="144">
         <v>39</v>
       </c>
-      <c r="L82" s="115"/>
-[...200 lines deleted...]
-      <c r="A89" s="143">
+      <c r="J93" s="120">
+        <v>375</v>
+      </c>
+      <c r="K93" s="120">
         <v>15</v>
       </c>
-      <c r="B89" s="1" t="s">
-[...166 lines deleted...]
-      <c r="I94" s="120"/>
+      <c r="L93" s="46"/>
+    </row>
+    <row r="94" spans="1:12" s="23" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="43"/>
+      <c r="B94" s="112"/>
+      <c r="C94" s="112"/>
+      <c r="D94" s="112"/>
+      <c r="E94" s="112"/>
+      <c r="F94" s="112"/>
+      <c r="G94" s="175"/>
+      <c r="H94" s="175"/>
+      <c r="I94" s="144"/>
       <c r="J94" s="121">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="K94" s="121">
         <v>4</v>
       </c>
-      <c r="L94" s="147"/>
-[...2 lines deleted...]
-      <c r="A95" s="143">
+      <c r="L94" s="46"/>
+    </row>
+    <row r="95" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="43">
         <v>19</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="B95" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="C95" s="109" t="s">
         <v>161</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="1" t="s">
+      <c r="D95" s="109" t="s">
+        <v>220</v>
+      </c>
+      <c r="E95" s="109" t="s">
         <v>162</v>
       </c>
-      <c r="F95" s="1" t="s">
+      <c r="F95" s="109" t="s">
         <v>163</v>
       </c>
-      <c r="G95" s="55" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="1" t="s">
+      <c r="G95" s="110" t="s">
+        <v>385</v>
+      </c>
+      <c r="H95" s="109" t="s">
         <v>164</v>
       </c>
-      <c r="I95" s="118">
+      <c r="I95" s="143">
         <v>17</v>
       </c>
-      <c r="J95" s="113">
-[...2 lines deleted...]
-      <c r="K95" s="114">
+      <c r="J95" s="150">
+        <v>192</v>
+      </c>
+      <c r="K95" s="111">
         <v>9</v>
       </c>
-      <c r="L95" s="115"/>
-[...2 lines deleted...]
-      <c r="A96" s="143">
+      <c r="L95" s="36"/>
+    </row>
+    <row r="96" spans="1:12" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="43">
         <v>20</v>
       </c>
-      <c r="B96" s="82" t="s">
+      <c r="B96" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="C96" s="82" t="s">
-[...8 lines deleted...]
-      <c r="F96" s="82" t="s">
+      <c r="C96" s="112" t="s">
+        <v>386</v>
+      </c>
+      <c r="D96" s="112" t="s">
+        <v>387</v>
+      </c>
+      <c r="E96" s="112" t="s">
+        <v>388</v>
+      </c>
+      <c r="F96" s="112" t="s">
         <v>165</v>
       </c>
-      <c r="G96" s="83" t="s">
+      <c r="G96" s="114" t="s">
         <v>465</v>
       </c>
-      <c r="H96" s="82" t="s">
+      <c r="H96" s="112" t="s">
+        <v>389</v>
+      </c>
+      <c r="I96" s="142">
+        <v>35</v>
+      </c>
+      <c r="J96" s="151">
+        <v>398</v>
+      </c>
+      <c r="K96" s="113">
+        <v>21</v>
+      </c>
+      <c r="L96" s="36"/>
+    </row>
+    <row r="97" spans="1:13" s="23" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="43">
+        <v>21</v>
+      </c>
+      <c r="B97" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="122" t="s">
+        <v>166</v>
+      </c>
+      <c r="D97" s="109" t="s">
+        <v>272</v>
+      </c>
+      <c r="E97" s="109" t="s">
+        <v>390</v>
+      </c>
+      <c r="F97" s="109" t="s">
+        <v>167</v>
+      </c>
+      <c r="G97" s="123" t="s">
         <v>466</v>
       </c>
-      <c r="I96" s="115">
-[...41 lines deleted...]
-      <c r="K97" s="18">
+      <c r="H97" s="174" t="s">
+        <v>391</v>
+      </c>
+      <c r="I97" s="143">
+        <v>57</v>
+      </c>
+      <c r="J97" s="116">
+        <v>704</v>
+      </c>
+      <c r="K97" s="116">
         <v>27</v>
       </c>
-      <c r="L97" s="115"/>
-[...30 lines deleted...]
-      <c r="I99" s="93">
+      <c r="L97" s="36"/>
+    </row>
+    <row r="98" spans="1:13" s="23" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="43"/>
+      <c r="B98" s="124"/>
+      <c r="C98" s="107"/>
+      <c r="D98" s="124"/>
+      <c r="E98" s="124"/>
+      <c r="F98" s="124"/>
+      <c r="G98" s="106"/>
+      <c r="H98" s="176"/>
+      <c r="I98" s="145"/>
+      <c r="J98" s="125">
+        <v>65</v>
+      </c>
+      <c r="K98" s="125">
+        <v>2</v>
+      </c>
+      <c r="L98" s="46"/>
+    </row>
+    <row r="99" spans="1:13" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="43"/>
+      <c r="B99" s="22"/>
+      <c r="C99" s="22"/>
+      <c r="D99" s="22"/>
+      <c r="E99" s="22"/>
+      <c r="F99" s="22"/>
+      <c r="G99" s="22"/>
+      <c r="H99" s="25" t="s">
+        <v>324</v>
+      </c>
+      <c r="I99" s="26">
         <f>SUM(I74:I98)</f>
         <v>1064</v>
       </c>
-      <c r="J99" s="93">
+      <c r="J99" s="26">
         <f>SUM(J74:J86,J88:J91,J93,J95:J97)</f>
-        <v>15895</v>
-[...1 lines deleted...]
-      <c r="K99" s="93">
+        <v>15713</v>
+      </c>
+      <c r="K99" s="26">
         <f>SUM(K74:K86,K88:K91,K93,K95:K97)</f>
-        <v>521</v>
-[...13 lines deleted...]
-      <c r="J100" s="71">
+        <v>518</v>
+      </c>
+      <c r="L99" s="22"/>
+    </row>
+    <row r="100" spans="1:13" s="23" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="43"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4"/>
+      <c r="F100" s="4"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="17"/>
+      <c r="I100" s="18"/>
+      <c r="J100" s="19">
         <f>J87+J92+J94+J98</f>
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="K100" s="71">
+        <v>402</v>
+      </c>
+      <c r="K100" s="19">
         <f>K87+K92+K94+K98</f>
-        <v>15</v>
-[...36 lines deleted...]
-      <c r="B103" s="64" t="s">
+        <v>14</v>
+      </c>
+      <c r="L100" s="2"/>
+      <c r="M100" s="2"/>
+    </row>
+    <row r="101" spans="1:13" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="43"/>
+      <c r="B101" s="20" t="s">
+        <v>392</v>
+      </c>
+      <c r="C101" s="20"/>
+      <c r="D101" s="20"/>
+      <c r="E101" s="20"/>
+      <c r="F101" s="20"/>
+      <c r="G101" s="20"/>
+      <c r="H101" s="20"/>
+      <c r="I101" s="27"/>
+      <c r="J101" s="27"/>
+      <c r="K101" s="27"/>
+    </row>
+    <row r="102" spans="1:13" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="43"/>
+      <c r="B102" s="20" t="s">
+        <v>393</v>
+      </c>
+      <c r="C102" s="20"/>
+      <c r="D102" s="20"/>
+      <c r="E102" s="20"/>
+      <c r="F102" s="20"/>
+      <c r="G102" s="20"/>
+      <c r="H102" s="20"/>
+      <c r="I102" s="27"/>
+      <c r="J102" s="172"/>
+      <c r="K102" s="172"/>
+    </row>
+    <row r="103" spans="1:13" s="45" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="43"/>
+      <c r="B103" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="D103" s="14" t="s">
         <v>308</v>
       </c>
-      <c r="C103" s="64" t="s">
+      <c r="E103" s="14" t="s">
         <v>309</v>
       </c>
-      <c r="D103" s="64" t="s">
+      <c r="F103" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="G103" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="H103" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="E103" s="64" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="64" t="s">
+      <c r="I103" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="J103" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="23" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="43">
+        <v>1</v>
+      </c>
+      <c r="B104" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C104" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E104" s="65" t="s">
+        <v>282</v>
+      </c>
+      <c r="F104" s="65" t="s">
+        <v>168</v>
+      </c>
+      <c r="G104" s="65" t="s">
+        <v>314</v>
+      </c>
+      <c r="H104" s="99" t="s">
+        <v>394</v>
+      </c>
+      <c r="I104" s="152">
+        <v>26</v>
+      </c>
+      <c r="J104" s="152">
+        <v>118</v>
+      </c>
+      <c r="K104" s="131">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="43">
         <v>2</v>
       </c>
-      <c r="G103" s="64" t="s">
-[...5 lines deleted...]
-      <c r="I103" s="64" t="s">
+      <c r="B105" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" s="67" t="s">
+        <v>217</v>
+      </c>
+      <c r="E105" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="F105" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105" s="56" t="s">
+        <v>422</v>
+      </c>
+      <c r="H105" s="80" t="s">
+        <v>170</v>
+      </c>
+      <c r="I105" s="153">
+        <v>10</v>
+      </c>
+      <c r="J105" s="153">
+        <v>46</v>
+      </c>
+      <c r="K105" s="128">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="43">
+        <v>3</v>
+      </c>
+      <c r="B106" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C106" s="66" t="s">
+        <v>315</v>
+      </c>
+      <c r="D106" s="66" t="s">
+        <v>218</v>
+      </c>
+      <c r="E106" s="96" t="s">
+        <v>23</v>
+      </c>
+      <c r="F106" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G106" s="66" t="s">
+        <v>423</v>
+      </c>
+      <c r="H106" s="71" t="s">
+        <v>170</v>
+      </c>
+      <c r="I106" s="154">
+        <v>10</v>
+      </c>
+      <c r="J106" s="154">
+        <v>39</v>
+      </c>
+      <c r="K106" s="116">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="43">
+        <v>4</v>
+      </c>
+      <c r="B107" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C107" s="56" t="s">
+        <v>299</v>
+      </c>
+      <c r="D107" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="E107" s="73" t="s">
+        <v>327</v>
+      </c>
+      <c r="F107" s="56" t="s">
+        <v>455</v>
+      </c>
+      <c r="G107" s="56" t="s">
+        <v>436</v>
+      </c>
+      <c r="H107" s="72" t="s">
+        <v>395</v>
+      </c>
+      <c r="I107" s="128">
+        <v>12</v>
+      </c>
+      <c r="J107" s="128">
+        <v>20</v>
+      </c>
+      <c r="K107" s="128">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="43">
+        <v>5</v>
+      </c>
+      <c r="B108" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C108" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108" s="54" t="s">
+        <v>233</v>
+      </c>
+      <c r="E108" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="G108" s="54" t="s">
+        <v>437</v>
+      </c>
+      <c r="H108" s="71" t="s">
+        <v>170</v>
+      </c>
+      <c r="I108" s="116">
+        <v>10</v>
+      </c>
+      <c r="J108" s="116">
+        <v>19</v>
+      </c>
+      <c r="K108" s="116">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="43">
+        <v>6</v>
+      </c>
+      <c r="B109" s="67" t="s">
+        <v>3</v>
+      </c>
+      <c r="C109" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="D109" s="67" t="s">
+        <v>235</v>
+      </c>
+      <c r="E109" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="F109" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="G109" s="67" t="s">
+        <v>438</v>
+      </c>
+      <c r="H109" s="80" t="s">
+        <v>170</v>
+      </c>
+      <c r="I109" s="153">
+        <v>11</v>
+      </c>
+      <c r="J109" s="153">
+        <v>25</v>
+      </c>
+      <c r="K109" s="128">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="43">
+        <v>7</v>
+      </c>
+      <c r="B110" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="C110" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="D110" s="54" t="s">
+        <v>242</v>
+      </c>
+      <c r="E110" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="F110" s="54" t="s">
+        <v>456</v>
+      </c>
+      <c r="G110" s="50" t="s">
+        <v>337</v>
+      </c>
+      <c r="H110" s="71" t="s">
+        <v>301</v>
+      </c>
+      <c r="I110" s="154">
+        <v>28</v>
+      </c>
+      <c r="J110" s="154">
+        <v>100</v>
+      </c>
+      <c r="K110" s="116">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="23" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="43">
+        <v>8</v>
+      </c>
+      <c r="B111" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="58" t="s">
+        <v>87</v>
+      </c>
+      <c r="D111" s="97" t="s">
+        <v>245</v>
+      </c>
+      <c r="E111" s="98" t="s">
+        <v>88</v>
+      </c>
+      <c r="F111" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="G111" s="58" t="s">
+        <v>340</v>
+      </c>
+      <c r="H111" s="95" t="s">
+        <v>108</v>
+      </c>
+      <c r="I111" s="155">
+        <v>12</v>
+      </c>
+      <c r="J111" s="130">
+        <v>52</v>
+      </c>
+      <c r="K111" s="156">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" s="10" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="43"/>
+      <c r="B112" s="22"/>
+      <c r="C112" s="22"/>
+      <c r="D112" s="22"/>
+      <c r="E112" s="22"/>
+      <c r="F112" s="22"/>
+      <c r="G112" s="22"/>
+      <c r="H112" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="I112" s="29">
+        <f>SUM(I104:I111)</f>
+        <v>119</v>
+      </c>
+      <c r="J112" s="29">
+        <f t="shared" ref="J112" si="4">SUM(J104:J111)</f>
+        <v>419</v>
+      </c>
+      <c r="K112" s="29">
+        <f>SUM(K104:K111)</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" s="23" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="43"/>
+      <c r="B113" s="170" t="s">
+        <v>396</v>
+      </c>
+      <c r="C113" s="170"/>
+      <c r="D113" s="170"/>
+      <c r="E113" s="20"/>
+      <c r="F113" s="20"/>
+      <c r="G113" s="20"/>
+      <c r="H113" s="20"/>
+      <c r="I113" s="172"/>
+      <c r="J113" s="172"/>
+      <c r="K113" s="27"/>
+    </row>
+    <row r="114" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="42"/>
+      <c r="B114" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="E114" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="F114" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="H114" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="I114" s="30" t="s">
         <v>155</v>
       </c>
-      <c r="J103" s="64" t="s">
+      <c r="J114" s="31" t="s">
         <v>156</v>
       </c>
-      <c r="K103" s="65" t="s">
-[...4 lines deleted...]
-      <c r="A104" s="143">
+      <c r="K114" s="33"/>
+    </row>
+    <row r="115" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="42">
         <v>1</v>
       </c>
-      <c r="B104" s="36" t="s">
+      <c r="B115" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C104" s="36" t="s">
-[...28 lines deleted...]
-      <c r="A105" s="143">
+      <c r="C115" s="65" t="s">
+        <v>397</v>
+      </c>
+      <c r="D115" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E115" s="65" t="s">
+        <v>282</v>
+      </c>
+      <c r="F115" s="65" t="s">
+        <v>169</v>
+      </c>
+      <c r="G115" s="65" t="s">
+        <v>314</v>
+      </c>
+      <c r="H115" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I115" s="100">
+        <v>33</v>
+      </c>
+      <c r="J115" s="165">
+        <v>1152</v>
+      </c>
+      <c r="K115" s="34"/>
+    </row>
+    <row r="116" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="42">
         <v>2</v>
       </c>
-      <c r="B105" s="9" t="s">
+      <c r="B116" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="136" t="s">
+        <v>398</v>
+      </c>
+      <c r="D116" s="136" t="s">
+        <v>273</v>
+      </c>
+      <c r="E116" s="137" t="s">
+        <v>399</v>
+      </c>
+      <c r="F116" s="136" t="s">
+        <v>192</v>
+      </c>
+      <c r="G116" s="136" t="s">
+        <v>400</v>
+      </c>
+      <c r="H116" s="136" t="s">
+        <v>124</v>
+      </c>
+      <c r="I116" s="157">
+        <v>8</v>
+      </c>
+      <c r="J116" s="158">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="42">
         <v>3</v>
       </c>
-      <c r="C105" s="9" t="s">
-[...17 lines deleted...]
-      <c r="I105" s="34">
+      <c r="B117" s="123" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="123" t="s">
+        <v>401</v>
+      </c>
+      <c r="D117" s="123" t="s">
+        <v>274</v>
+      </c>
+      <c r="E117" s="123" t="s">
+        <v>402</v>
+      </c>
+      <c r="F117" s="123" t="s">
+        <v>193</v>
+      </c>
+      <c r="G117" s="123" t="s">
+        <v>403</v>
+      </c>
+      <c r="H117" s="110" t="s">
+        <v>124</v>
+      </c>
+      <c r="I117" s="159">
+        <v>57</v>
+      </c>
+      <c r="J117" s="160">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="42">
+        <v>4</v>
+      </c>
+      <c r="B118" s="104" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="104" t="s">
+        <v>151</v>
+      </c>
+      <c r="D118" s="104" t="s">
+        <v>275</v>
+      </c>
+      <c r="E118" s="104" t="s">
+        <v>152</v>
+      </c>
+      <c r="F118" s="104" t="s">
+        <v>153</v>
+      </c>
+      <c r="G118" s="104" t="s">
+        <v>194</v>
+      </c>
+      <c r="H118" s="105" t="s">
+        <v>124</v>
+      </c>
+      <c r="I118" s="162">
+        <v>25</v>
+      </c>
+      <c r="J118" s="161">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" s="35" customFormat="1" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="42">
+        <v>5</v>
+      </c>
+      <c r="B119" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="106" t="s">
+        <v>404</v>
+      </c>
+      <c r="D119" s="106" t="s">
+        <v>405</v>
+      </c>
+      <c r="E119" s="107" t="s">
+        <v>406</v>
+      </c>
+      <c r="F119" s="106" t="s">
+        <v>407</v>
+      </c>
+      <c r="G119" s="106" t="s">
+        <v>408</v>
+      </c>
+      <c r="H119" s="108" t="s">
+        <v>368</v>
+      </c>
+      <c r="I119" s="164">
         <v>10</v>
       </c>
-      <c r="J105" s="34">
-[...452 lines deleted...]
-      <c r="I120" s="150">
+      <c r="J119" s="163">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" s="47" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="42"/>
+      <c r="H120" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="I120" s="49">
         <f>SUM(I115:I119)</f>
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="J120" s="150">
+        <v>133</v>
+      </c>
+      <c r="J120" s="49">
         <f>SUM(J115:J119)</f>
-        <v>4546</v>
+        <v>4867</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="B113:D113"/>
     <mergeCell ref="I113:J113"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="H51:K51"/>
     <mergeCell ref="H67:K67"/>
     <mergeCell ref="H72:K72"/>
     <mergeCell ref="E86:E87"/>
     <mergeCell ref="H86:H87"/>
     <mergeCell ref="H91:H92"/>
     <mergeCell ref="G93:G94"/>
     <mergeCell ref="H93:H94"/>
     <mergeCell ref="H97:H98"/>
     <mergeCell ref="J102:K102"/>
     <mergeCell ref="H46:H47"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="H29:K29"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
-  <rowBreaks count="3" manualBreakCount="3">
+  <rowBreaks count="4" manualBreakCount="4">
     <brk id="28" max="11" man="1"/>
+    <brk id="50" max="11" man="1"/>
     <brk id="71" max="11" man="1"/>
     <brk id="100" max="11" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1 高等学校</vt:lpstr>
       <vt:lpstr>'1 高等学校'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KSK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>令和6年度（2024年度）学校一覧（速報値）</dc:title>
+  <dc:title>令和7年度（2025年度）学校一覧（確定値）</dc:title>
   <dc:creator>KSK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>