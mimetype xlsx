--- v0 (2026-05-16)
+++ v1 (2026-07-19)
@@ -3,88 +3,79 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sv0712\草津市\生活交通課\課の庶務\☆庁内各課報告関係\R7\経営戦略課\草津市オープンデータカタログサイトの更新について\02_作業\消費生活\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sv0712\草津市\生活交通課\課の庶務\☆庁内各課報告関係\R8\経営戦略課\オープンデータカタログサイト\2.回答\1.消費生活相談　※センター依頼中\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7110"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L28" i="1" l="1"/>
   <c r="N13" i="1"/>
   <c r="L56" i="1" l="1"/>
   <c r="L42" i="1"/>
-  <c r="N11" i="1"/>
-[...7 lines deleted...]
-  <c r="N4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="59">
   <si>
     <t>消費生活相談</t>
     <rPh sb="0" eb="6">
       <t>ショウヒセイカツソウダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
@@ -117,60 +108,50 @@
   </si>
   <si>
     <t>2月</t>
   </si>
   <si>
     <t>3月</t>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（単位：件）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>平成27年度</t>
-[...8 lines deleted...]
-  <si>
     <t>平成28年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平成29年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平成30年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -267,90 +248,50 @@
   </si>
   <si>
     <t>被服品</t>
     <rPh sb="0" eb="2">
       <t>ヒフク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>土地・建物・設備</t>
     <rPh sb="0" eb="2">
       <t>トチ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>平成27年度</t>
-[...38 lines deleted...]
-  <si>
     <t>(単位：件）</t>
     <rPh sb="1" eb="3">
       <t>タンイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>保健      衛生品</t>
     <rPh sb="0" eb="2">
       <t>ホケン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>エイセイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ヒン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>教養　　　娯楽品</t>
     <rPh sb="0" eb="2">
@@ -578,50 +519,63 @@
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和5年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和6年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和7年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
@@ -787,51 +741,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -851,82 +805,85 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1179,1604 +1136,1598 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N18" sqref="N18"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.125" customWidth="1"/>
     <col min="10" max="10" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="23">
-[...5 lines deleted...]
-      <c r="D4" s="24">
+      <c r="B4" s="22">
         <v>97</v>
       </c>
-      <c r="E4" s="24">
-[...2 lines deleted...]
-      <c r="F4" s="24">
+      <c r="C4" s="23">
+        <v>66</v>
+      </c>
+      <c r="D4" s="23">
+        <v>73</v>
+      </c>
+      <c r="E4" s="23">
+        <v>77</v>
+      </c>
+      <c r="F4" s="23">
         <v>79</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="23">
+        <v>89</v>
+      </c>
+      <c r="H4" s="23">
+        <v>72</v>
+      </c>
+      <c r="I4" s="23">
+        <v>80</v>
+      </c>
+      <c r="J4" s="23">
         <v>88</v>
       </c>
-      <c r="H4" s="24">
-[...19 lines deleted...]
-        <v>1118</v>
+      <c r="K4" s="23">
+        <v>82</v>
+      </c>
+      <c r="L4" s="23">
+        <v>86</v>
+      </c>
+      <c r="M4" s="23">
+        <v>79</v>
+      </c>
+      <c r="N4" s="24">
+        <v>968</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="26">
-        <v>97</v>
+      <c r="B5" s="25">
+        <v>70</v>
       </c>
       <c r="C5" s="3">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D5" s="3">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E5" s="3">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F5" s="3">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="G5" s="3">
+        <v>93</v>
+      </c>
+      <c r="H5" s="3">
+        <v>84</v>
+      </c>
+      <c r="I5" s="3">
+        <v>88</v>
+      </c>
+      <c r="J5" s="3">
+        <v>81</v>
+      </c>
+      <c r="K5" s="3">
         <v>89</v>
       </c>
-      <c r="H5" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="L5" s="3">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M5" s="3">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="N5" s="4">
-        <f t="shared" ref="N5:N11" si="0">SUM(B5:M5)</f>
-        <v>968</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="26">
-        <v>70</v>
+      <c r="B6" s="25">
+        <v>114</v>
       </c>
       <c r="C6" s="3">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="D6" s="3">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="E6" s="3">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="F6" s="3">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="G6" s="3">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H6" s="3">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="I6" s="3">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="J6" s="3">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="K6" s="3">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="L6" s="3">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="M6" s="3">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="N6" s="4">
-        <f t="shared" si="0"/>
-        <v>1009</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="26">
-        <v>114</v>
+      <c r="B7" s="25">
+        <v>84</v>
       </c>
       <c r="C7" s="3">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="D7" s="3">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="E7" s="3">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="F7" s="3">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="G7" s="3">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H7" s="3">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="I7" s="3">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="J7" s="3">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K7" s="3">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="L7" s="3">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="M7" s="3">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="N7" s="4">
-        <f t="shared" si="0"/>
-        <v>1202</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
+        <v>103</v>
+      </c>
+      <c r="C8" s="3">
+        <v>99</v>
+      </c>
+      <c r="D8" s="3">
+        <v>111</v>
+      </c>
+      <c r="E8" s="3">
+        <v>110</v>
+      </c>
+      <c r="F8" s="3">
+        <v>76</v>
+      </c>
+      <c r="G8" s="3">
+        <v>89</v>
+      </c>
+      <c r="H8" s="3">
         <v>84</v>
       </c>
-      <c r="C8" s="3">
-[...16 lines deleted...]
-      </c>
       <c r="I8" s="3">
+        <v>63</v>
+      </c>
+      <c r="J8" s="3">
         <v>81</v>
       </c>
-      <c r="J8" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="K8" s="3">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="L8" s="3">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="M8" s="3">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="N8" s="4">
-        <f t="shared" si="0"/>
-        <v>1147</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A9" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>53</v>
+      </c>
+      <c r="B9" s="25">
+        <v>81</v>
       </c>
       <c r="C9" s="3">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="D9" s="3">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="E9" s="3">
+        <v>94</v>
+      </c>
+      <c r="F9" s="3">
+        <v>93</v>
+      </c>
+      <c r="G9" s="3">
+        <v>88</v>
+      </c>
+      <c r="H9" s="3">
         <v>110</v>
       </c>
-      <c r="F9" s="3">
-[...2 lines deleted...]
-      <c r="G9" s="3">
+      <c r="I9" s="3">
+        <v>97</v>
+      </c>
+      <c r="J9" s="3">
+        <v>72</v>
+      </c>
+      <c r="K9" s="3">
         <v>89</v>
       </c>
-      <c r="H9" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="L9" s="3">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="M9" s="3">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="N9" s="4">
-        <f t="shared" si="0"/>
-        <v>1081</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A10" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>54</v>
+      </c>
+      <c r="B10" s="25">
+        <v>85</v>
       </c>
       <c r="C10" s="3">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="D10" s="3">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="E10" s="3">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="F10" s="3">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="G10" s="3">
         <v>88</v>
       </c>
       <c r="H10" s="3">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="I10" s="3">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="J10" s="3">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="K10" s="3">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L10" s="3">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="M10" s="3">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="N10" s="4">
-        <f t="shared" si="0"/>
-        <v>1052</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A11" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>55</v>
+      </c>
+      <c r="B11" s="25">
+        <v>86</v>
       </c>
       <c r="C11" s="3">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D11" s="3">
+        <v>81</v>
+      </c>
+      <c r="E11" s="3">
+        <v>84</v>
+      </c>
+      <c r="F11" s="3">
+        <v>77</v>
+      </c>
+      <c r="G11" s="3">
+        <v>71</v>
+      </c>
+      <c r="H11" s="3">
+        <v>105</v>
+      </c>
+      <c r="I11" s="3">
+        <v>89</v>
+      </c>
+      <c r="J11" s="3">
         <v>82</v>
       </c>
-      <c r="E11" s="3">
+      <c r="K11" s="3">
+        <v>99</v>
+      </c>
+      <c r="L11" s="3">
+        <v>83</v>
+      </c>
+      <c r="M11" s="3">
         <v>78</v>
       </c>
-      <c r="F11" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="N11" s="4">
-        <f t="shared" si="0"/>
-        <v>1063</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A12" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B12" s="26">
+        <v>57</v>
+      </c>
+      <c r="B12" s="25">
+        <v>90</v>
+      </c>
+      <c r="C12" s="3">
+        <v>87</v>
+      </c>
+      <c r="D12" s="3">
+        <v>105</v>
+      </c>
+      <c r="E12" s="3">
+        <v>107</v>
+      </c>
+      <c r="F12" s="3">
+        <v>83</v>
+      </c>
+      <c r="G12" s="3">
+        <v>85</v>
+      </c>
+      <c r="H12" s="3">
+        <v>101</v>
+      </c>
+      <c r="I12" s="3">
+        <v>88</v>
+      </c>
+      <c r="J12" s="3">
+        <v>83</v>
+      </c>
+      <c r="K12" s="3">
+        <v>71</v>
+      </c>
+      <c r="L12" s="3">
         <v>86</v>
       </c>
-      <c r="C12" s="3">
-[...26 lines deleted...]
-      <c r="L12" s="3">
+      <c r="M12" s="3">
         <v>83</v>
       </c>
-      <c r="M12" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4">
-        <f t="shared" ref="N12" si="1">SUM(B12:M12)</f>
-        <v>1017</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A13" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>58</v>
+      </c>
+      <c r="B13" s="26">
+        <v>99</v>
       </c>
       <c r="C13" s="5">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D13" s="5">
+        <v>81</v>
+      </c>
+      <c r="E13" s="5">
+        <v>106</v>
+      </c>
+      <c r="F13" s="5">
+        <v>72</v>
+      </c>
+      <c r="G13" s="5">
+        <v>131</v>
+      </c>
+      <c r="H13" s="5">
+        <v>123</v>
+      </c>
+      <c r="I13" s="5">
+        <v>92</v>
+      </c>
+      <c r="J13" s="5">
+        <v>99</v>
+      </c>
+      <c r="K13" s="5">
+        <v>110</v>
+      </c>
+      <c r="L13" s="5">
         <v>105</v>
       </c>
-      <c r="E13" s="5">
-[...22 lines deleted...]
-      </c>
       <c r="M13" s="5">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="N13" s="6">
-        <f t="shared" ref="N13" si="2">SUM(B13:M13)</f>
-        <v>1069</v>
+        <f t="shared" ref="N13" si="0">SUM(B13:M13)</f>
+        <v>1217</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="8"/>
+    </row>
+    <row r="18" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="32"/>
+      <c r="B18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="21"/>
-[...11 lines deleted...]
-      <c r="B18" s="13" t="s">
+      <c r="C18" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="13" t="s">
+      <c r="D18" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="13" t="s">
+      <c r="E18" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E18" s="13" t="s">
+      <c r="F18" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="F18" s="13" t="s">
+      <c r="G18" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="13" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A19" s="22" t="s">
-[...26 lines deleted...]
-      <c r="J19" s="30">
+      <c r="A19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="27">
+        <v>52</v>
+      </c>
+      <c r="C19" s="28">
+        <v>61</v>
+      </c>
+      <c r="D19" s="28">
+        <v>33</v>
+      </c>
+      <c r="E19" s="28">
+        <v>4</v>
+      </c>
+      <c r="F19" s="28">
         <v>32</v>
+      </c>
+      <c r="G19" s="28">
+        <v>24</v>
+      </c>
+      <c r="H19" s="28">
+        <v>50</v>
+      </c>
+      <c r="I19" s="28">
+        <v>24</v>
+      </c>
+      <c r="J19" s="29">
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A20" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="B20" s="20">
-        <v>52</v>
+        <v>245</v>
       </c>
       <c r="C20" s="9">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="D20" s="9">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E20" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F20" s="9">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G20" s="9">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H20" s="9">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I20" s="9">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J20" s="10">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A21" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B21" s="20">
-        <v>245</v>
+        <v>348</v>
       </c>
       <c r="C21" s="9">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D21" s="9">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E21" s="9">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F21" s="9">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G21" s="9">
         <v>27</v>
       </c>
       <c r="H21" s="9">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I21" s="9">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J21" s="10">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="20">
+        <v>198</v>
+      </c>
+      <c r="C22" s="9">
+        <v>81</v>
+      </c>
+      <c r="D22" s="9">
+        <v>33</v>
+      </c>
+      <c r="E22" s="9">
         <v>34</v>
       </c>
-      <c r="B22" s="20">
-[...10 lines deleted...]
-      </c>
       <c r="F22" s="9">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G22" s="9">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="H22" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I22" s="9">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J22" s="10">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="N22" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="20">
-        <v>198</v>
+        <v>144</v>
       </c>
       <c r="C23" s="9">
+        <v>104</v>
+      </c>
+      <c r="D23" s="9">
+        <v>37</v>
+      </c>
+      <c r="E23" s="9">
+        <v>22</v>
+      </c>
+      <c r="F23" s="9">
+        <v>43</v>
+      </c>
+      <c r="G23" s="9">
         <v>81</v>
       </c>
-      <c r="D23" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="H23" s="9">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I23" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J23" s="10">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A24" s="1" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="B24" s="20">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="C24" s="9">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="D24" s="9">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E24" s="9">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F24" s="9">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G24" s="9">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="H24" s="9">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I24" s="9">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J24" s="10">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B25" s="20">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="C25" s="9">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D25" s="9">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="E25" s="9">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F25" s="9">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="G25" s="9">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="H25" s="9">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="I25" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="J25" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A26" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B26" s="20">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="C26" s="9">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D26" s="9">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E26" s="9">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F26" s="9">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="G26" s="9">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="H26" s="9">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="I26" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J26" s="10">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20">
+        <v>172</v>
+      </c>
+      <c r="C27" s="9">
         <v>60</v>
       </c>
-      <c r="B27" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="9">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E27" s="9">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F27" s="9">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G27" s="9">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="H27" s="9">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I27" s="9">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="J27" s="10">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A28" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>58</v>
+      </c>
+      <c r="B28" s="30">
+        <v>189</v>
       </c>
       <c r="C28" s="11">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D28" s="11">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E28" s="11">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F28" s="11">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="G28" s="11">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="H28" s="11">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I28" s="11">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J28" s="12">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L28">
         <f>SUM(B28:J28)</f>
-        <v>552</v>
-      </c>
+        <v>614</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="B29" s="31"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.15">
       <c r="J30" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.15">
-      <c r="A31" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="21" t="s">
+      <c r="A31" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+    </row>
+    <row r="32" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="32"/>
+      <c r="B32" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="21"/>
-[...10 lines deleted...]
-      <c r="B32" s="14" t="s">
+      <c r="G32" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="15" t="s">
+      <c r="H32" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="D32" s="16" t="s">
+      <c r="I32" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="E32" s="16" t="s">
+      <c r="J32" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="F32" s="16" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A33" s="22" t="s">
-[...17 lines deleted...]
-      <c r="G33" s="29">
+      <c r="A33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="27">
+        <v>6</v>
+      </c>
+      <c r="C33" s="28">
+        <v>50</v>
+      </c>
+      <c r="D33" s="28">
+        <v>36</v>
+      </c>
+      <c r="E33" s="28">
+        <v>13</v>
+      </c>
+      <c r="F33" s="28">
         <v>1</v>
       </c>
-      <c r="H33" s="29">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="G33" s="28">
+        <v>5</v>
+      </c>
+      <c r="H33" s="28">
+        <v>81</v>
+      </c>
+      <c r="I33" s="28">
+        <v>260</v>
+      </c>
+      <c r="J33" s="29">
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A34" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="B34" s="20">
+        <v>4</v>
+      </c>
+      <c r="C34" s="9">
+        <v>37</v>
+      </c>
+      <c r="D34" s="9">
+        <v>25</v>
+      </c>
+      <c r="E34" s="9">
+        <v>5</v>
+      </c>
+      <c r="F34" s="9">
         <v>6</v>
       </c>
-      <c r="C34" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="G34" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H34" s="9">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="I34" s="9">
-        <v>260</v>
+        <v>225</v>
       </c>
       <c r="J34" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A35" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B35" s="20">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C35" s="9">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D35" s="9">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E35" s="9">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="F35" s="9">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G35" s="9">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H35" s="9">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="I35" s="9">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="J35" s="10">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A36" s="1" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B36" s="20">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C36" s="9">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D36" s="9">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E36" s="9">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F36" s="9">
         <v>2</v>
       </c>
       <c r="G36" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H36" s="9">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="I36" s="9">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="J36" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="20">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C37" s="9">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="D37" s="9">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E37" s="9">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F37" s="9">
+        <v>3</v>
+      </c>
+      <c r="G37" s="9">
+        <v>0</v>
+      </c>
+      <c r="H37" s="9">
+        <v>61</v>
+      </c>
+      <c r="I37" s="9">
+        <v>199</v>
+      </c>
+      <c r="J37" s="10">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A38" s="1" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="B38" s="20">
         <v>1</v>
       </c>
       <c r="C38" s="9">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="D38" s="9">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E38" s="9">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F38" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G38" s="9">
+        <v>10</v>
+      </c>
+      <c r="H38" s="9">
+        <v>73</v>
+      </c>
+      <c r="I38" s="9">
+        <v>75</v>
+      </c>
+      <c r="J38" s="10">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A39" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B39" s="20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C39" s="9">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D39" s="9">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E39" s="9">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F39" s="9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G39" s="9">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H39" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I39" s="9">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="J39" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A40" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B40" s="20">
         <v>2</v>
       </c>
       <c r="C40" s="9">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D40" s="9">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E40" s="9">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F40" s="9">
         <v>0</v>
       </c>
       <c r="G40" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H40" s="9">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I40" s="9">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="J40" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A41" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B41" s="20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C41" s="9">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D41" s="9">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E41" s="9">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F41" s="9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G41" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H41" s="9">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I41" s="9">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="J41" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A42" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>58</v>
+      </c>
+      <c r="B42" s="30">
+        <v>0</v>
       </c>
       <c r="C42" s="11">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D42" s="11">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E42" s="11">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F42" s="11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G42" s="11">
+        <v>1</v>
+      </c>
+      <c r="H42" s="11">
+        <v>93</v>
+      </c>
+      <c r="I42" s="11">
+        <v>72</v>
+      </c>
+      <c r="J42" s="12">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>3</v>
       </c>
       <c r="L42">
         <f>SUM(B42:J42)</f>
-        <v>258</v>
+        <v>281</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.15">
       <c r="G44" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A45" s="21" t="s">
-[...10 lines deleted...]
-        <v>54</v>
+      <c r="A45" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="21"/>
+      <c r="A46" s="32"/>
       <c r="B46" s="17" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C46" s="18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D46" s="18" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F46" s="18" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G46" s="21"/>
+        <v>48</v>
+      </c>
+      <c r="G46" s="32"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.15">
-      <c r="A47" s="22" t="s">
-[...18 lines deleted...]
-        <v>129</v>
+      <c r="A47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="27">
+        <v>24</v>
+      </c>
+      <c r="C47" s="28">
+        <v>32</v>
+      </c>
+      <c r="D47" s="28">
+        <v>43</v>
+      </c>
+      <c r="E47" s="28">
+        <v>9</v>
+      </c>
+      <c r="F47" s="28">
+        <v>16</v>
+      </c>
+      <c r="G47" s="29">
+        <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A48" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="B48" s="20">
         <v>24</v>
       </c>
       <c r="C48" s="9">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D48" s="9">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E48" s="9">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F48" s="9">
         <v>16</v>
       </c>
       <c r="G48" s="10">
-        <v>90</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="20">
+        <v>36</v>
+      </c>
+      <c r="C49" s="9">
+        <v>71</v>
+      </c>
+      <c r="D49" s="9">
         <v>33</v>
       </c>
-      <c r="B49" s="20">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F49" s="9">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G49" s="10">
-        <v>46</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A50" s="1" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B50" s="20">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C50" s="9">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="D50" s="9">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="E50" s="9">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F50" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G50" s="10">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A51" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="20">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C51" s="9">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D51" s="9">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E51" s="9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F51" s="9">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G51" s="10">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A52" s="1" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="B52" s="20">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="C52" s="9">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D52" s="9">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="E52" s="9">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F52" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G52" s="10">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A53" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="20">
+        <v>57</v>
+      </c>
+      <c r="C53" s="9">
+        <v>61</v>
+      </c>
+      <c r="D53" s="9">
+        <v>54</v>
+      </c>
+      <c r="E53" s="9">
+        <v>16</v>
+      </c>
+      <c r="F53" s="9">
+        <v>17</v>
+      </c>
+      <c r="G53" s="10">
         <v>58</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A54" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B54" s="20">
+        <v>73</v>
+      </c>
+      <c r="C54" s="9">
+        <v>44</v>
+      </c>
+      <c r="D54" s="9">
+        <v>71</v>
+      </c>
+      <c r="E54" s="9">
+        <v>21</v>
+      </c>
+      <c r="F54" s="9">
+        <v>7</v>
+      </c>
+      <c r="G54" s="10">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A55" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="20">
+        <v>54</v>
+      </c>
+      <c r="C55" s="9">
+        <v>43</v>
+      </c>
+      <c r="D55" s="9">
         <v>60</v>
       </c>
-      <c r="B55" s="20">
-[...7 lines deleted...]
-      </c>
       <c r="E55" s="9">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F55" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G55" s="10">
-        <v>57</v>
+        <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A56" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="B56" s="30">
+        <v>67</v>
       </c>
       <c r="C56" s="11">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="D56" s="11">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="E56" s="11">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F56" s="11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G56" s="12">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="L56">
         <f>SUM(B56:J56)</f>
-        <v>259</v>
+        <v>322</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A57" s="19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="G45:G46"/>
     <mergeCell ref="B45:F45"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="B17:J17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">