--- v0 (2026-08-24)
+++ v1 (2026-09-29)
@@ -1,105 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lgwn-fsv-01.saga-net.local\共有フォルダ\DX推進課\04_データ活用\ビッグデータ・オープンデータ\01_BODIK_ODCS掲載データ\R6\子育てナビ関係\03_クレンジング後\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lgwn-fsv-01.saga-net.local\共有フォルダ\DX推進課\04_データ活用\ビッグデータ・オープンデータ\01_BODIK_ODCS掲載データ\R8\00_全庁照会（6月が好ましい）\各課回答\更新\【40】佐賀市にある小・中・高等学校一覧\2_クレンジング後\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83AC0A98-E6D9-4ABD-8C62-9C62D5359267}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6930"/>
+    <workbookView xWindow="-2220" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$S$85</definedName>
     <definedName name="佐賀市_小・中・高等学校" localSheetId="0">Sheet1!$A$1:$S$85</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1305" uniqueCount="974">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1165" uniqueCount="817">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>関連校ID</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_通称</t>
   </si>
   <si>
     <t>所在地_都道府県</t>
   </si>
   <si>
     <t>所在地_市区町村</t>
   </si>
   <si>
     <t>所在地_町字</t>
   </si>
   <si>
@@ -144,2958 +114,2553 @@
   <si>
     <t>コクリツサガダイガクキョウイクガクブフゾクトクベツシエンガッコウ</t>
   </si>
   <si>
     <t>佐賀県</t>
   </si>
   <si>
     <t>佐賀市</t>
   </si>
   <si>
     <t>本庄町大字正里</t>
   </si>
   <si>
     <t>46-2</t>
   </si>
   <si>
     <t>佐賀市本庄町大字正里46-2</t>
   </si>
   <si>
     <t>840-0026</t>
   </si>
   <si>
     <t>0952-29-9676</t>
   </si>
   <si>
-    <t>33.23225942</t>
-[...4 lines deleted...]
-  <si>
     <t>http://www.yougo.pd.saga-u.ac.jp/</t>
   </si>
   <si>
-    <t>2024/1/29</t>
-[...1 lines deleted...]
-  <si>
     <t>SN-412501-5b2db485-440f-a3f9-2a11-fdf14d2a95be</t>
   </si>
   <si>
     <t>佐賀県立盲学校</t>
   </si>
   <si>
     <t>サガケンリツモウガッコウ</t>
   </si>
   <si>
     <t>天祐一丁目</t>
   </si>
   <si>
     <t>5-29</t>
   </si>
   <si>
     <t>佐賀市天祐一丁目5-29</t>
   </si>
   <si>
     <t>840-0851</t>
   </si>
   <si>
     <t>0952-23-4672</t>
   </si>
   <si>
-    <t>33.25807609</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.education.saga.jp/hp/mougakkou/</t>
   </si>
   <si>
     <t>SN-412501-fd56ada2-50ee-07db-2378-94396ea495d9</t>
   </si>
   <si>
     <t>佐賀県立ろう学校</t>
   </si>
   <si>
     <t>サガケンリツロウガッコウ</t>
   </si>
   <si>
     <t>鍋島町大字森田</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>佐賀市鍋島町大字森田321</t>
   </si>
   <si>
     <t xml:space="preserve">849-0936 </t>
   </si>
   <si>
     <t>0952-30-5368</t>
   </si>
   <si>
-    <t>33.26718602</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.education.saga.jp/hp/rougakkou/</t>
   </si>
   <si>
     <t>SN-412501-74c1d5f2-941d-9bb0-a727-2294606aa537</t>
   </si>
   <si>
     <t>佐賀県立金立特別支援学校</t>
   </si>
   <si>
     <t>サガケンリツキンリュウトクベツシエンガッコウ</t>
   </si>
   <si>
     <t>金立町大字金立</t>
   </si>
   <si>
     <t>2339-2</t>
   </si>
   <si>
     <t>佐賀市金立町大字金立2339-2</t>
   </si>
   <si>
     <t>849-0906</t>
   </si>
   <si>
     <t>0952-98-1135</t>
   </si>
   <si>
-    <t>33.31609154</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.education.saga.jp/hp/kinryutokubetsushien/</t>
   </si>
   <si>
     <t>SN-412501-75f403ee-dcd7-67a4-5946-37064230cff8</t>
   </si>
   <si>
     <t>佐賀県立大和特別支援学校</t>
   </si>
   <si>
-    <t>サガケンリツヤマトトクベツシエンガッコう</t>
-[...1 lines deleted...]
-  <si>
     <t>大和町大字久留間</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>佐賀市大和町大字久留間3353</t>
   </si>
   <si>
     <t>840-0213</t>
   </si>
   <si>
     <t>0952-62-1221</t>
   </si>
   <si>
-    <t>33.30699991</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.education.saga.jp/hp/yamatotokubetsushien/</t>
   </si>
   <si>
+    <t>私立西九州大学短期大学部</t>
+  </si>
+  <si>
+    <t>シリツニシキュウシュウダイガクタンキダイガクブ</t>
+  </si>
+  <si>
+    <t>神園三丁目</t>
+  </si>
+  <si>
+    <t>18-15</t>
+  </si>
+  <si>
+    <t>佐賀市神園三丁目18-15</t>
+  </si>
+  <si>
+    <t>840-0806</t>
+  </si>
+  <si>
+    <t>0952-31-3001</t>
+  </si>
+  <si>
+    <t>https://www.nisikyu-u.ac.jp/junior_college/</t>
+  </si>
+  <si>
+    <t>UN-412501-ff9e3f33-2103-2c23-a723-5776288b6d4f</t>
+  </si>
+  <si>
+    <t>私立佐賀女子短期大学</t>
+  </si>
+  <si>
+    <t>シリツサガジョシタンキダイガク</t>
+  </si>
+  <si>
+    <t>本庄町大字本庄</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>佐賀市本庄町大字本庄1313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">840-8550 </t>
+  </si>
+  <si>
+    <t>0952-23-5145</t>
+  </si>
+  <si>
+    <t>https://sajotan.asahigakuen.ac.jp/</t>
+  </si>
+  <si>
+    <t>国立佐賀大学　鍋島キャンパス</t>
+  </si>
+  <si>
+    <t>コクリツサガダイガク　ナベシマキャンパス</t>
+  </si>
+  <si>
+    <t>鍋島五丁目</t>
+  </si>
+  <si>
+    <t>1-1</t>
+  </si>
+  <si>
+    <t>佐賀市鍋島五丁目1-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">849-8501  </t>
+  </si>
+  <si>
+    <t>0952-31-6511</t>
+  </si>
+  <si>
+    <t>https://www.saga-u.ac.jp/</t>
+  </si>
+  <si>
+    <t>私立西九州大学 佐賀キャンパス</t>
+  </si>
+  <si>
+    <t>シリツニシキュウシュウダイガク　サガキャンパス</t>
+  </si>
+  <si>
+    <t>https://www.nisikyu-u.ac.jp/</t>
+  </si>
+  <si>
+    <t>UN-412501-4de25dee-59ac-9850-f7ad-aa88a50e84e7</t>
+  </si>
+  <si>
+    <t>佐賀県農業大学校</t>
+  </si>
+  <si>
+    <t>サガケンリツノウギョウダイガッコウ</t>
+  </si>
+  <si>
+    <t>川副町大字南里</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字南里1088</t>
+  </si>
+  <si>
+    <t>840-2205</t>
+  </si>
+  <si>
+    <t>0952-45-2144</t>
+  </si>
+  <si>
+    <t>https://www.pref.saga.lg.jp/list02454.html</t>
+  </si>
+  <si>
+    <t>国立佐賀大学　本庄キャンパス</t>
+  </si>
+  <si>
+    <t>コクリツサガダイガク　ホンジョウキャンパス</t>
+  </si>
+  <si>
+    <t>本庄町</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>佐賀市本庄町1</t>
+  </si>
+  <si>
+    <t>840-8502</t>
+  </si>
+  <si>
+    <t>0952-28-8113</t>
+  </si>
+  <si>
+    <t>HS-412501-237367f6-2e8d-2bb1-b2c3-4513a8820a9b</t>
+  </si>
+  <si>
+    <t>佐賀県立佐賀東高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツサガヒガシコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>南佐賀三丁目</t>
+  </si>
+  <si>
+    <t>11-15</t>
+  </si>
+  <si>
+    <t>佐賀市南佐賀三丁目11-15</t>
+  </si>
+  <si>
+    <t>840-0016</t>
+  </si>
+  <si>
+    <t>0952-24-0141</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/sagahigashikoukou/</t>
+  </si>
+  <si>
+    <t>HS-412501-d6cfa4b4-cb47-d8c3-5501-9e6716658cf7</t>
+  </si>
+  <si>
+    <t>佐賀県立佐賀西高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツサガニシコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>城内一丁目</t>
+  </si>
+  <si>
+    <t>4-25</t>
+  </si>
+  <si>
+    <t>佐賀市城内一丁目4-25</t>
+  </si>
+  <si>
+    <t>840-0041</t>
+  </si>
+  <si>
+    <t>0952-24-4331</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/saganishikoukou/</t>
+  </si>
+  <si>
+    <t>HS-412501-3932281a-366d-8294-a9dd-cea0fecf7ef1</t>
+  </si>
+  <si>
+    <t>佐賀県立佐賀北高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツサガキタコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>天祐二丁目</t>
+  </si>
+  <si>
+    <t>6-1</t>
+  </si>
+  <si>
+    <t>佐賀市天祐二丁目6-1</t>
+  </si>
+  <si>
+    <t>0952-26-3211</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/sagakitakoukou/</t>
+  </si>
+  <si>
+    <t>通信制あり</t>
+  </si>
+  <si>
+    <t>佐賀県立致遠館高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツチエンカンコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>兵庫北四丁目</t>
+  </si>
+  <si>
+    <t>佐賀市兵庫北四丁目1-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">849-0919 </t>
+  </si>
+  <si>
+    <t>0952-33-0401</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/chienkankoukou/</t>
+  </si>
+  <si>
+    <t>中高一貫</t>
+  </si>
+  <si>
+    <t>HS-412501-b939027d-1825-8cea-481d-00619720f7c7</t>
+  </si>
+  <si>
+    <t>佐賀県立高志館高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツコウシカンコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>大和町大字尼寺</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字尼寺1698</t>
+  </si>
+  <si>
+    <t>840-0201</t>
+  </si>
+  <si>
+    <t>0952-62-1331</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/koushikankoukou/</t>
+  </si>
+  <si>
+    <t>HS-412501-c79c330a-fa57-8fa5-7197-1b4c4e7b904c</t>
+  </si>
+  <si>
+    <t>佐賀県立佐賀工業高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツサガコウギョウコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>緑小路</t>
+  </si>
+  <si>
+    <t>佐賀市緑小路1-1</t>
+  </si>
+  <si>
+    <t>840-0841</t>
+  </si>
+  <si>
+    <t>0952-24-4356</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/sagakougyoukoukou/</t>
+  </si>
+  <si>
+    <t>定時制あり</t>
+  </si>
+  <si>
+    <t>HS-412501-805d6921-48ef-4526-ac98-a3dc0cd0680e</t>
+  </si>
+  <si>
+    <t>佐賀県立佐賀商業高等学校</t>
+  </si>
+  <si>
+    <t>サガケンリツサガショウギョウコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>神野東四丁目</t>
+  </si>
+  <si>
+    <t>12-40</t>
+  </si>
+  <si>
+    <t>佐賀市神野東四丁目12-40</t>
+  </si>
+  <si>
+    <t>840-0804</t>
+  </si>
+  <si>
+    <t>0952-30-8571</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/sagashougyoukoukou/</t>
+  </si>
+  <si>
+    <t>私立龍谷高等学校</t>
+  </si>
+  <si>
+    <t>シリツリュウコクコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>水ヶ江三丁目</t>
+  </si>
+  <si>
+    <t>1-25</t>
+  </si>
+  <si>
+    <t>佐賀市水ヶ江三丁目1-25</t>
+  </si>
+  <si>
+    <t>840-0054</t>
+  </si>
+  <si>
+    <t>0952-24-2244</t>
+  </si>
+  <si>
+    <t>https://www.sagaryukoku.ed.jp/hsc/</t>
+  </si>
+  <si>
+    <t>私立佐賀清和高等学校</t>
+  </si>
+  <si>
+    <t>シリツサガセイワコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>兵庫北二丁目</t>
+  </si>
+  <si>
+    <t>14-1</t>
+  </si>
+  <si>
+    <t>佐賀市兵庫北二丁目14-1</t>
+  </si>
+  <si>
+    <t>849-0919</t>
+  </si>
+  <si>
+    <t>0952-37-5400</t>
+  </si>
+  <si>
+    <t>https://sagaseiwa.com/</t>
+  </si>
+  <si>
+    <t>私立佐賀女子高等学校</t>
+  </si>
+  <si>
+    <t>シリツサガジョシコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>佐賀市本庄町大字本庄1263</t>
+  </si>
+  <si>
+    <t>840-0027</t>
+  </si>
+  <si>
+    <t>0952-24-5341</t>
+  </si>
+  <si>
+    <t>http://www.asahigakuen.ac.jp/sagajoshikou/</t>
+  </si>
+  <si>
+    <t>私立佐賀学園高等学校</t>
+  </si>
+  <si>
+    <t>シリツサガガクエンコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>駅前中央二丁目</t>
+  </si>
+  <si>
+    <t>9-10</t>
+  </si>
+  <si>
+    <t>佐賀市駅前中央二丁目9-10</t>
+  </si>
+  <si>
+    <t>840-0801</t>
+  </si>
+  <si>
+    <t>0952-30-4281</t>
+  </si>
+  <si>
+    <t>https://www.sagagakuen.ed.jp/</t>
+  </si>
+  <si>
+    <t>HS-412501-6fe1778f-e1a2-6878-df86-2a930b0809da</t>
+  </si>
+  <si>
+    <t>私立北陵高等学校</t>
+  </si>
+  <si>
+    <t>シリツホクリョウコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>高木瀬西三丁目</t>
+  </si>
+  <si>
+    <t>7-1</t>
+  </si>
+  <si>
+    <t>佐賀市高木瀬西三丁目7-1</t>
+  </si>
+  <si>
+    <t>849-0921</t>
+  </si>
+  <si>
+    <t>0952-30-8676</t>
+  </si>
+  <si>
+    <t>https://hokuryo.ac.jp/</t>
+  </si>
+  <si>
+    <t>私立弘学館高等学校</t>
+  </si>
+  <si>
+    <t>シリツコウガクカンコウトウガッコウ</t>
+  </si>
+  <si>
+    <t>1544-1</t>
+  </si>
+  <si>
+    <t>佐賀市金立町大字金立1544-1</t>
+  </si>
+  <si>
+    <t>0952-98-2161</t>
+  </si>
+  <si>
+    <t>https://www.kogakukan.ac.jp/</t>
+  </si>
+  <si>
+    <t>国立佐賀大学教育学部附属中学校</t>
+  </si>
+  <si>
+    <t>コクリツサガダイガクキョウイクガクブフゾクチュウガッコウ</t>
+  </si>
+  <si>
+    <t>14-4</t>
+  </si>
+  <si>
+    <t>佐賀市城内一丁目14-4</t>
+  </si>
+  <si>
+    <t>0952-26-1001</t>
+  </si>
+  <si>
+    <t>https://www.fuchu.pd.saga-u.ac.jp/</t>
+  </si>
+  <si>
+    <t>佐賀県立致遠館中学校</t>
+  </si>
+  <si>
+    <t>サガケンリツチエンカンチュウガッコウ</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/chienkanchuugakkou/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31788.html</t>
+  </si>
+  <si>
+    <t>私立佐賀清和中学校</t>
+  </si>
+  <si>
+    <t>シリツサガセイワチュウガッコウ</t>
+  </si>
+  <si>
+    <t>私立龍谷中学校</t>
+  </si>
+  <si>
+    <t>シリツリュウコクチュウガッコウ</t>
+  </si>
+  <si>
+    <t>https://www.sagaryukoku.ed.jp/jhsc/</t>
+  </si>
+  <si>
+    <t>私立弘学館中学校</t>
+  </si>
+  <si>
+    <t>シリツコウガクカンチュウガッコウ</t>
+  </si>
+  <si>
+    <t>私立成穎中学校</t>
+  </si>
+  <si>
+    <t>シリツセイエイチュウガッコウ</t>
+  </si>
+  <si>
+    <t>0952-31-5401</t>
+  </si>
+  <si>
+    <t>https://www.seiei-jh.ed.jp/</t>
+  </si>
+  <si>
+    <t>JH-412501-29666de9-a478-b097-e0e3-2e8db731365c</t>
+  </si>
+  <si>
+    <t>佐賀市立金泉中学校</t>
+  </si>
+  <si>
+    <t>金泉中</t>
+  </si>
+  <si>
+    <t>久保泉町大字上和泉</t>
+  </si>
+  <si>
+    <t>2361-1</t>
+  </si>
+  <si>
+    <t>佐賀市久保泉町大字上和泉2361-1</t>
+  </si>
+  <si>
+    <t>849-0902</t>
+  </si>
+  <si>
+    <t>0952-98-1181</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kinsen-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31795.html</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 思斉館中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　シセイカンチュウガクブ</t>
+  </si>
+  <si>
+    <t>思斉中</t>
+  </si>
+  <si>
+    <t>久保田町大字新田</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>佐賀市久保田町大字新田1217</t>
+  </si>
+  <si>
+    <t>849-0203</t>
+  </si>
+  <si>
+    <t>0952-68-2161</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/shisei-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31806.html</t>
+  </si>
+  <si>
+    <t>JH-412501-7d84a6e0-7c4a-e5b4-ba83-7f525a1a89e5</t>
+  </si>
+  <si>
+    <t>佐賀市立城東中学校</t>
+  </si>
+  <si>
+    <t>サガシリツジョウトウチュウガッコウ</t>
+  </si>
+  <si>
+    <t>城東中</t>
+  </si>
+  <si>
+    <t>巨勢町大字牛島</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>佐賀市巨勢町大字牛島242</t>
+  </si>
+  <si>
+    <t>840-0008</t>
+  </si>
+  <si>
+    <t>0952-24-4286</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/joto-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31792.html</t>
+  </si>
+  <si>
+    <t>JH-412501-4a1bc917-9eaf-301f-d03f-cf8c47beab88</t>
+  </si>
+  <si>
+    <t>佐賀市立城北中学校</t>
+  </si>
+  <si>
+    <t>サガシリツジョウホクチュウガッコウ</t>
+  </si>
+  <si>
+    <t>城北中</t>
+  </si>
+  <si>
+    <t>1-50</t>
+  </si>
+  <si>
+    <t>佐賀市高木瀬西三丁目1-50</t>
+  </si>
+  <si>
+    <t>0952-30-9258</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/johoku-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31794.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-4a3b6535-36df-fde2-9215-127b6c88ce29</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 三瀬校中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　ミツセコウチュウガクブ</t>
+  </si>
+  <si>
+    <t>三瀬中</t>
+  </si>
+  <si>
+    <t>三瀬村三瀬</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>佐賀市三瀬村三瀬2789</t>
+  </si>
+  <si>
+    <t>842-0301</t>
+  </si>
+  <si>
+    <t>0952-56-2106</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/mitsuse-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31803.html</t>
+  </si>
+  <si>
+    <t>JH-412501-1a303867-f1fa-bb53-31be-c1bcadea5cb4</t>
+  </si>
+  <si>
+    <t>佐賀市立諸富中学校</t>
+  </si>
+  <si>
+    <t>サガシリツモロドミチュウガッコウ</t>
+  </si>
+  <si>
+    <t>諸富中</t>
+  </si>
+  <si>
+    <t>諸富町大字徳富</t>
+  </si>
+  <si>
+    <t>2058-3</t>
+  </si>
+  <si>
+    <t>佐賀市諸富町大字徳富2058-3</t>
+  </si>
+  <si>
+    <t>840-2104</t>
+  </si>
+  <si>
+    <t>0952-47-2331</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/morodomi-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31798.html</t>
+  </si>
+  <si>
+    <t>JH-412501-b2a9c7ae-2a96-7228-a138-bf7c7a200672</t>
+  </si>
+  <si>
+    <t>佐賀市立昭栄中学校</t>
+  </si>
+  <si>
+    <t>サガシリツショウエイチュウガッコウ</t>
+  </si>
+  <si>
+    <t>昭栄中</t>
+  </si>
+  <si>
+    <t>昭栄町</t>
+  </si>
+  <si>
+    <t>1-7</t>
+  </si>
+  <si>
+    <t>佐賀市昭栄町1-7</t>
+  </si>
+  <si>
+    <t>840-0855</t>
+  </si>
+  <si>
+    <t>0952-24-4238</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/shoei-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31791.html</t>
+  </si>
+  <si>
+    <t>JH-412501-4b733556-4d74-a221-cc01-fb80ca1033a1</t>
+  </si>
+  <si>
+    <t>佐賀市立成章中学校</t>
+  </si>
+  <si>
+    <t>サガシリツセイショウチュウガッコウ</t>
+  </si>
+  <si>
+    <t>成章中</t>
+  </si>
+  <si>
+    <t>成章町</t>
+  </si>
+  <si>
+    <t>佐賀市成章町7-1</t>
+  </si>
+  <si>
+    <t>840-0814</t>
+  </si>
+  <si>
+    <t>0952-24-4265</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/seisho-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31789.html</t>
+  </si>
+  <si>
+    <t>JH-412501-b84ba481-7239-d9fb-9648-910e478eac92</t>
+  </si>
+  <si>
+    <t>佐賀市立川副中学校</t>
+  </si>
+  <si>
+    <t>サガシリツカワソエチュウガッコウ</t>
+  </si>
+  <si>
+    <t>川副中</t>
+  </si>
+  <si>
+    <t>川副町大字鹿江</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字鹿江710</t>
+  </si>
+  <si>
+    <t>840-2213</t>
+  </si>
+  <si>
+    <t>0952-45-1251</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kawasoe-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31804.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-f332d1e9-c970-1fdb-a6b0-26cfa826e6d5</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 松梅校中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　マツウメコウチュウガクブ</t>
+  </si>
+  <si>
+    <t>松梅中</t>
+  </si>
+  <si>
+    <t>大和町大字松瀬</t>
+  </si>
+  <si>
+    <t>2090-1</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字松瀬2090-1</t>
+  </si>
+  <si>
+    <t>840-0204</t>
+  </si>
+  <si>
+    <t>0952-63-0812</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/matsuume-j/</t>
+  </si>
+  <si>
+    <t>JH-412501-a2c953c6-9c0b-f8af-4a07-919238993d22</t>
+  </si>
+  <si>
+    <t>佐賀市立大和中学校</t>
+  </si>
+  <si>
+    <t>サガシリツヤマトチュウガッコウ</t>
+  </si>
+  <si>
+    <t>大和中</t>
+  </si>
+  <si>
+    <t>大和町大字東山田</t>
+  </si>
+  <si>
+    <t>3554-1</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字東山田3554-1</t>
+  </si>
+  <si>
+    <t>840-0211</t>
+  </si>
+  <si>
+    <t>0952-62-1315</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/yamato-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31799.html</t>
+  </si>
+  <si>
+    <t>JH-412501-74aaf4ea-fa5b-e352-4cc6-dbca5f8f0f0e</t>
+  </si>
+  <si>
+    <t>佐賀市立東与賀中学校</t>
+  </si>
+  <si>
+    <t>サガシリツヒガシヨカチュウガッコウ</t>
+  </si>
+  <si>
+    <t>東与賀中</t>
+  </si>
+  <si>
+    <t>東与賀町大字下古賀</t>
+  </si>
+  <si>
+    <t>1127-1</t>
+  </si>
+  <si>
+    <t>佐賀市東与賀町大字下古賀1127-1</t>
+  </si>
+  <si>
+    <t>840-2221</t>
+  </si>
+  <si>
+    <t>0952-34-7102</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/higashiyoka-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31805.html</t>
+  </si>
+  <si>
+    <t>JH-412501-e234a06b-21cf-51a2-ef84-5cc4b385f91a</t>
+  </si>
+  <si>
+    <t>佐賀市立鍋島中学校</t>
+  </si>
+  <si>
+    <t>サガシリツナベシマチュウガッコウ</t>
+  </si>
+  <si>
+    <t>鍋島中</t>
+  </si>
+  <si>
+    <t>鍋島一丁目</t>
+  </si>
+  <si>
+    <t>19-1</t>
+  </si>
+  <si>
+    <t>佐賀市鍋島一丁目19-1</t>
+  </si>
+  <si>
+    <t>849-0937</t>
+  </si>
+  <si>
+    <t>0952-30-5811</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nabeshima-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31797.html</t>
+  </si>
+  <si>
+    <t>JH-412501-1752a1e4-081c-9f48-fe88-a0b3af551884</t>
+  </si>
+  <si>
+    <t>佐賀市立城南中学校</t>
+  </si>
+  <si>
+    <t>サガシリツジョウナンチュウガッコウ</t>
+  </si>
+  <si>
+    <t>城南中</t>
+  </si>
+  <si>
+    <t>南佐賀一丁目</t>
+  </si>
+  <si>
+    <t>20-1</t>
+  </si>
+  <si>
+    <t>佐賀市南佐賀一丁目20-1</t>
+  </si>
+  <si>
+    <t>0952-24-4338</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/jonan-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31790.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-ae459525-eae2-e626-ec2e-72dbc8dc6376</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 富士校中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　フジコウチュウガクブ</t>
+  </si>
+  <si>
+    <t>富士中</t>
+  </si>
+  <si>
+    <t>富士町大字古湯</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>佐賀市富士町大字古湯2735</t>
+  </si>
+  <si>
+    <t>840-0501</t>
+  </si>
+  <si>
+    <t>0952-58-2201</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/fuji-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31801.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-c6cb150a-1432-df4f-f909-3444513724a3</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 北山校中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　ホクザンコウチュウガクブ</t>
+  </si>
+  <si>
+    <t>北山中</t>
+  </si>
+  <si>
+    <t>富士町大字中原</t>
+  </si>
+  <si>
+    <t>342-2</t>
+  </si>
+  <si>
+    <t>佐賀市富士町大字中原342-2</t>
+  </si>
+  <si>
+    <t>840-0534</t>
+  </si>
+  <si>
+    <t>0952-57-2211</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/hokuzan-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31802.html</t>
+  </si>
+  <si>
+    <t>JH-412501-85a25f80-116a-5040-de70-5786bab4ed6d</t>
+  </si>
+  <si>
+    <t>佐賀市立城西中学校</t>
+  </si>
+  <si>
+    <t>サガシリツジョウサイチュウガッコウ</t>
+  </si>
+  <si>
+    <t>城西中</t>
+  </si>
+  <si>
+    <t>1021-1</t>
+  </si>
+  <si>
+    <t>佐賀市本庄町大字本庄1021-1</t>
+  </si>
+  <si>
+    <t>0952-24-9220</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/josai-j/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31793.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-bbafb72a-b42d-7ec6-e9a7-5d976d27040b</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 芙蓉校中学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　フヨウコウチュウガクブ</t>
+  </si>
+  <si>
+    <t>芙蓉中</t>
+  </si>
+  <si>
+    <t>蓮池町大字小松</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>佐賀市蓮池町大字小松1000</t>
+  </si>
+  <si>
+    <t>840-0004</t>
+  </si>
+  <si>
+    <t>0952-97-1171</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/fuyo-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31796.html</t>
+  </si>
+  <si>
+    <t>ES-412501-365e85ff-a212-f99a-bd94-eb460c44a270</t>
+  </si>
+  <si>
+    <t>国立佐賀大学教育学部附属小学校</t>
+  </si>
+  <si>
+    <t>コクリツサガダイガクキョウイクガクフブゾクショウガッコウ</t>
+  </si>
+  <si>
+    <t>城内二丁目</t>
+  </si>
+  <si>
+    <t>17-3</t>
+  </si>
+  <si>
+    <t>佐賀市城内二丁目17-3</t>
+  </si>
+  <si>
+    <t>0952-26-1005</t>
+  </si>
+  <si>
+    <t>http://fusho.pd.saga-u.ac.jp/</t>
+  </si>
+  <si>
+    <t>ES-412501-ae04908e-f219-45d5-2d66-5daaff30e34a</t>
+  </si>
+  <si>
+    <t>佐賀市立嘉瀬小学校</t>
+  </si>
+  <si>
+    <t>サガシリツカセショウガッコウ</t>
+  </si>
+  <si>
+    <t>嘉瀬小</t>
+  </si>
+  <si>
+    <t>嘉瀬町大字十五</t>
+  </si>
+  <si>
+    <t>12-1</t>
+  </si>
+  <si>
+    <t>佐賀市嘉瀬町大字十五12-1</t>
+  </si>
+  <si>
+    <t>840-0863</t>
+  </si>
+  <si>
+    <t>0952-23-6400</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kase-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31612.html</t>
+  </si>
+  <si>
+    <t>ES-412501-2552c681-1231-6e47-80f8-fc4db7d0a55b</t>
+  </si>
+  <si>
+    <t>佐賀市立久保泉小学校</t>
+  </si>
+  <si>
+    <t>サガシリツクボイズミショウガコウ</t>
+  </si>
+  <si>
+    <t>久保泉小</t>
+  </si>
+  <si>
+    <t>久保泉町大字川久保</t>
+  </si>
+  <si>
+    <t>1357-1</t>
+  </si>
+  <si>
+    <t>佐賀市久保泉町大字川久保1357-1</t>
+  </si>
+  <si>
+    <t>849-0941</t>
+  </si>
+  <si>
+    <t>0952-98-1171</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kuboizumi-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31620.html</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 思斉館小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　シセイカンショウガクブ</t>
+  </si>
+  <si>
+    <t>思斉小</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>佐賀市久保田町大字新田1207</t>
+  </si>
+  <si>
+    <t>0952-68-2151</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/shisei-e/</t>
+  </si>
+  <si>
+    <t>ES-412501-e1fdc7f0-a85c-ec3e-5ee9-e5078b006a2d</t>
+  </si>
+  <si>
+    <t>佐賀市立巨勢小学校</t>
+  </si>
+  <si>
+    <t>サガシリツコセショウガッコウ</t>
+  </si>
+  <si>
+    <t>巨勢小</t>
+  </si>
+  <si>
+    <t>巨勢町大字高尾</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>佐賀市巨勢町大字高尾108</t>
+  </si>
+  <si>
+    <t>840-0007</t>
+  </si>
+  <si>
+    <t>0952-23-6500</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kose-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31613.html</t>
+  </si>
+  <si>
+    <t>ES-412501-a141686c-d1e6-fd5c-369f-0a7084e4cb8e</t>
+  </si>
+  <si>
+    <t>佐賀市立金立小学校</t>
+  </si>
+  <si>
+    <t>サガシリツキンリュウショウガッコウ</t>
+  </si>
+  <si>
+    <t>金立小</t>
+  </si>
+  <si>
+    <t>金立町大字千布</t>
+  </si>
+  <si>
+    <t>2144-1</t>
+  </si>
+  <si>
+    <t>佐賀市金立町大字千布2144-1</t>
+  </si>
+  <si>
+    <t>849-0905</t>
+  </si>
+  <si>
+    <t>0952-98-1161</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kinryuu-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31619.html</t>
+  </si>
+  <si>
+    <t>ES-412501-29564685-2d27-abc0-032b-256e5506e0c5</t>
+  </si>
+  <si>
+    <t>佐賀市立高木瀬小学校</t>
+  </si>
+  <si>
+    <t>サガシリツタカギセショウガッコウ</t>
+  </si>
+  <si>
+    <t>高木瀬小</t>
+  </si>
+  <si>
+    <t>高木瀬東五丁目</t>
+  </si>
+  <si>
+    <t>6-12</t>
+  </si>
+  <si>
+    <t>佐賀市高木瀬東五丁目6-12</t>
+  </si>
+  <si>
+    <t>849-0922</t>
+  </si>
+  <si>
+    <t>0952-31-3398</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/takagise-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31615.html</t>
+  </si>
+  <si>
+    <t>ES-412501-3c24eb67-f2ad-1fcc-e5f3-9147504e87fe</t>
+  </si>
+  <si>
+    <t>佐賀市立循誘小学校</t>
+  </si>
+  <si>
+    <t>サガシリツジュンユウショウガッコウ</t>
+  </si>
+  <si>
+    <t>循誘小</t>
+  </si>
+  <si>
+    <t>高木町</t>
+  </si>
+  <si>
+    <t>15-30</t>
+  </si>
+  <si>
+    <t>佐賀市高木町15-30</t>
+  </si>
+  <si>
+    <t>840-0822</t>
+  </si>
+  <si>
+    <t>0952-22-4436</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/junyu-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31607.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-cdca3097-5a7b-96b1-e893-42712934684d</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 三瀬校小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　ミツセコウショウガクブ</t>
+  </si>
+  <si>
+    <t>三瀬小</t>
+  </si>
+  <si>
+    <t>2741-2</t>
+  </si>
+  <si>
+    <t>佐賀市三瀬村三瀬2741-2</t>
+  </si>
+  <si>
+    <t>0952-56-2004</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/mitsuse-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31635.html</t>
+  </si>
+  <si>
+    <t>ES-412501-d203ebc7-c587-6b85-3348-b23c5f148255</t>
+  </si>
+  <si>
+    <t>佐賀市立若楠小学校</t>
+  </si>
+  <si>
+    <t>サガシリツワカクスショウガッコウ</t>
+  </si>
+  <si>
+    <t>若楠小</t>
+  </si>
+  <si>
+    <t>若宮三丁目</t>
+  </si>
+  <si>
+    <t>2-1</t>
+  </si>
+  <si>
+    <t>佐賀市若宮三丁目2-1</t>
+  </si>
+  <si>
+    <t>849-0926</t>
+  </si>
+  <si>
+    <t>0952-31-5051</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/wakakusu-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31623.html</t>
+  </si>
+  <si>
+    <t>ES-412501-f4c8e42b-5184-fb77-22e7-584d64344c35</t>
+  </si>
+  <si>
+    <t>佐賀市立諸富南小学校</t>
+  </si>
+  <si>
+    <t>サガシリツモロドミミナミショウガッコウ</t>
+  </si>
+  <si>
+    <t>諸富南小</t>
+  </si>
+  <si>
+    <t>諸富町大字為重</t>
+  </si>
+  <si>
+    <t>920-1</t>
+  </si>
+  <si>
+    <t>佐賀市諸富町大字為重920-1</t>
+  </si>
+  <si>
+    <t>840-2102</t>
+  </si>
+  <si>
+    <t>0952-47-2824</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/morodomiminami-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31626.html</t>
+  </si>
+  <si>
+    <t>ES-412501-af4019e5-3254-912a-9aa4-a4806ff20b25</t>
+  </si>
+  <si>
+    <t>佐賀市立諸富北小学校</t>
+  </si>
+  <si>
+    <t>サガシリツモロドミキタショウガッコウ</t>
+  </si>
+  <si>
+    <t>諸富北小</t>
+  </si>
+  <si>
+    <t>諸富町大字大堂</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>佐賀市諸富町大字大堂990</t>
+  </si>
+  <si>
+    <t>0952-47-2834</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/morodomikita-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31625.html</t>
+  </si>
+  <si>
+    <t>ES-412501-d82df65f-21b4-458b-0922-d1663059b65a</t>
+  </si>
+  <si>
+    <t>佐賀市立新栄小学校</t>
+  </si>
+  <si>
+    <t>サガシリツシンエイショウガッコウ</t>
+  </si>
+  <si>
+    <t>新栄小</t>
+  </si>
+  <si>
+    <t>新栄東二丁目</t>
+  </si>
+  <si>
+    <t>6-34</t>
+  </si>
+  <si>
+    <t>佐賀市新栄東二丁目6-34</t>
+  </si>
+  <si>
+    <t>840-0850</t>
+  </si>
+  <si>
+    <t>0952-22-8111</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/shinei-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31622.html</t>
+  </si>
+  <si>
+    <t>ES-412501-c3093ead-1b23-3435-35c0-bdd9fd4b07d5</t>
+  </si>
+  <si>
+    <t>佐賀市立神野小学校</t>
+  </si>
+  <si>
+    <t>サガシリツコウノショウガッコウ</t>
+  </si>
+  <si>
+    <t>神野小</t>
+  </si>
+  <si>
+    <t>神野西二丁目</t>
+  </si>
+  <si>
+    <t>4-8</t>
+  </si>
+  <si>
+    <t>佐賀市神野西二丁目4-8</t>
+  </si>
+  <si>
+    <t>840-0805</t>
+  </si>
+  <si>
+    <t>0952-30-4255</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kono-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31610.html</t>
+  </si>
+  <si>
+    <t>ES-412501-c90c96f6-094a-e6d4-888b-02514897b29d</t>
+  </si>
+  <si>
+    <t>佐賀市立勧興小学校</t>
+  </si>
+  <si>
+    <t>サガシリツカンコウショウガッコウ</t>
+  </si>
+  <si>
+    <t>勧興小</t>
+  </si>
+  <si>
+    <t>3-16</t>
+  </si>
+  <si>
+    <t>佐賀市成章町3-16</t>
+  </si>
+  <si>
+    <t>0952-24-4235</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kanko-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31606.html</t>
+  </si>
+  <si>
+    <t>ES-412501-cc011494-04b4-1bde-dae4-2d375986a217</t>
+  </si>
+  <si>
+    <t>佐賀市立西与賀小学校</t>
+  </si>
+  <si>
+    <t>サガシリツニシヨカショウガッコウ</t>
+  </si>
+  <si>
+    <t>西与賀小</t>
+  </si>
+  <si>
+    <t>西与賀町大字厘外</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>佐賀市西与賀町大字厘外1437</t>
+  </si>
+  <si>
+    <t>840-0034</t>
+  </si>
+  <si>
+    <t>0952-23-6300</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nishiyoka-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31611.html</t>
+  </si>
+  <si>
+    <t>ES-412501-34b815a6-e4ed-90b0-9675-27ad85d61912</t>
+  </si>
+  <si>
+    <t>佐賀市立南川副小学校</t>
+  </si>
+  <si>
+    <t>サガシリツミナミカワソエショウガッコウ</t>
+  </si>
+  <si>
+    <t>南川副小</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字鹿江674</t>
+  </si>
+  <si>
+    <t>0952-45-0049</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/minamikawasoe-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31636.html</t>
+  </si>
+  <si>
+    <t>ES-412501-f9415207-e78c-9ed6-2e4e-6ea026d09ae8</t>
+  </si>
+  <si>
+    <t>佐賀市立西川副小学校</t>
+  </si>
+  <si>
+    <t>サガシリツニシカワソエショウガッコウ</t>
+  </si>
+  <si>
+    <t>西川副小</t>
+  </si>
+  <si>
+    <t>川副町大字西古賀</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字西古賀979</t>
+  </si>
+  <si>
+    <t>840-2204</t>
+  </si>
+  <si>
+    <t>0952-45-0319</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nishikawasoe-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31637.html</t>
+  </si>
+  <si>
+    <t>ES-412501-acfafcdc-294c-9271-d64a-45e68309214e</t>
+  </si>
+  <si>
+    <t>佐賀市立大詫間小学校</t>
+  </si>
+  <si>
+    <t>サガシリツオオダクマショウガッコウ</t>
+  </si>
+  <si>
+    <t>大詫間小</t>
+  </si>
+  <si>
+    <t>川副町大字大詫間</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字大詫間496</t>
+  </si>
+  <si>
+    <t>840-2211</t>
+  </si>
+  <si>
+    <t>0952-45-0147</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/odakuma-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31639.html</t>
+  </si>
+  <si>
+    <t>ES-412501-6b632cd4-3a6c-f812-6740-fbb7649575d7</t>
+  </si>
+  <si>
+    <t>佐賀市立中川副小学校</t>
+  </si>
+  <si>
+    <t>サガシリツナカカワソエショウガッコウ</t>
+  </si>
+  <si>
+    <t>中川副小</t>
+  </si>
+  <si>
+    <t>川副町大字福富</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>佐賀市川副町大字福富1316</t>
+  </si>
+  <si>
+    <t>840-2201</t>
+  </si>
+  <si>
+    <t>0952-45-0219</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nakakawasoe-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31638.html</t>
+  </si>
+  <si>
+    <t>ES-412501-be42b011-0887-9982-10de-3682d33c0104</t>
+  </si>
+  <si>
+    <t>佐賀市立春日北小学校</t>
+  </si>
+  <si>
+    <t>サガシリツカスガキタショウガッコウ</t>
+  </si>
+  <si>
+    <t>春日北小</t>
+  </si>
+  <si>
+    <t>大和町大字久池井</t>
+  </si>
+  <si>
+    <t>1777-1</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字久池井1777-1</t>
+  </si>
+  <si>
+    <t>840-0202</t>
+  </si>
+  <si>
+    <t>0952-62-5988</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kasugakita-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31630.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-e95b5f5d-d3df-7a66-38c6-8cba8044610f</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 松梅校小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　マツウメコウショウガクブ</t>
+  </si>
+  <si>
+    <t>松梅小</t>
+  </si>
+  <si>
+    <t>2075-1</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字松瀬2075-1</t>
+  </si>
+  <si>
+    <t>0952-63-0012</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/matsuume-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31629.html</t>
+  </si>
+  <si>
+    <t>ES-412501-64bb66a6-b13f-6c93-2b0d-02c33a8fbb17</t>
+  </si>
+  <si>
+    <t>佐賀市立川上小学校</t>
+  </si>
+  <si>
+    <t>サガシリツカワカミショウガッコウ</t>
+  </si>
+  <si>
+    <t>川上小</t>
+  </si>
+  <si>
+    <t>1807-1</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字東山田1807-1</t>
+  </si>
+  <si>
+    <t>0952-62-2137</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kawakami-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31628.html</t>
+  </si>
+  <si>
+    <t>ES-412501-8ca7f0b1-efce-32e7-84cc-1557be4ea092</t>
+  </si>
+  <si>
+    <t>佐賀市立春日小学校</t>
+  </si>
+  <si>
+    <t>春日小</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>佐賀市大和町大字尼寺1439</t>
+  </si>
+  <si>
+    <t>0952-62-2128</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kasuga-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31627.html</t>
+  </si>
+  <si>
+    <t>ES-412501-791f03b8-f765-0dbd-0d53-98806b2e4cc4</t>
+  </si>
+  <si>
+    <t>佐賀市立赤松小学校</t>
+  </si>
+  <si>
+    <t>サガシリツアカマツショウガッコウ</t>
+  </si>
+  <si>
+    <t>赤松小</t>
+  </si>
+  <si>
+    <t>中の館町</t>
+  </si>
+  <si>
+    <t>1-39</t>
+  </si>
+  <si>
+    <t>佐賀市中の館町1-39</t>
+  </si>
+  <si>
+    <t>840-0022</t>
+  </si>
+  <si>
+    <t>0952-24-4225</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/akamatsu-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31609.html</t>
+  </si>
+  <si>
+    <t>ES-412501-e8773336-f946-92c0-615f-4e6b6e214962</t>
+  </si>
+  <si>
+    <t>佐賀市立日新小学校</t>
+  </si>
+  <si>
+    <t>サガシリツニッシンショウガッコウ</t>
+  </si>
+  <si>
+    <t>日新小</t>
+  </si>
+  <si>
+    <t>長瀬町</t>
+  </si>
+  <si>
+    <t>9-15</t>
+  </si>
+  <si>
+    <t>佐賀市長瀬町9-15</t>
+  </si>
+  <si>
+    <t>840-0853</t>
+  </si>
+  <si>
+    <t>0952-24-4261</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nisshin-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31608.html</t>
+  </si>
+  <si>
+    <t>ES-412501-4f1dbb4a-3857-2cc0-668a-b2ae36ea64b4</t>
+  </si>
+  <si>
+    <t>佐賀市立東与賀小学校</t>
+  </si>
+  <si>
+    <t>サガシリツヒガシヨカショウガッコウ</t>
+  </si>
+  <si>
+    <t>東与賀小</t>
+  </si>
+  <si>
+    <t>東与賀町大字田中</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>佐賀市東与賀町大字田中453</t>
+  </si>
+  <si>
+    <t>840-2222</t>
+  </si>
+  <si>
+    <t>0952-45-0321</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/higashiyoka-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31640.html</t>
+  </si>
+  <si>
+    <t>ES-412501-a6fbb97d-0326-bfe6-21e8-a0362cce722c</t>
+  </si>
+  <si>
+    <t>佐賀市立鍋島小学校</t>
+  </si>
+  <si>
+    <t>サガシリツナベシマショウガッコウ</t>
+  </si>
+  <si>
+    <t>鍋島小</t>
+  </si>
+  <si>
+    <t>1-2</t>
+  </si>
+  <si>
+    <t>佐賀市鍋島一丁目1-2</t>
+  </si>
+  <si>
+    <t>0952-31-2629</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/nabeshima-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31618.html</t>
+  </si>
+  <si>
+    <t>ES-412501-3b67e5bc-19a1-1567-3df7-b6a6e759f261</t>
+  </si>
+  <si>
+    <t>佐賀市立開成小学校</t>
+  </si>
+  <si>
+    <t>サガシリツカイセイショウガッコウ</t>
+  </si>
+  <si>
+    <t>開成小</t>
+  </si>
+  <si>
+    <t>35-1</t>
+  </si>
+  <si>
+    <t>佐賀市鍋島町大字森田35-1</t>
+  </si>
+  <si>
+    <t>849-0936</t>
+  </si>
+  <si>
+    <t>0952-33-2975</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kaisei-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31624.html</t>
+  </si>
+  <si>
+    <t>ES-412501-36048ec7-1e04-6f76-6a3d-2a2bd9ccd9a9</t>
+  </si>
+  <si>
+    <t>佐賀市立北山東部小学校</t>
+  </si>
+  <si>
+    <t>サガシリツホクザントウブショウガッコウ</t>
+  </si>
+  <si>
+    <t>北山東部小</t>
+  </si>
+  <si>
+    <t>富士町大字古場</t>
+  </si>
+  <si>
+    <t>1514-2</t>
+  </si>
+  <si>
+    <t>佐賀市富士町大字古場1514-2</t>
+  </si>
+  <si>
+    <t>840-0543</t>
+  </si>
+  <si>
+    <t>0952-57-2441</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/hokuzantobu-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31633.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-28f42abf-9b5b-ffce-556d-2a3c124931de</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 富士校小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　フジコウショウガクブ</t>
+  </si>
+  <si>
+    <t>富士小</t>
+  </si>
+  <si>
+    <t>富士町大字小副川</t>
+  </si>
+  <si>
+    <t>1339-3</t>
+  </si>
+  <si>
+    <t>佐賀市富士町大字小副川1339-3</t>
+  </si>
+  <si>
+    <t>840-0521</t>
+  </si>
+  <si>
+    <t>0952-63-0013</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/fuji-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31632.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-806177d7-ff0f-3332-83e3-4a5d80e210d2</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 北山校小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　ホクザンコウショウガクブ</t>
+  </si>
+  <si>
+    <t>北山小</t>
+  </si>
+  <si>
+    <t>ES-412501-b5b0c19a-cf91-a8df-4b77-3dfde5ea35b8</t>
+  </si>
+  <si>
+    <t>佐賀市立兵庫小学校</t>
+  </si>
+  <si>
+    <t>サガシリツヒョウゴショウガッコウ</t>
+  </si>
+  <si>
+    <t>兵庫小</t>
+  </si>
+  <si>
+    <t>兵庫町大字渕</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>佐賀市兵庫町大字渕1295</t>
+  </si>
+  <si>
+    <t>849-0913</t>
+  </si>
+  <si>
+    <t>0952-23-5791</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/hyogo-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31614.html</t>
+  </si>
+  <si>
+    <t>ES-412501-73d99d8c-ca47-d03a-95db-5fe88fa0f70d</t>
+  </si>
+  <si>
+    <t>佐賀市立本庄小学校</t>
+  </si>
+  <si>
+    <t>サガシリツホンジョウショウガッコウ</t>
+  </si>
+  <si>
+    <t>本庄小</t>
+  </si>
+  <si>
+    <t>131-1</t>
+  </si>
+  <si>
+    <t>佐賀市本庄町大字本庄131-1</t>
+  </si>
+  <si>
+    <t>0952-22-3266</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/honjo-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31617.html</t>
+  </si>
+  <si>
+    <t>ES-412501-99f6e280-9095-400b-1608-bf5f9a557db8</t>
+  </si>
+  <si>
+    <t>佐賀市立北川副小学校</t>
+  </si>
+  <si>
+    <t>サガシリツキタカワソエショウガッコウ</t>
+  </si>
+  <si>
+    <t>北川副小</t>
+  </si>
+  <si>
+    <t>木原三丁目</t>
+  </si>
+  <si>
+    <t>佐賀市木原三丁目12-1</t>
+  </si>
+  <si>
+    <t>840-0015</t>
+  </si>
+  <si>
+    <t>0952-23-6096</t>
+  </si>
+  <si>
+    <t>https://www.education.saga.jp/hp/kitakawasoe-e/</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31616.html</t>
+  </si>
+  <si>
+    <t>EJ-412501-7a46c9fe-b0f6-bb2e-952e-e8b79fe1093c</t>
+  </si>
+  <si>
+    <t>佐賀市立小中一貫校 芙蓉校小学部</t>
+  </si>
+  <si>
+    <t>サガシリツショウチュウイッカンコウ　フヨウコウショウガクブ</t>
+  </si>
+  <si>
+    <t>芙蓉小</t>
+  </si>
+  <si>
+    <t>0952-97-1175</t>
+  </si>
+  <si>
+    <t>https://www.gaccom.jp/schools-31621.html</t>
+  </si>
+  <si>
+    <t>サガケンリツヤマトトクベツシエンガッコウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>サガシリツキンセンチュウガッコウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>サガシリツカスガショウガッコウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>UN-412501-8b757aee-f667-8dc5-1b5a-a8f4f5acdb57</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>UN-412501-c4e6714e-c803-295b-c1a9-1de6bbf0c008</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>UN-412501-3850c89a-8c06-87e8-6028-82c200228fc9</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://www.nisikyu-u.ac.jp/junior_college/</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>UN-412501-f4d5358d-4760-e71b-7ee9-51abc0c59944</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-e098ec73-6039-cc57-e476-d3ad2826668b</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-940630c7-ddb0-85ae-1a25-38983f7b56f2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-78d603b2-51b1-3d31-7936-1a892959bdfd</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-51ca3d72-1ef4-0c36-be61-045cfb6d7457</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-4d283caf-8d7f-5c73-89be-d596762e3476</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-7bf49f8e-2f99-0cfc-80eb-d1886b60911f</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-54acdd64-edf1-b39c-51d4-54505c7afd51</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-2abb2850-e333-2af6-9d4a-9ca8328c359a</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-aaf9cf31-2c7f-8059-5f4d-632023f0a967</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-c100702d-841e-58ac-c590-61c415705c88</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-956102d5-58f4-3a3d-f142-568eaf1773f8</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-cdca3097-5a7b-96b1-e893-42712934684d</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-4a3b6535-36df-fde2-9215-127b6c88ce29</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-f332d1e9-c970-1fdb-a6b0-26cfa826e6d5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-e95b5f5d-d3df-7a66-38c6-8cba8044610f</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-ae459525-eae2-e626-ec2e-72dbc8dc6376</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-28f42abf-9b5b-ffce-556d-2a3c124931de</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-806177d7-ff0f-3332-83e3-4a5d80e210d2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-c6cb150a-1432-df4f-f909-3444513724a3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-7a46c9fe-b0f6-bb2e-952e-e8b79fe1093c</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>EJ-412501-bbafb72a-b42d-7ec6-e9a7-5d976d27040b</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-ebc73375-2daf-b252-57c6-74bbe0c7dd5b</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>JH-412501-cedd0cca-2ce8-33bf-f6d6-bcc64f840a83</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>HS-412501-f72a424a-d02b-5dd9-ebd7-7088fd2158f4</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>UN-412501-ff9e3f33-2103-2c23-a723-5776288b6d4f</t>
-  </si>
-[...2653 lines deleted...]
-    <t>https://www.gaccom.jp/schools-31621.html</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026/9/29</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="180" formatCode="0.000000"/>
+  </numFmts>
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="佐賀市_小・中・高等学校" connectionId="1" autoFormatId="20" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3315,4166 +2880,4536 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S85"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="52" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="19" max="19" width="10.25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="48.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="47.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="34.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="67.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="32" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="12.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="57.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="43" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:19">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:19">
+      <c r="A2" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H2" s="1" t="s">
+      <c r="E2" s="3"/>
+      <c r="F2" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="K2" s="1" t="s">
+      <c r="J2" s="3"/>
+      <c r="K2" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="L2" s="1" t="s">
+      <c r="L2" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="M2" s="1" t="s">
+      <c r="M2" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="N2" s="1" t="s">
+      <c r="N2" s="5">
+        <v>33.232259419999998</v>
+      </c>
+      <c r="O2" s="5">
+        <v>130.29312440000001</v>
+      </c>
+      <c r="P2" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="O2" s="1" t="s">
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="P2" s="1" t="s">
+      <c r="B3" s="3"/>
+      <c r="C3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="S2" s="1" t="s">
+      <c r="D3" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="E3" s="3"/>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="I3" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="J3" s="3"/>
+      <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="1" t="s">
+      <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="N3" s="5">
+        <v>33.258076090000003</v>
+      </c>
+      <c r="O3" s="5">
+        <v>130.2806171</v>
+      </c>
+      <c r="P3" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="B4" s="3"/>
+      <c r="C4" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="D4" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="E4" s="3"/>
+      <c r="F4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="I4" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="S3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="J4" s="3"/>
+      <c r="K4" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="L4" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="M4" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="1" t="s">
+      <c r="N4" s="5">
+        <v>33.267186019999997</v>
+      </c>
+      <c r="O4" s="5">
+        <v>130.26364040000001</v>
+      </c>
+      <c r="P4" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="K4" s="1" t="s">
+      <c r="B5" s="3"/>
+      <c r="C5" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="L4" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M4" s="1" t="s">
+      <c r="E5" s="3"/>
+      <c r="F5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="N4" s="1" t="s">
+      <c r="I5" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="O4" s="1" t="s">
+      <c r="J5" s="3"/>
+      <c r="K5" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="P4" s="1" t="s">
+      <c r="L5" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="S4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="M5" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="N5" s="5">
+        <v>33.316091540000002</v>
+      </c>
+      <c r="O5" s="5">
+        <v>130.29730230000001</v>
+      </c>
+      <c r="P5" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="1" t="s">
+      <c r="B6" s="3"/>
+      <c r="C6" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="D6" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="K5" s="1" t="s">
+      <c r="I6" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="L5" s="1" t="s">
+      <c r="J6" s="3"/>
+      <c r="K6" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="M5" s="1" t="s">
+      <c r="L6" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="N5" s="1" t="s">
+      <c r="M6" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="O5" s="1" t="s">
+      <c r="N6" s="5">
+        <v>33.306999910000002</v>
+      </c>
+      <c r="O6" s="5">
+        <v>130.24166940000001</v>
+      </c>
+      <c r="P6" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="P5" s="1" t="s">
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="S5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="D7" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E7" s="3"/>
+      <c r="F7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="I7" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="1" t="s">
+      <c r="J7" s="3"/>
+      <c r="K7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="L7" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="K6" s="1" t="s">
+      <c r="M7" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="L6" s="1" t="s">
+      <c r="N7" s="5">
+        <v>33.272059120000002</v>
+      </c>
+      <c r="O7" s="5">
+        <v>130.2831094</v>
+      </c>
+      <c r="P7" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="M6" s="1" t="s">
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" s="3"/>
+      <c r="K8" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="N8" s="4">
+        <v>33.246934000000003</v>
+      </c>
+      <c r="O8" s="5">
+        <v>130.28778500000001</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="3"/>
+      <c r="S8" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="N9" s="5">
+        <v>33.284226750000002</v>
+      </c>
+      <c r="O9" s="5">
+        <v>130.26463960000001</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="3"/>
+      <c r="K10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="5">
+        <v>33.27222149</v>
+      </c>
+      <c r="O10" s="5">
+        <v>130.28312009999999</v>
+      </c>
+      <c r="P10" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="C11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="3"/>
+      <c r="K11" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="N11" s="5">
+        <v>33.223951409999998</v>
+      </c>
+      <c r="O11" s="5">
+        <v>130.31151270000001</v>
+      </c>
+      <c r="P11" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N12" s="5">
+        <v>33.241515210000003</v>
+      </c>
+      <c r="O12" s="5">
+        <v>130.28994839999999</v>
+      </c>
+      <c r="P12" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="3"/>
+      <c r="C13" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="J13" s="3"/>
+      <c r="K13" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="N13" s="5">
+        <v>33.23600192</v>
+      </c>
+      <c r="O13" s="5">
+        <v>130.3203488</v>
+      </c>
+      <c r="P13" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E14" s="3"/>
+      <c r="F14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="J14" s="3"/>
+      <c r="K14" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="N14" s="5">
+        <v>33.246932489999999</v>
+      </c>
+      <c r="O14" s="5">
+        <v>130.29838330000001</v>
+      </c>
+      <c r="P14" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B15" s="3"/>
+      <c r="C15" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="J15" s="3"/>
+      <c r="K15" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="N15" s="5">
+        <v>33.257866049999997</v>
+      </c>
+      <c r="O15" s="5">
+        <v>130.278944</v>
+      </c>
+      <c r="P15" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q15" s="3"/>
+      <c r="R15" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="S15" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="3"/>
+      <c r="K16" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="M16" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="N16" s="5">
+        <v>33.273204929999999</v>
+      </c>
+      <c r="O16" s="5">
+        <v>130.3033289</v>
+      </c>
+      <c r="P16" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q16" s="3"/>
+      <c r="R16" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="S16" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E17" s="3"/>
+      <c r="F17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="J17" s="3"/>
+      <c r="K17" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="N17" s="5">
+        <v>33.314207340000003</v>
+      </c>
+      <c r="O17" s="5">
+        <v>130.27767710000001</v>
+      </c>
+      <c r="P17" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J18" s="3"/>
+      <c r="K18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="M18" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="N18" s="5">
+        <v>33.257775600000002</v>
+      </c>
+      <c r="O18" s="5">
+        <v>130.28539190000001</v>
+      </c>
+      <c r="P18" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="S18" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="J19" s="3"/>
+      <c r="K19" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="N19" s="5">
+        <v>33.27099758</v>
+      </c>
+      <c r="O19" s="5">
+        <v>130.29659269999999</v>
+      </c>
+      <c r="P19" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="S19" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J20" s="3"/>
+      <c r="K20" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="N20" s="5">
+        <v>33.24648938</v>
+      </c>
+      <c r="O20" s="5">
+        <v>130.30558400000001</v>
+      </c>
+      <c r="P20" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E21" s="3"/>
+      <c r="F21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="J21" s="3"/>
+      <c r="K21" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="N21" s="5">
+        <v>33.27146321</v>
+      </c>
+      <c r="O21" s="5">
+        <v>130.3101465</v>
+      </c>
+      <c r="P21" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="N6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="P6" s="1" t="s">
+      <c r="C22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="3"/>
+      <c r="F22" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="S6" s="1" t="s">
-[...34 lines deleted...]
-      <c r="N7" s="1" t="s">
+      <c r="I22" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="J22" s="3"/>
+      <c r="K22" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="N22" s="5">
+        <v>33.245416990000002</v>
+      </c>
+      <c r="O22" s="5">
+        <v>130.28568179999999</v>
+      </c>
+      <c r="P22" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q22" s="3"/>
+      <c r="R22" s="3"/>
+      <c r="S22" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E23" s="3"/>
+      <c r="F23" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="J23" s="3"/>
+      <c r="K23" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N23" s="5">
+        <v>33.266490300000001</v>
+      </c>
+      <c r="O23" s="5">
+        <v>130.3013704</v>
+      </c>
+      <c r="P23" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="J24" s="3"/>
+      <c r="K24" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="N24" s="5">
+        <v>33.281842930000003</v>
+      </c>
+      <c r="O24" s="5">
+        <v>130.2826872</v>
+      </c>
+      <c r="P24" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="J25" s="3"/>
+      <c r="K25" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="N25" s="5">
+        <v>33.33151608</v>
+      </c>
+      <c r="O25" s="5">
+        <v>130.3034768</v>
+      </c>
+      <c r="P25" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="B26" s="3"/>
+      <c r="C26" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E26" s="3"/>
+      <c r="F26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="J26" s="3"/>
+      <c r="K26" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="N26" s="5">
+        <v>33.245690400000001</v>
+      </c>
+      <c r="O26" s="5">
+        <v>130.29882839999999</v>
+      </c>
+      <c r="P26" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q26" s="3"/>
+      <c r="R26" s="3"/>
+      <c r="S26" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E27" s="3"/>
+      <c r="F27" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="I27" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="O7" s="1" t="s">
-[...134 lines deleted...]
-      <c r="P10" s="1" t="s">
+      <c r="J27" s="3"/>
+      <c r="K27" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="N27" s="5">
+        <v>33.273384040000003</v>
+      </c>
+      <c r="O27" s="5">
+        <v>130.30331140000001</v>
+      </c>
+      <c r="P27" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q27" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="R27" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="S27" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="J28" s="3"/>
+      <c r="K28" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="N28" s="5">
+        <v>33.271719099999999</v>
+      </c>
+      <c r="O28" s="5">
+        <v>130.3101518</v>
+      </c>
+      <c r="P28" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q28" s="3"/>
+      <c r="R28" s="3"/>
+      <c r="S28" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E29" s="3"/>
+      <c r="F29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J29" s="3"/>
+      <c r="K29" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="N29" s="5">
+        <v>33.246651610000001</v>
+      </c>
+      <c r="O29" s="5">
+        <v>130.30557060000001</v>
+      </c>
+      <c r="P29" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
+      <c r="S29" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="J30" s="3"/>
+      <c r="K30" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="N30" s="5">
+        <v>33.331664809999999</v>
+      </c>
+      <c r="O30" s="5">
+        <v>130.3034676</v>
+      </c>
+      <c r="P30" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="E31" s="3"/>
+      <c r="F31" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="J31" s="3"/>
+      <c r="K31" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="N31" s="5">
+        <v>33.266222089999999</v>
+      </c>
+      <c r="O31" s="5">
+        <v>130.30137790000001</v>
+      </c>
+      <c r="P31" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="J32" s="3"/>
+      <c r="K32" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="M32" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="N32" s="5">
+        <v>33.308340790000003</v>
+      </c>
+      <c r="O32" s="5">
+        <v>130.31462780000001</v>
+      </c>
+      <c r="P32" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q32" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="R32" s="3"/>
+      <c r="S32" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="J33" s="3"/>
+      <c r="K33" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="N33" s="5">
+        <v>33.234132119999998</v>
+      </c>
+      <c r="O33" s="5">
+        <v>130.23689400000001</v>
+      </c>
+      <c r="P33" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q33" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="R33" s="3"/>
+      <c r="S33" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="J34" s="3"/>
+      <c r="K34" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="M34" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="N34" s="5">
+        <v>33.25761353</v>
+      </c>
+      <c r="O34" s="5">
+        <v>130.31652769999999</v>
+      </c>
+      <c r="P34" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q34" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="R34" s="3"/>
+      <c r="S34" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B35" s="3"/>
+      <c r="C35" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="J35" s="3"/>
+      <c r="K35" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="N35" s="5">
+        <v>33.282414330000002</v>
+      </c>
+      <c r="O35" s="5">
+        <v>130.28508170000001</v>
+      </c>
+      <c r="P35" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q35" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="R35" s="3"/>
+      <c r="S35" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="J36" s="3"/>
+      <c r="K36" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="N36" s="5">
+        <v>33.433237990000002</v>
+      </c>
+      <c r="O36" s="5">
+        <v>130.27511999999999</v>
+      </c>
+      <c r="P36" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q36" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="R36" s="3"/>
+      <c r="S36" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="J37" s="3"/>
+      <c r="K37" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="N37" s="5">
+        <v>33.224305749999999</v>
+      </c>
+      <c r="O37" s="5">
+        <v>130.35526659999999</v>
+      </c>
+      <c r="P37" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q37" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="R37" s="3"/>
+      <c r="S37" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="J38" s="3"/>
+      <c r="K38" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="N38" s="5">
+        <v>33.248788269999999</v>
+      </c>
+      <c r="O38" s="5">
+        <v>130.27999080000001</v>
+      </c>
+      <c r="P38" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q38" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="R38" s="3"/>
+      <c r="S38" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="J39" s="3"/>
+      <c r="K39" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="N39" s="5">
+        <v>33.256345140000001</v>
+      </c>
+      <c r="O39" s="5">
+        <v>130.29458399999999</v>
+      </c>
+      <c r="P39" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q39" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="R39" s="3"/>
+      <c r="S39" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="J40" s="3"/>
+      <c r="K40" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="M40" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="N40" s="5">
+        <v>33.194976939999997</v>
+      </c>
+      <c r="O40" s="5">
+        <v>130.31829980000001</v>
+      </c>
+      <c r="P40" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q40" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="R40" s="3"/>
+      <c r="S40" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="J41" s="3"/>
+      <c r="K41" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="N41" s="5">
+        <v>33.366119089999998</v>
+      </c>
+      <c r="O41" s="5">
+        <v>130.2600889</v>
+      </c>
+      <c r="P41" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="J42" s="3"/>
+      <c r="K42" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="N42" s="5">
+        <v>33.310554789999998</v>
+      </c>
+      <c r="O42" s="5">
+        <v>130.26797060000001</v>
+      </c>
+      <c r="P42" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q42" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="R42" s="3"/>
+      <c r="S42" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J43" s="3"/>
+      <c r="K43" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="N43" s="5">
+        <v>33.209786680000001</v>
+      </c>
+      <c r="O43" s="5">
+        <v>130.28889390000001</v>
+      </c>
+      <c r="P43" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q43" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="R43" s="3"/>
+      <c r="S43" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="J44" s="3"/>
+      <c r="K44" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="M44" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="N44" s="5">
+        <v>33.276170880000002</v>
+      </c>
+      <c r="O44" s="5">
+        <v>130.26437010000001</v>
+      </c>
+      <c r="P44" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q44" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="R44" s="3"/>
+      <c r="S44" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="J45" s="3"/>
+      <c r="K45" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="L45" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="S10" s="1" t="s">
-[...34 lines deleted...]
-      <c r="N11" s="1" t="s">
+      <c r="M45" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="N45" s="5">
+        <v>33.238617929999997</v>
+      </c>
+      <c r="O45" s="5">
+        <v>130.31554499999999</v>
+      </c>
+      <c r="P45" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q45" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="R45" s="3"/>
+      <c r="S45" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="J46" s="3"/>
+      <c r="K46" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="N46" s="5">
+        <v>33.375203409999997</v>
+      </c>
+      <c r="O46" s="5">
+        <v>130.20810929999999</v>
+      </c>
+      <c r="P46" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q46" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="R46" s="3"/>
+      <c r="S46" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="J47" s="3"/>
+      <c r="K47" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="N47" s="5">
+        <v>33.430923790000001</v>
+      </c>
+      <c r="O47" s="5">
+        <v>130.2011363</v>
+      </c>
+      <c r="P47" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q47" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="R47" s="3"/>
+      <c r="S47" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="J48" s="3"/>
+      <c r="K48" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="N48" s="5">
+        <v>33.235652950000002</v>
+      </c>
+      <c r="O48" s="5">
+        <v>130.2854993</v>
+      </c>
+      <c r="P48" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q48" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="R48" s="3"/>
+      <c r="S48" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="J49" s="3"/>
+      <c r="K49" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="N49" s="5">
+        <v>33.250547269999998</v>
+      </c>
+      <c r="O49" s="5">
+        <v>130.36501269999999</v>
+      </c>
+      <c r="P49" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q49" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="R49" s="3"/>
+      <c r="S49" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="B50" s="3"/>
+      <c r="C50" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E50" s="3"/>
+      <c r="F50" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="J50" s="3"/>
+      <c r="K50" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="L50" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="O11" s="1" t="s">
-[...90 lines deleted...]
-      <c r="P13" s="1" t="s">
+      <c r="M50" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="N50" s="5">
+        <v>33.245537319999997</v>
+      </c>
+      <c r="O50" s="5">
+        <v>130.3040685</v>
+      </c>
+      <c r="P50" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B51" s="3"/>
+      <c r="C51" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="J51" s="3"/>
+      <c r="K51" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="N51" s="5">
+        <v>33.240960549999997</v>
+      </c>
+      <c r="O51" s="5">
+        <v>130.25778320000001</v>
+      </c>
+      <c r="P51" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q51" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="R51" s="3"/>
+      <c r="S51" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="B52" s="3"/>
+      <c r="C52" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="J52" s="3"/>
+      <c r="K52" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="N52" s="5">
+        <v>33.32032075</v>
+      </c>
+      <c r="O52" s="5">
+        <v>130.32517279999999</v>
+      </c>
+      <c r="P52" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="Q52" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="R52" s="3"/>
+      <c r="S52" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="J53" s="3"/>
+      <c r="K53" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="N53" s="5">
+        <v>33.233961530000002</v>
+      </c>
+      <c r="O53" s="5">
+        <v>130.23813050000001</v>
+      </c>
+      <c r="P53" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="J54" s="3"/>
+      <c r="K54" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="M54" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="N54" s="5">
+        <v>33.256459999999997</v>
+      </c>
+      <c r="O54" s="5">
+        <v>130.32789199999999</v>
+      </c>
+      <c r="P54" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q54" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="R54" s="3"/>
+      <c r="S54" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="B55" s="3"/>
+      <c r="C55" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="J55" s="3"/>
+      <c r="K55" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="N55" s="5">
+        <v>33.30933675</v>
+      </c>
+      <c r="O55" s="5">
+        <v>130.30268469999999</v>
+      </c>
+      <c r="P55" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q55" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="R55" s="3"/>
+      <c r="S55" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="J56" s="3"/>
+      <c r="K56" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="M56" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="N56" s="5">
+        <v>33.285919249999999</v>
+      </c>
+      <c r="O56" s="5">
+        <v>130.29228119999999</v>
+      </c>
+      <c r="P56" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q56" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="R56" s="3"/>
+      <c r="S56" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="J57" s="3"/>
+      <c r="K57" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="N57" s="5">
+        <v>33.256816729999997</v>
+      </c>
+      <c r="O57" s="5">
+        <v>130.30804140000001</v>
+      </c>
+      <c r="P57" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="Q57" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="R57" s="3"/>
+      <c r="S57" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="J58" s="3"/>
+      <c r="K58" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="M58" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="N58" s="5">
+        <v>33.433189310000003</v>
+      </c>
+      <c r="O58" s="5">
+        <v>130.27646519999999</v>
+      </c>
+      <c r="P58" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="Q58" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="R58" s="3"/>
+      <c r="S58" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="J59" s="3"/>
+      <c r="K59" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="N59" s="5">
+        <v>33.275821659999998</v>
+      </c>
+      <c r="O59" s="5">
+        <v>130.28663349999999</v>
+      </c>
+      <c r="P59" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q59" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="R59" s="3"/>
+      <c r="S59" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B60" s="3"/>
+      <c r="C60" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="J60" s="3"/>
+      <c r="K60" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="N60" s="5">
+        <v>33.219066470000001</v>
+      </c>
+      <c r="O60" s="5">
+        <v>130.3452083</v>
+      </c>
+      <c r="P60" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q60" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="R60" s="3"/>
+      <c r="S60" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="J61" s="3"/>
+      <c r="K61" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="N61" s="5">
+        <v>33.234603280000002</v>
+      </c>
+      <c r="O61" s="5">
+        <v>130.35640269999999</v>
+      </c>
+      <c r="P61" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="Q61" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="R61" s="3"/>
+      <c r="S61" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="B62" s="3"/>
+      <c r="C62" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="J62" s="3"/>
+      <c r="K62" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="M62" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="N62" s="5">
+        <v>33.25576848</v>
+      </c>
+      <c r="O62" s="5">
+        <v>130.27522149999999</v>
+      </c>
+      <c r="P62" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q62" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="R62" s="3"/>
+      <c r="S62" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B63" s="3"/>
+      <c r="C63" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="J63" s="3"/>
+      <c r="K63" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="N63" s="5">
+        <v>33.26465632</v>
+      </c>
+      <c r="O63" s="5">
+        <v>130.29110510000001</v>
+      </c>
+      <c r="P63" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="Q63" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="R63" s="3"/>
+      <c r="S63" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B64" s="3"/>
+      <c r="C64" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="J64" s="3"/>
+      <c r="K64" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="M64" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="N64" s="5">
+        <v>33.25658421</v>
+      </c>
+      <c r="O64" s="5">
+        <v>130.2967688</v>
+      </c>
+      <c r="P64" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q64" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="R64" s="3"/>
+      <c r="S64" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B65" s="3"/>
+      <c r="C65" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="J65" s="3"/>
+      <c r="K65" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="N65" s="5">
+        <v>33.229098999999998</v>
+      </c>
+      <c r="O65" s="5">
+        <v>130.273516</v>
+      </c>
+      <c r="P65" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="Q65" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="R65" s="3"/>
+      <c r="S65" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="J66" s="3"/>
+      <c r="K66" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="M66" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="N66" s="5">
+        <v>33.19020081</v>
+      </c>
+      <c r="O66" s="5">
+        <v>130.31886610000001</v>
+      </c>
+      <c r="P66" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="Q66" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="R66" s="3"/>
+      <c r="S66" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="J67" s="3"/>
+      <c r="K67" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="N67" s="5">
+        <v>33.207420489999997</v>
+      </c>
+      <c r="O67" s="5">
+        <v>130.31158249999999</v>
+      </c>
+      <c r="P67" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q67" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="R67" s="3"/>
+      <c r="S67" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="B68" s="3"/>
+      <c r="C68" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="J68" s="3"/>
+      <c r="K68" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="M68" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="N68" s="5">
+        <v>33.179476819999998</v>
+      </c>
+      <c r="O68" s="5">
+        <v>130.34314449999999</v>
+      </c>
+      <c r="P68" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="Q68" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="R68" s="3"/>
+      <c r="S68" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="J69" s="3"/>
+      <c r="K69" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="N69" s="5">
+        <v>33.210137490000001</v>
+      </c>
+      <c r="O69" s="5">
+        <v>130.3333184</v>
+      </c>
+      <c r="P69" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q69" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="R69" s="3"/>
+      <c r="S69" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="B70" s="3"/>
+      <c r="C70" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="J70" s="3"/>
+      <c r="K70" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="N70" s="5">
+        <v>33.320380040000003</v>
+      </c>
+      <c r="O70" s="5">
+        <v>130.28580479999999</v>
+      </c>
+      <c r="P70" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q70" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="R70" s="3"/>
+      <c r="S70" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="J71" s="3"/>
+      <c r="K71" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="N71" s="5">
+        <v>33.366311090000004</v>
+      </c>
+      <c r="O71" s="5">
+        <v>130.26129610000001</v>
+      </c>
+      <c r="P71" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q71" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="R71" s="3"/>
+      <c r="S71" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="J72" s="3"/>
+      <c r="K72" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="M72" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="N72" s="5">
+        <v>33.30534334</v>
+      </c>
+      <c r="O72" s="5">
+        <v>130.2541104</v>
+      </c>
+      <c r="P72" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="Q72" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="R72" s="3"/>
+      <c r="S72" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H73" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="S13" s="1" t="s">
-[...10 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="I73" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="J73" s="3"/>
+      <c r="K73" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="L73" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...164 lines deleted...]
-      <c r="P17" s="1" t="s">
+      <c r="M73" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="N73" s="5">
+        <v>33.312497270000001</v>
+      </c>
+      <c r="O73" s="5">
+        <v>130.28292070000001</v>
+      </c>
+      <c r="P73" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q73" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="R73" s="3"/>
+      <c r="S73" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="J74" s="3"/>
+      <c r="K74" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="M74" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="N74" s="5">
+        <v>33.242869730000002</v>
+      </c>
+      <c r="O74" s="5">
+        <v>130.30252780000001</v>
+      </c>
+      <c r="P74" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="Q74" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="R74" s="3"/>
+      <c r="S74" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="B75" s="3"/>
+      <c r="C75" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="J75" s="3"/>
+      <c r="K75" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="N75" s="5">
+        <v>33.251546599999998</v>
+      </c>
+      <c r="O75" s="5">
+        <v>130.28270910000001</v>
+      </c>
+      <c r="P75" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="Q75" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="R75" s="3"/>
+      <c r="S75" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="J76" s="3"/>
+      <c r="K76" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="M76" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="N76" s="5">
+        <v>33.208574429999999</v>
+      </c>
+      <c r="O76" s="5">
+        <v>130.2866597</v>
+      </c>
+      <c r="P76" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q76" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="R76" s="3"/>
+      <c r="S76" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="B77" s="3"/>
+      <c r="C77" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="J77" s="3"/>
+      <c r="K77" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="N77" s="5">
+        <v>33.274323389999999</v>
+      </c>
+      <c r="O77" s="5">
+        <v>130.27013460000001</v>
+      </c>
+      <c r="P77" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="Q77" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="R77" s="3"/>
+      <c r="S77" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="B78" s="3"/>
+      <c r="C78" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="J78" s="3"/>
+      <c r="K78" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="M78" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="N78" s="5">
+        <v>33.26944589</v>
+      </c>
+      <c r="O78" s="5">
+        <v>130.26964810000001</v>
+      </c>
+      <c r="P78" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="Q78" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="R78" s="3"/>
+      <c r="S78" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="J79" s="3"/>
+      <c r="K79" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="N79" s="5">
+        <v>33.440887850000003</v>
+      </c>
+      <c r="O79" s="5">
+        <v>130.24947309999999</v>
+      </c>
+      <c r="P79" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q79" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="R79" s="3"/>
+      <c r="S79" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="J80" s="3"/>
+      <c r="K80" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="N80" s="5">
+        <v>33.364856260000003</v>
+      </c>
+      <c r="O80" s="5">
+        <v>130.23571820000001</v>
+      </c>
+      <c r="P80" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="Q80" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="R80" s="3"/>
+      <c r="S80" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="J81" s="3"/>
+      <c r="K81" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="N81" s="5">
+        <v>33.43120442</v>
+      </c>
+      <c r="O81" s="5">
+        <v>130.20113370000001</v>
+      </c>
+      <c r="P81" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q81" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="R81" s="3"/>
+      <c r="S81" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="B82" s="3"/>
+      <c r="C82" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="J82" s="3"/>
+      <c r="K82" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="M82" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="N82" s="5">
+        <v>33.273368550000001</v>
+      </c>
+      <c r="O82" s="5">
+        <v>130.32256390000001</v>
+      </c>
+      <c r="P82" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="Q82" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="R82" s="3"/>
+      <c r="S82" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="B83" s="3"/>
+      <c r="C83" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="J83" s="3"/>
+      <c r="K83" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="L83" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="S17" s="1" t="s">
-[...1024 lines deleted...]
-      <c r="Q39" s="1" t="s">
+      <c r="M83" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="N83" s="5">
+        <v>33.234866019999998</v>
+      </c>
+      <c r="O83" s="5">
+        <v>130.29428160000001</v>
+      </c>
+      <c r="P83" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="Q83" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="R83" s="3"/>
+      <c r="S83" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B84" s="3"/>
+      <c r="C84" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="J84" s="3"/>
+      <c r="K84" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="M84" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="N84" s="5">
+        <v>33.240557770000002</v>
+      </c>
+      <c r="O84" s="5">
+        <v>130.3234903</v>
+      </c>
+      <c r="P84" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="Q84" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="R84" s="3"/>
+      <c r="S84" s="2" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="B85" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="S39" s="1" t="s">
-[...13 lines deleted...]
-      <c r="E40" s="1" t="s">
+      <c r="C85" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H85" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="F40" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H40" s="1" t="s">
+      <c r="I85" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="I40" s="1" t="s">
+      <c r="J85" s="3"/>
+      <c r="K85" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="K40" s="1" t="s">
+      <c r="L85" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="L40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="1" t="s">
+      <c r="M85" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="N85" s="5">
+        <v>33.250304849999999</v>
+      </c>
+      <c r="O85" s="5">
+        <v>130.36499699999999</v>
+      </c>
+      <c r="P85" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="N40" s="1" t="s">
-[...1428 lines deleted...]
-      <c r="K69" s="1" t="s">
+      <c r="Q85" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="L69" s="1" t="s">
-[...818 lines deleted...]
-        <v>32</v>
+      <c r="R85" s="3"/>
+      <c r="S85" s="2" t="s">
+        <v>816</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:S85" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>