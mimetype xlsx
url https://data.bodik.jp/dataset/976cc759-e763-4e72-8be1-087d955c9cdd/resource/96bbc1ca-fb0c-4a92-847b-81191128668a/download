--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,84 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20415"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41023A92-FD38-414F-8791-F33E22A83C80}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B01388B7-C2AD-4919-94E6-A8ADD58CDA86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{79580E54-9134-4778-B8C8-1172B8A1C09F}"/>
   </bookViews>
   <sheets>
-    <sheet name="asocity_population" sheetId="1" r:id="rId1"/>
+    <sheet name="asocity_population" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="51">
   <si>
-    <t>都道府県コード又は市区町村コード</t>
+    <t>全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>432148</t>
   </si>
   <si>
     <t>地域コード</t>
   </si>
   <si>
-    <t>都道府県名</t>
+    <t/>
   </si>
   <si>
-    <t>市区町村名</t>
+    <t>地方公共団体名</t>
+  </si>
+  <si>
+    <t>熊本県阿蘇市</t>
   </si>
   <si>
     <t>調査年月日</t>
   </si>
   <si>
     <t>地域名</t>
+  </si>
+  <si>
+    <t>全体</t>
   </si>
   <si>
     <t>総人口</t>
   </si>
   <si>
     <t>男性</t>
   </si>
   <si>
     <t>女性</t>
   </si>
   <si>
     <t>0-4歳の男性</t>
   </si>
   <si>
     <t>0-4歳の女性</t>
   </si>
   <si>
     <t>5-9歳の男性</t>
   </si>
   <si>
     <t>5-9歳の女性</t>
   </si>
   <si>
     <t>10-14歳の男性</t>
   </si>
@@ -160,772 +180,211 @@
   <si>
     <t>75-79歳の男性</t>
   </si>
   <si>
     <t>75-79歳の女性</t>
   </si>
   <si>
     <t>80-84歳の男性</t>
   </si>
   <si>
     <t>80-84歳の女性</t>
   </si>
   <si>
     <t>85歳以上の男性</t>
   </si>
   <si>
     <t>85歳以上の女性</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
-    <t>熊本県</t>
-[...4 lines deleted...]
-  <si>
     <t>全体</t>
-  </si>
-[...10 lines deleted...]
-    <phoneticPr fontId="18"/>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="176" formatCode="yyyy\-mm\-dd"/>
+    <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
+  </numFmts>
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="游ゴシック"/>
-[...142 lines deleted...]
-      <color theme="0"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="MS UI Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="MS UI Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="33">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...73 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
-        <bgColor indexed="65"/>
-[...91 lines deleted...]
-        <bgColor indexed="65"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...121 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...39 lines deleted...]
-    <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -987,51 +446,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1129,6538 +588,9154 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AU47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C9EA993-1085-4381-8743-8F2D6D33A706}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AT65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="J1" sqref="J1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="4" ySplit="1" topLeftCell="E29" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AV11" sqref="AV11"/>
+      <selection pane="bottomRight" activeCell="A61" sqref="A61:AS65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="5" max="5" width="11.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="11" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="7.375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="12" width="12.375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="42" width="14.5" style="7" bestFit="1" customWidth="1"/>
+    <col min="43" max="44" width="15.5" style="7" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="7.375" style="7" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="5.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="47" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" x14ac:dyDescent="0.4">
-      <c r="A1" t="s">
+    <row r="1" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="L1" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="M1" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="N1" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O1" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="P1" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q1" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="R1" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="S1" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="T1" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="U1" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="V1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="W1" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="X1" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y1" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z1" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA1" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB1" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC1" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD1" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE1" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF1" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG1" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI1" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK1" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="AP1" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="AQ1" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR1" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AS1" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT1" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...8 lines deleted...]
-      <c r="F1" t="s">
+      <c r="B2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
-[...5 lines deleted...]
-      <c r="I1" t="s">
+      <c r="D2" s="6">
+        <v>44227</v>
+      </c>
+      <c r="E2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
-[...111 lines deleted...]
-        <v>46</v>
+      <c r="F2" s="7">
+        <v>25482</v>
+      </c>
+      <c r="G2" s="7">
+        <v>12093</v>
+      </c>
+      <c r="H2" s="7">
+        <v>13389</v>
+      </c>
+      <c r="I2" s="7">
+        <v>413</v>
+      </c>
+      <c r="J2" s="7">
+        <v>413</v>
+      </c>
+      <c r="K2" s="7">
+        <v>542</v>
+      </c>
+      <c r="L2" s="7">
+        <v>458</v>
+      </c>
+      <c r="M2" s="7">
+        <v>495</v>
+      </c>
+      <c r="N2" s="7">
+        <v>476</v>
+      </c>
+      <c r="O2" s="7">
+        <v>555</v>
+      </c>
+      <c r="P2" s="7">
+        <v>513</v>
+      </c>
+      <c r="Q2" s="7">
+        <v>496</v>
+      </c>
+      <c r="R2" s="7">
+        <v>508</v>
+      </c>
+      <c r="S2" s="7">
+        <v>560</v>
+      </c>
+      <c r="T2" s="7">
+        <v>499</v>
+      </c>
+      <c r="U2" s="7">
+        <v>550</v>
+      </c>
+      <c r="V2" s="7">
+        <v>547</v>
+      </c>
+      <c r="W2" s="7">
+        <v>638</v>
+      </c>
+      <c r="X2" s="7">
+        <v>572</v>
+      </c>
+      <c r="Y2" s="7">
+        <v>677</v>
+      </c>
+      <c r="Z2" s="7">
+        <v>654</v>
+      </c>
+      <c r="AA2" s="7">
+        <v>638</v>
+      </c>
+      <c r="AB2" s="7">
+        <v>606</v>
+      </c>
+      <c r="AC2" s="7">
+        <v>669</v>
+      </c>
+      <c r="AD2" s="7">
+        <v>731</v>
+      </c>
+      <c r="AE2" s="7">
+        <v>737</v>
+      </c>
+      <c r="AF2" s="7">
+        <v>797</v>
+      </c>
+      <c r="AG2" s="7">
+        <v>927</v>
+      </c>
+      <c r="AH2" s="7">
+        <v>908</v>
+      </c>
+      <c r="AI2" s="7">
+        <v>1108</v>
+      </c>
+      <c r="AJ2" s="7">
+        <v>1150</v>
+      </c>
+      <c r="AK2" s="7">
+        <v>1089</v>
+      </c>
+      <c r="AL2" s="7">
+        <v>1188</v>
+      </c>
+      <c r="AM2" s="7">
+        <v>689</v>
+      </c>
+      <c r="AN2" s="7">
+        <v>823</v>
+      </c>
+      <c r="AO2" s="7">
+        <v>614</v>
+      </c>
+      <c r="AP2" s="7">
+        <v>944</v>
+      </c>
+      <c r="AQ2" s="7">
+        <v>696</v>
+      </c>
+      <c r="AR2" s="7">
+        <v>1602</v>
+      </c>
+      <c r="AS2" s="7">
+        <v>11521</v>
+      </c>
+      <c r="AT2" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:47" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-      <c r="L2">
+    <row r="3" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="6">
+        <v>44255</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="7">
+        <v>25454</v>
+      </c>
+      <c r="G3" s="7">
+        <v>12073</v>
+      </c>
+      <c r="H3" s="7">
+        <v>13381</v>
+      </c>
+      <c r="I3" s="7">
+        <v>404</v>
+      </c>
+      <c r="J3" s="7">
+        <v>416</v>
+      </c>
+      <c r="K3" s="7">
+        <v>540</v>
+      </c>
+      <c r="L3" s="7">
+        <v>458</v>
+      </c>
+      <c r="M3" s="7">
+        <v>496</v>
+      </c>
+      <c r="N3" s="7">
+        <v>474</v>
+      </c>
+      <c r="O3" s="7">
+        <v>556</v>
+      </c>
+      <c r="P3" s="7">
+        <v>512</v>
+      </c>
+      <c r="Q3" s="7">
+        <v>492</v>
+      </c>
+      <c r="R3" s="7">
+        <v>509</v>
+      </c>
+      <c r="S3" s="7">
+        <v>553</v>
+      </c>
+      <c r="T3" s="7">
+        <v>496</v>
+      </c>
+      <c r="U3" s="7">
+        <v>549</v>
+      </c>
+      <c r="V3" s="7">
         <v>542</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="W3" s="7">
+        <v>636</v>
+      </c>
+      <c r="X3" s="7">
+        <v>572</v>
+      </c>
+      <c r="Y3" s="7">
+        <v>680</v>
+      </c>
+      <c r="Z3" s="7">
+        <v>656</v>
+      </c>
+      <c r="AA3" s="7">
+        <v>635</v>
+      </c>
+      <c r="AB3" s="7">
+        <v>599</v>
+      </c>
+      <c r="AC3" s="7">
+        <v>666</v>
+      </c>
+      <c r="AD3" s="7">
+        <v>737</v>
+      </c>
+      <c r="AE3" s="7">
+        <v>740</v>
+      </c>
+      <c r="AF3" s="7">
+        <v>786</v>
+      </c>
+      <c r="AG3" s="7">
+        <v>927</v>
+      </c>
+      <c r="AH3" s="7">
+        <v>910</v>
+      </c>
+      <c r="AI3" s="7">
+        <v>1092</v>
+      </c>
+      <c r="AJ3" s="7">
+        <v>1150</v>
+      </c>
+      <c r="AK3" s="7">
+        <v>1111</v>
+      </c>
+      <c r="AL3" s="7">
+        <v>1194</v>
+      </c>
+      <c r="AM3" s="7">
+        <v>682</v>
+      </c>
+      <c r="AN3" s="7">
+        <v>801</v>
+      </c>
+      <c r="AO3" s="7">
+        <v>614</v>
+      </c>
+      <c r="AP3" s="7">
+        <v>960</v>
+      </c>
+      <c r="AQ3" s="7">
+        <v>700</v>
+      </c>
+      <c r="AR3" s="7">
+        <v>1609</v>
+      </c>
+      <c r="AS3" s="7">
+        <v>11531</v>
+      </c>
+      <c r="AT3" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="6">
+        <v>44286</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="7">
+        <v>25385</v>
+      </c>
+      <c r="G4" s="7">
+        <v>12045</v>
+      </c>
+      <c r="H4" s="7">
+        <v>13340</v>
+      </c>
+      <c r="I4" s="7">
+        <v>406</v>
+      </c>
+      <c r="J4" s="7">
+        <v>419</v>
+      </c>
+      <c r="K4" s="7">
+        <v>541</v>
+      </c>
+      <c r="L4" s="7">
+        <v>457</v>
+      </c>
+      <c r="M4" s="7">
+        <v>482</v>
+      </c>
+      <c r="N4" s="7">
+        <v>472</v>
+      </c>
+      <c r="O4" s="7">
+        <v>552</v>
+      </c>
+      <c r="P4" s="7">
+        <v>501</v>
+      </c>
+      <c r="Q4" s="7">
+        <v>488</v>
+      </c>
+      <c r="R4" s="7">
+        <v>501</v>
+      </c>
+      <c r="S4" s="7">
+        <v>553</v>
+      </c>
+      <c r="T4" s="7">
+        <v>494</v>
+      </c>
+      <c r="U4" s="7">
+        <v>551</v>
+      </c>
+      <c r="V4" s="7">
+        <v>529</v>
+      </c>
+      <c r="W4" s="7">
+        <v>642</v>
+      </c>
+      <c r="X4" s="7">
+        <v>577</v>
+      </c>
+      <c r="Y4" s="7">
+        <v>673</v>
+      </c>
+      <c r="Z4" s="7">
+        <v>654</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>633</v>
+      </c>
+      <c r="AB4" s="7">
+        <v>599</v>
+      </c>
+      <c r="AC4" s="7">
+        <v>662</v>
+      </c>
+      <c r="AD4" s="7">
+        <v>732</v>
+      </c>
+      <c r="AE4" s="7">
+        <v>736</v>
+      </c>
+      <c r="AF4" s="7">
+        <v>780</v>
+      </c>
+      <c r="AG4" s="7">
+        <v>914</v>
+      </c>
+      <c r="AH4" s="7">
+        <v>916</v>
+      </c>
+      <c r="AI4" s="7">
+        <v>1093</v>
+      </c>
+      <c r="AJ4" s="7">
+        <v>1145</v>
+      </c>
+      <c r="AK4" s="7">
+        <v>1125</v>
+      </c>
+      <c r="AL4" s="7">
+        <v>1199</v>
+      </c>
+      <c r="AM4" s="7">
+        <v>678</v>
+      </c>
+      <c r="AN4" s="7">
+        <v>793</v>
+      </c>
+      <c r="AO4" s="7">
+        <v>607</v>
+      </c>
+      <c r="AP4" s="7">
+        <v>954</v>
+      </c>
+      <c r="AQ4" s="7">
+        <v>709</v>
+      </c>
+      <c r="AR4" s="7">
+        <v>1618</v>
+      </c>
+      <c r="AS4" s="7">
+        <v>11535</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="6">
+        <v>44316</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="7">
+        <v>25354</v>
+      </c>
+      <c r="G5" s="7">
+        <v>12032</v>
+      </c>
+      <c r="H5" s="7">
+        <v>13322</v>
+      </c>
+      <c r="I5" s="7">
+        <v>402</v>
+      </c>
+      <c r="J5" s="7">
+        <v>415</v>
+      </c>
+      <c r="K5" s="7">
+        <v>538</v>
+      </c>
+      <c r="L5" s="7">
+        <v>460</v>
+      </c>
+      <c r="M5" s="7">
+        <v>486</v>
+      </c>
+      <c r="N5" s="7">
+        <v>460</v>
+      </c>
+      <c r="O5" s="7">
+        <v>542</v>
+      </c>
+      <c r="P5" s="7">
+        <v>503</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>488</v>
+      </c>
+      <c r="R5" s="7">
+        <v>500</v>
+      </c>
+      <c r="S5" s="7">
+        <v>563</v>
+      </c>
+      <c r="T5" s="7">
+        <v>502</v>
+      </c>
+      <c r="U5" s="7">
+        <v>535</v>
+      </c>
+      <c r="V5" s="7">
+        <v>529</v>
+      </c>
+      <c r="W5" s="7">
+        <v>640</v>
+      </c>
+      <c r="X5" s="7">
+        <v>576</v>
+      </c>
+      <c r="Y5" s="7">
+        <v>677</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>643</v>
+      </c>
+      <c r="AA5" s="7">
+        <v>635</v>
+      </c>
+      <c r="AB5" s="7">
+        <v>608</v>
+      </c>
+      <c r="AC5" s="7">
+        <v>668</v>
+      </c>
+      <c r="AD5" s="7">
+        <v>731</v>
+      </c>
+      <c r="AE5" s="7">
+        <v>734</v>
+      </c>
+      <c r="AF5" s="7">
+        <v>774</v>
+      </c>
+      <c r="AG5" s="7">
+        <v>916</v>
+      </c>
+      <c r="AH5" s="7">
+        <v>919</v>
+      </c>
+      <c r="AI5" s="7">
+        <v>1090</v>
+      </c>
+      <c r="AJ5" s="7">
+        <v>1144</v>
+      </c>
+      <c r="AK5" s="7">
+        <v>1129</v>
+      </c>
+      <c r="AL5" s="7">
+        <v>1208</v>
+      </c>
+      <c r="AM5" s="7">
+        <v>672</v>
+      </c>
+      <c r="AN5" s="7">
+        <v>783</v>
+      </c>
+      <c r="AO5" s="7">
+        <v>611</v>
+      </c>
+      <c r="AP5" s="7">
+        <v>957</v>
+      </c>
+      <c r="AQ5" s="7">
+        <v>706</v>
+      </c>
+      <c r="AR5" s="7">
+        <v>1610</v>
+      </c>
+      <c r="AS5" s="7">
+        <v>11561</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="6">
+        <v>44347</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="7">
+        <v>25324</v>
+      </c>
+      <c r="G6" s="7">
+        <v>12022</v>
+      </c>
+      <c r="H6" s="7">
+        <v>13302</v>
+      </c>
+      <c r="I6" s="7">
+        <v>400</v>
+      </c>
+      <c r="J6" s="7">
+        <v>407</v>
+      </c>
+      <c r="K6" s="7">
+        <v>533</v>
+      </c>
+      <c r="L6" s="7">
+        <v>465</v>
+      </c>
+      <c r="M6" s="7">
+        <v>490</v>
+      </c>
+      <c r="N6" s="7">
+        <v>460</v>
+      </c>
+      <c r="O6" s="7">
+        <v>543</v>
+      </c>
+      <c r="P6" s="7">
+        <v>499</v>
+      </c>
+      <c r="Q6" s="7">
+        <v>486</v>
+      </c>
+      <c r="R6" s="7">
+        <v>501</v>
+      </c>
+      <c r="S6" s="7">
+        <v>562</v>
+      </c>
+      <c r="T6" s="7">
+        <v>504</v>
+      </c>
+      <c r="U6" s="7">
+        <v>534</v>
+      </c>
+      <c r="V6" s="7">
+        <v>526</v>
+      </c>
+      <c r="W6" s="7">
+        <v>640</v>
+      </c>
+      <c r="X6" s="7">
+        <v>572</v>
+      </c>
+      <c r="Y6" s="7">
+        <v>675</v>
+      </c>
+      <c r="Z6" s="7">
+        <v>643</v>
+      </c>
+      <c r="AA6" s="7">
+        <v>635</v>
+      </c>
+      <c r="AB6" s="7">
+        <v>613</v>
+      </c>
+      <c r="AC6" s="7">
+        <v>678</v>
+      </c>
+      <c r="AD6" s="7">
+        <v>728</v>
+      </c>
+      <c r="AE6" s="7">
+        <v>721</v>
+      </c>
+      <c r="AF6" s="7">
+        <v>772</v>
+      </c>
+      <c r="AG6" s="7">
+        <v>908</v>
+      </c>
+      <c r="AH6" s="7">
+        <v>921</v>
+      </c>
+      <c r="AI6" s="7">
+        <v>1095</v>
+      </c>
+      <c r="AJ6" s="7">
+        <v>1135</v>
+      </c>
+      <c r="AK6" s="7">
+        <v>1133</v>
+      </c>
+      <c r="AL6" s="7">
+        <v>1223</v>
+      </c>
+      <c r="AM6" s="7">
+        <v>667</v>
+      </c>
+      <c r="AN6" s="7">
+        <v>775</v>
+      </c>
+      <c r="AO6" s="7">
+        <v>616</v>
+      </c>
+      <c r="AP6" s="7">
+        <v>942</v>
+      </c>
+      <c r="AQ6" s="7">
+        <v>706</v>
+      </c>
+      <c r="AR6" s="7">
+        <v>1616</v>
+      </c>
+      <c r="AS6" s="7">
+        <v>11562</v>
+      </c>
+      <c r="AT6" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="6">
+        <v>44377</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="7">
+        <v>25299</v>
+      </c>
+      <c r="G7" s="7">
+        <v>12007</v>
+      </c>
+      <c r="H7" s="7">
+        <v>13292</v>
+      </c>
+      <c r="I7" s="7">
+        <v>392</v>
+      </c>
+      <c r="J7" s="7">
+        <v>402</v>
+      </c>
+      <c r="K7" s="7">
+        <v>534</v>
+      </c>
+      <c r="L7" s="7">
+        <v>470</v>
+      </c>
+      <c r="M7" s="7">
+        <v>492</v>
+      </c>
+      <c r="N7" s="7">
+        <v>465</v>
+      </c>
+      <c r="O7" s="7">
+        <v>546</v>
+      </c>
+      <c r="P7" s="7">
+        <v>496</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>479</v>
+      </c>
+      <c r="R7" s="7">
+        <v>506</v>
+      </c>
+      <c r="S7" s="7">
+        <v>563</v>
+      </c>
+      <c r="T7" s="7">
+        <v>500</v>
+      </c>
+      <c r="U7" s="7">
+        <v>530</v>
+      </c>
+      <c r="V7" s="7">
+        <v>525</v>
+      </c>
+      <c r="W7" s="7">
+        <v>639</v>
+      </c>
+      <c r="X7" s="7">
+        <v>567</v>
+      </c>
+      <c r="Y7" s="7">
+        <v>676</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>646</v>
+      </c>
+      <c r="AA7" s="7">
+        <v>630</v>
+      </c>
+      <c r="AB7" s="7">
+        <v>605</v>
+      </c>
+      <c r="AC7" s="7">
+        <v>681</v>
+      </c>
+      <c r="AD7" s="7">
+        <v>731</v>
+      </c>
+      <c r="AE7" s="7">
+        <v>716</v>
+      </c>
+      <c r="AF7" s="7">
+        <v>764</v>
+      </c>
+      <c r="AG7" s="7">
+        <v>907</v>
+      </c>
+      <c r="AH7" s="7">
+        <v>922</v>
+      </c>
+      <c r="AI7" s="7">
+        <v>1089</v>
+      </c>
+      <c r="AJ7" s="7">
+        <v>1123</v>
+      </c>
+      <c r="AK7" s="7">
+        <v>1144</v>
+      </c>
+      <c r="AL7" s="7">
+        <v>1239</v>
+      </c>
+      <c r="AM7" s="7">
+        <v>665</v>
+      </c>
+      <c r="AN7" s="7">
+        <v>777</v>
+      </c>
+      <c r="AO7" s="7">
+        <v>620</v>
+      </c>
+      <c r="AP7" s="7">
+        <v>940</v>
+      </c>
+      <c r="AQ7" s="7">
+        <v>704</v>
+      </c>
+      <c r="AR7" s="7">
+        <v>1614</v>
+      </c>
+      <c r="AS7" s="7">
+        <v>11554</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="6">
+        <v>44408</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="7">
+        <v>25291</v>
+      </c>
+      <c r="G8" s="7">
+        <v>12005</v>
+      </c>
+      <c r="H8" s="7">
+        <v>13286</v>
+      </c>
+      <c r="I8" s="7">
+        <v>389</v>
+      </c>
+      <c r="J8" s="7">
+        <v>399</v>
+      </c>
+      <c r="K8" s="7">
+        <v>533</v>
+      </c>
+      <c r="L8" s="7">
+        <v>467</v>
+      </c>
+      <c r="M8" s="7">
         <v>495</v>
       </c>
-      <c r="O2">
+      <c r="N8" s="7">
+        <v>464</v>
+      </c>
+      <c r="O8" s="7">
+        <v>541</v>
+      </c>
+      <c r="P8" s="7">
+        <v>498</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>487</v>
+      </c>
+      <c r="R8" s="7">
+        <v>509</v>
+      </c>
+      <c r="S8" s="7">
+        <v>569</v>
+      </c>
+      <c r="T8" s="7">
+        <v>496</v>
+      </c>
+      <c r="U8" s="7">
+        <v>525</v>
+      </c>
+      <c r="V8" s="7">
+        <v>525</v>
+      </c>
+      <c r="W8" s="7">
+        <v>639</v>
+      </c>
+      <c r="X8" s="7">
+        <v>570</v>
+      </c>
+      <c r="Y8" s="7">
+        <v>682</v>
+      </c>
+      <c r="Z8" s="7">
+        <v>641</v>
+      </c>
+      <c r="AA8" s="7">
+        <v>628</v>
+      </c>
+      <c r="AB8" s="7">
+        <v>614</v>
+      </c>
+      <c r="AC8" s="7">
+        <v>683</v>
+      </c>
+      <c r="AD8" s="7">
+        <v>720</v>
+      </c>
+      <c r="AE8" s="7">
+        <v>712</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>768</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>912</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>920</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>1071</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>1122</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>1154</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>1231</v>
+      </c>
+      <c r="AM8" s="7">
+        <v>665</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>791</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>615</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>935</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>705</v>
+      </c>
+      <c r="AR8" s="7">
+        <v>1616</v>
+      </c>
+      <c r="AS8" s="7">
+        <v>11571</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A9" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="6">
+        <v>44439</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="7">
+        <v>25285</v>
+      </c>
+      <c r="G9" s="7">
+        <v>11994</v>
+      </c>
+      <c r="H9" s="7">
+        <v>13291</v>
+      </c>
+      <c r="I9" s="7">
+        <v>391</v>
+      </c>
+      <c r="J9" s="7">
+        <v>394</v>
+      </c>
+      <c r="K9" s="7">
+        <v>532</v>
+      </c>
+      <c r="L9" s="7">
+        <v>469</v>
+      </c>
+      <c r="M9" s="7">
+        <v>496</v>
+      </c>
+      <c r="N9" s="7">
+        <v>463</v>
+      </c>
+      <c r="O9" s="7">
+        <v>544</v>
+      </c>
+      <c r="P9" s="7">
+        <v>498</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>490</v>
+      </c>
+      <c r="R9" s="7">
+        <v>513</v>
+      </c>
+      <c r="S9" s="7">
+        <v>561</v>
+      </c>
+      <c r="T9" s="7">
+        <v>496</v>
+      </c>
+      <c r="U9" s="7">
+        <v>521</v>
+      </c>
+      <c r="V9" s="7">
+        <v>532</v>
+      </c>
+      <c r="W9" s="7">
+        <v>637</v>
+      </c>
+      <c r="X9" s="7">
+        <v>571</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>684</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>640</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>628</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>619</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>680</v>
+      </c>
+      <c r="AD9" s="7">
+        <v>715</v>
+      </c>
+      <c r="AE9" s="7">
+        <v>710</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>762</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>910</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>916</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>1070</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>1119</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>1161</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>1235</v>
+      </c>
+      <c r="AM9" s="7">
+        <v>666</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>793</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>614</v>
+      </c>
+      <c r="AP9" s="7">
+        <v>931</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>699</v>
+      </c>
+      <c r="AR9" s="7">
+        <v>1625</v>
+      </c>
+      <c r="AS9" s="7">
+        <v>11577</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="6">
+        <v>44469</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="7">
+        <v>25297</v>
+      </c>
+      <c r="G10" s="7">
+        <v>11996</v>
+      </c>
+      <c r="H10" s="7">
+        <v>13301</v>
+      </c>
+      <c r="I10" s="7">
+        <v>388</v>
+      </c>
+      <c r="J10" s="7">
+        <v>393</v>
+      </c>
+      <c r="K10" s="7">
+        <v>534</v>
+      </c>
+      <c r="L10" s="7">
+        <v>470</v>
+      </c>
+      <c r="M10" s="7">
+        <v>498</v>
+      </c>
+      <c r="N10" s="7">
+        <v>465</v>
+      </c>
+      <c r="O10" s="7">
+        <v>539</v>
+      </c>
+      <c r="P10" s="7">
+        <v>489</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>489</v>
+      </c>
+      <c r="R10" s="7">
+        <v>524</v>
+      </c>
+      <c r="S10" s="7">
+        <v>566</v>
+      </c>
+      <c r="T10" s="7">
+        <v>497</v>
+      </c>
+      <c r="U10" s="7">
+        <v>522</v>
+      </c>
+      <c r="V10" s="7">
+        <v>530</v>
+      </c>
+      <c r="W10" s="7">
+        <v>628</v>
+      </c>
+      <c r="X10" s="7">
+        <v>570</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>688</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>636</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>637</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>620</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>671</v>
+      </c>
+      <c r="AD10" s="7">
+        <v>728</v>
+      </c>
+      <c r="AE10" s="7">
+        <v>715</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>758</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>894</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>907</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>1081</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>1118</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>1159</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>1240</v>
+      </c>
+      <c r="AM10" s="7">
+        <v>675</v>
+      </c>
+      <c r="AN10" s="7">
+        <v>792</v>
+      </c>
+      <c r="AO10" s="7">
+        <v>607</v>
+      </c>
+      <c r="AP10" s="7">
+        <v>942</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>705</v>
+      </c>
+      <c r="AR10" s="7">
+        <v>1622</v>
+      </c>
+      <c r="AS10" s="7">
+        <v>11590</v>
+      </c>
+      <c r="AT10" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A11" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="6">
+        <v>44500</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="7">
+        <v>25269</v>
+      </c>
+      <c r="G11" s="7">
+        <v>11985</v>
+      </c>
+      <c r="H11" s="7">
+        <v>13284</v>
+      </c>
+      <c r="I11" s="7">
+        <v>383</v>
+      </c>
+      <c r="J11" s="7">
+        <v>389</v>
+      </c>
+      <c r="K11" s="7">
+        <v>538</v>
+      </c>
+      <c r="L11" s="7">
+        <v>475</v>
+      </c>
+      <c r="M11" s="7">
+        <v>497</v>
+      </c>
+      <c r="N11" s="7">
+        <v>465</v>
+      </c>
+      <c r="O11" s="7">
+        <v>532</v>
+      </c>
+      <c r="P11" s="7">
+        <v>488</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>497</v>
+      </c>
+      <c r="R11" s="7">
+        <v>530</v>
+      </c>
+      <c r="S11" s="7">
+        <v>562</v>
+      </c>
+      <c r="T11" s="7">
+        <v>489</v>
+      </c>
+      <c r="U11" s="7">
+        <v>519</v>
+      </c>
+      <c r="V11" s="7">
+        <v>526</v>
+      </c>
+      <c r="W11" s="7">
+        <v>631</v>
+      </c>
+      <c r="X11" s="7">
+        <v>568</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>690</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>640</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>631</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>616</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>667</v>
+      </c>
+      <c r="AD11" s="7">
+        <v>731</v>
+      </c>
+      <c r="AE11" s="7">
+        <v>729</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>756</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>881</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>898</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>1081</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>1109</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>1156</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>1250</v>
+      </c>
+      <c r="AM11" s="7">
+        <v>674</v>
+      </c>
+      <c r="AN11" s="7">
+        <v>795</v>
+      </c>
+      <c r="AO11" s="7">
+        <v>614</v>
+      </c>
+      <c r="AP11" s="7">
+        <v>933</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>703</v>
+      </c>
+      <c r="AR11" s="7">
+        <v>1626</v>
+      </c>
+      <c r="AS11" s="7">
+        <v>11583</v>
+      </c>
+      <c r="AT11" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="6">
+        <v>44530</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="7">
+        <v>25258</v>
+      </c>
+      <c r="G12" s="7">
+        <v>11975</v>
+      </c>
+      <c r="H12" s="7">
+        <v>13283</v>
+      </c>
+      <c r="I12" s="7">
+        <v>387</v>
+      </c>
+      <c r="J12" s="7">
+        <v>393</v>
+      </c>
+      <c r="K12" s="7">
+        <v>530</v>
+      </c>
+      <c r="L12" s="7">
         <v>476</v>
       </c>
-      <c r="P2">
+      <c r="M12" s="7">
+        <v>503</v>
+      </c>
+      <c r="N12" s="7">
+        <v>467</v>
+      </c>
+      <c r="O12" s="7">
+        <v>525</v>
+      </c>
+      <c r="P12" s="7">
+        <v>485</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>507</v>
+      </c>
+      <c r="R12" s="7">
+        <v>528</v>
+      </c>
+      <c r="S12" s="7">
+        <v>561</v>
+      </c>
+      <c r="T12" s="7">
+        <v>487</v>
+      </c>
+      <c r="U12" s="7">
+        <v>517</v>
+      </c>
+      <c r="V12" s="7">
+        <v>531</v>
+      </c>
+      <c r="W12" s="7">
+        <v>631</v>
+      </c>
+      <c r="X12" s="7">
+        <v>568</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>687</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>641</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>641</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>619</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>658</v>
+      </c>
+      <c r="AD12" s="7">
+        <v>722</v>
+      </c>
+      <c r="AE12" s="7">
+        <v>721</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>760</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>883</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>888</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>1079</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>1118</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>1144</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>1241</v>
+      </c>
+      <c r="AM12" s="7">
+        <v>688</v>
+      </c>
+      <c r="AN12" s="7">
+        <v>799</v>
+      </c>
+      <c r="AO12" s="7">
+        <v>615</v>
+      </c>
+      <c r="AP12" s="7">
+        <v>930</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>698</v>
+      </c>
+      <c r="AR12" s="7">
+        <v>1630</v>
+      </c>
+      <c r="AS12" s="7">
+        <v>11599</v>
+      </c>
+      <c r="AT12" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="6">
+        <v>44561</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" s="7">
+        <v>25213</v>
+      </c>
+      <c r="G13" s="7">
+        <v>11965</v>
+      </c>
+      <c r="H13" s="7">
+        <v>13248</v>
+      </c>
+      <c r="I13" s="7">
+        <v>382</v>
+      </c>
+      <c r="J13" s="7">
+        <v>388</v>
+      </c>
+      <c r="K13" s="7">
+        <v>529</v>
+      </c>
+      <c r="L13" s="7">
+        <v>471</v>
+      </c>
+      <c r="M13" s="7">
+        <v>502</v>
+      </c>
+      <c r="N13" s="7">
+        <v>476</v>
+      </c>
+      <c r="O13" s="7">
+        <v>524</v>
+      </c>
+      <c r="P13" s="7">
+        <v>474</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>516</v>
+      </c>
+      <c r="R13" s="7">
+        <v>529</v>
+      </c>
+      <c r="S13" s="7">
         <v>555</v>
       </c>
-      <c r="Q2">
-[...47 lines deleted...]
-      <c r="AG2">
+      <c r="T13" s="7">
+        <v>483</v>
+      </c>
+      <c r="U13" s="7">
+        <v>524</v>
+      </c>
+      <c r="V13" s="7">
+        <v>520</v>
+      </c>
+      <c r="W13" s="7">
+        <v>632</v>
+      </c>
+      <c r="X13" s="7">
+        <v>576</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>675</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>637</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>649</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>610</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>656</v>
+      </c>
+      <c r="AD13" s="7">
+        <v>721</v>
+      </c>
+      <c r="AE13" s="7">
+        <v>722</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>766</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>884</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>883</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1069</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>1118</v>
+      </c>
+      <c r="AK13" s="7">
+        <v>1154</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>1247</v>
+      </c>
+      <c r="AM13" s="7">
+        <v>685</v>
+      </c>
+      <c r="AN13" s="7">
+        <v>794</v>
+      </c>
+      <c r="AO13" s="7">
+        <v>609</v>
+      </c>
+      <c r="AP13" s="7">
+        <v>937</v>
+      </c>
+      <c r="AQ13" s="7">
+        <v>698</v>
+      </c>
+      <c r="AR13" s="7">
+        <v>1618</v>
+      </c>
+      <c r="AS13" s="7">
+        <v>11580</v>
+      </c>
+      <c r="AT13" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A14" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="6">
+        <v>44592</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="7">
+        <v>25155</v>
+      </c>
+      <c r="G14" s="7">
+        <v>11934</v>
+      </c>
+      <c r="H14" s="7">
+        <v>13221</v>
+      </c>
+      <c r="I14" s="7">
+        <v>379</v>
+      </c>
+      <c r="J14" s="7">
+        <v>389</v>
+      </c>
+      <c r="K14" s="7">
+        <v>530</v>
+      </c>
+      <c r="L14" s="7">
+        <v>471</v>
+      </c>
+      <c r="M14" s="7">
+        <v>504</v>
+      </c>
+      <c r="N14" s="7">
+        <v>473</v>
+      </c>
+      <c r="O14" s="7">
+        <v>518</v>
+      </c>
+      <c r="P14" s="7">
+        <v>480</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>515</v>
+      </c>
+      <c r="R14" s="7">
+        <v>516</v>
+      </c>
+      <c r="S14" s="7">
+        <v>551</v>
+      </c>
+      <c r="T14" s="7">
+        <v>478</v>
+      </c>
+      <c r="U14" s="7">
+        <v>520</v>
+      </c>
+      <c r="V14" s="7">
+        <v>517</v>
+      </c>
+      <c r="W14" s="7">
+        <v>629</v>
+      </c>
+      <c r="X14" s="7">
+        <v>575</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>675</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>640</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>650</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>613</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>651</v>
+      </c>
+      <c r="AD14" s="7">
+        <v>708</v>
+      </c>
+      <c r="AE14" s="7">
+        <v>716</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>763</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>889</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>886</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>1055</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>1110</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>1158</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>1248</v>
+      </c>
+      <c r="AM14" s="7">
+        <v>692</v>
+      </c>
+      <c r="AN14" s="7">
         <v>797</v>
       </c>
-      <c r="AH2">
-[...17 lines deleted...]
-      <c r="AN2">
+      <c r="AO14" s="7">
+        <v>608</v>
+      </c>
+      <c r="AP14" s="7">
+        <v>922</v>
+      </c>
+      <c r="AQ14" s="7">
+        <v>694</v>
+      </c>
+      <c r="AR14" s="7">
+        <v>1635</v>
+      </c>
+      <c r="AS14" s="7">
+        <v>11556</v>
+      </c>
+      <c r="AT14" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A15" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="6">
+        <v>44620</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="7">
+        <v>25098</v>
+      </c>
+      <c r="G15" s="7">
+        <v>11894</v>
+      </c>
+      <c r="H15" s="7">
+        <v>13204</v>
+      </c>
+      <c r="I15" s="7">
+        <v>374</v>
+      </c>
+      <c r="J15" s="7">
+        <v>388</v>
+      </c>
+      <c r="K15" s="7">
+        <v>529</v>
+      </c>
+      <c r="L15" s="7">
+        <v>468</v>
+      </c>
+      <c r="M15" s="7">
+        <v>506</v>
+      </c>
+      <c r="N15" s="7">
+        <v>475</v>
+      </c>
+      <c r="O15" s="7">
+        <v>514</v>
+      </c>
+      <c r="P15" s="7">
+        <v>479</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>517</v>
+      </c>
+      <c r="R15" s="7">
+        <v>524</v>
+      </c>
+      <c r="S15" s="7">
+        <v>542</v>
+      </c>
+      <c r="T15" s="7">
+        <v>473</v>
+      </c>
+      <c r="U15" s="7">
+        <v>518</v>
+      </c>
+      <c r="V15" s="7">
+        <v>516</v>
+      </c>
+      <c r="W15" s="7">
+        <v>626</v>
+      </c>
+      <c r="X15" s="7">
+        <v>577</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>663</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>630</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>652</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>616</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>655</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>710</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>712</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>757</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>884</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>894</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>1042</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>1096</v>
+      </c>
+      <c r="AK15" s="7">
+        <v>1166</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>1255</v>
+      </c>
+      <c r="AM15" s="7">
         <v>689</v>
       </c>
-      <c r="AO2">
-[...15 lines deleted...]
-        <v>11521</v>
+      <c r="AN15" s="7">
+        <v>796</v>
+      </c>
+      <c r="AO15" s="7">
+        <v>611</v>
+      </c>
+      <c r="AP15" s="7">
+        <v>919</v>
+      </c>
+      <c r="AQ15" s="7">
+        <v>694</v>
+      </c>
+      <c r="AR15" s="7">
+        <v>1631</v>
+      </c>
+      <c r="AS15" s="7">
+        <v>11535</v>
+      </c>
+      <c r="AT15" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:47" x14ac:dyDescent="0.4">
-[...263 lines deleted...]
-      <c r="AR4">
+    <row r="16" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A16" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="6">
+        <v>44651</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="7">
+        <v>24983</v>
+      </c>
+      <c r="G16" s="7">
+        <v>11826</v>
+      </c>
+      <c r="H16" s="7">
+        <v>13157</v>
+      </c>
+      <c r="I16" s="7">
+        <v>376</v>
+      </c>
+      <c r="J16" s="7">
+        <v>384</v>
+      </c>
+      <c r="K16" s="7">
+        <v>516</v>
+      </c>
+      <c r="L16" s="7">
+        <v>465</v>
+      </c>
+      <c r="M16" s="7">
+        <v>510</v>
+      </c>
+      <c r="N16" s="7">
+        <v>475</v>
+      </c>
+      <c r="O16" s="7">
+        <v>503</v>
+      </c>
+      <c r="P16" s="7">
+        <v>469</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>500</v>
+      </c>
+      <c r="R16" s="7">
+        <v>516</v>
+      </c>
+      <c r="S16" s="7">
+        <v>528</v>
+      </c>
+      <c r="T16" s="7">
+        <v>473</v>
+      </c>
+      <c r="U16" s="7">
+        <v>523</v>
+      </c>
+      <c r="V16" s="7">
+        <v>519</v>
+      </c>
+      <c r="W16" s="7">
+        <v>611</v>
+      </c>
+      <c r="X16" s="7">
+        <v>568</v>
+      </c>
+      <c r="Y16" s="7">
+        <v>660</v>
+      </c>
+      <c r="Z16" s="7">
+        <v>625</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>653</v>
+      </c>
+      <c r="AB16" s="7">
+        <v>618</v>
+      </c>
+      <c r="AC16" s="7">
+        <v>649</v>
+      </c>
+      <c r="AD16" s="7">
         <v>709</v>
       </c>
-      <c r="AS4">
-[...645 lines deleted...]
-      <c r="AF9">
+      <c r="AE16" s="7">
         <v>710</v>
       </c>
-      <c r="AG9">
-[...306 lines deleted...]
-      <c r="AR11">
+      <c r="AF16" s="7">
+        <v>751</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>874</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>900</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>1047</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1074</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>1171</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>1262</v>
+      </c>
+      <c r="AM16" s="7">
+        <v>692</v>
+      </c>
+      <c r="AN16" s="7">
+        <v>804</v>
+      </c>
+      <c r="AO16" s="7">
+        <v>600</v>
+      </c>
+      <c r="AP16" s="7">
+        <v>913</v>
+      </c>
+      <c r="AQ16" s="7">
         <v>703</v>
       </c>
-      <c r="AS11">
-[...684 lines deleted...]
-      <c r="AS16">
+      <c r="AR16" s="7">
         <v>1632</v>
       </c>
-      <c r="AT16">
+      <c r="AS16" s="7">
         <v>11537</v>
+      </c>
+      <c r="AT16" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A17">
-[...8 lines deleted...]
-      <c r="E17" s="1">
+      <c r="A17" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="6">
         <v>44681</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17">
+      <c r="E17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="7">
         <v>24896</v>
       </c>
-      <c r="H17">
+      <c r="G17" s="7">
         <v>11783</v>
       </c>
-      <c r="I17">
+      <c r="H17" s="7">
         <v>13113</v>
       </c>
-      <c r="J17">
+      <c r="I17" s="7">
         <v>373</v>
       </c>
-      <c r="K17">
+      <c r="J17" s="7">
         <v>384</v>
       </c>
-      <c r="L17">
+      <c r="K17" s="7">
         <v>513</v>
       </c>
-      <c r="M17">
+      <c r="L17" s="7">
         <v>465</v>
       </c>
-      <c r="N17">
+      <c r="M17" s="7">
         <v>511</v>
       </c>
-      <c r="O17">
+      <c r="N17" s="7">
         <v>472</v>
       </c>
-      <c r="P17">
+      <c r="O17" s="7">
         <v>498</v>
       </c>
-      <c r="Q17">
+      <c r="P17" s="7">
         <v>462</v>
       </c>
-      <c r="R17">
+      <c r="Q17" s="7">
         <v>489</v>
       </c>
-      <c r="S17">
+      <c r="R17" s="7">
         <v>503</v>
       </c>
-      <c r="T17">
+      <c r="S17" s="7">
         <v>521</v>
       </c>
-      <c r="U17">
+      <c r="T17" s="7">
         <v>467</v>
       </c>
-      <c r="V17">
+      <c r="U17" s="7">
         <v>522</v>
       </c>
-      <c r="W17">
+      <c r="V17" s="7">
         <v>502</v>
       </c>
-      <c r="X17">
+      <c r="W17" s="7">
         <v>609</v>
       </c>
-      <c r="Y17">
+      <c r="X17" s="7">
         <v>574</v>
       </c>
-      <c r="Z17">
+      <c r="Y17" s="7">
         <v>646</v>
       </c>
-      <c r="AA17">
+      <c r="Z17" s="7">
         <v>619</v>
       </c>
-      <c r="AB17">
+      <c r="AA17" s="7">
         <v>666</v>
       </c>
-      <c r="AC17">
+      <c r="AB17" s="7">
         <v>628</v>
       </c>
-      <c r="AD17">
+      <c r="AC17" s="7">
         <v>657</v>
       </c>
-      <c r="AE17">
+      <c r="AD17" s="7">
         <v>707</v>
       </c>
-      <c r="AF17">
+      <c r="AE17" s="7">
         <v>698</v>
       </c>
-      <c r="AG17">
+      <c r="AF17" s="7">
         <v>745</v>
       </c>
-      <c r="AH17">
+      <c r="AG17" s="7">
         <v>883</v>
       </c>
-      <c r="AI17">
+      <c r="AH17" s="7">
         <v>908</v>
       </c>
-      <c r="AJ17">
+      <c r="AI17" s="7">
         <v>1035</v>
       </c>
-      <c r="AK17">
+      <c r="AJ17" s="7">
         <v>1068</v>
       </c>
-      <c r="AL17">
+      <c r="AK17" s="7">
         <v>1170</v>
       </c>
-      <c r="AM17">
+      <c r="AL17" s="7">
         <v>1265</v>
       </c>
-      <c r="AN17">
+      <c r="AM17" s="7">
         <v>699</v>
       </c>
-      <c r="AO17">
+      <c r="AN17" s="7">
         <v>796</v>
       </c>
-      <c r="AP17">
+      <c r="AO17" s="7">
         <v>603</v>
       </c>
-      <c r="AQ17">
+      <c r="AP17" s="7">
         <v>923</v>
       </c>
-      <c r="AR17">
+      <c r="AQ17" s="7">
         <v>690</v>
       </c>
-      <c r="AS17">
+      <c r="AR17" s="7">
         <v>1625</v>
       </c>
-      <c r="AT17">
+      <c r="AS17" s="7">
         <v>11517</v>
+      </c>
+      <c r="AT17" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A18">
-[...8 lines deleted...]
-      <c r="E18" s="1">
+      <c r="A18" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="6">
         <v>44712</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18">
+      <c r="E18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="7">
         <v>24917</v>
       </c>
-      <c r="H18">
+      <c r="G18" s="7">
         <v>11793</v>
       </c>
-      <c r="I18">
+      <c r="H18" s="7">
         <v>13124</v>
       </c>
-      <c r="J18">
+      <c r="I18" s="7">
         <v>367</v>
       </c>
-      <c r="K18">
+      <c r="J18" s="7">
         <v>379</v>
       </c>
-      <c r="L18">
+      <c r="K18" s="7">
         <v>512</v>
       </c>
-      <c r="M18">
+      <c r="L18" s="7">
         <v>461</v>
       </c>
-      <c r="N18">
+      <c r="M18" s="7">
         <v>518</v>
       </c>
-      <c r="O18">
+      <c r="N18" s="7">
         <v>473</v>
       </c>
-      <c r="P18">
+      <c r="O18" s="7">
         <v>499</v>
       </c>
-      <c r="Q18">
+      <c r="P18" s="7">
         <v>460</v>
       </c>
-      <c r="R18">
+      <c r="Q18" s="7">
         <v>500</v>
       </c>
-      <c r="S18">
+      <c r="R18" s="7">
         <v>528</v>
       </c>
-      <c r="T18">
+      <c r="S18" s="7">
         <v>527</v>
       </c>
-      <c r="U18">
+      <c r="T18" s="7">
         <v>469</v>
       </c>
-      <c r="V18">
+      <c r="U18" s="7">
         <v>515</v>
       </c>
-      <c r="W18">
+      <c r="V18" s="7">
         <v>505</v>
       </c>
-      <c r="X18">
+      <c r="W18" s="7">
         <v>612</v>
       </c>
-      <c r="Y18">
+      <c r="X18" s="7">
         <v>579</v>
       </c>
-      <c r="Z18">
+      <c r="Y18" s="7">
         <v>648</v>
       </c>
-      <c r="AA18">
+      <c r="Z18" s="7">
         <v>606</v>
       </c>
-      <c r="AB18">
+      <c r="AA18" s="7">
         <v>662</v>
       </c>
-      <c r="AC18">
+      <c r="AB18" s="7">
         <v>639</v>
       </c>
-      <c r="AD18">
+      <c r="AC18" s="7">
         <v>659</v>
       </c>
-      <c r="AE18">
+      <c r="AD18" s="7">
         <v>698</v>
       </c>
-      <c r="AF18">
+      <c r="AE18" s="7">
         <v>691</v>
       </c>
-      <c r="AG18">
+      <c r="AF18" s="7">
         <v>750</v>
       </c>
-      <c r="AH18">
+      <c r="AG18" s="7">
         <v>893</v>
       </c>
-      <c r="AI18">
+      <c r="AH18" s="7">
         <v>902</v>
       </c>
-      <c r="AJ18">
+      <c r="AI18" s="7">
         <v>1029</v>
       </c>
-      <c r="AK18">
+      <c r="AJ18" s="7">
         <v>1074</v>
       </c>
-      <c r="AL18">
+      <c r="AK18" s="7">
         <v>1161</v>
       </c>
-      <c r="AM18">
+      <c r="AL18" s="7">
         <v>1246</v>
       </c>
-      <c r="AN18">
+      <c r="AM18" s="7">
         <v>708</v>
       </c>
-      <c r="AO18">
+      <c r="AN18" s="7">
         <v>813</v>
       </c>
-      <c r="AP18">
+      <c r="AO18" s="7">
         <v>602</v>
       </c>
-      <c r="AQ18">
+      <c r="AP18" s="7">
         <v>920</v>
       </c>
-      <c r="AR18">
+      <c r="AQ18" s="7">
         <v>690</v>
       </c>
-      <c r="AS18">
+      <c r="AR18" s="7">
         <v>1622</v>
       </c>
-      <c r="AT18">
+      <c r="AS18" s="7">
         <v>11556</v>
+      </c>
+      <c r="AT18" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A19">
-[...8 lines deleted...]
-      <c r="E19" s="1">
+      <c r="A19" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="6">
         <v>44742</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19">
+      <c r="E19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="7">
         <v>24914</v>
       </c>
-      <c r="H19">
+      <c r="G19" s="7">
         <v>11769</v>
       </c>
-      <c r="I19">
+      <c r="H19" s="7">
         <v>13145</v>
       </c>
-      <c r="J19">
+      <c r="I19" s="7">
         <v>365</v>
       </c>
-      <c r="K19">
+      <c r="J19" s="7">
         <v>378</v>
       </c>
-      <c r="L19">
+      <c r="K19" s="7">
         <v>507</v>
       </c>
-      <c r="M19">
+      <c r="L19" s="7">
         <v>458</v>
       </c>
-      <c r="N19">
+      <c r="M19" s="7">
         <v>521</v>
       </c>
-      <c r="O19">
+      <c r="N19" s="7">
         <v>475</v>
       </c>
-      <c r="P19">
+      <c r="O19" s="7">
         <v>493</v>
       </c>
-      <c r="Q19">
+      <c r="P19" s="7">
         <v>471</v>
       </c>
-      <c r="R19">
+      <c r="Q19" s="7">
         <v>505</v>
       </c>
-      <c r="S19">
+      <c r="R19" s="7">
         <v>525</v>
       </c>
-      <c r="T19">
+      <c r="S19" s="7">
         <v>529</v>
       </c>
-      <c r="U19">
+      <c r="T19" s="7">
         <v>482</v>
       </c>
-      <c r="V19">
+      <c r="U19" s="7">
         <v>516</v>
       </c>
-      <c r="W19">
+      <c r="V19" s="7">
         <v>502</v>
       </c>
-      <c r="X19">
+      <c r="W19" s="7">
         <v>609</v>
       </c>
-      <c r="Y19">
+      <c r="X19" s="7">
         <v>580</v>
       </c>
-      <c r="Z19">
+      <c r="Y19" s="7">
         <v>640</v>
       </c>
-      <c r="AA19">
+      <c r="Z19" s="7">
         <v>612</v>
       </c>
-      <c r="AB19">
+      <c r="AA19" s="7">
         <v>667</v>
       </c>
-      <c r="AC19">
+      <c r="AB19" s="7">
         <v>640</v>
       </c>
-      <c r="AD19">
+      <c r="AC19" s="7">
         <v>657</v>
       </c>
-      <c r="AE19">
+      <c r="AD19" s="7">
         <v>693</v>
       </c>
-      <c r="AF19">
+      <c r="AE19" s="7">
         <v>686</v>
       </c>
-      <c r="AG19">
+      <c r="AF19" s="7">
         <v>751</v>
       </c>
-      <c r="AH19">
+      <c r="AG19" s="7">
         <v>894</v>
       </c>
-      <c r="AI19">
+      <c r="AH19" s="7">
         <v>902</v>
       </c>
-      <c r="AJ19">
+      <c r="AI19" s="7">
         <v>1023</v>
       </c>
-      <c r="AK19">
+      <c r="AJ19" s="7">
         <v>1072</v>
       </c>
-      <c r="AL19">
+      <c r="AK19" s="7">
         <v>1162</v>
       </c>
-      <c r="AM19">
+      <c r="AL19" s="7">
         <v>1245</v>
       </c>
-      <c r="AN19">
+      <c r="AM19" s="7">
         <v>716</v>
       </c>
-      <c r="AO19">
+      <c r="AN19" s="7">
         <v>817</v>
       </c>
-      <c r="AP19">
+      <c r="AO19" s="7">
         <v>596</v>
       </c>
-      <c r="AQ19">
+      <c r="AP19" s="7">
         <v>925</v>
       </c>
-      <c r="AR19">
+      <c r="AQ19" s="7">
         <v>683</v>
       </c>
-      <c r="AS19">
+      <c r="AR19" s="7">
         <v>1617</v>
       </c>
-      <c r="AT19">
+      <c r="AS19" s="7">
         <v>11584</v>
+      </c>
+      <c r="AT19" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A20">
-[...8 lines deleted...]
-      <c r="E20" s="1">
+      <c r="A20" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="6">
         <v>44773</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20">
+      <c r="E20" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="7">
         <v>24905</v>
       </c>
-      <c r="H20">
+      <c r="G20" s="7">
         <v>11773</v>
       </c>
-      <c r="I20">
+      <c r="H20" s="7">
         <v>13132</v>
       </c>
-      <c r="J20">
+      <c r="I20" s="7">
         <v>361</v>
       </c>
-      <c r="K20">
+      <c r="J20" s="7">
         <v>374</v>
       </c>
-      <c r="L20">
+      <c r="K20" s="7">
         <v>505</v>
       </c>
-      <c r="M20">
+      <c r="L20" s="7">
         <v>456</v>
       </c>
-      <c r="N20">
+      <c r="M20" s="7">
         <v>521</v>
       </c>
-      <c r="O20">
+      <c r="N20" s="7">
         <v>473</v>
       </c>
-      <c r="P20">
+      <c r="O20" s="7">
         <v>495</v>
       </c>
-      <c r="Q20">
+      <c r="P20" s="7">
         <v>463</v>
       </c>
-      <c r="R20">
+      <c r="Q20" s="7">
         <v>522</v>
       </c>
-      <c r="S20">
+      <c r="R20" s="7">
         <v>543</v>
       </c>
-      <c r="T20">
+      <c r="S20" s="7">
         <v>521</v>
       </c>
-      <c r="U20">
+      <c r="T20" s="7">
         <v>495</v>
       </c>
-      <c r="V20">
+      <c r="U20" s="7">
         <v>517</v>
       </c>
-      <c r="W20">
+      <c r="V20" s="7">
         <v>496</v>
       </c>
-      <c r="X20">
+      <c r="W20" s="7">
         <v>609</v>
       </c>
-      <c r="Y20">
+      <c r="X20" s="7">
         <v>572</v>
       </c>
-      <c r="Z20">
+      <c r="Y20" s="7">
         <v>637</v>
       </c>
-      <c r="AA20">
+      <c r="Z20" s="7">
         <v>599</v>
       </c>
-      <c r="AB20">
+      <c r="AA20" s="7">
         <v>672</v>
       </c>
-      <c r="AC20">
+      <c r="AB20" s="7">
         <v>646</v>
       </c>
-      <c r="AD20">
+      <c r="AC20" s="7">
         <v>658</v>
       </c>
-      <c r="AE20">
+      <c r="AD20" s="7">
         <v>696</v>
       </c>
-      <c r="AF20">
+      <c r="AE20" s="7">
         <v>681</v>
       </c>
-      <c r="AG20">
+      <c r="AF20" s="7">
         <v>749</v>
       </c>
-      <c r="AH20">
+      <c r="AG20" s="7">
         <v>893</v>
       </c>
-      <c r="AI20">
+      <c r="AH20" s="7">
         <v>901</v>
       </c>
-      <c r="AJ20">
+      <c r="AI20" s="7">
         <v>1014</v>
       </c>
-      <c r="AK20">
+      <c r="AJ20" s="7">
         <v>1058</v>
       </c>
-      <c r="AL20">
+      <c r="AK20" s="7">
         <v>1160</v>
       </c>
-      <c r="AM20">
+      <c r="AL20" s="7">
         <v>1249</v>
       </c>
-      <c r="AN20">
+      <c r="AM20" s="7">
         <v>725</v>
       </c>
-      <c r="AO20">
+      <c r="AN20" s="7">
         <v>829</v>
       </c>
-      <c r="AP20">
+      <c r="AO20" s="7">
         <v>592</v>
       </c>
-      <c r="AQ20">
+      <c r="AP20" s="7">
         <v>918</v>
       </c>
-      <c r="AR20">
+      <c r="AQ20" s="7">
         <v>690</v>
       </c>
-      <c r="AS20">
+      <c r="AR20" s="7">
         <v>1615</v>
       </c>
-      <c r="AT20">
+      <c r="AS20" s="7">
         <v>11591</v>
+      </c>
+      <c r="AT20" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A21">
-[...8 lines deleted...]
-      <c r="E21" s="1">
+      <c r="A21" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="6">
         <v>44804</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21">
+      <c r="E21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="7">
         <v>24894</v>
       </c>
-      <c r="H21">
+      <c r="G21" s="7">
         <v>11757</v>
       </c>
-      <c r="I21">
+      <c r="H21" s="7">
         <v>13137</v>
       </c>
-      <c r="J21">
+      <c r="I21" s="7">
         <v>356</v>
       </c>
-      <c r="K21">
+      <c r="J21" s="7">
         <v>377</v>
       </c>
-      <c r="L21">
+      <c r="K21" s="7">
         <v>507</v>
       </c>
-      <c r="M21">
+      <c r="L21" s="7">
         <v>452</v>
       </c>
-      <c r="N21">
+      <c r="M21" s="7">
         <v>527</v>
       </c>
-      <c r="O21">
+      <c r="N21" s="7">
         <v>468</v>
       </c>
-      <c r="P21">
+      <c r="O21" s="7">
         <v>489</v>
       </c>
-      <c r="Q21">
+      <c r="P21" s="7">
         <v>467</v>
       </c>
-      <c r="R21">
+      <c r="Q21" s="7">
         <v>526</v>
       </c>
-      <c r="S21">
+      <c r="R21" s="7">
         <v>550</v>
       </c>
-      <c r="T21">
+      <c r="S21" s="7">
         <v>512</v>
       </c>
-      <c r="U21">
+      <c r="T21" s="7">
         <v>501</v>
       </c>
-      <c r="V21">
+      <c r="U21" s="7">
         <v>512</v>
       </c>
-      <c r="W21">
+      <c r="V21" s="7">
         <v>497</v>
       </c>
-      <c r="X21">
+      <c r="W21" s="7">
         <v>604</v>
       </c>
-      <c r="Y21">
+      <c r="X21" s="7">
         <v>574</v>
       </c>
-      <c r="Z21">
+      <c r="Y21" s="7">
         <v>639</v>
       </c>
-      <c r="AA21">
+      <c r="Z21" s="7">
         <v>605</v>
       </c>
-      <c r="AB21">
+      <c r="AA21" s="7">
         <v>679</v>
       </c>
-      <c r="AC21">
+      <c r="AB21" s="7">
         <v>648</v>
       </c>
-      <c r="AD21">
+      <c r="AC21" s="7">
         <v>653</v>
       </c>
-      <c r="AE21">
+      <c r="AD21" s="7">
         <v>686</v>
       </c>
-      <c r="AF21">
+      <c r="AE21" s="7">
         <v>677</v>
       </c>
-      <c r="AG21">
+      <c r="AF21" s="7">
         <v>743</v>
       </c>
-      <c r="AH21">
+      <c r="AG21" s="7">
         <v>894</v>
       </c>
-      <c r="AI21">
+      <c r="AH21" s="7">
         <v>906</v>
       </c>
-      <c r="AJ21">
+      <c r="AI21" s="7">
         <v>1011</v>
       </c>
-      <c r="AK21">
+      <c r="AJ21" s="7">
         <v>1058</v>
       </c>
-      <c r="AL21">
+      <c r="AK21" s="7">
         <v>1161</v>
       </c>
-      <c r="AM21">
+      <c r="AL21" s="7">
         <v>1247</v>
       </c>
-      <c r="AN21">
+      <c r="AM21" s="7">
         <v>729</v>
       </c>
-      <c r="AO21">
+      <c r="AN21" s="7">
         <v>829</v>
       </c>
-      <c r="AP21">
+      <c r="AO21" s="7">
         <v>581</v>
       </c>
-      <c r="AQ21">
+      <c r="AP21" s="7">
         <v>917</v>
       </c>
-      <c r="AR21">
+      <c r="AQ21" s="7">
         <v>700</v>
       </c>
-      <c r="AS21">
+      <c r="AR21" s="7">
         <v>1612</v>
       </c>
-      <c r="AT21">
+      <c r="AS21" s="7">
         <v>11593</v>
+      </c>
+      <c r="AT21" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A22">
-[...8 lines deleted...]
-      <c r="E22" s="1">
+      <c r="A22" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="6">
         <v>44834</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="E22" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="7">
         <v>24841</v>
       </c>
-      <c r="H22">
+      <c r="G22" s="7">
         <v>11734</v>
       </c>
-      <c r="I22">
+      <c r="H22" s="7">
         <v>13107</v>
       </c>
-      <c r="J22">
+      <c r="I22" s="7">
         <v>352</v>
       </c>
-      <c r="K22">
+      <c r="J22" s="7">
         <v>376</v>
       </c>
-      <c r="L22">
+      <c r="K22" s="7">
         <v>498</v>
       </c>
-      <c r="M22">
+      <c r="L22" s="7">
         <v>455</v>
       </c>
-      <c r="N22">
+      <c r="M22" s="7">
         <v>535</v>
       </c>
-      <c r="O22">
+      <c r="N22" s="7">
         <v>462</v>
       </c>
-      <c r="P22">
+      <c r="O22" s="7">
         <v>491</v>
       </c>
-      <c r="Q22">
+      <c r="P22" s="7">
         <v>477</v>
       </c>
-      <c r="R22">
+      <c r="Q22" s="7">
         <v>522</v>
       </c>
-      <c r="S22">
+      <c r="R22" s="7">
         <v>548</v>
       </c>
-      <c r="T22">
+      <c r="S22" s="7">
         <v>511</v>
       </c>
-      <c r="U22">
+      <c r="T22" s="7">
         <v>506</v>
       </c>
-      <c r="V22">
+      <c r="U22" s="7">
         <v>508</v>
       </c>
-      <c r="W22">
+      <c r="V22" s="7">
         <v>486</v>
       </c>
-      <c r="X22">
+      <c r="W22" s="7">
         <v>601</v>
       </c>
-      <c r="Y22">
+      <c r="X22" s="7">
         <v>567</v>
       </c>
-      <c r="Z22">
+      <c r="Y22" s="7">
         <v>638</v>
       </c>
-      <c r="AA22">
+      <c r="Z22" s="7">
         <v>603</v>
       </c>
-      <c r="AB22">
+      <c r="AA22" s="7">
         <v>684</v>
       </c>
-      <c r="AC22">
+      <c r="AB22" s="7">
         <v>645</v>
       </c>
-      <c r="AD22">
+      <c r="AC22" s="7">
         <v>655</v>
       </c>
-      <c r="AE22">
+      <c r="AD22" s="7">
         <v>687</v>
       </c>
-      <c r="AF22">
+      <c r="AE22" s="7">
         <v>671</v>
       </c>
-      <c r="AG22">
+      <c r="AF22" s="7">
         <v>742</v>
       </c>
-      <c r="AH22">
+      <c r="AG22" s="7">
         <v>900</v>
       </c>
-      <c r="AI22">
+      <c r="AH22" s="7">
         <v>911</v>
       </c>
-      <c r="AJ22">
+      <c r="AI22" s="7">
         <v>1003</v>
       </c>
-      <c r="AK22">
+      <c r="AJ22" s="7">
         <v>1043</v>
       </c>
-      <c r="AL22">
+      <c r="AK22" s="7">
         <v>1156</v>
       </c>
-      <c r="AM22">
+      <c r="AL22" s="7">
         <v>1254</v>
       </c>
-      <c r="AN22">
+      <c r="AM22" s="7">
         <v>734</v>
       </c>
-      <c r="AO22">
+      <c r="AN22" s="7">
         <v>839</v>
       </c>
-      <c r="AP22">
+      <c r="AO22" s="7">
         <v>582</v>
       </c>
-      <c r="AQ22">
+      <c r="AP22" s="7">
         <v>907</v>
       </c>
-      <c r="AR22">
+      <c r="AQ22" s="7">
         <v>693</v>
       </c>
-      <c r="AS22">
+      <c r="AR22" s="7">
         <v>1599</v>
       </c>
-      <c r="AT22">
+      <c r="AS22" s="7">
         <v>11570</v>
+      </c>
+      <c r="AT22" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A23">
-[...8 lines deleted...]
-      <c r="E23" s="1">
+      <c r="A23" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="6">
         <v>44865</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="E23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="7">
         <v>24800</v>
       </c>
-      <c r="H23">
+      <c r="G23" s="7">
         <v>11711</v>
       </c>
-      <c r="I23">
+      <c r="H23" s="7">
         <v>13089</v>
       </c>
-      <c r="J23">
+      <c r="I23" s="7">
         <v>356</v>
       </c>
-      <c r="K23">
+      <c r="J23" s="7">
         <v>373</v>
       </c>
-      <c r="L23">
+      <c r="K23" s="7">
         <v>498</v>
       </c>
-      <c r="M23">
+      <c r="L23" s="7">
         <v>455</v>
       </c>
-      <c r="N23">
+      <c r="M23" s="7">
         <v>527</v>
       </c>
-      <c r="O23">
+      <c r="N23" s="7">
         <v>457</v>
       </c>
-      <c r="P23">
+      <c r="O23" s="7">
         <v>489</v>
       </c>
-      <c r="Q23">
+      <c r="P23" s="7">
         <v>480</v>
       </c>
-      <c r="R23">
+      <c r="Q23" s="7">
         <v>521</v>
       </c>
-      <c r="S23">
+      <c r="R23" s="7">
         <v>542</v>
       </c>
-      <c r="T23">
+      <c r="S23" s="7">
         <v>508</v>
       </c>
-      <c r="U23">
+      <c r="T23" s="7">
         <v>515</v>
       </c>
-      <c r="V23">
+      <c r="U23" s="7">
         <v>509</v>
       </c>
-      <c r="W23">
+      <c r="V23" s="7">
         <v>488</v>
       </c>
-      <c r="X23">
+      <c r="W23" s="7">
         <v>597</v>
       </c>
-      <c r="Y23">
+      <c r="X23" s="7">
         <v>564</v>
       </c>
-      <c r="Z23">
+      <c r="Y23" s="7">
         <v>637</v>
       </c>
-      <c r="AA23">
+      <c r="Z23" s="7">
         <v>595</v>
       </c>
-      <c r="AB23">
+      <c r="AA23" s="7">
         <v>679</v>
       </c>
-      <c r="AC23">
+      <c r="AB23" s="7">
         <v>650</v>
       </c>
-      <c r="AD23">
+      <c r="AC23" s="7">
         <v>662</v>
       </c>
-      <c r="AE23">
+      <c r="AD23" s="7">
         <v>681</v>
       </c>
-      <c r="AF23">
+      <c r="AE23" s="7">
         <v>666</v>
       </c>
-      <c r="AG23">
+      <c r="AF23" s="7">
         <v>752</v>
       </c>
-      <c r="AH23">
+      <c r="AG23" s="7">
         <v>902</v>
       </c>
-      <c r="AI23">
+      <c r="AH23" s="7">
         <v>903</v>
       </c>
-      <c r="AJ23">
+      <c r="AI23" s="7">
         <v>993</v>
       </c>
-      <c r="AK23">
+      <c r="AJ23" s="7">
         <v>1033</v>
       </c>
-      <c r="AL23">
+      <c r="AK23" s="7">
         <v>1156</v>
       </c>
-      <c r="AM23">
+      <c r="AL23" s="7">
         <v>1253</v>
       </c>
-      <c r="AN23">
+      <c r="AM23" s="7">
         <v>735</v>
       </c>
-      <c r="AO23">
+      <c r="AN23" s="7">
         <v>846</v>
       </c>
-      <c r="AP23">
+      <c r="AO23" s="7">
         <v>580</v>
       </c>
-      <c r="AQ23">
+      <c r="AP23" s="7">
         <v>898</v>
       </c>
-      <c r="AR23">
+      <c r="AQ23" s="7">
         <v>696</v>
       </c>
-      <c r="AS23">
+      <c r="AR23" s="7">
         <v>1604</v>
       </c>
-      <c r="AT23">
+      <c r="AS23" s="7">
         <v>11565</v>
+      </c>
+      <c r="AT23" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A24">
-[...8 lines deleted...]
-      <c r="E24" s="1">
+      <c r="A24" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="6">
         <v>44895</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24">
+      <c r="E24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="7">
         <v>24798</v>
       </c>
-      <c r="H24">
+      <c r="G24" s="7">
         <v>11712</v>
       </c>
-      <c r="I24">
+      <c r="H24" s="7">
         <v>13086</v>
       </c>
-      <c r="J24">
+      <c r="I24" s="7">
         <v>357</v>
       </c>
-      <c r="K24">
+      <c r="J24" s="7">
         <v>366</v>
       </c>
-      <c r="L24">
+      <c r="K24" s="7">
         <v>497</v>
       </c>
-      <c r="M24">
+      <c r="L24" s="7">
         <v>456</v>
       </c>
-      <c r="N24">
+      <c r="M24" s="7">
         <v>528</v>
       </c>
-      <c r="O24">
+      <c r="N24" s="7">
         <v>453</v>
       </c>
-      <c r="P24">
+      <c r="O24" s="7">
         <v>494</v>
       </c>
-      <c r="Q24">
+      <c r="P24" s="7">
         <v>480</v>
       </c>
-      <c r="R24">
+      <c r="Q24" s="7">
         <v>520</v>
       </c>
-      <c r="S24">
+      <c r="R24" s="7">
         <v>538</v>
       </c>
-      <c r="T24">
+      <c r="S24" s="7">
         <v>505</v>
       </c>
-      <c r="U24">
+      <c r="T24" s="7">
         <v>520</v>
       </c>
-      <c r="V24">
+      <c r="U24" s="7">
         <v>512</v>
       </c>
-      <c r="W24">
+      <c r="V24" s="7">
         <v>487</v>
       </c>
-      <c r="X24">
+      <c r="W24" s="7">
         <v>590</v>
       </c>
-      <c r="Y24">
+      <c r="X24" s="7">
         <v>569</v>
       </c>
-      <c r="Z24">
+      <c r="Y24" s="7">
         <v>637</v>
       </c>
-      <c r="AA24">
+      <c r="Z24" s="7">
         <v>597</v>
       </c>
-      <c r="AB24">
+      <c r="AA24" s="7">
         <v>680</v>
       </c>
-      <c r="AC24">
+      <c r="AB24" s="7">
         <v>649</v>
       </c>
-      <c r="AD24">
+      <c r="AC24" s="7">
         <v>666</v>
       </c>
-      <c r="AE24">
+      <c r="AD24" s="7">
         <v>683</v>
       </c>
-      <c r="AF24">
+      <c r="AE24" s="7">
         <v>663</v>
       </c>
-      <c r="AG24">
+      <c r="AF24" s="7">
         <v>753</v>
       </c>
-      <c r="AH24">
+      <c r="AG24" s="7">
         <v>901</v>
       </c>
-      <c r="AI24">
+      <c r="AH24" s="7">
         <v>898</v>
       </c>
-      <c r="AJ24">
+      <c r="AI24" s="7">
         <v>984</v>
       </c>
-      <c r="AK24">
+      <c r="AJ24" s="7">
         <v>1027</v>
       </c>
-      <c r="AL24">
+      <c r="AK24" s="7">
         <v>1163</v>
       </c>
-      <c r="AM24">
+      <c r="AL24" s="7">
         <v>1248</v>
       </c>
-      <c r="AN24">
+      <c r="AM24" s="7">
         <v>737</v>
       </c>
-      <c r="AO24">
+      <c r="AN24" s="7">
         <v>854</v>
       </c>
-      <c r="AP24">
+      <c r="AO24" s="7">
         <v>582</v>
       </c>
-      <c r="AQ24">
+      <c r="AP24" s="7">
         <v>892</v>
       </c>
-      <c r="AR24">
+      <c r="AQ24" s="7">
         <v>696</v>
       </c>
-      <c r="AS24">
+      <c r="AR24" s="7">
         <v>1616</v>
       </c>
-      <c r="AT24">
+      <c r="AS24" s="7">
         <v>11578</v>
+      </c>
+      <c r="AT24" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A25">
-[...8 lines deleted...]
-      <c r="E25" s="1">
+      <c r="A25" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="6">
         <v>44926</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25">
+      <c r="E25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="7">
         <v>24751</v>
       </c>
-      <c r="H25">
+      <c r="G25" s="7">
         <v>11695</v>
       </c>
-      <c r="I25">
+      <c r="H25" s="7">
         <v>13056</v>
       </c>
-      <c r="J25">
+      <c r="I25" s="7">
         <v>358</v>
       </c>
-      <c r="K25">
+      <c r="J25" s="7">
         <v>366</v>
       </c>
-      <c r="L25">
+      <c r="K25" s="7">
         <v>498</v>
       </c>
-      <c r="M25">
+      <c r="L25" s="7">
         <v>459</v>
       </c>
-      <c r="N25">
+      <c r="M25" s="7">
         <v>520</v>
       </c>
-      <c r="O25">
+      <c r="N25" s="7">
         <v>451</v>
       </c>
-      <c r="P25">
+      <c r="O25" s="7">
         <v>502</v>
       </c>
-      <c r="Q25">
+      <c r="P25" s="7">
         <v>480</v>
       </c>
-      <c r="R25">
+      <c r="Q25" s="7">
         <v>520</v>
       </c>
-      <c r="S25">
+      <c r="R25" s="7">
         <v>527</v>
       </c>
-      <c r="T25">
+      <c r="S25" s="7">
         <v>503</v>
       </c>
-      <c r="U25">
+      <c r="T25" s="7">
         <v>512</v>
       </c>
-      <c r="V25">
+      <c r="U25" s="7">
         <v>501</v>
       </c>
-      <c r="W25">
+      <c r="V25" s="7">
         <v>487</v>
       </c>
-      <c r="X25">
+      <c r="W25" s="7">
         <v>594</v>
       </c>
-      <c r="Y25">
+      <c r="X25" s="7">
         <v>567</v>
       </c>
-      <c r="Z25">
+      <c r="Y25" s="7">
         <v>635</v>
       </c>
-      <c r="AA25">
+      <c r="Z25" s="7">
         <v>593</v>
       </c>
-      <c r="AB25">
+      <c r="AA25" s="7">
         <v>686</v>
       </c>
-      <c r="AC25">
+      <c r="AB25" s="7">
         <v>656</v>
       </c>
-      <c r="AD25">
+      <c r="AC25" s="7">
         <v>657</v>
       </c>
-      <c r="AE25">
+      <c r="AD25" s="7">
         <v>683</v>
       </c>
-      <c r="AF25">
+      <c r="AE25" s="7">
         <v>664</v>
       </c>
-      <c r="AG25">
+      <c r="AF25" s="7">
         <v>751</v>
       </c>
-      <c r="AH25">
+      <c r="AG25" s="7">
         <v>900</v>
       </c>
-      <c r="AI25">
+      <c r="AH25" s="7">
         <v>890</v>
       </c>
-      <c r="AJ25">
+      <c r="AI25" s="7">
         <v>981</v>
       </c>
-      <c r="AK25">
+      <c r="AJ25" s="7">
         <v>1026</v>
       </c>
-      <c r="AL25">
+      <c r="AK25" s="7">
         <v>1157</v>
       </c>
-      <c r="AM25">
+      <c r="AL25" s="7">
         <v>1251</v>
       </c>
-      <c r="AN25">
+      <c r="AM25" s="7">
         <v>738</v>
       </c>
-      <c r="AO25">
+      <c r="AN25" s="7">
         <v>854</v>
       </c>
-      <c r="AP25">
+      <c r="AO25" s="7">
         <v>580</v>
       </c>
-      <c r="AQ25">
+      <c r="AP25" s="7">
         <v>896</v>
       </c>
-      <c r="AR25">
+      <c r="AQ25" s="7">
         <v>701</v>
       </c>
-      <c r="AS25">
+      <c r="AR25" s="7">
         <v>1607</v>
       </c>
-      <c r="AT25">
+      <c r="AS25" s="7">
         <v>11553</v>
+      </c>
+      <c r="AT25" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A26">
-[...8 lines deleted...]
-      <c r="E26" s="1">
+      <c r="A26" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="6">
         <v>44957</v>
       </c>
-      <c r="F26" t="s">
-[...2 lines deleted...]
-      <c r="G26">
+      <c r="E26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="7">
         <v>24737</v>
       </c>
-      <c r="H26">
+      <c r="G26" s="7">
         <v>11679</v>
       </c>
-      <c r="I26">
+      <c r="H26" s="7">
         <v>13058</v>
       </c>
-      <c r="J26">
+      <c r="I26" s="7">
         <v>354</v>
       </c>
-      <c r="K26">
+      <c r="J26" s="7">
         <v>363</v>
       </c>
-      <c r="L26">
+      <c r="K26" s="7">
         <v>490</v>
       </c>
-      <c r="M26">
+      <c r="L26" s="7">
         <v>461</v>
       </c>
-      <c r="N26">
+      <c r="M26" s="7">
         <v>524</v>
       </c>
-      <c r="O26">
+      <c r="N26" s="7">
         <v>450</v>
       </c>
-      <c r="P26">
+      <c r="O26" s="7">
         <v>506</v>
       </c>
-      <c r="Q26">
+      <c r="P26" s="7">
         <v>490</v>
       </c>
-      <c r="R26">
+      <c r="Q26" s="7">
         <v>514</v>
       </c>
-      <c r="S26">
+      <c r="R26" s="7">
         <v>522</v>
       </c>
-      <c r="T26">
+      <c r="S26" s="7">
         <v>502</v>
       </c>
-      <c r="U26">
+      <c r="T26" s="7">
         <v>516</v>
       </c>
-      <c r="V26">
+      <c r="U26" s="7">
         <v>501</v>
       </c>
-      <c r="W26">
+      <c r="V26" s="7">
         <v>490</v>
       </c>
-      <c r="X26">
+      <c r="W26" s="7">
         <v>596</v>
       </c>
-      <c r="Y26">
+      <c r="X26" s="7">
         <v>564</v>
       </c>
-      <c r="Z26">
+      <c r="Y26" s="7">
         <v>633</v>
       </c>
-      <c r="AA26">
+      <c r="Z26" s="7">
         <v>593</v>
       </c>
-      <c r="AB26">
+      <c r="AA26" s="7">
         <v>690</v>
       </c>
-      <c r="AC26">
+      <c r="AB26" s="7">
         <v>655</v>
       </c>
-      <c r="AD26">
+      <c r="AC26" s="7">
         <v>656</v>
       </c>
-      <c r="AE26">
+      <c r="AD26" s="7">
         <v>688</v>
       </c>
-      <c r="AF26">
+      <c r="AE26" s="7">
         <v>659</v>
       </c>
-      <c r="AG26">
+      <c r="AF26" s="7">
         <v>738</v>
       </c>
-      <c r="AH26">
+      <c r="AG26" s="7">
         <v>891</v>
       </c>
-      <c r="AI26">
+      <c r="AH26" s="7">
         <v>889</v>
       </c>
-      <c r="AJ26">
+      <c r="AI26" s="7">
         <v>981</v>
       </c>
-      <c r="AK26">
+      <c r="AJ26" s="7">
         <v>1028</v>
       </c>
-      <c r="AL26">
+      <c r="AK26" s="7">
         <v>1162</v>
       </c>
-      <c r="AM26">
+      <c r="AL26" s="7">
         <v>1249</v>
       </c>
-      <c r="AN26">
+      <c r="AM26" s="7">
         <v>738</v>
       </c>
-      <c r="AO26">
+      <c r="AN26" s="7">
         <v>853</v>
       </c>
-      <c r="AP26">
+      <c r="AO26" s="7">
         <v>583</v>
       </c>
-      <c r="AQ26">
+      <c r="AP26" s="7">
         <v>898</v>
       </c>
-      <c r="AR26">
+      <c r="AQ26" s="7">
         <v>699</v>
       </c>
-      <c r="AS26">
+      <c r="AR26" s="7">
         <v>1611</v>
       </c>
-      <c r="AT26">
+      <c r="AS26" s="7">
         <v>11554</v>
+      </c>
+      <c r="AT26" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A27">
-[...8 lines deleted...]
-      <c r="E27" s="1">
+      <c r="A27" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="6">
         <v>44985</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27">
+      <c r="E27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="7">
         <v>24716</v>
       </c>
-      <c r="H27">
+      <c r="G27" s="7">
         <v>11669</v>
       </c>
-      <c r="I27">
+      <c r="H27" s="7">
         <v>13047</v>
       </c>
-      <c r="J27">
+      <c r="I27" s="7">
         <v>349</v>
       </c>
-      <c r="K27">
+      <c r="J27" s="7">
         <v>361</v>
       </c>
-      <c r="L27">
+      <c r="K27" s="7">
         <v>494</v>
       </c>
-      <c r="M27">
+      <c r="L27" s="7">
         <v>462</v>
       </c>
-      <c r="N27">
+      <c r="M27" s="7">
         <v>523</v>
       </c>
-      <c r="O27">
+      <c r="N27" s="7">
         <v>453</v>
       </c>
-      <c r="P27">
+      <c r="O27" s="7">
         <v>505</v>
       </c>
-      <c r="Q27">
+      <c r="P27" s="7">
         <v>486</v>
       </c>
-      <c r="R27">
+      <c r="Q27" s="7">
         <v>515</v>
       </c>
-      <c r="S27">
+      <c r="R27" s="7">
         <v>525</v>
       </c>
-      <c r="T27">
+      <c r="S27" s="7">
         <v>503</v>
       </c>
-      <c r="U27">
+      <c r="T27" s="7">
         <v>516</v>
       </c>
-      <c r="V27">
+      <c r="U27" s="7">
         <v>507</v>
       </c>
-      <c r="W27">
+      <c r="V27" s="7">
         <v>493</v>
       </c>
-      <c r="X27">
+      <c r="W27" s="7">
         <v>589</v>
       </c>
-      <c r="Y27">
+      <c r="X27" s="7">
         <v>562</v>
       </c>
-      <c r="Z27">
+      <c r="Y27" s="7">
         <v>626</v>
       </c>
-      <c r="AA27">
+      <c r="Z27" s="7">
         <v>594</v>
       </c>
-      <c r="AB27">
+      <c r="AA27" s="7">
         <v>701</v>
       </c>
-      <c r="AC27">
+      <c r="AB27" s="7">
         <v>653</v>
       </c>
-      <c r="AD27">
+      <c r="AC27" s="7">
         <v>649</v>
       </c>
-      <c r="AE27">
+      <c r="AD27" s="7">
         <v>689</v>
       </c>
-      <c r="AF27">
+      <c r="AE27" s="7">
         <v>663</v>
       </c>
-      <c r="AG27">
+      <c r="AF27" s="7">
         <v>740</v>
       </c>
-      <c r="AH27">
+      <c r="AG27" s="7">
         <v>882</v>
       </c>
-      <c r="AI27">
+      <c r="AH27" s="7">
         <v>881</v>
       </c>
-      <c r="AJ27">
+      <c r="AI27" s="7">
         <v>983</v>
       </c>
-      <c r="AK27">
+      <c r="AJ27" s="7">
         <v>1025</v>
       </c>
-      <c r="AL27">
+      <c r="AK27" s="7">
         <v>1151</v>
       </c>
-      <c r="AM27">
+      <c r="AL27" s="7">
         <v>1249</v>
       </c>
-      <c r="AN27">
+      <c r="AM27" s="7">
         <v>745</v>
       </c>
-      <c r="AO27">
+      <c r="AN27" s="7">
         <v>858</v>
       </c>
-      <c r="AP27">
+      <c r="AO27" s="7">
         <v>586</v>
       </c>
-      <c r="AQ27">
+      <c r="AP27" s="7">
         <v>888</v>
       </c>
-      <c r="AR27">
+      <c r="AQ27" s="7">
         <v>698</v>
       </c>
-      <c r="AS27">
+      <c r="AR27" s="7">
         <v>1612</v>
       </c>
-      <c r="AT27">
+      <c r="AS27" s="7">
         <v>11562</v>
+      </c>
+      <c r="AT27" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A28">
-[...8 lines deleted...]
-      <c r="E28" s="1">
+      <c r="A28" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="6">
         <v>45016</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="E28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="7">
         <v>24706</v>
       </c>
-      <c r="H28">
+      <c r="G28" s="7">
         <v>11665</v>
       </c>
-      <c r="I28">
+      <c r="H28" s="7">
         <v>13041</v>
       </c>
-      <c r="J28">
+      <c r="I28" s="7">
         <v>350</v>
       </c>
-      <c r="K28">
+      <c r="J28" s="7">
         <v>358</v>
       </c>
-      <c r="L28">
+      <c r="K28" s="7">
         <v>499</v>
       </c>
-      <c r="M28">
+      <c r="L28" s="7">
         <v>464</v>
       </c>
-      <c r="N28">
+      <c r="M28" s="7">
         <v>517</v>
       </c>
-      <c r="O28">
+      <c r="N28" s="7">
         <v>452</v>
       </c>
-      <c r="P28">
+      <c r="O28" s="7">
         <v>489</v>
       </c>
-      <c r="Q28">
+      <c r="P28" s="7">
         <v>473</v>
       </c>
-      <c r="R28">
+      <c r="Q28" s="7">
         <v>517</v>
       </c>
-      <c r="S28">
+      <c r="R28" s="7">
         <v>533</v>
       </c>
-      <c r="T28">
+      <c r="S28" s="7">
         <v>501</v>
       </c>
-      <c r="U28">
+      <c r="T28" s="7">
         <v>519</v>
       </c>
-      <c r="V28">
+      <c r="U28" s="7">
         <v>518</v>
       </c>
-      <c r="W28">
+      <c r="V28" s="7">
         <v>497</v>
       </c>
-      <c r="X28">
+      <c r="W28" s="7">
         <v>592</v>
       </c>
-      <c r="Y28">
+      <c r="X28" s="7">
         <v>559</v>
       </c>
-      <c r="Z28">
+      <c r="Y28" s="7">
         <v>636</v>
       </c>
-      <c r="AA28">
+      <c r="Z28" s="7">
         <v>595</v>
       </c>
-      <c r="AB28">
+      <c r="AA28" s="7">
         <v>698</v>
       </c>
-      <c r="AC28">
+      <c r="AB28" s="7">
         <v>653</v>
       </c>
-      <c r="AD28">
+      <c r="AC28" s="7">
         <v>642</v>
       </c>
-      <c r="AE28">
+      <c r="AD28" s="7">
         <v>684</v>
       </c>
-      <c r="AF28">
+      <c r="AE28" s="7">
         <v>659</v>
       </c>
-      <c r="AG28">
+      <c r="AF28" s="7">
         <v>740</v>
       </c>
-      <c r="AH28">
+      <c r="AG28" s="7">
         <v>886</v>
       </c>
-      <c r="AI28">
+      <c r="AH28" s="7">
         <v>877</v>
       </c>
-      <c r="AJ28">
+      <c r="AI28" s="7">
         <v>973</v>
       </c>
-      <c r="AK28">
+      <c r="AJ28" s="7">
         <v>1028</v>
       </c>
-      <c r="AL28">
+      <c r="AK28" s="7">
         <v>1161</v>
       </c>
-      <c r="AM28">
+      <c r="AL28" s="7">
         <v>1246</v>
       </c>
-      <c r="AN28">
+      <c r="AM28" s="7">
         <v>742</v>
       </c>
-      <c r="AO28">
+      <c r="AN28" s="7">
         <v>861</v>
       </c>
-      <c r="AP28">
+      <c r="AO28" s="7">
         <v>582</v>
       </c>
-      <c r="AQ28">
+      <c r="AP28" s="7">
         <v>874</v>
       </c>
-      <c r="AR28">
+      <c r="AQ28" s="7">
         <v>703</v>
       </c>
-      <c r="AS28">
+      <c r="AR28" s="7">
         <v>1628</v>
       </c>
-      <c r="AT28">
+      <c r="AS28" s="7">
         <v>11610</v>
+      </c>
+      <c r="AT28" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A29">
-[...8 lines deleted...]
-      <c r="E29" s="1">
+      <c r="A29" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="6">
         <v>45046</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29">
+      <c r="E29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" s="7">
         <v>24694</v>
       </c>
-      <c r="H29">
+      <c r="G29" s="7">
         <v>11664</v>
       </c>
-      <c r="I29">
+      <c r="H29" s="7">
         <v>13030</v>
       </c>
-      <c r="J29">
+      <c r="I29" s="7">
         <v>347</v>
       </c>
-      <c r="K29">
+      <c r="J29" s="7">
         <v>351</v>
       </c>
-      <c r="L29">
+      <c r="K29" s="7">
         <v>505</v>
       </c>
-      <c r="M29">
+      <c r="L29" s="7">
         <v>467</v>
       </c>
-      <c r="N29">
+      <c r="M29" s="7">
         <v>522</v>
       </c>
-      <c r="O29">
+      <c r="N29" s="7">
         <v>450</v>
       </c>
-      <c r="P29">
+      <c r="O29" s="7">
         <v>479</v>
       </c>
-      <c r="Q29">
+      <c r="P29" s="7">
         <v>473</v>
       </c>
-      <c r="R29">
+      <c r="Q29" s="7">
         <v>510</v>
       </c>
-      <c r="S29">
+      <c r="R29" s="7">
         <v>543</v>
       </c>
-      <c r="T29">
+      <c r="S29" s="7">
         <v>499</v>
       </c>
-      <c r="U29">
+      <c r="T29" s="7">
         <v>503</v>
       </c>
-      <c r="V29">
+      <c r="U29" s="7">
         <v>513</v>
       </c>
-      <c r="W29">
+      <c r="V29" s="7">
         <v>499</v>
       </c>
-      <c r="X29">
+      <c r="W29" s="7">
         <v>597</v>
       </c>
-      <c r="Y29">
+      <c r="X29" s="7">
         <v>564</v>
       </c>
-      <c r="Z29">
+      <c r="Y29" s="7">
         <v>643</v>
       </c>
-      <c r="AA29">
+      <c r="Z29" s="7">
         <v>593</v>
       </c>
-      <c r="AB29">
+      <c r="AA29" s="7">
         <v>700</v>
       </c>
-      <c r="AC29">
+      <c r="AB29" s="7">
         <v>660</v>
       </c>
-      <c r="AD29">
+      <c r="AC29" s="7">
         <v>636</v>
       </c>
-      <c r="AE29">
+      <c r="AD29" s="7">
         <v>678</v>
       </c>
-      <c r="AF29">
+      <c r="AE29" s="7">
         <v>650</v>
       </c>
-      <c r="AG29">
+      <c r="AF29" s="7">
         <v>753</v>
       </c>
-      <c r="AH29">
+      <c r="AG29" s="7">
         <v>896</v>
       </c>
-      <c r="AI29">
+      <c r="AH29" s="7">
         <v>867</v>
       </c>
-      <c r="AJ29">
+      <c r="AI29" s="7">
         <v>970</v>
       </c>
-      <c r="AK29">
+      <c r="AJ29" s="7">
         <v>1023</v>
       </c>
-      <c r="AL29">
+      <c r="AK29" s="7">
         <v>1161</v>
       </c>
-      <c r="AM29">
+      <c r="AL29" s="7">
         <v>1245</v>
       </c>
-      <c r="AN29">
+      <c r="AM29" s="7">
         <v>751</v>
       </c>
-      <c r="AO29">
+      <c r="AN29" s="7">
         <v>862</v>
       </c>
-      <c r="AP29">
+      <c r="AO29" s="7">
         <v>583</v>
       </c>
-      <c r="AQ29">
+      <c r="AP29" s="7">
         <v>873</v>
       </c>
-      <c r="AR29">
+      <c r="AQ29" s="7">
         <v>702</v>
       </c>
-      <c r="AS29">
+      <c r="AR29" s="7">
         <v>1626</v>
       </c>
-      <c r="AT29">
+      <c r="AS29" s="7">
         <v>11632</v>
+      </c>
+      <c r="AT29" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A30">
-[...8 lines deleted...]
-      <c r="E30" s="1">
+      <c r="A30" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="6">
         <v>45077</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30">
+      <c r="E30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="7">
         <v>24701</v>
       </c>
-      <c r="H30">
+      <c r="G30" s="7">
         <v>11669</v>
       </c>
-      <c r="I30">
+      <c r="H30" s="7">
         <v>13032</v>
       </c>
-      <c r="J30">
+      <c r="I30" s="7">
         <v>351</v>
       </c>
-      <c r="K30">
+      <c r="J30" s="7">
         <v>355</v>
       </c>
-      <c r="L30">
+      <c r="K30" s="7">
         <v>500</v>
       </c>
-      <c r="M30">
+      <c r="L30" s="7">
         <v>466</v>
       </c>
-      <c r="N30">
+      <c r="M30" s="7">
         <v>522</v>
       </c>
-      <c r="O30">
+      <c r="N30" s="7">
         <v>444</v>
       </c>
-      <c r="P30">
+      <c r="O30" s="7">
         <v>486</v>
       </c>
-      <c r="Q30">
+      <c r="P30" s="7">
         <v>475</v>
       </c>
-      <c r="R30">
+      <c r="Q30" s="7">
         <v>511</v>
       </c>
-      <c r="S30">
+      <c r="R30" s="7">
         <v>543</v>
       </c>
-      <c r="T30">
+      <c r="S30" s="7">
         <v>499</v>
       </c>
-      <c r="U30">
+      <c r="T30" s="7">
         <v>505</v>
       </c>
-      <c r="V30">
+      <c r="U30" s="7">
         <v>507</v>
       </c>
-      <c r="W30">
+      <c r="V30" s="7">
         <v>503</v>
       </c>
-      <c r="X30">
+      <c r="W30" s="7">
         <v>597</v>
       </c>
-      <c r="Y30">
+      <c r="X30" s="7">
         <v>561</v>
       </c>
-      <c r="Z30">
+      <c r="Y30" s="7">
         <v>650</v>
       </c>
-      <c r="AA30">
+      <c r="Z30" s="7">
         <v>594</v>
       </c>
-      <c r="AB30">
+      <c r="AA30" s="7">
         <v>691</v>
       </c>
-      <c r="AC30">
+      <c r="AB30" s="7">
         <v>657</v>
       </c>
-      <c r="AD30">
+      <c r="AC30" s="7">
         <v>641</v>
       </c>
-      <c r="AE30">
+      <c r="AD30" s="7">
         <v>680</v>
       </c>
-      <c r="AF30">
+      <c r="AE30" s="7">
         <v>648</v>
       </c>
-      <c r="AG30">
+      <c r="AF30" s="7">
         <v>755</v>
       </c>
-      <c r="AH30">
+      <c r="AG30" s="7">
         <v>900</v>
       </c>
-      <c r="AI30">
+      <c r="AH30" s="7">
         <v>867</v>
       </c>
-      <c r="AJ30">
+      <c r="AI30" s="7">
         <v>972</v>
       </c>
-      <c r="AK30">
+      <c r="AJ30" s="7">
         <v>1023</v>
       </c>
-      <c r="AL30">
+      <c r="AK30" s="7">
         <v>1153</v>
       </c>
-      <c r="AM30">
+      <c r="AL30" s="7">
         <v>1234</v>
       </c>
-      <c r="AN30">
+      <c r="AM30" s="7">
         <v>758</v>
       </c>
-      <c r="AO30">
+      <c r="AN30" s="7">
         <v>874</v>
       </c>
-      <c r="AP30">
+      <c r="AO30" s="7">
         <v>585</v>
       </c>
-      <c r="AQ30">
+      <c r="AP30" s="7">
         <v>865</v>
       </c>
-      <c r="AR30">
+      <c r="AQ30" s="7">
         <v>698</v>
       </c>
-      <c r="AS30">
+      <c r="AR30" s="7">
         <v>1631</v>
       </c>
-      <c r="AT30">
+      <c r="AS30" s="7">
         <v>11649</v>
+      </c>
+      <c r="AT30" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A31">
-[...8 lines deleted...]
-      <c r="E31" s="1">
+      <c r="A31" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="6">
         <v>45107</v>
       </c>
-      <c r="F31" t="s">
-[...2 lines deleted...]
-      <c r="G31">
+      <c r="E31" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" s="7">
         <v>24708</v>
       </c>
-      <c r="H31">
+      <c r="G31" s="7">
         <v>11681</v>
       </c>
-      <c r="I31">
+      <c r="H31" s="7">
         <v>13027</v>
       </c>
-      <c r="J31">
+      <c r="I31" s="7">
         <v>351</v>
       </c>
-      <c r="K31">
+      <c r="J31" s="7">
         <v>354</v>
       </c>
-      <c r="L31">
+      <c r="K31" s="7">
         <v>500</v>
       </c>
-      <c r="M31">
+      <c r="L31" s="7">
         <v>463</v>
       </c>
-      <c r="N31">
+      <c r="M31" s="7">
         <v>521</v>
       </c>
-      <c r="O31">
+      <c r="N31" s="7">
         <v>446</v>
       </c>
-      <c r="P31">
+      <c r="O31" s="7">
         <v>489</v>
       </c>
-      <c r="Q31">
+      <c r="P31" s="7">
         <v>475</v>
       </c>
-      <c r="R31">
+      <c r="Q31" s="7">
         <v>522</v>
       </c>
-      <c r="S31">
+      <c r="R31" s="7">
         <v>537</v>
       </c>
-      <c r="T31">
+      <c r="S31" s="7">
         <v>504</v>
       </c>
-      <c r="U31">
+      <c r="T31" s="7">
         <v>506</v>
       </c>
-      <c r="V31">
+      <c r="U31" s="7">
         <v>499</v>
       </c>
-      <c r="W31">
+      <c r="V31" s="7">
         <v>516</v>
       </c>
-      <c r="X31">
+      <c r="W31" s="7">
         <v>596</v>
       </c>
-      <c r="Y31">
+      <c r="X31" s="7">
         <v>554</v>
       </c>
-      <c r="Z31">
+      <c r="Y31" s="7">
         <v>651</v>
       </c>
-      <c r="AA31">
+      <c r="Z31" s="7">
         <v>592</v>
       </c>
-      <c r="AB31">
+      <c r="AA31" s="7">
         <v>691</v>
       </c>
-      <c r="AC31">
+      <c r="AB31" s="7">
         <v>655</v>
       </c>
-      <c r="AD31">
+      <c r="AC31" s="7">
         <v>644</v>
       </c>
-      <c r="AE31">
+      <c r="AD31" s="7">
         <v>691</v>
       </c>
-      <c r="AF31">
+      <c r="AE31" s="7">
         <v>651</v>
       </c>
-      <c r="AG31">
+      <c r="AF31" s="7">
         <v>742</v>
       </c>
-      <c r="AH31">
+      <c r="AG31" s="7">
         <v>893</v>
       </c>
-      <c r="AI31">
+      <c r="AH31" s="7">
         <v>872</v>
       </c>
-      <c r="AJ31">
+      <c r="AI31" s="7">
         <v>977</v>
       </c>
-      <c r="AK31">
+      <c r="AJ31" s="7">
         <v>1028</v>
       </c>
-      <c r="AL31">
+      <c r="AK31" s="7">
         <v>1153</v>
       </c>
-      <c r="AM31">
+      <c r="AL31" s="7">
         <v>1231</v>
       </c>
-      <c r="AN31">
+      <c r="AM31" s="7">
         <v>757</v>
       </c>
-      <c r="AO31">
+      <c r="AN31" s="7">
         <v>870</v>
       </c>
-      <c r="AP31">
+      <c r="AO31" s="7">
         <v>584</v>
       </c>
-      <c r="AQ31">
+      <c r="AP31" s="7">
         <v>860</v>
       </c>
-      <c r="AR31">
+      <c r="AQ31" s="7">
         <v>698</v>
       </c>
-      <c r="AS31">
+      <c r="AR31" s="7">
         <v>1635</v>
       </c>
-      <c r="AT31">
-        <v>11681</v>
+      <c r="AS31" s="8">
+        <v>11679</v>
+      </c>
+      <c r="AT31" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A32">
-[...8 lines deleted...]
-      <c r="E32" s="1">
+      <c r="A32" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="6">
         <v>45138</v>
       </c>
-      <c r="F32" t="s">
-[...2 lines deleted...]
-      <c r="G32">
+      <c r="E32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="7">
         <v>24699</v>
       </c>
-      <c r="H32">
+      <c r="G32" s="7">
         <v>11670</v>
       </c>
-      <c r="I32">
+      <c r="H32" s="7">
         <v>13029</v>
       </c>
-      <c r="J32">
+      <c r="I32" s="7">
         <v>343</v>
       </c>
-      <c r="K32">
+      <c r="J32" s="7">
         <v>346</v>
       </c>
-      <c r="L32">
+      <c r="K32" s="7">
         <v>492</v>
       </c>
-      <c r="M32">
+      <c r="L32" s="7">
         <v>463</v>
       </c>
-      <c r="N32">
+      <c r="M32" s="7">
         <v>528</v>
       </c>
-      <c r="O32">
+      <c r="N32" s="7">
         <v>446</v>
       </c>
-      <c r="P32">
+      <c r="O32" s="7">
         <v>490</v>
       </c>
-      <c r="Q32">
+      <c r="P32" s="7">
         <v>474</v>
       </c>
-      <c r="R32">
+      <c r="Q32" s="7">
         <v>522</v>
       </c>
-      <c r="S32">
+      <c r="R32" s="7">
         <v>555</v>
       </c>
-      <c r="T32">
+      <c r="S32" s="7">
         <v>511</v>
       </c>
-      <c r="U32">
+      <c r="T32" s="7">
         <v>493</v>
       </c>
-      <c r="V32">
+      <c r="U32" s="7">
         <v>497</v>
       </c>
-      <c r="W32">
+      <c r="V32" s="7">
         <v>520</v>
       </c>
-      <c r="X32">
+      <c r="W32" s="7">
         <v>596</v>
       </c>
-      <c r="Y32">
+      <c r="X32" s="7">
         <v>552</v>
       </c>
-      <c r="Z32">
+      <c r="Y32" s="7">
         <v>645</v>
       </c>
-      <c r="AA32">
+      <c r="Z32" s="7">
         <v>591</v>
       </c>
-      <c r="AB32">
+      <c r="AA32" s="7">
         <v>689</v>
       </c>
-      <c r="AC32">
+      <c r="AB32" s="7">
         <v>664</v>
       </c>
-      <c r="AD32">
+      <c r="AC32" s="7">
         <v>650</v>
       </c>
-      <c r="AE32">
+      <c r="AD32" s="7">
         <v>682</v>
       </c>
-      <c r="AF32">
+      <c r="AE32" s="7">
         <v>647</v>
       </c>
-      <c r="AG32">
+      <c r="AF32" s="7">
         <v>753</v>
       </c>
-      <c r="AH32">
+      <c r="AG32" s="7">
         <v>887</v>
       </c>
-      <c r="AI32">
+      <c r="AH32" s="7">
         <v>868</v>
       </c>
-      <c r="AJ32">
+      <c r="AI32" s="7">
         <v>974</v>
       </c>
-      <c r="AK32">
+      <c r="AJ32" s="7">
         <v>1026</v>
       </c>
-      <c r="AL32">
+      <c r="AK32" s="7">
         <v>1149</v>
       </c>
-      <c r="AM32">
+      <c r="AL32" s="7">
         <v>1233</v>
       </c>
-      <c r="AN32">
+      <c r="AM32" s="7">
         <v>769</v>
       </c>
-      <c r="AO32">
+      <c r="AN32" s="7">
         <v>869</v>
       </c>
-      <c r="AP32">
+      <c r="AO32" s="7">
         <v>586</v>
       </c>
-      <c r="AQ32">
+      <c r="AP32" s="7">
         <v>859</v>
       </c>
-      <c r="AR32">
+      <c r="AQ32" s="7">
         <v>695</v>
       </c>
-      <c r="AS32">
+      <c r="AR32" s="7">
         <v>1635</v>
       </c>
-      <c r="AT32">
-        <v>11670</v>
+      <c r="AS32" s="8">
+        <v>11697</v>
+      </c>
+      <c r="AT32" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A33">
-[...8 lines deleted...]
-      <c r="E33" s="1">
+      <c r="A33" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="6">
         <v>45169</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33">
+      <c r="E33" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" s="7">
         <v>24654</v>
       </c>
-      <c r="H33">
+      <c r="G33" s="7">
         <v>11639</v>
       </c>
-      <c r="I33">
+      <c r="H33" s="7">
         <v>13015</v>
       </c>
-      <c r="J33">
+      <c r="I33" s="7">
         <v>335</v>
       </c>
-      <c r="K33">
+      <c r="J33" s="7">
         <v>332</v>
       </c>
-      <c r="L33">
+      <c r="K33" s="7">
         <v>487</v>
       </c>
-      <c r="M33">
+      <c r="L33" s="7">
         <v>473</v>
       </c>
-      <c r="N33">
+      <c r="M33" s="7">
         <v>539</v>
       </c>
-      <c r="O33">
+      <c r="N33" s="7">
         <v>444</v>
       </c>
-      <c r="P33">
+      <c r="O33" s="7">
         <v>488</v>
       </c>
-      <c r="Q33">
+      <c r="P33" s="7">
         <v>482</v>
       </c>
-      <c r="R33">
+      <c r="Q33" s="7">
         <v>506</v>
       </c>
-      <c r="S33">
+      <c r="R33" s="7">
         <v>548</v>
       </c>
-      <c r="T33">
+      <c r="S33" s="7">
         <v>504</v>
       </c>
-      <c r="U33">
+      <c r="T33" s="7">
         <v>489</v>
       </c>
-      <c r="V33">
+      <c r="U33" s="7">
         <v>499</v>
       </c>
-      <c r="W33">
+      <c r="V33" s="7">
         <v>518</v>
       </c>
-      <c r="X33">
+      <c r="W33" s="7">
         <v>596</v>
       </c>
-      <c r="Y33">
+      <c r="X33" s="7">
         <v>553</v>
       </c>
-      <c r="Z33">
+      <c r="Y33" s="7">
         <v>640</v>
       </c>
-      <c r="AA33">
+      <c r="Z33" s="7">
         <v>588</v>
       </c>
-      <c r="AB33">
+      <c r="AA33" s="7">
         <v>696</v>
       </c>
-      <c r="AC33">
+      <c r="AB33" s="7">
         <v>671</v>
       </c>
-      <c r="AD33">
+      <c r="AC33" s="7">
         <v>650</v>
       </c>
-      <c r="AE33">
+      <c r="AD33" s="7">
         <v>684</v>
       </c>
-      <c r="AF33">
+      <c r="AE33" s="7">
         <v>641</v>
       </c>
-      <c r="AG33">
+      <c r="AF33" s="7">
         <v>751</v>
       </c>
-      <c r="AH33">
+      <c r="AG33" s="7">
         <v>889</v>
       </c>
-      <c r="AI33">
+      <c r="AH33" s="7">
         <v>865</v>
       </c>
-      <c r="AJ33">
+      <c r="AI33" s="7">
         <v>966</v>
       </c>
-      <c r="AK33">
+      <c r="AJ33" s="7">
         <v>1024</v>
       </c>
-      <c r="AL33">
+      <c r="AK33" s="7">
         <v>1148</v>
       </c>
-      <c r="AM33">
+      <c r="AL33" s="7">
         <v>1233</v>
       </c>
-      <c r="AN33">
+      <c r="AM33" s="7">
         <v>768</v>
       </c>
-      <c r="AO33">
+      <c r="AN33" s="7">
         <v>878</v>
       </c>
-      <c r="AP33">
+      <c r="AO33" s="7">
         <v>594</v>
       </c>
-      <c r="AQ33">
+      <c r="AP33" s="7">
         <v>854</v>
       </c>
-      <c r="AR33">
+      <c r="AQ33" s="7">
         <v>693</v>
       </c>
-      <c r="AS33">
+      <c r="AR33" s="7">
         <v>1628</v>
       </c>
-      <c r="AT33">
+      <c r="AS33" s="7">
         <v>11694</v>
+      </c>
+      <c r="AT33" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A34">
-[...8 lines deleted...]
-      <c r="E34" s="1">
+      <c r="A34" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="6">
         <v>45199</v>
       </c>
-      <c r="F34" t="s">
-[...2 lines deleted...]
-      <c r="G34">
+      <c r="E34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="7">
         <v>24637</v>
       </c>
-      <c r="H34">
+      <c r="G34" s="7">
         <v>11630</v>
       </c>
-      <c r="I34">
+      <c r="H34" s="7">
         <v>13007</v>
       </c>
-      <c r="J34">
+      <c r="I34" s="7">
         <v>341</v>
       </c>
-      <c r="K34">
+      <c r="J34" s="7">
         <v>325</v>
       </c>
-      <c r="L34">
+      <c r="K34" s="7">
         <v>482</v>
       </c>
-      <c r="M34">
+      <c r="L34" s="7">
         <v>478</v>
       </c>
-      <c r="N34">
+      <c r="M34" s="7">
         <v>541</v>
       </c>
-      <c r="O34">
+      <c r="N34" s="7">
         <v>445</v>
       </c>
-      <c r="P34">
+      <c r="O34" s="7">
         <v>480</v>
       </c>
-      <c r="Q34">
+      <c r="P34" s="7">
         <v>486</v>
       </c>
-      <c r="R34">
+      <c r="Q34" s="7">
         <v>516</v>
       </c>
-      <c r="S34">
+      <c r="R34" s="7">
         <v>548</v>
       </c>
-      <c r="T34">
+      <c r="S34" s="7">
         <v>501</v>
       </c>
-      <c r="U34">
+      <c r="T34" s="7">
         <v>487</v>
       </c>
-      <c r="V34">
+      <c r="U34" s="7">
         <v>501</v>
       </c>
-      <c r="W34">
+      <c r="V34" s="7">
         <v>526</v>
       </c>
-      <c r="X34">
+      <c r="W34" s="7">
         <v>590</v>
       </c>
-      <c r="Y34">
+      <c r="X34" s="7">
         <v>551</v>
       </c>
-      <c r="Z34">
+      <c r="Y34" s="7">
         <v>637</v>
       </c>
-      <c r="AA34">
+      <c r="Z34" s="7">
         <v>585</v>
       </c>
-      <c r="AB34">
+      <c r="AA34" s="7">
         <v>692</v>
       </c>
-      <c r="AC34">
+      <c r="AB34" s="7">
         <v>678</v>
       </c>
-      <c r="AD34">
+      <c r="AC34" s="7">
         <v>653</v>
       </c>
-      <c r="AE34">
+      <c r="AD34" s="7">
         <v>683</v>
       </c>
-      <c r="AF34">
+      <c r="AE34" s="7">
         <v>647</v>
       </c>
-      <c r="AG34">
+      <c r="AF34" s="7">
         <v>750</v>
       </c>
-      <c r="AH34">
+      <c r="AG34" s="7">
         <v>885</v>
       </c>
-      <c r="AI34">
+      <c r="AH34" s="7">
         <v>858</v>
       </c>
-      <c r="AJ34">
+      <c r="AI34" s="7">
         <v>959</v>
       </c>
-      <c r="AK34">
+      <c r="AJ34" s="7">
         <v>1012</v>
       </c>
-      <c r="AL34">
+      <c r="AK34" s="7">
         <v>1149</v>
       </c>
-      <c r="AM34">
+      <c r="AL34" s="7">
         <v>1246</v>
       </c>
-      <c r="AN34">
+      <c r="AM34" s="7">
         <v>768</v>
       </c>
-      <c r="AO34">
+      <c r="AN34" s="7">
         <v>872</v>
       </c>
-      <c r="AP34">
+      <c r="AO34" s="7">
         <v>598</v>
       </c>
-      <c r="AQ34">
+      <c r="AP34" s="7">
         <v>858</v>
       </c>
-      <c r="AR34">
+      <c r="AQ34" s="7">
         <v>690</v>
       </c>
-      <c r="AS34">
+      <c r="AR34" s="7">
         <v>1619</v>
       </c>
-      <c r="AT34">
+      <c r="AS34" s="7">
         <v>11708</v>
+      </c>
+      <c r="AT34" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A35">
-[...8 lines deleted...]
-      <c r="E35" s="1">
+      <c r="A35" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="6">
         <v>45230</v>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35">
+      <c r="E35" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="7">
         <v>24599</v>
       </c>
-      <c r="H35">
+      <c r="G35" s="7">
         <v>11623</v>
       </c>
-      <c r="I35">
+      <c r="H35" s="7">
         <v>12976</v>
       </c>
-      <c r="J35">
+      <c r="I35" s="7">
         <v>344</v>
       </c>
-      <c r="K35">
+      <c r="J35" s="7">
         <v>327</v>
       </c>
-      <c r="L35">
+      <c r="K35" s="7">
         <v>484</v>
       </c>
-      <c r="M35">
+      <c r="L35" s="7">
         <v>476</v>
       </c>
-      <c r="N35">
+      <c r="M35" s="7">
         <v>544</v>
       </c>
-      <c r="O35">
+      <c r="N35" s="7">
         <v>440</v>
       </c>
-      <c r="P35">
+      <c r="O35" s="7">
         <v>475</v>
       </c>
-      <c r="Q35">
+      <c r="P35" s="7">
         <v>478</v>
       </c>
-      <c r="R35">
+      <c r="Q35" s="7">
         <v>519</v>
       </c>
-      <c r="S35">
+      <c r="R35" s="7">
         <v>559</v>
       </c>
-      <c r="T35">
+      <c r="S35" s="7">
         <v>503</v>
       </c>
-      <c r="U35">
+      <c r="T35" s="7">
         <v>482</v>
       </c>
-      <c r="V35">
+      <c r="U35" s="7">
         <v>496</v>
       </c>
-      <c r="W35">
+      <c r="V35" s="7">
         <v>521</v>
       </c>
-      <c r="X35">
+      <c r="W35" s="7">
         <v>592</v>
       </c>
-      <c r="Y35">
+      <c r="X35" s="7">
         <v>542</v>
       </c>
-      <c r="Z35">
+      <c r="Y35" s="7">
         <v>635</v>
       </c>
-      <c r="AA35">
+      <c r="Z35" s="7">
         <v>588</v>
       </c>
-      <c r="AB35">
+      <c r="AA35" s="7">
         <v>692</v>
       </c>
-      <c r="AC35">
+      <c r="AB35" s="7">
         <v>676</v>
       </c>
-      <c r="AD35">
+      <c r="AC35" s="7">
         <v>650</v>
       </c>
-      <c r="AE35">
+      <c r="AD35" s="7">
         <v>683</v>
       </c>
-      <c r="AF35">
+      <c r="AE35" s="7">
         <v>649</v>
       </c>
-      <c r="AG35">
+      <c r="AF35" s="7">
         <v>746</v>
       </c>
-      <c r="AH35">
+      <c r="AG35" s="7">
         <v>875</v>
       </c>
-      <c r="AI35">
+      <c r="AH35" s="7">
         <v>863</v>
       </c>
-      <c r="AJ35">
+      <c r="AI35" s="7">
         <v>963</v>
       </c>
-      <c r="AK35">
+      <c r="AJ35" s="7">
         <v>1013</v>
       </c>
-      <c r="AL35">
+      <c r="AK35" s="7">
         <v>1150</v>
       </c>
-      <c r="AM35">
+      <c r="AL35" s="7">
         <v>1234</v>
       </c>
-      <c r="AN35">
+      <c r="AM35" s="7">
         <v>770</v>
       </c>
-      <c r="AO35">
+      <c r="AN35" s="7">
         <v>881</v>
       </c>
-      <c r="AP35">
+      <c r="AO35" s="7">
         <v>593</v>
       </c>
-      <c r="AQ35">
+      <c r="AP35" s="7">
         <v>859</v>
       </c>
-      <c r="AR35">
+      <c r="AQ35" s="7">
         <v>689</v>
       </c>
-      <c r="AS35">
+      <c r="AR35" s="7">
         <v>1608</v>
       </c>
-      <c r="AT35">
+      <c r="AS35" s="7">
         <v>11695</v>
+      </c>
+      <c r="AT35" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A36">
-[...8 lines deleted...]
-      <c r="E36" s="1">
+      <c r="A36" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="6">
         <v>45260</v>
       </c>
-      <c r="F36" t="s">
-[...2 lines deleted...]
-      <c r="G36">
+      <c r="E36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="7">
         <v>24594</v>
       </c>
-      <c r="H36">
+      <c r="G36" s="7">
         <v>11613</v>
       </c>
-      <c r="I36">
+      <c r="H36" s="7">
         <v>12981</v>
       </c>
-      <c r="J36">
+      <c r="I36" s="7">
         <v>348</v>
       </c>
-      <c r="K36">
+      <c r="J36" s="7">
         <v>326</v>
       </c>
-      <c r="L36">
+      <c r="K36" s="7">
         <v>480</v>
       </c>
-      <c r="M36">
+      <c r="L36" s="7">
         <v>473</v>
       </c>
-      <c r="N36">
+      <c r="M36" s="7">
         <v>544</v>
       </c>
-      <c r="O36">
+      <c r="N36" s="7">
         <v>439</v>
       </c>
-      <c r="P36">
+      <c r="O36" s="7">
         <v>473</v>
       </c>
-      <c r="Q36">
+      <c r="P36" s="7">
         <v>480</v>
       </c>
-      <c r="R36">
+      <c r="Q36" s="7">
         <v>521</v>
       </c>
-      <c r="S36">
+      <c r="R36" s="7">
         <v>575</v>
       </c>
-      <c r="T36">
+      <c r="S36" s="7">
         <v>505</v>
       </c>
-      <c r="U36">
+      <c r="T36" s="7">
         <v>493</v>
       </c>
-      <c r="V36">
+      <c r="U36" s="7">
         <v>495</v>
       </c>
-      <c r="W36">
+      <c r="V36" s="7">
         <v>513</v>
       </c>
-      <c r="X36">
+      <c r="W36" s="7">
         <v>590</v>
       </c>
-      <c r="Y36">
+      <c r="X36" s="7">
         <v>541</v>
       </c>
-      <c r="Z36">
+      <c r="Y36" s="7">
         <v>637</v>
       </c>
-      <c r="AA36">
+      <c r="Z36" s="7">
         <v>589</v>
       </c>
-      <c r="AB36">
+      <c r="AA36" s="7">
         <v>691</v>
       </c>
-      <c r="AC36">
+      <c r="AB36" s="7">
         <v>675</v>
       </c>
-      <c r="AD36">
+      <c r="AC36" s="7">
         <v>651</v>
       </c>
-      <c r="AE36">
+      <c r="AD36" s="7">
         <v>677</v>
       </c>
-      <c r="AF36">
+      <c r="AE36" s="7">
         <v>653</v>
       </c>
-      <c r="AG36">
+      <c r="AF36" s="7">
         <v>749</v>
       </c>
-      <c r="AH36">
+      <c r="AG36" s="7">
         <v>856</v>
       </c>
-      <c r="AI36">
+      <c r="AH36" s="7">
         <v>856</v>
       </c>
-      <c r="AJ36">
+      <c r="AI36" s="7">
         <v>965</v>
       </c>
-      <c r="AK36">
+      <c r="AJ36" s="7">
         <v>1026</v>
       </c>
-      <c r="AL36">
+      <c r="AK36" s="7">
         <v>1147</v>
       </c>
-      <c r="AM36">
+      <c r="AL36" s="7">
         <v>1213</v>
       </c>
-      <c r="AN36">
+      <c r="AM36" s="7">
         <v>781</v>
       </c>
-      <c r="AO36">
+      <c r="AN36" s="7">
         <v>899</v>
       </c>
-      <c r="AP36">
+      <c r="AO36" s="7">
         <v>591</v>
       </c>
-      <c r="AQ36">
+      <c r="AP36" s="7">
         <v>857</v>
       </c>
-      <c r="AR36">
+      <c r="AQ36" s="7">
         <v>685</v>
       </c>
-      <c r="AS36">
+      <c r="AR36" s="7">
         <v>1600</v>
       </c>
-      <c r="AT36">
+      <c r="AS36" s="7">
         <v>11717</v>
+      </c>
+      <c r="AT36" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A37">
-[...8 lines deleted...]
-      <c r="E37" s="1">
+      <c r="A37" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="6">
         <v>45291</v>
       </c>
-      <c r="F37" t="s">
-[...2 lines deleted...]
-      <c r="G37">
+      <c r="E37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="7">
         <v>24526</v>
       </c>
-      <c r="H37">
+      <c r="G37" s="7">
         <v>11582</v>
       </c>
-      <c r="I37">
+      <c r="H37" s="7">
         <v>12944</v>
       </c>
-      <c r="J37">
+      <c r="I37" s="7">
         <v>349</v>
       </c>
-      <c r="K37">
+      <c r="J37" s="7">
         <v>318</v>
       </c>
-      <c r="L37">
+      <c r="K37" s="7">
         <v>472</v>
       </c>
-      <c r="M37">
+      <c r="L37" s="7">
         <v>471</v>
       </c>
-      <c r="N37">
+      <c r="M37" s="7">
         <v>544</v>
       </c>
-      <c r="O37">
+      <c r="N37" s="7">
         <v>441</v>
       </c>
-      <c r="P37">
+      <c r="O37" s="7">
         <v>476</v>
       </c>
-      <c r="Q37">
+      <c r="P37" s="7">
         <v>478</v>
       </c>
-      <c r="R37">
+      <c r="Q37" s="7">
         <v>523</v>
       </c>
-      <c r="S37">
+      <c r="R37" s="7">
         <v>564</v>
       </c>
-      <c r="T37">
+      <c r="S37" s="7">
         <v>500</v>
       </c>
-      <c r="U37">
+      <c r="T37" s="7">
         <v>484</v>
       </c>
-      <c r="V37">
+      <c r="U37" s="7">
         <v>492</v>
       </c>
-      <c r="W37">
+      <c r="V37" s="7">
         <v>516</v>
       </c>
-      <c r="X37">
+      <c r="W37" s="7">
         <v>587</v>
       </c>
-      <c r="Y37">
+      <c r="X37" s="7">
         <v>539</v>
       </c>
-      <c r="Z37">
+      <c r="Y37" s="7">
         <v>632</v>
       </c>
-      <c r="AA37">
+      <c r="Z37" s="7">
         <v>591</v>
       </c>
-      <c r="AB37">
+      <c r="AA37" s="7">
         <v>691</v>
       </c>
-      <c r="AC37">
+      <c r="AB37" s="7">
         <v>673</v>
       </c>
-      <c r="AD37">
+      <c r="AC37" s="7">
         <v>645</v>
       </c>
-      <c r="AE37">
+      <c r="AD37" s="7">
         <v>676</v>
       </c>
-      <c r="AF37">
+      <c r="AE37" s="7">
         <v>663</v>
       </c>
-      <c r="AG37">
+      <c r="AF37" s="7">
         <v>749</v>
       </c>
-      <c r="AH37">
+      <c r="AG37" s="7">
         <v>849</v>
       </c>
-      <c r="AI37">
+      <c r="AH37" s="7">
         <v>851</v>
       </c>
-      <c r="AJ37">
+      <c r="AI37" s="7">
         <v>963</v>
       </c>
-      <c r="AK37">
+      <c r="AJ37" s="7">
         <v>1021</v>
       </c>
-      <c r="AL37">
+      <c r="AK37" s="7">
         <v>1134</v>
       </c>
-      <c r="AM37">
+      <c r="AL37" s="7">
         <v>1210</v>
       </c>
-      <c r="AN37">
+      <c r="AM37" s="7">
         <v>797</v>
       </c>
-      <c r="AO37">
+      <c r="AN37" s="7">
         <v>902</v>
       </c>
-      <c r="AP37">
+      <c r="AO37" s="7">
         <v>589</v>
       </c>
-      <c r="AQ37">
+      <c r="AP37" s="7">
         <v>858</v>
       </c>
-      <c r="AR37">
+      <c r="AQ37" s="7">
         <v>676</v>
       </c>
-      <c r="AS37">
+      <c r="AR37" s="7">
         <v>1602</v>
       </c>
-      <c r="AT37">
+      <c r="AS37" s="7">
         <v>11694</v>
+      </c>
+      <c r="AT37" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A38">
-[...8 lines deleted...]
-      <c r="E38" s="1">
+      <c r="A38" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="6">
         <v>45322</v>
       </c>
-      <c r="F38" t="s">
-[...2 lines deleted...]
-      <c r="G38">
+      <c r="E38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" s="7">
         <v>24465</v>
       </c>
-      <c r="H38">
+      <c r="G38" s="7">
         <v>11564</v>
       </c>
-      <c r="I38">
+      <c r="H38" s="7">
         <v>12901</v>
       </c>
-      <c r="J38">
+      <c r="I38" s="7">
         <v>344</v>
       </c>
-      <c r="K38">
+      <c r="J38" s="7">
         <v>306</v>
       </c>
-      <c r="L38">
+      <c r="K38" s="7">
         <v>475</v>
       </c>
-      <c r="M38">
+      <c r="L38" s="7">
         <v>476</v>
       </c>
-      <c r="N38">
+      <c r="M38" s="7">
         <v>540</v>
       </c>
-      <c r="O38">
+      <c r="N38" s="7">
         <v>439</v>
       </c>
-      <c r="P38">
+      <c r="O38" s="7">
         <v>476</v>
       </c>
-      <c r="Q38">
+      <c r="P38" s="7">
         <v>473</v>
       </c>
-      <c r="R38">
+      <c r="Q38" s="7">
         <v>519</v>
       </c>
-      <c r="S38">
+      <c r="R38" s="7">
         <v>561</v>
       </c>
-      <c r="T38">
+      <c r="S38" s="7">
         <v>489</v>
       </c>
-      <c r="U38">
+      <c r="T38" s="7">
         <v>481</v>
       </c>
-      <c r="V38">
+      <c r="U38" s="7">
         <v>497</v>
       </c>
-      <c r="W38">
+      <c r="V38" s="7">
         <v>503</v>
       </c>
-      <c r="X38">
+      <c r="W38" s="7">
         <v>581</v>
       </c>
-      <c r="Y38">
+      <c r="X38" s="7">
         <v>549</v>
       </c>
-      <c r="Z38">
+      <c r="Y38" s="7">
         <v>634</v>
       </c>
-      <c r="AA38">
+      <c r="Z38" s="7">
         <v>588</v>
       </c>
-      <c r="AB38">
+      <c r="AA38" s="7">
         <v>697</v>
       </c>
-      <c r="AC38">
+      <c r="AB38" s="7">
         <v>665</v>
       </c>
-      <c r="AD38">
+      <c r="AC38" s="7">
         <v>638</v>
       </c>
-      <c r="AE38">
+      <c r="AD38" s="7">
         <v>678</v>
       </c>
-      <c r="AF38">
+      <c r="AE38" s="7">
         <v>665</v>
       </c>
-      <c r="AG38">
+      <c r="AF38" s="7">
         <v>743</v>
       </c>
-      <c r="AH38">
+      <c r="AG38" s="7">
         <v>843</v>
       </c>
-      <c r="AI38">
+      <c r="AH38" s="7">
         <v>851</v>
       </c>
-      <c r="AJ38">
+      <c r="AI38" s="7">
         <v>954</v>
       </c>
-      <c r="AK38">
+      <c r="AJ38" s="7">
         <v>1024</v>
       </c>
-      <c r="AL38">
+      <c r="AK38" s="7">
         <v>1131</v>
       </c>
-      <c r="AM38">
+      <c r="AL38" s="7">
         <v>1197</v>
       </c>
-      <c r="AN38">
+      <c r="AM38" s="7">
         <v>809</v>
       </c>
-      <c r="AO38">
+      <c r="AN38" s="7">
         <v>904</v>
       </c>
-      <c r="AP38">
+      <c r="AO38" s="7">
         <v>583</v>
       </c>
-      <c r="AQ38">
+      <c r="AP38" s="7">
         <v>859</v>
       </c>
-      <c r="AR38">
+      <c r="AQ38" s="7">
         <v>689</v>
       </c>
-      <c r="AS38">
+      <c r="AR38" s="7">
         <v>1604</v>
       </c>
-      <c r="AT38">
+      <c r="AS38" s="7">
         <v>11684</v>
+      </c>
+      <c r="AT38" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A39">
-[...8 lines deleted...]
-      <c r="E39" s="1">
+      <c r="A39" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="6">
         <v>45351</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39">
+      <c r="E39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" s="7">
         <v>24422</v>
       </c>
-      <c r="H39">
+      <c r="G39" s="7">
         <v>11539</v>
       </c>
-      <c r="I39">
+      <c r="H39" s="7">
         <v>12883</v>
       </c>
-      <c r="J39">
+      <c r="I39" s="7">
         <v>338</v>
       </c>
-      <c r="K39">
+      <c r="J39" s="7">
         <v>303</v>
       </c>
-      <c r="L39">
+      <c r="K39" s="7">
         <v>475</v>
       </c>
-      <c r="M39">
+      <c r="L39" s="7">
         <v>472</v>
       </c>
-      <c r="N39">
+      <c r="M39" s="7">
         <v>540</v>
       </c>
-      <c r="O39">
+      <c r="N39" s="7">
         <v>441</v>
       </c>
-      <c r="P39">
+      <c r="O39" s="7">
         <v>481</v>
       </c>
-      <c r="Q39">
+      <c r="P39" s="7">
         <v>477</v>
       </c>
-      <c r="R39">
+      <c r="Q39" s="7">
         <v>505</v>
       </c>
-      <c r="S39">
+      <c r="R39" s="7">
         <v>553</v>
       </c>
-      <c r="T39">
+      <c r="S39" s="7">
         <v>494</v>
       </c>
-      <c r="U39">
+      <c r="T39" s="7">
         <v>485</v>
       </c>
-      <c r="V39">
+      <c r="U39" s="7">
         <v>493</v>
       </c>
-      <c r="W39">
+      <c r="V39" s="7">
         <v>501</v>
       </c>
-      <c r="X39">
+      <c r="W39" s="7">
         <v>575</v>
       </c>
-      <c r="Y39">
+      <c r="X39" s="7">
         <v>539</v>
       </c>
-      <c r="Z39">
+      <c r="Y39" s="7">
         <v>633</v>
       </c>
-      <c r="AA39">
+      <c r="Z39" s="7">
         <v>592</v>
       </c>
-      <c r="AB39">
+      <c r="AA39" s="7">
         <v>698</v>
       </c>
-      <c r="AC39">
+      <c r="AB39" s="7">
         <v>666</v>
       </c>
-      <c r="AD39">
+      <c r="AC39" s="7">
         <v>639</v>
       </c>
-      <c r="AE39">
+      <c r="AD39" s="7">
         <v>669</v>
       </c>
-      <c r="AF39">
+      <c r="AE39" s="7">
         <v>659</v>
       </c>
-      <c r="AG39">
+      <c r="AF39" s="7">
         <v>746</v>
       </c>
-      <c r="AH39">
+      <c r="AG39" s="7">
         <v>849</v>
       </c>
-      <c r="AI39">
+      <c r="AH39" s="7">
         <v>850</v>
       </c>
-      <c r="AJ39">
+      <c r="AI39" s="7">
         <v>943</v>
       </c>
-      <c r="AK39">
+      <c r="AJ39" s="7">
         <v>1018</v>
       </c>
-      <c r="AL39">
+      <c r="AK39" s="7">
         <v>1126</v>
       </c>
-      <c r="AM39">
+      <c r="AL39" s="7">
         <v>1192</v>
       </c>
-      <c r="AN39">
+      <c r="AM39" s="7">
         <v>814</v>
       </c>
-      <c r="AO39">
+      <c r="AN39" s="7">
         <v>922</v>
       </c>
-      <c r="AP39">
+      <c r="AO39" s="7">
         <v>592</v>
       </c>
-      <c r="AQ39">
+      <c r="AP39" s="7">
         <v>856</v>
       </c>
-      <c r="AR39">
+      <c r="AQ39" s="7">
         <v>685</v>
       </c>
-      <c r="AS39">
+      <c r="AR39" s="7">
         <v>1601</v>
       </c>
-      <c r="AT39">
+      <c r="AS39" s="7">
         <v>11670</v>
+      </c>
+      <c r="AT39" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A40">
-[...8 lines deleted...]
-      <c r="E40" s="1">
+      <c r="A40" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="6">
         <v>45382</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="E40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40" s="7">
         <v>24329</v>
       </c>
-      <c r="H40">
+      <c r="G40" s="7">
         <v>11483</v>
       </c>
-      <c r="I40">
+      <c r="H40" s="7">
         <v>12846</v>
       </c>
-      <c r="J40">
+      <c r="I40" s="7">
         <v>338</v>
       </c>
-      <c r="K40">
+      <c r="J40" s="7">
         <v>300</v>
       </c>
-      <c r="L40">
+      <c r="K40" s="7">
         <v>465</v>
       </c>
-      <c r="M40">
+      <c r="L40" s="7">
         <v>471</v>
       </c>
-      <c r="N40">
+      <c r="M40" s="7">
         <v>533</v>
       </c>
-      <c r="O40">
+      <c r="N40" s="7">
         <v>437</v>
       </c>
-      <c r="P40">
+      <c r="O40" s="7">
         <v>477</v>
       </c>
-      <c r="Q40">
+      <c r="P40" s="7">
         <v>479</v>
       </c>
-      <c r="R40">
+      <c r="Q40" s="7">
         <v>494</v>
       </c>
-      <c r="S40">
+      <c r="R40" s="7">
         <v>540</v>
       </c>
-      <c r="T40">
+      <c r="S40" s="7">
         <v>480</v>
       </c>
-      <c r="U40">
+      <c r="T40" s="7">
         <v>482</v>
       </c>
-      <c r="V40">
+      <c r="U40" s="7">
         <v>488</v>
       </c>
-      <c r="W40">
+      <c r="V40" s="7">
         <v>509</v>
       </c>
-      <c r="X40">
+      <c r="W40" s="7">
         <v>571</v>
       </c>
-      <c r="Y40">
+      <c r="X40" s="7">
         <v>540</v>
       </c>
-      <c r="Z40">
+      <c r="Y40" s="7">
         <v>625</v>
       </c>
-      <c r="AA40">
+      <c r="Z40" s="7">
         <v>570</v>
       </c>
-      <c r="AB40">
+      <c r="AA40" s="7">
         <v>698</v>
       </c>
-      <c r="AC40">
+      <c r="AB40" s="7">
         <v>667</v>
       </c>
-      <c r="AD40">
+      <c r="AC40" s="7">
         <v>650</v>
       </c>
-      <c r="AE40">
+      <c r="AD40" s="7">
         <v>675</v>
       </c>
-      <c r="AF40">
+      <c r="AE40" s="7">
         <v>656</v>
       </c>
-      <c r="AG40">
+      <c r="AF40" s="7">
         <v>739</v>
       </c>
-      <c r="AH40">
+      <c r="AG40" s="7">
         <v>841</v>
       </c>
-      <c r="AI40">
+      <c r="AH40" s="7">
         <v>848</v>
       </c>
-      <c r="AJ40">
+      <c r="AI40" s="7">
         <v>947</v>
       </c>
-      <c r="AK40">
+      <c r="AJ40" s="7">
         <v>1006</v>
       </c>
-      <c r="AL40">
+      <c r="AK40" s="7">
         <v>1115</v>
       </c>
-      <c r="AM40">
+      <c r="AL40" s="7">
         <v>1196</v>
       </c>
-      <c r="AN40">
+      <c r="AM40" s="7">
         <v>824</v>
       </c>
-      <c r="AO40">
+      <c r="AN40" s="7">
         <v>929</v>
       </c>
-      <c r="AP40">
+      <c r="AO40" s="7">
         <v>593</v>
       </c>
-      <c r="AQ40">
+      <c r="AP40" s="7">
         <v>849</v>
       </c>
-      <c r="AR40">
+      <c r="AQ40" s="7">
         <v>688</v>
       </c>
-      <c r="AS40">
+      <c r="AR40" s="7">
         <v>1609</v>
       </c>
-      <c r="AT40">
+      <c r="AS40" s="7">
         <v>11681</v>
+      </c>
+      <c r="AT40" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A41">
-[...8 lines deleted...]
-      <c r="E41" s="1">
+      <c r="A41" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="6">
         <v>45412</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41">
+      <c r="E41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="7">
         <v>24304</v>
       </c>
-      <c r="H41">
+      <c r="G41" s="7">
         <v>11491</v>
       </c>
-      <c r="I41">
+      <c r="H41" s="7">
         <v>12813</v>
       </c>
-      <c r="J41">
+      <c r="I41" s="7">
         <v>343</v>
       </c>
-      <c r="K41">
+      <c r="J41" s="7">
         <v>295</v>
       </c>
-      <c r="L41">
+      <c r="K41" s="7">
         <v>460</v>
       </c>
-      <c r="M41">
+      <c r="L41" s="7">
         <v>463</v>
       </c>
-      <c r="N41">
+      <c r="M41" s="7">
         <v>532</v>
       </c>
-      <c r="O41">
+      <c r="N41" s="7">
         <v>437</v>
       </c>
-      <c r="P41">
+      <c r="O41" s="7">
         <v>473</v>
       </c>
-      <c r="Q41">
+      <c r="P41" s="7">
         <v>476</v>
       </c>
-      <c r="R41">
+      <c r="Q41" s="7">
         <v>514</v>
       </c>
-      <c r="S41">
+      <c r="R41" s="7">
         <v>530</v>
       </c>
-      <c r="T41">
+      <c r="S41" s="7">
         <v>472</v>
       </c>
-      <c r="U41">
+      <c r="T41" s="7">
         <v>485</v>
       </c>
-      <c r="V41">
+      <c r="U41" s="7">
         <v>486</v>
       </c>
-      <c r="W41">
+      <c r="V41" s="7">
         <v>519</v>
       </c>
-      <c r="X41">
+      <c r="W41" s="7">
         <v>567</v>
       </c>
-      <c r="Y41">
+      <c r="X41" s="7">
         <v>539</v>
       </c>
-      <c r="Z41">
+      <c r="Y41" s="7">
         <v>626</v>
       </c>
-      <c r="AA41">
+      <c r="Z41" s="7">
         <v>561</v>
       </c>
-      <c r="AB41">
+      <c r="AA41" s="7">
         <v>695</v>
       </c>
-      <c r="AC41">
+      <c r="AB41" s="7">
         <v>672</v>
       </c>
-      <c r="AD41">
+      <c r="AC41" s="7">
         <v>652</v>
       </c>
-      <c r="AE41">
+      <c r="AD41" s="7">
         <v>665</v>
       </c>
-      <c r="AF41">
+      <c r="AE41" s="7">
         <v>664</v>
       </c>
-      <c r="AG41">
+      <c r="AF41" s="7">
         <v>740</v>
       </c>
-      <c r="AH41">
+      <c r="AG41" s="7">
         <v>843</v>
       </c>
-      <c r="AI41">
+      <c r="AH41" s="7">
         <v>842</v>
       </c>
-      <c r="AJ41">
+      <c r="AI41" s="7">
         <v>951</v>
       </c>
-      <c r="AK41">
+      <c r="AJ41" s="7">
         <v>1005</v>
       </c>
-      <c r="AL41">
+      <c r="AK41" s="7">
         <v>1103</v>
       </c>
-      <c r="AM41">
+      <c r="AL41" s="7">
         <v>1188</v>
       </c>
-      <c r="AN41">
+      <c r="AM41" s="7">
         <v>839</v>
       </c>
-      <c r="AO41">
+      <c r="AN41" s="7">
         <v>946</v>
       </c>
-      <c r="AP41">
+      <c r="AO41" s="7">
         <v>597</v>
       </c>
-      <c r="AQ41">
+      <c r="AP41" s="7">
         <v>846</v>
       </c>
-      <c r="AR41">
+      <c r="AQ41" s="7">
         <v>674</v>
       </c>
-      <c r="AS41">
+      <c r="AR41" s="7">
         <v>1604</v>
       </c>
-      <c r="AT41">
+      <c r="AS41" s="7">
         <v>11695</v>
+      </c>
+      <c r="AT41" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A42">
-[...8 lines deleted...]
-      <c r="E42" s="1">
+      <c r="A42" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="6">
         <v>45443</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42">
+      <c r="E42" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="7">
         <v>24282</v>
       </c>
-      <c r="H42">
+      <c r="G42" s="7">
         <v>11481</v>
       </c>
-      <c r="I42">
+      <c r="H42" s="7">
         <v>12801</v>
       </c>
-      <c r="J42">
+      <c r="I42" s="7">
         <v>340</v>
       </c>
-      <c r="K42">
+      <c r="J42" s="7">
         <v>296</v>
       </c>
-      <c r="L42">
+      <c r="K42" s="7">
         <v>465</v>
       </c>
-      <c r="M42">
+      <c r="L42" s="7">
         <v>462</v>
       </c>
-      <c r="N42">
+      <c r="M42" s="7">
         <v>526</v>
       </c>
-      <c r="O42">
+      <c r="N42" s="7">
         <v>441</v>
       </c>
-      <c r="P42">
+      <c r="O42" s="7">
         <v>477</v>
       </c>
-      <c r="Q42">
+      <c r="P42" s="7">
         <v>472</v>
       </c>
-      <c r="R42">
+      <c r="Q42" s="7">
         <v>518</v>
       </c>
-      <c r="S42">
+      <c r="R42" s="7">
         <v>529</v>
       </c>
-      <c r="T42">
+      <c r="S42" s="7">
         <v>466</v>
       </c>
-      <c r="U42">
+      <c r="T42" s="7">
         <v>490</v>
       </c>
-      <c r="V42">
+      <c r="U42" s="7">
         <v>491</v>
       </c>
-      <c r="W42">
+      <c r="V42" s="7">
         <v>516</v>
       </c>
-      <c r="X42">
+      <c r="W42" s="7">
         <v>567</v>
       </c>
-      <c r="Y42">
+      <c r="X42" s="7">
         <v>536</v>
       </c>
-      <c r="Z42">
+      <c r="Y42" s="7">
         <v>621</v>
       </c>
-      <c r="AA42">
+      <c r="Z42" s="7">
         <v>565</v>
       </c>
-      <c r="AB42">
+      <c r="AA42" s="7">
         <v>700</v>
       </c>
-      <c r="AC42">
+      <c r="AB42" s="7">
         <v>672</v>
       </c>
-      <c r="AD42">
+      <c r="AC42" s="7">
         <v>648</v>
       </c>
-      <c r="AE42">
+      <c r="AD42" s="7">
         <v>658</v>
       </c>
-      <c r="AF42">
+      <c r="AE42" s="7">
         <v>663</v>
       </c>
-      <c r="AG42">
+      <c r="AF42" s="7">
         <v>746</v>
       </c>
-      <c r="AH42">
+      <c r="AG42" s="7">
         <v>838</v>
       </c>
-      <c r="AI42">
+      <c r="AH42" s="7">
         <v>836</v>
       </c>
-      <c r="AJ42">
+      <c r="AI42" s="7">
         <v>950</v>
       </c>
-      <c r="AK42">
+      <c r="AJ42" s="7">
         <v>1005</v>
       </c>
-      <c r="AL42">
+      <c r="AK42" s="7">
         <v>1097</v>
       </c>
-      <c r="AM42">
+      <c r="AL42" s="7">
         <v>1180</v>
       </c>
-      <c r="AN42">
+      <c r="AM42" s="7">
         <v>848</v>
       </c>
-      <c r="AO42">
+      <c r="AN42" s="7">
         <v>948</v>
       </c>
-      <c r="AP42">
+      <c r="AO42" s="7">
         <v>596</v>
       </c>
-      <c r="AQ42">
+      <c r="AP42" s="7">
         <v>849</v>
       </c>
-      <c r="AR42">
+      <c r="AQ42" s="7">
         <v>670</v>
       </c>
-      <c r="AS42">
+      <c r="AR42" s="7">
         <v>1600</v>
       </c>
-      <c r="AT42">
+      <c r="AS42" s="7">
         <v>11709</v>
+      </c>
+      <c r="AT42" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A43">
-[...8 lines deleted...]
-      <c r="E43" s="1">
+      <c r="A43" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="6">
         <v>45473</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43">
+      <c r="E43" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" s="7">
         <v>24262</v>
       </c>
-      <c r="H43">
+      <c r="G43" s="7">
         <v>11473</v>
       </c>
-      <c r="I43">
+      <c r="H43" s="7">
         <v>12789</v>
       </c>
-      <c r="J43">
+      <c r="I43" s="7">
         <v>335</v>
       </c>
-      <c r="K43">
+      <c r="J43" s="7">
         <v>295</v>
       </c>
-      <c r="L43">
+      <c r="K43" s="7">
         <v>459</v>
       </c>
-      <c r="M43">
+      <c r="L43" s="7">
         <v>453</v>
       </c>
-      <c r="N43">
+      <c r="M43" s="7">
         <v>532</v>
       </c>
-      <c r="O43">
+      <c r="N43" s="7">
         <v>445</v>
       </c>
-      <c r="P43">
+      <c r="O43" s="7">
         <v>473</v>
       </c>
-      <c r="Q43">
+      <c r="P43" s="7">
         <v>462</v>
       </c>
-      <c r="R43">
+      <c r="Q43" s="7">
         <v>528</v>
       </c>
-      <c r="S43">
+      <c r="R43" s="7">
         <v>540</v>
       </c>
-      <c r="T43">
+      <c r="S43" s="7">
         <v>464</v>
       </c>
-      <c r="U43">
+      <c r="T43" s="7">
         <v>485</v>
       </c>
-      <c r="V43">
+      <c r="U43" s="7">
         <v>488</v>
       </c>
-      <c r="W43">
+      <c r="V43" s="7">
         <v>521</v>
       </c>
-      <c r="X43">
+      <c r="W43" s="7">
         <v>571</v>
       </c>
-      <c r="Y43">
+      <c r="X43" s="7">
         <v>534</v>
       </c>
-      <c r="Z43">
+      <c r="Y43" s="7">
         <v>624</v>
       </c>
-      <c r="AA43">
+      <c r="Z43" s="7">
         <v>569</v>
       </c>
-      <c r="AB43">
+      <c r="AA43" s="7">
         <v>692</v>
       </c>
-      <c r="AC43">
+      <c r="AB43" s="7">
         <v>667</v>
       </c>
-      <c r="AD43">
+      <c r="AC43" s="7">
         <v>655</v>
       </c>
-      <c r="AE43">
+      <c r="AD43" s="7">
         <v>657</v>
       </c>
-      <c r="AF43">
+      <c r="AE43" s="7">
         <v>655</v>
       </c>
-      <c r="AG43">
+      <c r="AF43" s="7">
         <v>750</v>
       </c>
-      <c r="AH43">
+      <c r="AG43" s="7">
         <v>841</v>
       </c>
-      <c r="AI43">
+      <c r="AH43" s="7">
         <v>833</v>
       </c>
-      <c r="AJ43">
+      <c r="AI43" s="7">
         <v>946</v>
       </c>
-      <c r="AK43">
+      <c r="AJ43" s="7">
         <v>1000</v>
       </c>
-      <c r="AL43">
+      <c r="AK43" s="7">
         <v>1095</v>
       </c>
-      <c r="AM43">
+      <c r="AL43" s="7">
         <v>1177</v>
       </c>
-      <c r="AN43">
+      <c r="AM43" s="7">
         <v>849</v>
       </c>
-      <c r="AO43">
+      <c r="AN43" s="7">
         <v>958</v>
       </c>
-      <c r="AP43">
+      <c r="AO43" s="7">
         <v>598</v>
       </c>
-      <c r="AQ43">
+      <c r="AP43" s="7">
         <v>847</v>
       </c>
-      <c r="AR43">
+      <c r="AQ43" s="7">
         <v>668</v>
       </c>
-      <c r="AS43">
+      <c r="AR43" s="7">
         <v>1596</v>
       </c>
-      <c r="AT43">
+      <c r="AS43" s="7">
         <v>11727</v>
+      </c>
+      <c r="AT43" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A44">
-[...8 lines deleted...]
-      <c r="E44" s="1">
+      <c r="A44" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="6">
         <v>45504</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44">
+      <c r="E44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44" s="7">
         <v>24240</v>
       </c>
-      <c r="H44">
+      <c r="G44" s="7">
         <v>11477</v>
       </c>
-      <c r="I44">
+      <c r="H44" s="7">
         <v>12763</v>
       </c>
-      <c r="J44">
+      <c r="I44" s="7">
         <v>329</v>
       </c>
-      <c r="K44">
+      <c r="J44" s="7">
         <v>291</v>
       </c>
-      <c r="L44">
+      <c r="K44" s="7">
         <v>457</v>
       </c>
-      <c r="M44">
+      <c r="L44" s="7">
         <v>447</v>
       </c>
-      <c r="N44">
+      <c r="M44" s="7">
         <v>531</v>
       </c>
-      <c r="O44">
+      <c r="N44" s="7">
         <v>447</v>
       </c>
-      <c r="P44">
+      <c r="O44" s="7">
         <v>470</v>
       </c>
-      <c r="Q44">
+      <c r="P44" s="7">
         <v>462</v>
       </c>
-      <c r="R44">
+      <c r="Q44" s="7">
         <v>539</v>
       </c>
-      <c r="S44">
+      <c r="R44" s="7">
         <v>538</v>
       </c>
-      <c r="T44">
+      <c r="S44" s="7">
         <v>464</v>
       </c>
-      <c r="U44">
+      <c r="T44" s="7">
         <v>488</v>
       </c>
-      <c r="V44">
+      <c r="U44" s="7">
         <v>497</v>
       </c>
-      <c r="W44">
+      <c r="V44" s="7">
         <v>517</v>
       </c>
-      <c r="X44">
+      <c r="W44" s="7">
         <v>567</v>
       </c>
-      <c r="Y44">
+      <c r="X44" s="7">
         <v>528</v>
       </c>
-      <c r="Z44">
+      <c r="Y44" s="7">
         <v>624</v>
       </c>
-      <c r="AA44">
+      <c r="Z44" s="7">
         <v>573</v>
       </c>
-      <c r="AB44">
+      <c r="AA44" s="7">
         <v>690</v>
       </c>
-      <c r="AC44">
+      <c r="AB44" s="7">
         <v>659</v>
       </c>
-      <c r="AD44">
+      <c r="AC44" s="7">
         <v>650</v>
       </c>
-      <c r="AE44">
+      <c r="AD44" s="7">
         <v>663</v>
       </c>
-      <c r="AF44">
+      <c r="AE44" s="7">
         <v>663</v>
       </c>
-      <c r="AG44">
+      <c r="AF44" s="7">
         <v>744</v>
       </c>
-      <c r="AH44">
+      <c r="AG44" s="7">
         <v>836</v>
       </c>
-      <c r="AI44">
+      <c r="AH44" s="7">
         <v>841</v>
       </c>
-      <c r="AJ44">
+      <c r="AI44" s="7">
         <v>946</v>
       </c>
-      <c r="AK44">
+      <c r="AJ44" s="7">
         <v>993</v>
       </c>
-      <c r="AL44">
+      <c r="AK44" s="7">
         <v>1098</v>
       </c>
-      <c r="AM44">
+      <c r="AL44" s="7">
         <v>1171</v>
       </c>
-      <c r="AN44">
+      <c r="AM44" s="7">
         <v>850</v>
       </c>
-      <c r="AO44">
+      <c r="AN44" s="7">
         <v>968</v>
       </c>
-      <c r="AP44">
+      <c r="AO44" s="7">
         <v>598</v>
       </c>
-      <c r="AQ44">
+      <c r="AP44" s="7">
         <v>841</v>
       </c>
-      <c r="AR44">
+      <c r="AQ44" s="7">
         <v>668</v>
       </c>
-      <c r="AS44">
+      <c r="AR44" s="7">
         <v>1592</v>
       </c>
-      <c r="AT44">
+      <c r="AS44" s="7">
         <v>11741</v>
+      </c>
+      <c r="AT44" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A45">
-[...8 lines deleted...]
-      <c r="E45" s="1">
+      <c r="A45" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="6">
         <v>45535</v>
       </c>
-      <c r="F45" t="s">
-[...2 lines deleted...]
-      <c r="G45">
+      <c r="E45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45" s="7">
         <v>24215</v>
       </c>
-      <c r="H45">
+      <c r="G45" s="7">
         <v>11460</v>
       </c>
-      <c r="I45">
+      <c r="H45" s="7">
         <v>12755</v>
       </c>
-      <c r="J45">
+      <c r="I45" s="7">
         <v>327</v>
       </c>
-      <c r="K45">
+      <c r="J45" s="7">
         <v>296</v>
       </c>
-      <c r="L45">
+      <c r="K45" s="7">
         <v>454</v>
       </c>
-      <c r="M45">
+      <c r="L45" s="7">
         <v>450</v>
       </c>
-      <c r="N45">
+      <c r="M45" s="7">
         <v>531</v>
       </c>
-      <c r="O45">
+      <c r="N45" s="7">
         <v>437</v>
       </c>
-      <c r="P45">
+      <c r="O45" s="7">
         <v>464</v>
       </c>
-      <c r="Q45">
+      <c r="P45" s="7">
         <v>463</v>
       </c>
-      <c r="R45">
+      <c r="Q45" s="7">
         <v>538</v>
       </c>
-      <c r="S45">
+      <c r="R45" s="7">
         <v>530</v>
       </c>
-      <c r="T45">
+      <c r="S45" s="7">
         <v>463</v>
       </c>
-      <c r="U45">
+      <c r="T45" s="7">
         <v>495</v>
       </c>
-      <c r="V45">
+      <c r="U45" s="7">
         <v>497</v>
       </c>
-      <c r="W45">
+      <c r="V45" s="7">
         <v>516</v>
       </c>
-      <c r="X45">
+      <c r="W45" s="7">
         <v>566</v>
       </c>
-      <c r="Y45">
+      <c r="X45" s="7">
         <v>534</v>
       </c>
-      <c r="Z45">
+      <c r="Y45" s="7">
         <v>625</v>
       </c>
-      <c r="AA45">
+      <c r="Z45" s="7">
         <v>568</v>
       </c>
-      <c r="AB45">
+      <c r="AA45" s="7">
         <v>686</v>
       </c>
-      <c r="AC45">
+      <c r="AB45" s="7">
         <v>656</v>
       </c>
-      <c r="AD45">
+      <c r="AC45" s="7">
         <v>657</v>
       </c>
-      <c r="AE45">
+      <c r="AD45" s="7">
         <v>660</v>
       </c>
-      <c r="AF45">
+      <c r="AE45" s="7">
         <v>659</v>
       </c>
-      <c r="AG45">
+      <c r="AF45" s="7">
         <v>741</v>
       </c>
-      <c r="AH45">
+      <c r="AG45" s="7">
         <v>837</v>
       </c>
-      <c r="AI45">
+      <c r="AH45" s="7">
         <v>838</v>
       </c>
-      <c r="AJ45">
+      <c r="AI45" s="7">
         <v>941</v>
       </c>
-      <c r="AK45">
+      <c r="AJ45" s="7">
         <v>994</v>
       </c>
-      <c r="AL45">
+      <c r="AK45" s="7">
         <v>1090</v>
       </c>
-      <c r="AM45">
+      <c r="AL45" s="7">
         <v>1166</v>
       </c>
-      <c r="AN45">
+      <c r="AM45" s="7">
         <v>860</v>
       </c>
-      <c r="AO45">
+      <c r="AN45" s="7">
         <v>981</v>
       </c>
-      <c r="AP45">
+      <c r="AO45" s="7">
         <v>596</v>
       </c>
-      <c r="AQ45">
+      <c r="AP45" s="7">
         <v>829</v>
       </c>
-      <c r="AR45">
+      <c r="AQ45" s="7">
         <v>669</v>
       </c>
-      <c r="AS45">
+      <c r="AR45" s="7">
         <v>1601</v>
       </c>
-      <c r="AT45">
+      <c r="AS45" s="7">
         <v>11745</v>
+      </c>
+      <c r="AT45" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A46">
-[...8 lines deleted...]
-      <c r="E46" s="1">
+      <c r="A46" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="6">
         <v>45565</v>
       </c>
-      <c r="F46" t="s">
-[...2 lines deleted...]
-      <c r="G46">
+      <c r="E46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="7">
         <v>24204</v>
       </c>
-      <c r="H46">
+      <c r="G46" s="7">
         <v>11448</v>
       </c>
-      <c r="I46">
+      <c r="H46" s="7">
         <v>12756</v>
       </c>
-      <c r="J46">
+      <c r="I46" s="7">
         <v>325</v>
       </c>
-      <c r="K46">
+      <c r="J46" s="7">
         <v>291</v>
       </c>
-      <c r="L46">
+      <c r="K46" s="7">
         <v>450</v>
       </c>
-      <c r="M46">
+      <c r="L46" s="7">
         <v>445</v>
       </c>
-      <c r="N46">
+      <c r="M46" s="7">
         <v>527</v>
       </c>
-      <c r="O46">
+      <c r="N46" s="7">
         <v>437</v>
       </c>
-      <c r="P46">
+      <c r="O46" s="7">
         <v>467</v>
       </c>
-      <c r="Q46">
+      <c r="P46" s="7">
         <v>468</v>
       </c>
-      <c r="R46">
+      <c r="Q46" s="7">
         <v>539</v>
       </c>
-      <c r="S46">
+      <c r="R46" s="7">
         <v>540</v>
       </c>
-      <c r="T46">
+      <c r="S46" s="7">
         <v>451</v>
       </c>
-      <c r="U46">
+      <c r="T46" s="7">
         <v>504</v>
       </c>
-      <c r="V46">
+      <c r="U46" s="7">
         <v>502</v>
       </c>
-      <c r="W46">
+      <c r="V46" s="7">
         <v>509</v>
       </c>
-      <c r="X46">
+      <c r="W46" s="7">
         <v>557</v>
       </c>
-      <c r="Y46">
+      <c r="X46" s="7">
         <v>535</v>
       </c>
-      <c r="Z46">
+      <c r="Y46" s="7">
         <v>635</v>
       </c>
-      <c r="AA46">
+      <c r="Z46" s="7">
         <v>572</v>
       </c>
-      <c r="AB46">
+      <c r="AA46" s="7">
         <v>683</v>
       </c>
-      <c r="AC46">
+      <c r="AB46" s="7">
         <v>649</v>
       </c>
-      <c r="AD46">
+      <c r="AC46" s="7">
         <v>652</v>
       </c>
-      <c r="AE46">
+      <c r="AD46" s="7">
         <v>660</v>
       </c>
-      <c r="AF46">
+      <c r="AE46" s="7">
         <v>664</v>
       </c>
-      <c r="AG46">
+      <c r="AF46" s="7">
         <v>749</v>
       </c>
-      <c r="AH46">
+      <c r="AG46" s="7">
         <v>838</v>
       </c>
-      <c r="AI46">
+      <c r="AH46" s="7">
         <v>835</v>
       </c>
-      <c r="AJ46">
+      <c r="AI46" s="7">
         <v>937</v>
       </c>
-      <c r="AK46">
+      <c r="AJ46" s="7">
         <v>986</v>
       </c>
-      <c r="AL46">
+      <c r="AK46" s="7">
         <v>1079</v>
       </c>
-      <c r="AM46">
+      <c r="AL46" s="7">
         <v>1160</v>
       </c>
-      <c r="AN46">
+      <c r="AM46" s="7">
         <v>873</v>
       </c>
-      <c r="AO46">
+      <c r="AN46" s="7">
         <v>990</v>
       </c>
-      <c r="AP46">
+      <c r="AO46" s="7">
         <v>599</v>
       </c>
-      <c r="AQ46">
+      <c r="AP46" s="7">
         <v>824</v>
       </c>
-      <c r="AR46">
+      <c r="AQ46" s="7">
         <v>670</v>
       </c>
-      <c r="AS46">
+      <c r="AR46" s="7">
         <v>1602</v>
       </c>
-      <c r="AT46">
+      <c r="AS46" s="7">
         <v>11762</v>
+      </c>
+      <c r="AT46" s="5" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:46" x14ac:dyDescent="0.4">
-      <c r="A47">
-[...8 lines deleted...]
-      <c r="E47" s="1">
+      <c r="A47" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="6">
         <v>45596</v>
       </c>
-      <c r="F47" t="s">
+      <c r="E47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="7">
+        <v>24175</v>
+      </c>
+      <c r="G47" s="7">
+        <v>11437</v>
+      </c>
+      <c r="H47" s="7">
+        <v>12738</v>
+      </c>
+      <c r="I47" s="7">
+        <v>328</v>
+      </c>
+      <c r="J47" s="7">
+        <v>287</v>
+      </c>
+      <c r="K47" s="7">
+        <v>445</v>
+      </c>
+      <c r="L47" s="7">
+        <v>437</v>
+      </c>
+      <c r="M47" s="7">
+        <v>530</v>
+      </c>
+      <c r="N47" s="7">
+        <v>442</v>
+      </c>
+      <c r="O47" s="7">
+        <v>467</v>
+      </c>
+      <c r="P47" s="7">
+        <v>461</v>
+      </c>
+      <c r="Q47" s="7">
+        <v>534</v>
+      </c>
+      <c r="R47" s="7">
+        <v>547</v>
+      </c>
+      <c r="S47" s="7">
+        <v>454</v>
+      </c>
+      <c r="T47" s="7">
+        <v>508</v>
+      </c>
+      <c r="U47" s="7">
+        <v>502</v>
+      </c>
+      <c r="V47" s="7">
+        <v>500</v>
+      </c>
+      <c r="W47" s="7">
+        <v>547</v>
+      </c>
+      <c r="X47" s="7">
+        <v>533</v>
+      </c>
+      <c r="Y47" s="7">
+        <v>636</v>
+      </c>
+      <c r="Z47" s="7">
+        <v>574</v>
+      </c>
+      <c r="AA47" s="7">
+        <v>683</v>
+      </c>
+      <c r="AB47" s="7">
+        <v>654</v>
+      </c>
+      <c r="AC47" s="7">
+        <v>657</v>
+      </c>
+      <c r="AD47" s="7">
+        <v>654</v>
+      </c>
+      <c r="AE47" s="7">
+        <v>659</v>
+      </c>
+      <c r="AF47" s="7">
+        <v>752</v>
+      </c>
+      <c r="AG47" s="7">
+        <v>836</v>
+      </c>
+      <c r="AH47" s="7">
+        <v>837</v>
+      </c>
+      <c r="AI47" s="7">
+        <v>934</v>
+      </c>
+      <c r="AJ47" s="7">
+        <v>977</v>
+      </c>
+      <c r="AK47" s="7">
+        <v>1077</v>
+      </c>
+      <c r="AL47" s="7">
+        <v>1151</v>
+      </c>
+      <c r="AM47" s="7">
+        <v>876</v>
+      </c>
+      <c r="AN47" s="7">
+        <v>1000</v>
+      </c>
+      <c r="AO47" s="7">
+        <v>602</v>
+      </c>
+      <c r="AP47" s="7">
+        <v>820</v>
+      </c>
+      <c r="AQ47" s="7">
+        <v>670</v>
+      </c>
+      <c r="AR47" s="7">
+        <v>1604</v>
+      </c>
+      <c r="AS47" s="7">
+        <v>11776</v>
+      </c>
+      <c r="AT47" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:46" x14ac:dyDescent="0.4">
+      <c r="A48" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" s="6">
+        <v>45626</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="7">
+        <v>24181</v>
+      </c>
+      <c r="G48" s="7">
+        <v>11430</v>
+      </c>
+      <c r="H48" s="7">
+        <v>12751</v>
+      </c>
+      <c r="I48" s="7">
+        <v>334</v>
+      </c>
+      <c r="J48" s="7">
+        <v>285</v>
+      </c>
+      <c r="K48" s="7">
+        <v>438</v>
+      </c>
+      <c r="L48" s="7">
+        <v>433</v>
+      </c>
+      <c r="M48" s="7">
+        <v>532</v>
+      </c>
+      <c r="N48" s="7">
+        <v>447</v>
+      </c>
+      <c r="O48" s="7">
+        <v>464</v>
+      </c>
+      <c r="P48" s="7">
+        <v>463</v>
+      </c>
+      <c r="Q48" s="7">
+        <v>536</v>
+      </c>
+      <c r="R48" s="7">
+        <v>563</v>
+      </c>
+      <c r="S48" s="7">
+        <v>454</v>
+      </c>
+      <c r="T48" s="7">
+        <v>501</v>
+      </c>
+      <c r="U48" s="7">
+        <v>497</v>
+      </c>
+      <c r="V48" s="7">
+        <v>492</v>
+      </c>
+      <c r="W48" s="7">
+        <v>550</v>
+      </c>
+      <c r="X48" s="7">
+        <v>539</v>
+      </c>
+      <c r="Y48" s="7">
+        <v>636</v>
+      </c>
+      <c r="Z48" s="7">
+        <v>575</v>
+      </c>
+      <c r="AA48" s="7">
+        <v>683</v>
+      </c>
+      <c r="AB48" s="7">
+        <v>650</v>
+      </c>
+      <c r="AC48" s="7">
+        <v>658</v>
+      </c>
+      <c r="AD48" s="7">
+        <v>648</v>
+      </c>
+      <c r="AE48" s="7">
+        <v>656</v>
+      </c>
+      <c r="AF48" s="7">
+        <v>754</v>
+      </c>
+      <c r="AG48" s="7">
+        <v>826</v>
+      </c>
+      <c r="AH48" s="7">
+        <v>843</v>
+      </c>
+      <c r="AI48" s="7">
+        <v>932</v>
+      </c>
+      <c r="AJ48" s="7">
+        <v>970</v>
+      </c>
+      <c r="AK48" s="7">
+        <v>1075</v>
+      </c>
+      <c r="AL48" s="7">
+        <v>1155</v>
+      </c>
+      <c r="AM48" s="7">
+        <v>879</v>
+      </c>
+      <c r="AN48" s="7">
+        <v>1007</v>
+      </c>
+      <c r="AO48" s="7">
+        <v>608</v>
+      </c>
+      <c r="AP48" s="7">
+        <v>817</v>
+      </c>
+      <c r="AQ48" s="7">
+        <v>672</v>
+      </c>
+      <c r="AR48" s="7">
+        <v>1609</v>
+      </c>
+      <c r="AS48" s="7">
+        <v>11791</v>
+      </c>
+    </row>
+    <row r="49" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A49" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="6">
+        <v>45657</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="G47">
-[...5 lines deleted...]
-      <c r="I47">
+      <c r="F49" s="7">
+        <v>24170</v>
+      </c>
+      <c r="G49" s="7">
+        <v>11432</v>
+      </c>
+      <c r="H49" s="7">
         <v>12738</v>
       </c>
-      <c r="J47">
-[...5 lines deleted...]
-      <c r="L47">
+      <c r="I49" s="7">
+        <v>332</v>
+      </c>
+      <c r="J49" s="7">
+        <v>289</v>
+      </c>
+      <c r="K49" s="7">
+        <v>446</v>
+      </c>
+      <c r="L49" s="7">
+        <v>430</v>
+      </c>
+      <c r="M49" s="7">
+        <v>534</v>
+      </c>
+      <c r="N49" s="7">
+        <v>447</v>
+      </c>
+      <c r="O49" s="7">
+        <v>463</v>
+      </c>
+      <c r="P49" s="7">
+        <v>462</v>
+      </c>
+      <c r="Q49" s="7">
+        <v>536</v>
+      </c>
+      <c r="R49" s="7">
+        <v>568</v>
+      </c>
+      <c r="S49" s="7">
+        <v>452</v>
+      </c>
+      <c r="T49" s="7">
+        <v>506</v>
+      </c>
+      <c r="U49" s="7">
+        <v>494</v>
+      </c>
+      <c r="V49" s="7">
+        <v>484</v>
+      </c>
+      <c r="W49" s="7">
+        <v>554</v>
+      </c>
+      <c r="X49" s="7">
+        <v>543</v>
+      </c>
+      <c r="Y49" s="7">
+        <v>633</v>
+      </c>
+      <c r="Z49" s="7">
+        <v>570</v>
+      </c>
+      <c r="AA49" s="7">
+        <v>681</v>
+      </c>
+      <c r="AB49" s="7">
+        <v>652</v>
+      </c>
+      <c r="AC49" s="7">
+        <v>664</v>
+      </c>
+      <c r="AD49" s="7">
+        <v>643</v>
+      </c>
+      <c r="AE49" s="7">
+        <v>657</v>
+      </c>
+      <c r="AF49" s="7">
+        <v>755</v>
+      </c>
+      <c r="AG49" s="7">
+        <v>824</v>
+      </c>
+      <c r="AH49" s="7">
+        <v>840</v>
+      </c>
+      <c r="AI49" s="7">
+        <v>930</v>
+      </c>
+      <c r="AJ49" s="7">
+        <v>964</v>
+      </c>
+      <c r="AK49" s="7">
+        <v>1069</v>
+      </c>
+      <c r="AL49" s="7">
+        <v>1153</v>
+      </c>
+      <c r="AM49" s="7">
+        <v>881</v>
+      </c>
+      <c r="AN49" s="7">
+        <v>1021</v>
+      </c>
+      <c r="AO49" s="7">
+        <v>609</v>
+      </c>
+      <c r="AP49" s="7">
+        <v>808</v>
+      </c>
+      <c r="AQ49" s="7">
+        <v>673</v>
+      </c>
+      <c r="AR49" s="7">
+        <v>1603</v>
+      </c>
+      <c r="AS49" s="7">
+        <v>11783</v>
+      </c>
+    </row>
+    <row r="50" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A50" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="6">
+        <v>45688</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F50" s="7">
+        <v>24123</v>
+      </c>
+      <c r="G50" s="7">
+        <v>11396</v>
+      </c>
+      <c r="H50" s="7">
+        <v>12727</v>
+      </c>
+      <c r="I50" s="7">
+        <v>330</v>
+      </c>
+      <c r="J50" s="7">
+        <v>283</v>
+      </c>
+      <c r="K50" s="7">
         <v>445</v>
       </c>
-      <c r="M47">
+      <c r="L50" s="7">
+        <v>435</v>
+      </c>
+      <c r="M50" s="7">
+        <v>534</v>
+      </c>
+      <c r="N50" s="7">
+        <v>444</v>
+      </c>
+      <c r="O50" s="7">
+        <v>456</v>
+      </c>
+      <c r="P50" s="7">
+        <v>465</v>
+      </c>
+      <c r="Q50" s="7">
+        <v>539</v>
+      </c>
+      <c r="R50" s="7">
+        <v>566</v>
+      </c>
+      <c r="S50" s="7">
+        <v>445</v>
+      </c>
+      <c r="T50" s="7">
+        <v>497</v>
+      </c>
+      <c r="U50" s="7">
+        <v>490</v>
+      </c>
+      <c r="V50" s="7">
+        <v>490</v>
+      </c>
+      <c r="W50" s="7">
+        <v>548</v>
+      </c>
+      <c r="X50" s="7">
+        <v>538</v>
+      </c>
+      <c r="Y50" s="7">
+        <v>632</v>
+      </c>
+      <c r="Z50" s="7">
+        <v>571</v>
+      </c>
+      <c r="AA50" s="7">
+        <v>681</v>
+      </c>
+      <c r="AB50" s="7">
+        <v>648</v>
+      </c>
+      <c r="AC50" s="7">
+        <v>661</v>
+      </c>
+      <c r="AD50" s="7">
+        <v>647</v>
+      </c>
+      <c r="AE50" s="7">
+        <v>661</v>
+      </c>
+      <c r="AF50" s="7">
+        <v>755</v>
+      </c>
+      <c r="AG50" s="7">
+        <v>814</v>
+      </c>
+      <c r="AH50" s="7">
+        <v>834</v>
+      </c>
+      <c r="AI50" s="7">
+        <v>931</v>
+      </c>
+      <c r="AJ50" s="7">
+        <v>966</v>
+      </c>
+      <c r="AK50" s="7">
+        <v>1069</v>
+      </c>
+      <c r="AL50" s="7">
+        <v>1144</v>
+      </c>
+      <c r="AM50" s="7">
+        <v>879</v>
+      </c>
+      <c r="AN50" s="7">
+        <v>1027</v>
+      </c>
+      <c r="AO50" s="7">
+        <v>609</v>
+      </c>
+      <c r="AP50" s="7">
+        <v>809</v>
+      </c>
+      <c r="AQ50" s="7">
+        <v>672</v>
+      </c>
+      <c r="AR50" s="7">
+        <v>1608</v>
+      </c>
+      <c r="AS50" s="7">
+        <v>11766</v>
+      </c>
+    </row>
+    <row r="51" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A51" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="6">
+        <v>45716</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" s="7">
+        <v>24101</v>
+      </c>
+      <c r="G51" s="7">
+        <v>11371</v>
+      </c>
+      <c r="H51" s="7">
+        <v>12730</v>
+      </c>
+      <c r="I51" s="7">
+        <v>325</v>
+      </c>
+      <c r="J51" s="7">
+        <v>281</v>
+      </c>
+      <c r="K51" s="7">
+        <v>443</v>
+      </c>
+      <c r="L51" s="7">
+        <v>435</v>
+      </c>
+      <c r="M51" s="7">
+        <v>539</v>
+      </c>
+      <c r="N51" s="7">
+        <v>448</v>
+      </c>
+      <c r="O51" s="7">
+        <v>454</v>
+      </c>
+      <c r="P51" s="7">
+        <v>461</v>
+      </c>
+      <c r="Q51" s="7">
+        <v>535</v>
+      </c>
+      <c r="R51" s="7">
+        <v>573</v>
+      </c>
+      <c r="S51" s="7">
+        <v>442</v>
+      </c>
+      <c r="T51" s="7">
+        <v>498</v>
+      </c>
+      <c r="U51" s="7">
+        <v>485</v>
+      </c>
+      <c r="V51" s="7">
+        <v>488</v>
+      </c>
+      <c r="W51" s="7">
+        <v>549</v>
+      </c>
+      <c r="X51" s="7">
+        <v>543</v>
+      </c>
+      <c r="Y51" s="7">
+        <v>624</v>
+      </c>
+      <c r="Z51" s="7">
+        <v>568</v>
+      </c>
+      <c r="AA51" s="7">
+        <v>685</v>
+      </c>
+      <c r="AB51" s="7">
+        <v>648</v>
+      </c>
+      <c r="AC51" s="7">
+        <v>657</v>
+      </c>
+      <c r="AD51" s="7">
+        <v>636</v>
+      </c>
+      <c r="AE51" s="7">
+        <v>665</v>
+      </c>
+      <c r="AF51" s="7">
+        <v>765</v>
+      </c>
+      <c r="AG51" s="7">
+        <v>804</v>
+      </c>
+      <c r="AH51" s="7">
+        <v>823</v>
+      </c>
+      <c r="AI51" s="7">
+        <v>938</v>
+      </c>
+      <c r="AJ51" s="7">
+        <v>967</v>
+      </c>
+      <c r="AK51" s="7">
+        <v>1064</v>
+      </c>
+      <c r="AL51" s="7">
+        <v>1144</v>
+      </c>
+      <c r="AM51" s="7">
+        <v>889</v>
+      </c>
+      <c r="AN51" s="7">
+        <v>1033</v>
+      </c>
+      <c r="AO51" s="7">
+        <v>610</v>
+      </c>
+      <c r="AP51" s="7">
+        <v>803</v>
+      </c>
+      <c r="AQ51" s="7">
+        <v>663</v>
+      </c>
+      <c r="AR51" s="7">
+        <v>1616</v>
+      </c>
+      <c r="AS51" s="7">
+        <v>11772</v>
+      </c>
+    </row>
+    <row r="52" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A52" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="6">
+        <v>45747</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F52" s="7">
+        <v>24018</v>
+      </c>
+      <c r="G52" s="7">
+        <v>11319</v>
+      </c>
+      <c r="H52" s="7">
+        <v>12699</v>
+      </c>
+      <c r="I52" s="7">
+        <v>321</v>
+      </c>
+      <c r="J52" s="7">
+        <v>279</v>
+      </c>
+      <c r="K52" s="7">
+        <v>434</v>
+      </c>
+      <c r="L52" s="7">
+        <v>430</v>
+      </c>
+      <c r="M52" s="7">
+        <v>539</v>
+      </c>
+      <c r="N52" s="7">
+        <v>446</v>
+      </c>
+      <c r="O52" s="7">
+        <v>451</v>
+      </c>
+      <c r="P52" s="7">
+        <v>466</v>
+      </c>
+      <c r="Q52" s="7">
+        <v>527</v>
+      </c>
+      <c r="R52" s="7">
+        <v>574</v>
+      </c>
+      <c r="S52" s="7">
+        <v>448</v>
+      </c>
+      <c r="T52" s="7">
+        <v>493</v>
+      </c>
+      <c r="U52" s="7">
+        <v>478</v>
+      </c>
+      <c r="V52" s="7">
+        <v>487</v>
+      </c>
+      <c r="W52" s="7">
+        <v>546</v>
+      </c>
+      <c r="X52" s="7">
+        <v>534</v>
+      </c>
+      <c r="Y52" s="7">
+        <v>614</v>
+      </c>
+      <c r="Z52" s="7">
+        <v>576</v>
+      </c>
+      <c r="AA52" s="7">
+        <v>677</v>
+      </c>
+      <c r="AB52" s="7">
+        <v>640</v>
+      </c>
+      <c r="AC52" s="7">
+        <v>661</v>
+      </c>
+      <c r="AD52" s="7">
+        <v>631</v>
+      </c>
+      <c r="AE52" s="7">
+        <v>661</v>
+      </c>
+      <c r="AF52" s="7">
+        <v>764</v>
+      </c>
+      <c r="AG52" s="7">
+        <v>812</v>
+      </c>
+      <c r="AH52" s="7">
+        <v>818</v>
+      </c>
+      <c r="AI52" s="7">
+        <v>924</v>
+      </c>
+      <c r="AJ52" s="7">
+        <v>968</v>
+      </c>
+      <c r="AK52" s="7">
+        <v>1055</v>
+      </c>
+      <c r="AL52" s="7">
+        <v>1143</v>
+      </c>
+      <c r="AM52" s="7">
+        <v>903</v>
+      </c>
+      <c r="AN52" s="7">
+        <v>1042</v>
+      </c>
+      <c r="AO52" s="7">
+        <v>598</v>
+      </c>
+      <c r="AP52" s="7">
+        <v>791</v>
+      </c>
+      <c r="AQ52" s="7">
+        <v>670</v>
+      </c>
+      <c r="AR52" s="7">
+        <v>1617</v>
+      </c>
+      <c r="AS52" s="7">
+        <v>11777</v>
+      </c>
+    </row>
+    <row r="53" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A53" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="6">
+        <v>45777</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F53" s="7">
+        <v>24017</v>
+      </c>
+      <c r="G53" s="7">
+        <v>11341</v>
+      </c>
+      <c r="H53" s="7">
+        <v>12676</v>
+      </c>
+      <c r="I53" s="7">
+        <v>322</v>
+      </c>
+      <c r="J53" s="7">
+        <v>274</v>
+      </c>
+      <c r="K53" s="7">
+        <v>433</v>
+      </c>
+      <c r="L53" s="7">
+        <v>434</v>
+      </c>
+      <c r="M53" s="7">
+        <v>541</v>
+      </c>
+      <c r="N53" s="7">
+        <v>443</v>
+      </c>
+      <c r="O53" s="7">
+        <v>457</v>
+      </c>
+      <c r="P53" s="7">
+        <v>464</v>
+      </c>
+      <c r="Q53" s="7">
+        <v>524</v>
+      </c>
+      <c r="R53" s="7">
+        <v>578</v>
+      </c>
+      <c r="S53" s="7">
+        <v>448</v>
+      </c>
+      <c r="T53" s="7">
+        <v>480</v>
+      </c>
+      <c r="U53" s="7">
+        <v>477</v>
+      </c>
+      <c r="V53" s="7">
+        <v>491</v>
+      </c>
+      <c r="W53" s="7">
+        <v>556</v>
+      </c>
+      <c r="X53" s="7">
+        <v>534</v>
+      </c>
+      <c r="Y53" s="7">
+        <v>614</v>
+      </c>
+      <c r="Z53" s="7">
+        <v>572</v>
+      </c>
+      <c r="AA53" s="7">
+        <v>678</v>
+      </c>
+      <c r="AB53" s="7">
+        <v>645</v>
+      </c>
+      <c r="AC53" s="7">
+        <v>665</v>
+      </c>
+      <c r="AD53" s="7">
+        <v>626</v>
+      </c>
+      <c r="AE53" s="7">
+        <v>662</v>
+      </c>
+      <c r="AF53" s="7">
+        <v>765</v>
+      </c>
+      <c r="AG53" s="7">
+        <v>805</v>
+      </c>
+      <c r="AH53" s="7">
+        <v>808</v>
+      </c>
+      <c r="AI53" s="7">
+        <v>925</v>
+      </c>
+      <c r="AJ53" s="7">
+        <v>965</v>
+      </c>
+      <c r="AK53" s="7">
+        <v>1057</v>
+      </c>
+      <c r="AL53" s="7">
+        <v>1142</v>
+      </c>
+      <c r="AM53" s="7">
+        <v>913</v>
+      </c>
+      <c r="AN53" s="7">
+        <v>1048</v>
+      </c>
+      <c r="AO53" s="7">
+        <v>595</v>
+      </c>
+      <c r="AP53" s="7">
+        <v>789</v>
+      </c>
+      <c r="AQ53" s="7">
+        <v>669</v>
+      </c>
+      <c r="AR53" s="7">
+        <v>1618</v>
+      </c>
+      <c r="AS53" s="7">
+        <v>11796</v>
+      </c>
+    </row>
+    <row r="54" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A54" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="6">
+        <v>45808</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F54" s="7">
+        <v>24006</v>
+      </c>
+      <c r="G54" s="7">
+        <v>11344</v>
+      </c>
+      <c r="H54" s="7">
+        <v>12662</v>
+      </c>
+      <c r="I54" s="7">
+        <v>318</v>
+      </c>
+      <c r="J54" s="7">
+        <v>272</v>
+      </c>
+      <c r="K54" s="7">
+        <v>434</v>
+      </c>
+      <c r="L54" s="7">
+        <v>427</v>
+      </c>
+      <c r="M54" s="7">
+        <v>540</v>
+      </c>
+      <c r="N54" s="7">
+        <v>446</v>
+      </c>
+      <c r="O54" s="7">
+        <v>459</v>
+      </c>
+      <c r="P54" s="7">
+        <v>472</v>
+      </c>
+      <c r="Q54" s="7">
+        <v>521</v>
+      </c>
+      <c r="R54" s="7">
+        <v>562</v>
+      </c>
+      <c r="S54" s="7">
+        <v>451</v>
+      </c>
+      <c r="T54" s="7">
+        <v>486</v>
+      </c>
+      <c r="U54" s="7">
+        <v>486</v>
+      </c>
+      <c r="V54" s="7">
+        <v>485</v>
+      </c>
+      <c r="W54" s="7">
+        <v>562</v>
+      </c>
+      <c r="X54" s="7">
+        <v>536</v>
+      </c>
+      <c r="Y54" s="7">
+        <v>609</v>
+      </c>
+      <c r="Z54" s="7">
+        <v>572</v>
+      </c>
+      <c r="AA54" s="7">
+        <v>681</v>
+      </c>
+      <c r="AB54" s="7">
+        <v>648</v>
+      </c>
+      <c r="AC54" s="7">
+        <v>663</v>
+      </c>
+      <c r="AD54" s="7">
+        <v>618</v>
+      </c>
+      <c r="AE54" s="7">
+        <v>661</v>
+      </c>
+      <c r="AF54" s="7">
+        <v>761</v>
+      </c>
+      <c r="AG54" s="7">
+        <v>808</v>
+      </c>
+      <c r="AH54" s="7">
+        <v>817</v>
+      </c>
+      <c r="AI54" s="7">
+        <v>925</v>
+      </c>
+      <c r="AJ54" s="7">
+        <v>955</v>
+      </c>
+      <c r="AK54" s="7">
+        <v>1053</v>
+      </c>
+      <c r="AL54" s="7">
+        <v>1142</v>
+      </c>
+      <c r="AM54" s="7">
+        <v>915</v>
+      </c>
+      <c r="AN54" s="7">
+        <v>1061</v>
+      </c>
+      <c r="AO54" s="7">
+        <v>587</v>
+      </c>
+      <c r="AP54" s="7">
+        <v>784</v>
+      </c>
+      <c r="AQ54" s="7">
+        <v>671</v>
+      </c>
+      <c r="AR54" s="7">
+        <v>1618</v>
+      </c>
+      <c r="AS54" s="7">
+        <v>11821</v>
+      </c>
+    </row>
+    <row r="55" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A55" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="6">
+        <v>45838</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" s="7">
+        <v>24000</v>
+      </c>
+      <c r="G55" s="7">
+        <v>11351</v>
+      </c>
+      <c r="H55" s="7">
+        <v>12649</v>
+      </c>
+      <c r="I55" s="7">
+        <v>316</v>
+      </c>
+      <c r="J55" s="7">
+        <v>274</v>
+      </c>
+      <c r="K55" s="7">
+        <v>429</v>
+      </c>
+      <c r="L55" s="7">
+        <v>427</v>
+      </c>
+      <c r="M55" s="7">
+        <v>535</v>
+      </c>
+      <c r="N55" s="7">
         <v>437</v>
       </c>
-      <c r="N47">
+      <c r="O55" s="7">
+        <v>471</v>
+      </c>
+      <c r="P55" s="7">
+        <v>476</v>
+      </c>
+      <c r="Q55" s="7">
+        <v>529</v>
+      </c>
+      <c r="R55" s="7">
+        <v>563</v>
+      </c>
+      <c r="S55" s="7">
+        <v>447</v>
+      </c>
+      <c r="T55" s="7">
+        <v>487</v>
+      </c>
+      <c r="U55" s="7">
+        <v>486</v>
+      </c>
+      <c r="V55" s="7">
+        <v>492</v>
+      </c>
+      <c r="W55" s="7">
+        <v>551</v>
+      </c>
+      <c r="X55" s="7">
+        <v>527</v>
+      </c>
+      <c r="Y55" s="7">
+        <v>617</v>
+      </c>
+      <c r="Z55" s="7">
+        <v>574</v>
+      </c>
+      <c r="AA55" s="7">
+        <v>683</v>
+      </c>
+      <c r="AB55" s="7">
+        <v>637</v>
+      </c>
+      <c r="AC55" s="7">
+        <v>662</v>
+      </c>
+      <c r="AD55" s="7">
+        <v>626</v>
+      </c>
+      <c r="AE55" s="7">
+        <v>664</v>
+      </c>
+      <c r="AF55" s="7">
+        <v>762</v>
+      </c>
+      <c r="AG55" s="7">
+        <v>797</v>
+      </c>
+      <c r="AH55" s="7">
+        <v>814</v>
+      </c>
+      <c r="AI55" s="7">
+        <v>929</v>
+      </c>
+      <c r="AJ55" s="7">
+        <v>954</v>
+      </c>
+      <c r="AK55" s="7">
+        <v>1055</v>
+      </c>
+      <c r="AL55" s="7">
+        <v>1133</v>
+      </c>
+      <c r="AM55" s="7">
+        <v>921</v>
+      </c>
+      <c r="AN55" s="7">
+        <v>1073</v>
+      </c>
+      <c r="AO55" s="7">
+        <v>586</v>
+      </c>
+      <c r="AP55" s="7">
+        <v>782</v>
+      </c>
+      <c r="AQ55" s="7">
+        <v>673</v>
+      </c>
+      <c r="AR55" s="7">
+        <v>1611</v>
+      </c>
+      <c r="AS55" s="7">
+        <v>11841</v>
+      </c>
+    </row>
+    <row r="56" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A56" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="6">
+        <v>45869</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F56" s="7">
+        <v>24025</v>
+      </c>
+      <c r="G56" s="7">
+        <v>11364</v>
+      </c>
+      <c r="H56" s="7">
+        <v>12661</v>
+      </c>
+      <c r="I56" s="7">
+        <v>317</v>
+      </c>
+      <c r="J56" s="7">
+        <v>273</v>
+      </c>
+      <c r="K56" s="7">
+        <v>434</v>
+      </c>
+      <c r="L56" s="7">
+        <v>419</v>
+      </c>
+      <c r="M56" s="7">
+        <v>525</v>
+      </c>
+      <c r="N56" s="7">
+        <v>444</v>
+      </c>
+      <c r="O56" s="7">
+        <v>473</v>
+      </c>
+      <c r="P56" s="7">
+        <v>476</v>
+      </c>
+      <c r="Q56" s="7">
+        <v>527</v>
+      </c>
+      <c r="R56" s="7">
+        <v>570</v>
+      </c>
+      <c r="S56" s="7">
+        <v>459</v>
+      </c>
+      <c r="T56" s="7">
+        <v>488</v>
+      </c>
+      <c r="U56" s="7">
+        <v>490</v>
+      </c>
+      <c r="V56" s="7">
+        <v>494</v>
+      </c>
+      <c r="W56" s="7">
+        <v>560</v>
+      </c>
+      <c r="X56" s="7">
+        <v>534</v>
+      </c>
+      <c r="Y56" s="7">
+        <v>616</v>
+      </c>
+      <c r="Z56" s="7">
+        <v>570</v>
+      </c>
+      <c r="AA56" s="7">
+        <v>672</v>
+      </c>
+      <c r="AB56" s="7">
+        <v>635</v>
+      </c>
+      <c r="AC56" s="7">
+        <v>669</v>
+      </c>
+      <c r="AD56" s="7">
+        <v>630</v>
+      </c>
+      <c r="AE56" s="7">
+        <v>657</v>
+      </c>
+      <c r="AF56" s="7">
+        <v>766</v>
+      </c>
+      <c r="AG56" s="7">
+        <v>802</v>
+      </c>
+      <c r="AH56" s="7">
+        <v>807</v>
+      </c>
+      <c r="AI56" s="7">
+        <v>924</v>
+      </c>
+      <c r="AJ56" s="7">
+        <v>956</v>
+      </c>
+      <c r="AK56" s="7">
+        <v>1052</v>
+      </c>
+      <c r="AL56" s="7">
+        <v>1119</v>
+      </c>
+      <c r="AM56" s="7">
+        <v>923</v>
+      </c>
+      <c r="AN56" s="7">
+        <v>1089</v>
+      </c>
+      <c r="AO56" s="7">
+        <v>587</v>
+      </c>
+      <c r="AP56" s="7">
+        <v>781</v>
+      </c>
+      <c r="AQ56" s="7">
+        <v>677</v>
+      </c>
+      <c r="AR56" s="7">
+        <v>1610</v>
+      </c>
+      <c r="AS56" s="7">
+        <v>11875</v>
+      </c>
+    </row>
+    <row r="57" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A57" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" s="6">
+        <v>45900</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F57" s="7">
+        <v>23953</v>
+      </c>
+      <c r="G57" s="7">
+        <v>11320</v>
+      </c>
+      <c r="H57" s="7">
+        <v>12633</v>
+      </c>
+      <c r="I57" s="7">
+        <v>309</v>
+      </c>
+      <c r="J57" s="7">
+        <v>260</v>
+      </c>
+      <c r="K57" s="7">
+        <v>430</v>
+      </c>
+      <c r="L57" s="7">
+        <v>422</v>
+      </c>
+      <c r="M57" s="7">
+        <v>524</v>
+      </c>
+      <c r="N57" s="7">
+        <v>441</v>
+      </c>
+      <c r="O57" s="7">
+        <v>462</v>
+      </c>
+      <c r="P57" s="7">
+        <v>471</v>
+      </c>
+      <c r="Q57" s="7">
         <v>530</v>
       </c>
-      <c r="O47">
+      <c r="R57" s="7">
+        <v>572</v>
+      </c>
+      <c r="S57" s="7">
+        <v>443</v>
+      </c>
+      <c r="T57" s="7">
+        <v>491</v>
+      </c>
+      <c r="U57" s="7">
+        <v>495</v>
+      </c>
+      <c r="V57" s="7">
+        <v>492</v>
+      </c>
+      <c r="W57" s="7">
+        <v>553</v>
+      </c>
+      <c r="X57" s="7">
+        <v>530</v>
+      </c>
+      <c r="Y57" s="7">
+        <v>618</v>
+      </c>
+      <c r="Z57" s="7">
+        <v>567</v>
+      </c>
+      <c r="AA57" s="7">
+        <v>667</v>
+      </c>
+      <c r="AB57" s="7">
+        <v>630</v>
+      </c>
+      <c r="AC57" s="7">
+        <v>667</v>
+      </c>
+      <c r="AD57" s="7">
+        <v>626</v>
+      </c>
+      <c r="AE57" s="7">
+        <v>665</v>
+      </c>
+      <c r="AF57" s="7">
+        <v>770</v>
+      </c>
+      <c r="AG57" s="7">
+        <v>793</v>
+      </c>
+      <c r="AH57" s="7">
+        <v>810</v>
+      </c>
+      <c r="AI57" s="7">
+        <v>924</v>
+      </c>
+      <c r="AJ57" s="7">
+        <v>949</v>
+      </c>
+      <c r="AK57" s="7">
+        <v>1044</v>
+      </c>
+      <c r="AL57" s="7">
+        <v>1122</v>
+      </c>
+      <c r="AM57" s="7">
+        <v>928</v>
+      </c>
+      <c r="AN57" s="7">
+        <v>1091</v>
+      </c>
+      <c r="AO57" s="7">
+        <v>586</v>
+      </c>
+      <c r="AP57" s="7">
+        <v>781</v>
+      </c>
+      <c r="AQ57" s="7">
+        <v>682</v>
+      </c>
+      <c r="AR57" s="7">
+        <v>1608</v>
+      </c>
+      <c r="AS57" s="7">
+        <v>11854</v>
+      </c>
+    </row>
+    <row r="58" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A58" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" s="6">
+        <v>45930</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F58" s="7">
+        <v>23930</v>
+      </c>
+      <c r="G58" s="7">
+        <v>11318</v>
+      </c>
+      <c r="H58" s="7">
+        <v>12612</v>
+      </c>
+      <c r="I58" s="7">
+        <v>311</v>
+      </c>
+      <c r="J58" s="7">
+        <v>255</v>
+      </c>
+      <c r="K58" s="7">
+        <v>424</v>
+      </c>
+      <c r="L58" s="7">
+        <v>424</v>
+      </c>
+      <c r="M58" s="7">
+        <v>526</v>
+      </c>
+      <c r="N58" s="7">
         <v>442</v>
       </c>
-      <c r="P47">
+      <c r="O58" s="7">
+        <v>464</v>
+      </c>
+      <c r="P58" s="7">
+        <v>468</v>
+      </c>
+      <c r="Q58" s="7">
+        <v>531</v>
+      </c>
+      <c r="R58" s="7">
+        <v>560</v>
+      </c>
+      <c r="S58" s="7">
+        <v>446</v>
+      </c>
+      <c r="T58" s="7">
+        <v>506</v>
+      </c>
+      <c r="U58" s="7">
+        <v>494</v>
+      </c>
+      <c r="V58" s="7">
+        <v>486</v>
+      </c>
+      <c r="W58" s="7">
+        <v>546</v>
+      </c>
+      <c r="X58" s="7">
+        <v>522</v>
+      </c>
+      <c r="Y58" s="7">
+        <v>613</v>
+      </c>
+      <c r="Z58" s="7">
+        <v>570</v>
+      </c>
+      <c r="AA58" s="7">
+        <v>675</v>
+      </c>
+      <c r="AB58" s="7">
+        <v>627</v>
+      </c>
+      <c r="AC58" s="7">
+        <v>671</v>
+      </c>
+      <c r="AD58" s="7">
+        <v>621</v>
+      </c>
+      <c r="AE58" s="7">
+        <v>659</v>
+      </c>
+      <c r="AF58" s="7">
+        <v>763</v>
+      </c>
+      <c r="AG58" s="7">
+        <v>793</v>
+      </c>
+      <c r="AH58" s="7">
+        <v>822</v>
+      </c>
+      <c r="AI58" s="7">
+        <v>920</v>
+      </c>
+      <c r="AJ58" s="7">
+        <v>937</v>
+      </c>
+      <c r="AK58" s="7">
+        <v>1049</v>
+      </c>
+      <c r="AL58" s="7">
+        <v>1120</v>
+      </c>
+      <c r="AM58" s="7">
+        <v>929</v>
+      </c>
+      <c r="AN58" s="7">
+        <v>1105</v>
+      </c>
+      <c r="AO58" s="7">
+        <v>583</v>
+      </c>
+      <c r="AP58" s="7">
+        <v>778</v>
+      </c>
+      <c r="AQ58" s="7">
+        <v>684</v>
+      </c>
+      <c r="AR58" s="7">
+        <v>1606</v>
+      </c>
+      <c r="AS58" s="7">
+        <v>11855</v>
+      </c>
+    </row>
+    <row r="59" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A59" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" s="6">
+        <v>45961</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="7">
+        <v>23923</v>
+      </c>
+      <c r="G59" s="7">
+        <v>11319</v>
+      </c>
+      <c r="H59" s="7">
+        <v>12604</v>
+      </c>
+      <c r="I59" s="7">
+        <v>310</v>
+      </c>
+      <c r="J59" s="7">
+        <v>258</v>
+      </c>
+      <c r="K59" s="7">
+        <v>422</v>
+      </c>
+      <c r="L59" s="7">
+        <v>419</v>
+      </c>
+      <c r="M59" s="7">
+        <v>531</v>
+      </c>
+      <c r="N59" s="7">
+        <v>442</v>
+      </c>
+      <c r="O59" s="7">
+        <v>464</v>
+      </c>
+      <c r="P59" s="7">
         <v>467</v>
       </c>
-      <c r="Q47">
+      <c r="Q59" s="7">
+        <v>532</v>
+      </c>
+      <c r="R59" s="7">
+        <v>562</v>
+      </c>
+      <c r="S59" s="7">
+        <v>446</v>
+      </c>
+      <c r="T59" s="7">
+        <v>503</v>
+      </c>
+      <c r="U59" s="7">
+        <v>494</v>
+      </c>
+      <c r="V59" s="7">
+        <v>481</v>
+      </c>
+      <c r="W59" s="7">
+        <v>537</v>
+      </c>
+      <c r="X59" s="7">
+        <v>523</v>
+      </c>
+      <c r="Y59" s="7">
+        <v>619</v>
+      </c>
+      <c r="Z59" s="7">
+        <v>567</v>
+      </c>
+      <c r="AA59" s="7">
+        <v>674</v>
+      </c>
+      <c r="AB59" s="7">
+        <v>630</v>
+      </c>
+      <c r="AC59" s="7">
+        <v>670</v>
+      </c>
+      <c r="AD59" s="7">
+        <v>625</v>
+      </c>
+      <c r="AE59" s="7">
+        <v>666</v>
+      </c>
+      <c r="AF59" s="7">
+        <v>757</v>
+      </c>
+      <c r="AG59" s="7">
+        <v>782</v>
+      </c>
+      <c r="AH59" s="7">
+        <v>828</v>
+      </c>
+      <c r="AI59" s="7">
+        <v>912</v>
+      </c>
+      <c r="AJ59" s="7">
+        <v>933</v>
+      </c>
+      <c r="AK59" s="7">
+        <v>1055</v>
+      </c>
+      <c r="AL59" s="7">
+        <v>1121</v>
+      </c>
+      <c r="AM59" s="7">
+        <v>943</v>
+      </c>
+      <c r="AN59" s="7">
+        <v>1103</v>
+      </c>
+      <c r="AO59" s="7">
+        <v>576</v>
+      </c>
+      <c r="AP59" s="7">
+        <v>772</v>
+      </c>
+      <c r="AQ59" s="7">
+        <v>686</v>
+      </c>
+      <c r="AR59" s="7">
+        <v>1613</v>
+      </c>
+      <c r="AS59" s="7">
+        <v>11861</v>
+      </c>
+    </row>
+    <row r="60" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A60" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="6">
+        <v>45991</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F60" s="7">
+        <v>23898</v>
+      </c>
+      <c r="G60" s="7">
+        <v>11311</v>
+      </c>
+      <c r="H60" s="7">
+        <v>12587</v>
+      </c>
+      <c r="I60" s="7">
+        <v>312</v>
+      </c>
+      <c r="J60" s="7">
+        <v>255</v>
+      </c>
+      <c r="K60" s="7">
+        <v>412</v>
+      </c>
+      <c r="L60" s="7">
+        <v>419</v>
+      </c>
+      <c r="M60" s="7">
+        <v>536</v>
+      </c>
+      <c r="N60" s="7">
+        <v>443</v>
+      </c>
+      <c r="O60" s="7">
+        <v>469</v>
+      </c>
+      <c r="P60" s="7">
+        <v>463</v>
+      </c>
+      <c r="Q60" s="7">
+        <v>530</v>
+      </c>
+      <c r="R60" s="7">
+        <v>571</v>
+      </c>
+      <c r="S60" s="7">
+        <v>450</v>
+      </c>
+      <c r="T60" s="7">
+        <v>497</v>
+      </c>
+      <c r="U60" s="7">
+        <v>484</v>
+      </c>
+      <c r="V60" s="7">
+        <v>482</v>
+      </c>
+      <c r="W60" s="7">
+        <v>540</v>
+      </c>
+      <c r="X60" s="7">
+        <v>520</v>
+      </c>
+      <c r="Y60" s="7">
+        <v>622</v>
+      </c>
+      <c r="Z60" s="7">
+        <v>573</v>
+      </c>
+      <c r="AA60" s="7">
+        <v>674</v>
+      </c>
+      <c r="AB60" s="7">
+        <v>624</v>
+      </c>
+      <c r="AC60" s="7">
+        <v>663</v>
+      </c>
+      <c r="AD60" s="7">
+        <v>619</v>
+      </c>
+      <c r="AE60" s="7">
+        <v>667</v>
+      </c>
+      <c r="AF60" s="7">
+        <v>753</v>
+      </c>
+      <c r="AG60" s="7">
+        <v>779</v>
+      </c>
+      <c r="AH60" s="7">
+        <v>838</v>
+      </c>
+      <c r="AI60" s="7">
+        <v>909</v>
+      </c>
+      <c r="AJ60" s="7">
+        <v>917</v>
+      </c>
+      <c r="AK60" s="7">
+        <v>1050</v>
+      </c>
+      <c r="AL60" s="7">
+        <v>1123</v>
+      </c>
+      <c r="AM60" s="7">
+        <v>947</v>
+      </c>
+      <c r="AN60" s="7">
+        <v>1112</v>
+      </c>
+      <c r="AO60" s="7">
+        <v>572</v>
+      </c>
+      <c r="AP60" s="7">
+        <v>768</v>
+      </c>
+      <c r="AQ60" s="7">
+        <v>695</v>
+      </c>
+      <c r="AR60" s="7">
+        <v>1610</v>
+      </c>
+      <c r="AS60" s="7">
+        <v>11869</v>
+      </c>
+    </row>
+    <row r="61" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A61" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="6">
+        <v>46022</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61" s="7">
+        <v>23860</v>
+      </c>
+      <c r="G61" s="7">
+        <v>11296</v>
+      </c>
+      <c r="H61" s="7">
+        <v>12564</v>
+      </c>
+      <c r="I61" s="7">
+        <v>309</v>
+      </c>
+      <c r="J61" s="7">
+        <v>259</v>
+      </c>
+      <c r="K61" s="7">
+        <v>410</v>
+      </c>
+      <c r="L61" s="7">
+        <v>410</v>
+      </c>
+      <c r="M61" s="7">
+        <v>539</v>
+      </c>
+      <c r="N61" s="7">
+        <v>440</v>
+      </c>
+      <c r="O61" s="7">
+        <v>465</v>
+      </c>
+      <c r="P61" s="7">
+        <v>468</v>
+      </c>
+      <c r="Q61" s="7">
+        <v>535</v>
+      </c>
+      <c r="R61" s="7">
+        <v>569</v>
+      </c>
+      <c r="S61" s="7">
+        <v>448</v>
+      </c>
+      <c r="T61" s="7">
+        <v>495</v>
+      </c>
+      <c r="U61" s="7">
+        <v>481</v>
+      </c>
+      <c r="V61" s="7">
+        <v>482</v>
+      </c>
+      <c r="W61" s="7">
+        <v>541</v>
+      </c>
+      <c r="X61" s="7">
+        <v>516</v>
+      </c>
+      <c r="Y61" s="7">
+        <v>628</v>
+      </c>
+      <c r="Z61" s="7">
+        <v>571</v>
+      </c>
+      <c r="AA61" s="7">
+        <v>669</v>
+      </c>
+      <c r="AB61" s="7">
+        <v>626</v>
+      </c>
+      <c r="AC61" s="7">
+        <v>657</v>
+      </c>
+      <c r="AD61" s="7">
+        <v>619</v>
+      </c>
+      <c r="AE61" s="7">
+        <v>664</v>
+      </c>
+      <c r="AF61" s="7">
+        <v>750</v>
+      </c>
+      <c r="AG61" s="7">
+        <v>778</v>
+      </c>
+      <c r="AH61" s="7">
+        <v>836</v>
+      </c>
+      <c r="AI61" s="7">
+        <v>905</v>
+      </c>
+      <c r="AJ61" s="7">
+        <v>916</v>
+      </c>
+      <c r="AK61" s="7">
+        <v>1038</v>
+      </c>
+      <c r="AL61" s="7">
+        <v>1115</v>
+      </c>
+      <c r="AM61" s="7">
+        <v>964</v>
+      </c>
+      <c r="AN61" s="7">
+        <v>1125</v>
+      </c>
+      <c r="AO61" s="7">
+        <v>565</v>
+      </c>
+      <c r="AP61" s="7">
+        <v>758</v>
+      </c>
+      <c r="AQ61" s="7">
+        <v>700</v>
+      </c>
+      <c r="AR61" s="7">
+        <v>1609</v>
+      </c>
+      <c r="AS61" s="7">
+        <v>11861</v>
+      </c>
+    </row>
+    <row r="62" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A62" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="6">
+        <v>46053</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62" s="7">
+        <v>23806</v>
+      </c>
+      <c r="G62" s="7">
+        <v>11275</v>
+      </c>
+      <c r="H62" s="7">
+        <v>12531</v>
+      </c>
+      <c r="I62" s="7">
+        <v>312</v>
+      </c>
+      <c r="J62" s="7">
+        <v>265</v>
+      </c>
+      <c r="K62" s="7">
+        <v>409</v>
+      </c>
+      <c r="L62" s="7">
+        <v>406</v>
+      </c>
+      <c r="M62" s="7">
+        <v>540</v>
+      </c>
+      <c r="N62" s="7">
+        <v>440</v>
+      </c>
+      <c r="O62" s="7">
         <v>461</v>
       </c>
-      <c r="R47">
-[...26 lines deleted...]
-      <c r="AA47">
+      <c r="P62" s="7">
+        <v>463</v>
+      </c>
+      <c r="Q62" s="7">
+        <v>529</v>
+      </c>
+      <c r="R62" s="7">
+        <v>565</v>
+      </c>
+      <c r="S62" s="7">
+        <v>452</v>
+      </c>
+      <c r="T62" s="7">
+        <v>499</v>
+      </c>
+      <c r="U62" s="7">
+        <v>473</v>
+      </c>
+      <c r="V62" s="7">
+        <v>480</v>
+      </c>
+      <c r="W62" s="7">
+        <v>537</v>
+      </c>
+      <c r="X62" s="7">
+        <v>509</v>
+      </c>
+      <c r="Y62" s="7">
+        <v>633</v>
+      </c>
+      <c r="Z62" s="7">
+        <v>573</v>
+      </c>
+      <c r="AA62" s="7">
+        <v>663</v>
+      </c>
+      <c r="AB62" s="7">
+        <v>622</v>
+      </c>
+      <c r="AC62" s="7">
+        <v>656</v>
+      </c>
+      <c r="AD62" s="7">
+        <v>621</v>
+      </c>
+      <c r="AE62" s="7">
+        <v>669</v>
+      </c>
+      <c r="AF62" s="7">
+        <v>747</v>
+      </c>
+      <c r="AG62" s="7">
+        <v>761</v>
+      </c>
+      <c r="AH62" s="7">
+        <v>821</v>
+      </c>
+      <c r="AI62" s="7">
+        <v>909</v>
+      </c>
+      <c r="AJ62" s="7">
+        <v>921</v>
+      </c>
+      <c r="AK62" s="7">
+        <v>1040</v>
+      </c>
+      <c r="AL62" s="7">
+        <v>1115</v>
+      </c>
+      <c r="AM62" s="7">
+        <v>972</v>
+      </c>
+      <c r="AN62" s="7">
+        <v>1126</v>
+      </c>
+      <c r="AO62" s="7">
+        <v>557</v>
+      </c>
+      <c r="AP62" s="7">
+        <v>751</v>
+      </c>
+      <c r="AQ62" s="7">
+        <v>702</v>
+      </c>
+      <c r="AR62" s="7">
+        <v>1607</v>
+      </c>
+      <c r="AS62" s="7">
+        <v>11831</v>
+      </c>
+    </row>
+    <row r="63" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A63" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" s="6">
+        <v>46081</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63" s="7">
+        <v>23764</v>
+      </c>
+      <c r="G63" s="7">
+        <v>11260</v>
+      </c>
+      <c r="H63" s="7">
+        <v>12504</v>
+      </c>
+      <c r="I63" s="7">
+        <v>315</v>
+      </c>
+      <c r="J63" s="7">
+        <v>263</v>
+      </c>
+      <c r="K63" s="7">
+        <v>402</v>
+      </c>
+      <c r="L63" s="7">
+        <v>409</v>
+      </c>
+      <c r="M63" s="7">
+        <v>539</v>
+      </c>
+      <c r="N63" s="7">
+        <v>440</v>
+      </c>
+      <c r="O63" s="7">
+        <v>463</v>
+      </c>
+      <c r="P63" s="7">
+        <v>455</v>
+      </c>
+      <c r="Q63" s="7">
+        <v>517</v>
+      </c>
+      <c r="R63" s="7">
+        <v>558</v>
+      </c>
+      <c r="S63" s="7">
+        <v>448</v>
+      </c>
+      <c r="T63" s="7">
+        <v>495</v>
+      </c>
+      <c r="U63" s="7">
+        <v>480</v>
+      </c>
+      <c r="V63" s="7">
+        <v>486</v>
+      </c>
+      <c r="W63" s="7">
+        <v>535</v>
+      </c>
+      <c r="X63" s="7">
+        <v>507</v>
+      </c>
+      <c r="Y63" s="7">
+        <v>629</v>
+      </c>
+      <c r="Z63" s="7">
         <v>574</v>
       </c>
-      <c r="AB47">
-[...47 lines deleted...]
-      <c r="AR47">
+      <c r="AA63" s="7">
+        <v>662</v>
+      </c>
+      <c r="AB63" s="7">
+        <v>623</v>
+      </c>
+      <c r="AC63" s="7">
+        <v>653</v>
+      </c>
+      <c r="AD63" s="7">
+        <v>617</v>
+      </c>
+      <c r="AE63" s="7">
+        <v>668</v>
+      </c>
+      <c r="AF63" s="7">
+        <v>749</v>
+      </c>
+      <c r="AG63" s="7">
+        <v>765</v>
+      </c>
+      <c r="AH63" s="7">
+        <v>811</v>
+      </c>
+      <c r="AI63" s="7">
+        <v>911</v>
+      </c>
+      <c r="AJ63" s="7">
+        <v>921</v>
+      </c>
+      <c r="AK63" s="7">
+        <v>1023</v>
+      </c>
+      <c r="AL63" s="7">
+        <v>1116</v>
+      </c>
+      <c r="AM63" s="7">
+        <v>992</v>
+      </c>
+      <c r="AN63" s="7">
+        <v>1129</v>
+      </c>
+      <c r="AO63" s="7">
+        <v>554</v>
+      </c>
+      <c r="AP63" s="7">
+        <v>731</v>
+      </c>
+      <c r="AQ63" s="7">
+        <v>704</v>
+      </c>
+      <c r="AR63" s="7">
+        <v>1620</v>
+      </c>
+      <c r="AS63" s="7">
+        <v>11816</v>
+      </c>
+    </row>
+    <row r="64" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A64" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="6">
+        <v>46112</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64" s="7">
+        <v>23697</v>
+      </c>
+      <c r="G64" s="7">
+        <v>11231</v>
+      </c>
+      <c r="H64" s="7">
+        <v>12466</v>
+      </c>
+      <c r="I64" s="7">
+        <v>309</v>
+      </c>
+      <c r="J64" s="7">
+        <v>265</v>
+      </c>
+      <c r="K64" s="7">
+        <v>407</v>
+      </c>
+      <c r="L64" s="7">
+        <v>402</v>
+      </c>
+      <c r="M64" s="7">
+        <v>536</v>
+      </c>
+      <c r="N64" s="7">
+        <v>438</v>
+      </c>
+      <c r="O64" s="7">
+        <v>452</v>
+      </c>
+      <c r="P64" s="7">
+        <v>452</v>
+      </c>
+      <c r="Q64" s="7">
+        <v>517</v>
+      </c>
+      <c r="R64" s="7">
+        <v>546</v>
+      </c>
+      <c r="S64" s="7">
+        <v>463</v>
+      </c>
+      <c r="T64" s="7">
+        <v>488</v>
+      </c>
+      <c r="U64" s="7">
+        <v>476</v>
+      </c>
+      <c r="V64" s="7">
+        <v>486</v>
+      </c>
+      <c r="W64" s="7">
+        <v>530</v>
+      </c>
+      <c r="X64" s="7">
+        <v>497</v>
+      </c>
+      <c r="Y64" s="7">
+        <v>638</v>
+      </c>
+      <c r="Z64" s="7">
+        <v>576</v>
+      </c>
+      <c r="AA64" s="7">
+        <v>651</v>
+      </c>
+      <c r="AB64" s="7">
+        <v>626</v>
+      </c>
+      <c r="AC64" s="7">
+        <v>649</v>
+      </c>
+      <c r="AD64" s="7">
+        <v>621</v>
+      </c>
+      <c r="AE64" s="7">
+        <v>666</v>
+      </c>
+      <c r="AF64" s="7">
+        <v>744</v>
+      </c>
+      <c r="AG64" s="7">
+        <v>763</v>
+      </c>
+      <c r="AH64" s="7">
+        <v>805</v>
+      </c>
+      <c r="AI64" s="7">
+        <v>902</v>
+      </c>
+      <c r="AJ64" s="7">
+        <v>928</v>
+      </c>
+      <c r="AK64" s="7">
+        <v>1018</v>
+      </c>
+      <c r="AL64" s="7">
+        <v>1111</v>
+      </c>
+      <c r="AM64" s="7">
+        <v>1003</v>
+      </c>
+      <c r="AN64" s="7">
+        <v>1131</v>
+      </c>
+      <c r="AO64" s="7">
+        <v>549</v>
+      </c>
+      <c r="AP64" s="7">
+        <v>725</v>
+      </c>
+      <c r="AQ64" s="7">
+        <v>702</v>
+      </c>
+      <c r="AR64" s="7">
+        <v>1625</v>
+      </c>
+      <c r="AS64" s="7">
+        <v>11826</v>
+      </c>
+    </row>
+    <row r="65" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A65" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" s="6">
+        <v>46142</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" s="7">
+        <v>23671</v>
+      </c>
+      <c r="G65" s="7">
+        <v>11229</v>
+      </c>
+      <c r="H65" s="7">
+        <v>12442</v>
+      </c>
+      <c r="I65" s="7">
+        <v>308</v>
+      </c>
+      <c r="J65" s="7">
+        <v>268</v>
+      </c>
+      <c r="K65" s="7">
+        <v>404</v>
+      </c>
+      <c r="L65" s="7">
+        <v>396</v>
+      </c>
+      <c r="M65" s="7">
+        <v>532</v>
+      </c>
+      <c r="N65" s="7">
+        <v>440</v>
+      </c>
+      <c r="O65" s="7">
+        <v>452</v>
+      </c>
+      <c r="P65" s="7">
+        <v>438</v>
+      </c>
+      <c r="Q65" s="7">
+        <v>519</v>
+      </c>
+      <c r="R65" s="7">
+        <v>553</v>
+      </c>
+      <c r="S65" s="7">
+        <v>472</v>
+      </c>
+      <c r="T65" s="7">
+        <v>483</v>
+      </c>
+      <c r="U65" s="7">
+        <v>480</v>
+      </c>
+      <c r="V65" s="7">
+        <v>482</v>
+      </c>
+      <c r="W65" s="7">
+        <v>524</v>
+      </c>
+      <c r="X65" s="7">
+        <v>494</v>
+      </c>
+      <c r="Y65" s="7">
+        <v>628</v>
+      </c>
+      <c r="Z65" s="7">
+        <v>576</v>
+      </c>
+      <c r="AA65" s="7">
+        <v>653</v>
+      </c>
+      <c r="AB65" s="7">
+        <v>613</v>
+      </c>
+      <c r="AC65" s="7">
+        <v>652</v>
+      </c>
+      <c r="AD65" s="7">
+        <v>634</v>
+      </c>
+      <c r="AE65" s="7">
         <v>670</v>
       </c>
-      <c r="AS47">
-[...3 lines deleted...]
-        <v>11776</v>
+      <c r="AF65" s="7">
+        <v>740</v>
+      </c>
+      <c r="AG65" s="7">
+        <v>761</v>
+      </c>
+      <c r="AH65" s="7">
+        <v>800</v>
+      </c>
+      <c r="AI65" s="7">
+        <v>906</v>
+      </c>
+      <c r="AJ65" s="7">
+        <v>929</v>
+      </c>
+      <c r="AK65" s="7">
+        <v>1020</v>
+      </c>
+      <c r="AL65" s="7">
+        <v>1114</v>
+      </c>
+      <c r="AM65" s="7">
+        <v>1002</v>
+      </c>
+      <c r="AN65" s="7">
+        <v>1137</v>
+      </c>
+      <c r="AO65" s="7">
+        <v>546</v>
+      </c>
+      <c r="AP65" s="7">
+        <v>722</v>
+      </c>
+      <c r="AQ65" s="7">
+        <v>700</v>
+      </c>
+      <c r="AR65" s="7">
+        <v>1623</v>
+      </c>
+      <c r="AS65" s="7">
+        <v>11851</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="18"/>
+  <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="20" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>asocity_population</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>篠田　利一郎</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>