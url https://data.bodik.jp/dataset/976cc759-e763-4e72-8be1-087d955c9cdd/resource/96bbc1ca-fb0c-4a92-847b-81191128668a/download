--- v1 (2026-06-08)
+++ v2 (2026-08-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B01388B7-C2AD-4919-94E6-A8ADD58CDA86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD09D172-D044-4BD6-87DC-DF31D25621BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{79580E54-9134-4778-B8C8-1172B8A1C09F}"/>
   </bookViews>
   <sheets>
     <sheet name="asocity_population" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="51">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>432148</t>
   </si>
   <si>
     <t>地域コード</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>熊本県阿蘇市</t>
   </si>
   <si>
     <t>調査年月日</t>
   </si>
   <si>
     <t>地域名</t>
   </si>
   <si>
@@ -603,57 +603,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C9EA993-1085-4381-8743-8F2D6D33A706}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT65"/>
+  <dimension ref="A1:AT68"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="1" topLeftCell="E29" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="1" topLeftCell="AP41" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A61" sqref="A61:AS65"/>
+      <selection pane="bottomRight" activeCell="F66" sqref="F66:AS68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="20.625" style="5" customWidth="1"/>
     <col min="2" max="2" width="11" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.625" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="7.375" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="12.375" style="7" bestFit="1" customWidth="1"/>
     <col min="13" max="42" width="14.5" style="7" bestFit="1" customWidth="1"/>
     <col min="43" max="44" width="15.5" style="7" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="7.375" style="7" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="5.25" style="5" bestFit="1" customWidth="1"/>
     <col min="47" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
@@ -9672,50 +9672,452 @@
         <v>1020</v>
       </c>
       <c r="AL65" s="7">
         <v>1114</v>
       </c>
       <c r="AM65" s="7">
         <v>1002</v>
       </c>
       <c r="AN65" s="7">
         <v>1137</v>
       </c>
       <c r="AO65" s="7">
         <v>546</v>
       </c>
       <c r="AP65" s="7">
         <v>722</v>
       </c>
       <c r="AQ65" s="7">
         <v>700</v>
       </c>
       <c r="AR65" s="7">
         <v>1623</v>
       </c>
       <c r="AS65" s="7">
         <v>11851</v>
+      </c>
+    </row>
+    <row r="66" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A66" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="6">
+        <v>46173</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66" s="7">
+        <v>23621</v>
+      </c>
+      <c r="G66" s="7">
+        <v>11201</v>
+      </c>
+      <c r="H66" s="7">
+        <v>12420</v>
+      </c>
+      <c r="I66" s="7">
+        <v>299</v>
+      </c>
+      <c r="J66" s="7">
+        <v>266</v>
+      </c>
+      <c r="K66" s="7">
+        <v>405</v>
+      </c>
+      <c r="L66" s="7">
+        <v>390</v>
+      </c>
+      <c r="M66" s="7">
+        <v>529</v>
+      </c>
+      <c r="N66" s="7">
+        <v>444</v>
+      </c>
+      <c r="O66" s="7">
+        <v>457</v>
+      </c>
+      <c r="P66" s="7">
+        <v>433</v>
+      </c>
+      <c r="Q66" s="7">
+        <v>516</v>
+      </c>
+      <c r="R66" s="7">
+        <v>555</v>
+      </c>
+      <c r="S66" s="7">
+        <v>472</v>
+      </c>
+      <c r="T66" s="7">
+        <v>481</v>
+      </c>
+      <c r="U66" s="7">
+        <v>475</v>
+      </c>
+      <c r="V66" s="7">
+        <v>478</v>
+      </c>
+      <c r="W66" s="7">
+        <v>524</v>
+      </c>
+      <c r="X66" s="7">
+        <v>491</v>
+      </c>
+      <c r="Y66" s="7">
+        <v>622</v>
+      </c>
+      <c r="Z66" s="7">
+        <v>573</v>
+      </c>
+      <c r="AA66" s="7">
+        <v>655</v>
+      </c>
+      <c r="AB66" s="7">
+        <v>607</v>
+      </c>
+      <c r="AC66" s="7">
+        <v>644</v>
+      </c>
+      <c r="AD66" s="7">
+        <v>641</v>
+      </c>
+      <c r="AE66" s="7">
+        <v>680</v>
+      </c>
+      <c r="AF66" s="7">
+        <v>734</v>
+      </c>
+      <c r="AG66" s="7">
+        <v>747</v>
+      </c>
+      <c r="AH66" s="7">
+        <v>801</v>
+      </c>
+      <c r="AI66" s="7">
+        <v>903</v>
+      </c>
+      <c r="AJ66" s="7">
+        <v>929</v>
+      </c>
+      <c r="AK66" s="7">
+        <v>1025</v>
+      </c>
+      <c r="AL66" s="7">
+        <v>1111</v>
+      </c>
+      <c r="AM66" s="7">
+        <v>1004</v>
+      </c>
+      <c r="AN66" s="7">
+        <v>1152</v>
+      </c>
+      <c r="AO66" s="7">
+        <v>539</v>
+      </c>
+      <c r="AP66" s="7">
+        <v>716</v>
+      </c>
+      <c r="AQ66" s="7">
+        <v>705</v>
+      </c>
+      <c r="AR66" s="7">
+        <v>1618</v>
+      </c>
+      <c r="AS66" s="7">
+        <v>11839</v>
+      </c>
+    </row>
+    <row r="67" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" s="6">
+        <v>46203</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="7">
+        <v>23612</v>
+      </c>
+      <c r="G67" s="7">
+        <v>11198</v>
+      </c>
+      <c r="H67" s="7">
+        <v>12414</v>
+      </c>
+      <c r="I67" s="7">
+        <v>297</v>
+      </c>
+      <c r="J67" s="7">
+        <v>268</v>
+      </c>
+      <c r="K67" s="7">
+        <v>403</v>
+      </c>
+      <c r="L67" s="7">
+        <v>382</v>
+      </c>
+      <c r="M67" s="7">
+        <v>531</v>
+      </c>
+      <c r="N67" s="7">
+        <v>442</v>
+      </c>
+      <c r="O67" s="7">
+        <v>462</v>
+      </c>
+      <c r="P67" s="7">
+        <v>442</v>
+      </c>
+      <c r="Q67" s="7">
+        <v>528</v>
+      </c>
+      <c r="R67" s="7">
+        <v>550</v>
+      </c>
+      <c r="S67" s="7">
+        <v>471</v>
+      </c>
+      <c r="T67" s="7">
+        <v>486</v>
+      </c>
+      <c r="U67" s="7">
+        <v>473</v>
+      </c>
+      <c r="V67" s="7">
+        <v>482</v>
+      </c>
+      <c r="W67" s="7">
+        <v>518</v>
+      </c>
+      <c r="X67" s="7">
+        <v>490</v>
+      </c>
+      <c r="Y67" s="7">
+        <v>622</v>
+      </c>
+      <c r="Z67" s="7">
+        <v>569</v>
+      </c>
+      <c r="AA67" s="7">
+        <v>658</v>
+      </c>
+      <c r="AB67" s="7">
+        <v>614</v>
+      </c>
+      <c r="AC67" s="7">
+        <v>644</v>
+      </c>
+      <c r="AD67" s="7">
+        <v>627</v>
+      </c>
+      <c r="AE67" s="7">
+        <v>679</v>
+      </c>
+      <c r="AF67" s="7">
+        <v>741</v>
+      </c>
+      <c r="AG67" s="7">
+        <v>741</v>
+      </c>
+      <c r="AH67" s="7">
+        <v>794</v>
+      </c>
+      <c r="AI67" s="7">
+        <v>902</v>
+      </c>
+      <c r="AJ67" s="7">
+        <v>926</v>
+      </c>
+      <c r="AK67" s="7">
+        <v>1025</v>
+      </c>
+      <c r="AL67" s="7">
+        <v>1103</v>
+      </c>
+      <c r="AM67" s="7">
+        <v>1006</v>
+      </c>
+      <c r="AN67" s="7">
+        <v>1165</v>
+      </c>
+      <c r="AO67" s="7">
+        <v>537</v>
+      </c>
+      <c r="AP67" s="7">
+        <v>716</v>
+      </c>
+      <c r="AQ67" s="7">
+        <v>701</v>
+      </c>
+      <c r="AR67" s="7">
+        <v>1617</v>
+      </c>
+      <c r="AS67" s="7">
+        <v>11854</v>
+      </c>
+    </row>
+    <row r="68" spans="1:45" x14ac:dyDescent="0.4">
+      <c r="A68" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" s="6">
+        <v>46234</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68" s="7">
+        <v>23626</v>
+      </c>
+      <c r="G68" s="7">
+        <v>11207</v>
+      </c>
+      <c r="H68" s="7">
+        <v>12419</v>
+      </c>
+      <c r="I68" s="7">
+        <v>295</v>
+      </c>
+      <c r="J68" s="7">
+        <v>271</v>
+      </c>
+      <c r="K68" s="7">
+        <v>400</v>
+      </c>
+      <c r="L68" s="7">
+        <v>382</v>
+      </c>
+      <c r="M68" s="7">
+        <v>531</v>
+      </c>
+      <c r="N68" s="7">
+        <v>440</v>
+      </c>
+      <c r="O68" s="7">
+        <v>468</v>
+      </c>
+      <c r="P68" s="7">
+        <v>445</v>
+      </c>
+      <c r="Q68" s="7">
+        <v>528</v>
+      </c>
+      <c r="R68" s="7">
+        <v>552</v>
+      </c>
+      <c r="S68" s="7">
+        <v>479</v>
+      </c>
+      <c r="T68" s="7">
+        <v>488</v>
+      </c>
+      <c r="U68" s="7">
+        <v>479</v>
+      </c>
+      <c r="V68" s="7">
+        <v>479</v>
+      </c>
+      <c r="W68" s="7">
+        <v>510</v>
+      </c>
+      <c r="X68" s="7">
+        <v>490</v>
+      </c>
+      <c r="Y68" s="7">
+        <v>619</v>
+      </c>
+      <c r="Z68" s="7">
+        <v>572</v>
+      </c>
+      <c r="AA68" s="7">
+        <v>665</v>
+      </c>
+      <c r="AB68" s="7">
+        <v>608</v>
+      </c>
+      <c r="AC68" s="7">
+        <v>644</v>
+      </c>
+      <c r="AD68" s="7">
+        <v>635</v>
+      </c>
+      <c r="AE68" s="7">
+        <v>679</v>
+      </c>
+      <c r="AF68" s="7">
+        <v>734</v>
+      </c>
+      <c r="AG68" s="7">
+        <v>737</v>
+      </c>
+      <c r="AH68" s="7">
+        <v>797</v>
+      </c>
+      <c r="AI68" s="7">
+        <v>906</v>
+      </c>
+      <c r="AJ68" s="7">
+        <v>922</v>
+      </c>
+      <c r="AK68" s="7">
+        <v>1009</v>
+      </c>
+      <c r="AL68" s="7">
+        <v>1105</v>
+      </c>
+      <c r="AM68" s="7">
+        <v>1020</v>
+      </c>
+      <c r="AN68" s="7">
+        <v>1157</v>
+      </c>
+      <c r="AO68" s="7">
+        <v>532</v>
+      </c>
+      <c r="AP68" s="7">
+        <v>730</v>
+      </c>
+      <c r="AQ68" s="7">
+        <v>706</v>
+      </c>
+      <c r="AR68" s="7">
+        <v>1612</v>
+      </c>
+      <c r="AS68" s="7">
+        <v>11883</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="20" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>