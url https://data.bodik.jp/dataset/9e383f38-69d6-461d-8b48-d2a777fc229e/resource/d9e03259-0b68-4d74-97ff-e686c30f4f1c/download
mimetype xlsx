--- v0 (2026-08-23)
+++ v1 (2026-09-21)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8EE203E-5EA5-4C99-A016-296B94147932}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65840A9B-0612-4C6B-9A91-D1629478036D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9480" yWindow="-20250" windowWidth="18990" windowHeight="19380" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-10095" yWindow="-21720" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="401005_kansensyohasseidoko_teit" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="26">
   <si>
     <t>自治体コード</t>
   </si>
   <si>
     <t>自治体名</t>
   </si>
   <si>
     <t>地点名</t>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>週</t>
   </si>
   <si>
     <t>新型コロナウイルス感染症</t>
   </si>
   <si>
     <t>インフルエンザ</t>
   </si>
   <si>
     <t>急性呼吸器感染症(ARI)</t>
   </si>
   <si>
@@ -1049,51 +1049,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y344"/>
+  <dimension ref="A1:Y347"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="12.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -26202,50 +26202,281 @@
       <c r="Q344">
         <v>0.31</v>
       </c>
       <c r="R344">
         <v>0.08</v>
       </c>
       <c r="S344">
         <v>0</v>
       </c>
       <c r="T344">
         <v>0.33</v>
       </c>
       <c r="U344">
         <v>0</v>
       </c>
       <c r="V344">
         <v>0</v>
       </c>
       <c r="W344">
         <v>0</v>
       </c>
       <c r="X344">
         <v>0</v>
       </c>
       <c r="Y344">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A345">
+        <v>401005</v>
+      </c>
+      <c r="B345" t="s">
+        <v>25</v>
+      </c>
+      <c r="C345" t="s">
+        <v>25</v>
+      </c>
+      <c r="D345">
+        <v>2026</v>
+      </c>
+      <c r="E345">
+        <v>34</v>
+      </c>
+      <c r="F345">
+        <v>0.65</v>
+      </c>
+      <c r="G345">
+        <v>0.39</v>
+      </c>
+      <c r="H345">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I345">
+        <v>1.46</v>
+      </c>
+      <c r="J345">
+        <v>0.46</v>
+      </c>
+      <c r="K345">
+        <v>1.46</v>
+      </c>
+      <c r="L345">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="M345">
+        <v>0.15</v>
+      </c>
+      <c r="N345">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="O345">
+        <v>0</v>
+      </c>
+      <c r="P345">
+        <v>0.23</v>
+      </c>
+      <c r="Q345">
+        <v>0</v>
+      </c>
+      <c r="R345">
+        <v>0.31</v>
+      </c>
+      <c r="S345">
+        <v>0.33</v>
+      </c>
+      <c r="T345">
+        <v>1.83</v>
+      </c>
+      <c r="U345">
+        <v>0</v>
+      </c>
+      <c r="V345">
+        <v>0</v>
+      </c>
+      <c r="W345">
+        <v>0</v>
+      </c>
+      <c r="X345">
+        <v>0</v>
+      </c>
+      <c r="Y345">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A346">
+        <v>401005</v>
+      </c>
+      <c r="B346" t="s">
+        <v>25</v>
+      </c>
+      <c r="C346" t="s">
+        <v>25</v>
+      </c>
+      <c r="D346">
+        <v>2026</v>
+      </c>
+      <c r="E346">
+        <v>35</v>
+      </c>
+      <c r="F346">
+        <v>0.43</v>
+      </c>
+      <c r="G346">
+        <v>0.65</v>
+      </c>
+      <c r="H346">
+        <v>46.04</v>
+      </c>
+      <c r="I346">
+        <v>2</v>
+      </c>
+      <c r="J346">
+        <v>0.69</v>
+      </c>
+      <c r="K346">
+        <v>1.08</v>
+      </c>
+      <c r="L346">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="M346">
+        <v>0.23</v>
+      </c>
+      <c r="N346">
+        <v>0.85</v>
+      </c>
+      <c r="O346">
+        <v>0</v>
+      </c>
+      <c r="P346">
+        <v>0.38</v>
+      </c>
+      <c r="Q346">
+        <v>0.08</v>
+      </c>
+      <c r="R346">
+        <v>0</v>
+      </c>
+      <c r="S346">
+        <v>0</v>
+      </c>
+      <c r="T346">
+        <v>2.17</v>
+      </c>
+      <c r="U346">
+        <v>0</v>
+      </c>
+      <c r="V346">
+        <v>0</v>
+      </c>
+      <c r="W346">
+        <v>0</v>
+      </c>
+      <c r="X346">
+        <v>0</v>
+      </c>
+      <c r="Y346">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:25" x14ac:dyDescent="0.4">
+      <c r="A347">
+        <v>401005</v>
+      </c>
+      <c r="B347" t="s">
+        <v>25</v>
+      </c>
+      <c r="C347" t="s">
+        <v>25</v>
+      </c>
+      <c r="D347">
+        <v>2026</v>
+      </c>
+      <c r="E347">
+        <v>36</v>
+      </c>
+      <c r="F347">
+        <v>0.78</v>
+      </c>
+      <c r="G347">
+        <v>2.57</v>
+      </c>
+      <c r="H347">
+        <v>49.48</v>
+      </c>
+      <c r="I347">
+        <v>2.23</v>
+      </c>
+      <c r="J347">
+        <v>0.69</v>
+      </c>
+      <c r="K347">
+        <v>1</v>
+      </c>
+      <c r="L347">
+        <v>8.08</v>
+      </c>
+      <c r="M347">
+        <v>0</v>
+      </c>
+      <c r="N347">
+        <v>0.38</v>
+      </c>
+      <c r="O347">
+        <v>0</v>
+      </c>
+      <c r="P347">
+        <v>0.31</v>
+      </c>
+      <c r="Q347">
+        <v>0.15</v>
+      </c>
+      <c r="R347">
+        <v>0</v>
+      </c>
+      <c r="S347">
+        <v>0</v>
+      </c>
+      <c r="T347">
+        <v>1.17</v>
+      </c>
+      <c r="U347">
+        <v>0</v>
+      </c>
+      <c r="V347">
+        <v>0</v>
+      </c>
+      <c r="W347">
+        <v>1</v>
+      </c>
+      <c r="X347">
+        <v>0</v>
+      </c>
+      <c r="Y347">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>