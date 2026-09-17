--- v0 (2026-01-24)
+++ v1 (2026-09-17)
@@ -1,60 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\186023\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF5FFA75-CAF3-4DDC-8A3A-52FBAC858AC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15345" windowHeight="5760"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="14890" windowHeight="9560" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="63">
   <si>
     <t>静岡市児童館一覧</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジドウカン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イチラン</t>
@@ -207,54 +203,50 @@
   <si>
     <t>054-277-1201</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>静岡市葵区安倍口団地２－10</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アオイク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>アベグチ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ダンチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>054-296-4156</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>420-0965</t>
-[...2 lines deleted...]
-  <si>
     <t>静岡市葵区有永町６－１</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アオイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>アリナガ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>マチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>054-248-4044</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>420-0911</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>054-263-6343</t>
@@ -376,63 +368,50 @@
   <si>
     <t>静岡市清水区草薙一里山３－１</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>シミズク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>クサナギ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>イチリヤマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>054-345-5100</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>424-0901</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>静岡市清水区三保1077－１</t>
-[...11 lines deleted...]
-  <si>
     <t>054-340-1061</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>054-340-1062</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>FAX</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〃</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>421-3103</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>静岡市清水区由比421－20</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="6">
@@ -518,74 +497,98 @@
     <t>電話</t>
     <rPh sb="0" eb="1">
       <t>デン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ハナシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>静岡市葵区羽鳥六丁目27－14</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アオイク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハトリ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ロク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>420-0969</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>静岡市清水区三保松原町39-5</t>
+    <rPh sb="0" eb="3">
+      <t>シズオカシ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シミズク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ミホ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -793,125 +796,120 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1131,319 +1129,312 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="23.25" customWidth="1"/>
-    <col min="2" max="2" width="10.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="19.125" customWidth="1"/>
+    <col min="2" max="2" width="10.83203125" customWidth="1"/>
+    <col min="3" max="3" width="34.83203125" customWidth="1"/>
+    <col min="4" max="5" width="19.08203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:5" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="14" t="s">
+    <row r="2" spans="1:5" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A2" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="15" t="s">
-[...8 lines deleted...]
-      <c r="E2" s="17" t="s">
+      <c r="D10" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>46</v>
       </c>
+      <c r="C12" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="D3" s="2" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="5" t="s">
-        <v>47</v>
+      <c r="C13" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
-[...13 lines deleted...]
-        <v>47</v>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
-[...111 lines deleted...]
-      <c r="D11" s="1" t="s">
+    <row r="15" spans="1:5" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A15" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="D15" s="16" t="s">
         <v>55</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="C15" s="9" t="s">
+      <c r="E15" s="17" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>