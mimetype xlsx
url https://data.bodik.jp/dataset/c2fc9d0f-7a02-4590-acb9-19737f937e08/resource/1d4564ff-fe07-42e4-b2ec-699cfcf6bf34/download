--- v0 (2025-10-17)
+++ v1 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{356ABAF2-743C-4ED4-81C2-B8F4CBB3F3F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEEE67AB-29C9-4FCD-BFCA-C78AC53F02E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="680" yWindow="880" windowWidth="14400" windowHeight="7360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="55厚木市指定障害児相談支援事業者" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'55厚木市指定障害児相談支援事業者'!$C$1:$F$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'55厚木市指定障害児相談支援事業者'!$A$1:$F$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'55厚木市指定障害児相談支援事業者'!$A$1:$F$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'55厚木市指定障害児相談支援事業者'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="49">
   <si>
     <t>事業所名</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電話番号</t>
@@ -332,60 +332,50 @@
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>046-404-4484</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>厚木市飯山南4-12-29</t>
     <rPh sb="0" eb="2">
       <t>アツギ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イイヤマ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ミナミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>厚木市恩名1-5-7　第二栄光ビル301</t>
-[...8 lines deleted...]
-  <si>
     <t>相談支援事業所　プローグ</t>
     <rPh sb="0" eb="2">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ジギョウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>厚木市寿町1-7-1</t>
     <rPh sb="0" eb="3">
       <t>アツギシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コトブキチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>046-404-9683</t>
   </si>
@@ -394,59 +384,90 @@
   </si>
   <si>
     <t>厚木市水引2-5-13-1</t>
   </si>
   <si>
     <t>046-282-9138</t>
   </si>
   <si>
     <t>あつあい相談支援事業所</t>
     <rPh sb="4" eb="6">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シエン</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジギョウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ライラック相談支援　あつぎ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>厚木市妻田西3丁目5-28　ロイヤルマンション407</t>
-[...2 lines deleted...]
-  <si>
     <t>046-281-8991</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>046-247-7111</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>厚木市恩名1-20-27　プチヒルズ３階</t>
+    <rPh sb="0" eb="5">
+      <t>アツギシオンナ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>エスコートパートナー・みんくる</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>厚木市上荻野283-3</t>
+    <rPh sb="0" eb="3">
+      <t>アツギシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>オギノ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>厚木市妻田西3-5-28　ロイヤルマンション407</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>080-4398-0071</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -471,55 +492,55 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -826,94 +847,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="35.26953125" style="1" customWidth="1"/>
     <col min="4" max="4" width="35.36328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.7265625" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.453125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" s="2">
         <v>1472900057</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="2">
         <v>1472900149</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="1" t="s">
@@ -992,176 +1013,196 @@
       </c>
       <c r="C7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>1472900503</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>1472900628</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>1472900636</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1472900693</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1472900735</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1472900784</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="5" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" s="4" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>13</v>
       </c>
-      <c r="B14" s="4">
-[...2 lines deleted...]
-      <c r="C14" s="5" t="s">
+      <c r="B14" s="5">
+        <v>1472900792</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2">
+        <v>1472900933</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="7" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>