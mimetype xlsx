--- v0 (2025-10-05)
+++ v1 (2026-05-24)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{244AE665-17AE-4D23-9B13-A1BD1E4A2CE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60A19A89-6AF3-40A3-AF8B-F6BC7BC51911}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{A501F5FF-84AC-4AC6-9396-F2B650C1E0D8}"/>
   </bookViews>
   <sheets>
-    <sheet name="地域・年齢別人口" sheetId="10" r:id="rId1"/>
+    <sheet name="地域・年齢別人口" sheetId="4" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="93">
   <si>
     <t>全国地方公共団体コード</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チホウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ダンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地域コード</t>
     <rPh sb="0" eb="2">
@@ -94,64 +94,50 @@
       <t>ネンガッピ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地域名</t>
     <rPh sb="0" eb="2">
       <t>チイキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>総人口</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ジンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>男性</t>
-[...12 lines deleted...]
-  <si>
     <t>0-4歳の男性</t>
     <rPh sb="5" eb="7">
       <t>ダンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>0-4歳の女性</t>
     <rPh sb="5" eb="7">
       <t>ジョセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5-9歳の男性</t>
   </si>
   <si>
     <t>5-9歳の女性</t>
   </si>
   <si>
     <t>10-14歳の男性</t>
   </si>
   <si>
     <t>10-14歳の女性</t>
   </si>
@@ -246,781 +232,1391 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>85歳以上の女性</t>
     <rPh sb="3" eb="5">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>奈良県三郷町</t>
     <rPh sb="0" eb="6">
       <t>ナラケンサンゴウチョウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>城山台１丁目</t>
     <rPh sb="0" eb="3">
       <t>シロヤマダイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>城山台２丁目</t>
     <rPh sb="0" eb="3">
       <t>シロヤマダイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>城山台３丁目</t>
     <rPh sb="0" eb="3">
       <t>シロヤマダイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>城山台４丁目</t>
     <rPh sb="0" eb="3">
       <t>シロヤマダイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>城山台５丁目</t>
     <rPh sb="0" eb="3">
       <t>シロヤマダイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>大字勢野</t>
     <rPh sb="0" eb="2">
       <t>オオアザ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セヤ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>東信貴ケ丘１丁目</t>
     <rPh sb="0" eb="5">
       <t>ヒガシシギガオカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>東信貴ケ丘２丁目</t>
     <rPh sb="0" eb="5">
       <t>ヒガシシギガオカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>東信貴ケ丘３丁目</t>
     <rPh sb="0" eb="5">
       <t>ヒガシシギガオカ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>大字南畑</t>
     <rPh sb="0" eb="2">
       <t>オオアザ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナンバタ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>美松ケ丘西１丁目</t>
     <rPh sb="0" eb="1">
       <t>ミ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>マツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オカ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>美松ケ丘西２丁目</t>
     <rPh sb="0" eb="1">
       <t>ミ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>マツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オカ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ニシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>美松ケ丘東１丁目</t>
     <rPh sb="0" eb="1">
       <t>ミ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>マツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オカ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>美松ケ丘東２丁目</t>
+    <rPh sb="0" eb="1">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>マツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>オカ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>三室１丁目</t>
     <rPh sb="0" eb="2">
       <t>ミムロ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>三室２丁目</t>
+    <rPh sb="0" eb="2">
+      <t>ミムロ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>夕陽ケ丘</t>
     <rPh sb="0" eb="2">
       <t>ユウヒ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オカ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>立野北１丁目</t>
     <rPh sb="0" eb="3">
       <t>タツノキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>立野北２丁目</t>
+    <rPh sb="0" eb="3">
+      <t>タツノキタ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>立野北３丁目</t>
+    <rPh sb="0" eb="3">
+      <t>タツノキタ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>立野南１丁目</t>
     <rPh sb="0" eb="3">
       <t>タツノミナミ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>立野南２丁目</t>
+    <rPh sb="0" eb="3">
+      <t>タツノミナミ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>立野南３丁目</t>
+    <rPh sb="0" eb="3">
+      <t>タツノミナミ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野西１丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤニシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...68 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野西２丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤニシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野西３丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤニシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野西４丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤニシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野西５丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤニシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東１丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東２丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東３丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東４丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東５丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野東６丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤヒガシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴ケ丘１丁目</t>
     <rPh sb="0" eb="4">
       <t>シギガオカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴ケ丘２丁目</t>
     <rPh sb="0" eb="4">
       <t>シギガオカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴ケ丘３丁目</t>
     <rPh sb="0" eb="4">
       <t>シギガオカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴ケ丘４丁目</t>
     <rPh sb="0" eb="4">
       <t>シギガオカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴山西</t>
     <rPh sb="0" eb="4">
       <t>シギサンニシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴山東</t>
     <rPh sb="0" eb="4">
       <t>シギサンヒガシ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>信貴南畑１丁目</t>
     <rPh sb="0" eb="2">
       <t>ノブタカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナンバタ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野北１丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野北２丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野北３丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野北４丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>勢野北５丁目</t>
     <rPh sb="0" eb="3">
       <t>セヤキタ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>男</t>
+    <rPh sb="0" eb="1">
+      <t>オトコ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>女</t>
+    <rPh sb="0" eb="1">
+      <t>オンナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="游ゴシック Light"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="メイリオ"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="メイリオ"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="メイリオ"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="21" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="14" fontId="21" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="メモ" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="リンク セル" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="説明文" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -1032,6755 +1628,6741 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95F6FE99-3449-4CF6-995A-5247461399B5}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{603E0BC8-1F16-417A-8F77-45060C36AECE}">
   <dimension ref="A1:AT47"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="28.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="38.875" style="4" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="47" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="39.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.5" style="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="8.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="12" width="21" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="42" width="25.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="43" max="44" width="26.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="11.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="8.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="47" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:46" s="6" customFormat="1" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="3" t="s">
+      <c r="J1" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="L1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="M1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="N1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="O1" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="P1" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="3" t="s">
+      <c r="Q1" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="3" t="s">
+      <c r="R1" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="3" t="s">
+      <c r="S1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="3" t="s">
+      <c r="T1" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="3" t="s">
+      <c r="U1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="3" t="s">
+      <c r="V1" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="3" t="s">
+      <c r="W1" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="3" t="s">
+      <c r="X1" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="3" t="s">
+      <c r="Y1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="3" t="s">
+      <c r="Z1" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="AA1" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="AB1" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="3" t="s">
+      <c r="AC1" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="3" t="s">
+      <c r="AD1" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="3" t="s">
+      <c r="AE1" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="3" t="s">
+      <c r="AF1" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="3" t="s">
+      <c r="AG1" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="3" t="s">
+      <c r="AH1" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="3" t="s">
+      <c r="AI1" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="3" t="s">
+      <c r="AJ1" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="3" t="s">
+      <c r="AK1" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="3" t="s">
+      <c r="AL1" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="3" t="s">
+      <c r="AM1" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AN1" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AO1" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AP1" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AQ1" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="3" t="s">
+      <c r="AR1" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="3" t="s">
+      <c r="AS1" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="3" t="s">
+      <c r="AT1" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A2" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2001</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="D2" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="F2" s="1">
+        <v>444</v>
+      </c>
+      <c r="G2" s="1">
+        <v>190</v>
+      </c>
+      <c r="H2" s="1">
+        <v>254</v>
+      </c>
+      <c r="I2" s="1">
+        <v>3</v>
+      </c>
+      <c r="J2" s="1">
+        <v>4</v>
+      </c>
+      <c r="K2" s="1">
+        <v>3</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>10</v>
+      </c>
+      <c r="O2" s="1">
+        <v>8</v>
+      </c>
+      <c r="P2" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q2" s="1">
+        <v>9</v>
+      </c>
+      <c r="R2" s="1">
+        <v>11</v>
+      </c>
+      <c r="S2" s="1">
+        <v>7</v>
+      </c>
+      <c r="T2" s="1">
+        <v>8</v>
+      </c>
+      <c r="U2" s="1">
+        <v>7</v>
+      </c>
+      <c r="V2" s="1">
+        <v>7</v>
+      </c>
+      <c r="W2" s="1">
+        <v>3</v>
+      </c>
+      <c r="X2" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y2" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z2" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA2" s="1">
+        <v>11</v>
+      </c>
+      <c r="AB2" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC2" s="1">
+        <v>15</v>
+      </c>
+      <c r="AD2" s="1">
+        <v>26</v>
+      </c>
+      <c r="AE2" s="1">
+        <v>14</v>
+      </c>
+      <c r="AF2" s="1">
+        <v>19</v>
+      </c>
+      <c r="AG2" s="1">
+        <v>12</v>
+      </c>
+      <c r="AH2" s="1">
+        <v>12</v>
+      </c>
+      <c r="AI2" s="1">
+        <v>9</v>
+      </c>
+      <c r="AJ2" s="1">
+        <v>14</v>
+      </c>
+      <c r="AK2" s="1">
+        <v>14</v>
+      </c>
+      <c r="AL2" s="1">
+        <v>16</v>
+      </c>
+      <c r="AM2" s="1">
+        <v>16</v>
+      </c>
+      <c r="AN2" s="1">
+        <v>33</v>
+      </c>
+      <c r="AO2" s="1">
+        <v>26</v>
+      </c>
+      <c r="AP2" s="1">
+        <v>39</v>
+      </c>
+      <c r="AQ2" s="1">
+        <v>19</v>
+      </c>
+      <c r="AR2" s="1">
+        <v>22</v>
+      </c>
+      <c r="AS2" s="1">
+        <v>226</v>
+      </c>
+      <c r="AT2" s="2"/>
     </row>
-    <row r="2" spans="1:46" x14ac:dyDescent="0.15">
-      <c r="A2" s="5">
+    <row r="3" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A3" s="1">
         <v>293431</v>
       </c>
-      <c r="B2" s="5">
-[...2 lines deleted...]
-      <c r="C2" s="5" t="s">
+      <c r="B3" s="1">
+        <v>2002</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D2" s="6">
-[...2 lines deleted...]
-      <c r="E2" s="5" t="s">
+      <c r="F3" s="1">
+        <v>496</v>
+      </c>
+      <c r="G3" s="1">
+        <v>241</v>
+      </c>
+      <c r="H3" s="1">
+        <v>255</v>
+      </c>
+      <c r="I3" s="1">
+        <v>1</v>
+      </c>
+      <c r="J3" s="1">
+        <v>4</v>
+      </c>
+      <c r="K3" s="1">
+        <v>1</v>
+      </c>
+      <c r="L3" s="1">
+        <v>0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2</v>
+      </c>
+      <c r="O3" s="1">
+        <v>8</v>
+      </c>
+      <c r="P3" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q3" s="1">
+        <v>9</v>
+      </c>
+      <c r="R3" s="1">
+        <v>11</v>
+      </c>
+      <c r="S3" s="1">
+        <v>11</v>
+      </c>
+      <c r="T3" s="1">
+        <v>7</v>
+      </c>
+      <c r="U3" s="1">
+        <v>6</v>
+      </c>
+      <c r="V3" s="1">
+        <v>8</v>
+      </c>
+      <c r="W3" s="1">
+        <v>5</v>
+      </c>
+      <c r="X3" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y3" s="1">
+        <v>11</v>
+      </c>
+      <c r="Z3" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA3" s="1">
+        <v>15</v>
+      </c>
+      <c r="AB3" s="1">
+        <v>14</v>
+      </c>
+      <c r="AC3" s="1">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="1">
+        <v>23</v>
+      </c>
+      <c r="AE3" s="1">
+        <v>19</v>
+      </c>
+      <c r="AF3" s="1">
+        <v>24</v>
+      </c>
+      <c r="AG3" s="1">
+        <v>36</v>
+      </c>
+      <c r="AH3" s="1">
+        <v>30</v>
+      </c>
+      <c r="AI3" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ3" s="1">
+        <v>15</v>
+      </c>
+      <c r="AK3" s="1">
+        <v>18</v>
+      </c>
+      <c r="AL3" s="1">
+        <v>24</v>
+      </c>
+      <c r="AM3" s="1">
+        <v>30</v>
+      </c>
+      <c r="AN3" s="1">
+        <v>43</v>
+      </c>
+      <c r="AO3" s="1">
+        <v>14</v>
+      </c>
+      <c r="AP3" s="1">
+        <v>19</v>
+      </c>
+      <c r="AQ3" s="1">
+        <v>8</v>
+      </c>
+      <c r="AR3" s="1">
+        <v>14</v>
+      </c>
+      <c r="AS3" s="1">
+        <v>286</v>
+      </c>
+      <c r="AT3" s="2"/>
+    </row>
+    <row r="4" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A4" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2003</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F4" s="1">
+        <v>347</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162</v>
+      </c>
+      <c r="H4" s="1">
+        <v>185</v>
+      </c>
+      <c r="I4" s="1">
+        <v>5</v>
+      </c>
+      <c r="J4" s="1">
+        <v>3</v>
+      </c>
+      <c r="K4" s="1">
+        <v>3</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3</v>
+      </c>
+      <c r="M4" s="1">
+        <v>4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0</v>
+      </c>
+      <c r="O4" s="1">
+        <v>2</v>
+      </c>
+      <c r="P4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>8</v>
+      </c>
+      <c r="R4" s="1">
+        <v>5</v>
+      </c>
+      <c r="S4" s="1">
+        <v>7</v>
+      </c>
+      <c r="T4" s="1">
+        <v>6</v>
+      </c>
+      <c r="U4" s="1">
+        <v>4</v>
+      </c>
+      <c r="V4" s="1">
+        <v>4</v>
+      </c>
+      <c r="W4" s="1">
+        <v>6</v>
+      </c>
+      <c r="X4" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y4" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z4" s="1">
+        <v>5</v>
+      </c>
+      <c r="AA4" s="1">
+        <v>5</v>
+      </c>
+      <c r="AB4" s="1">
+        <v>9</v>
+      </c>
+      <c r="AC4" s="1">
+        <v>15</v>
+      </c>
+      <c r="AD4" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE4" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF4" s="1">
+        <v>15</v>
+      </c>
+      <c r="AG4" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH4" s="1">
+        <v>11</v>
+      </c>
+      <c r="AI4" s="1">
+        <v>7</v>
+      </c>
+      <c r="AJ4" s="1">
+        <v>9</v>
+      </c>
+      <c r="AK4" s="1">
+        <v>14</v>
+      </c>
+      <c r="AL4" s="1">
+        <v>23</v>
+      </c>
+      <c r="AM4" s="1">
+        <v>21</v>
+      </c>
+      <c r="AN4" s="1">
+        <v>32</v>
+      </c>
+      <c r="AO4" s="1">
+        <v>24</v>
+      </c>
+      <c r="AP4" s="1">
+        <v>20</v>
+      </c>
+      <c r="AQ4" s="1">
+        <v>12</v>
+      </c>
+      <c r="AR4" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS4" s="1">
+        <v>183</v>
+      </c>
+      <c r="AT4" s="2"/>
+    </row>
+    <row r="5" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A5" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2004</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" s="1">
+        <v>420</v>
+      </c>
+      <c r="G5" s="1">
+        <v>194</v>
+      </c>
+      <c r="H5" s="1">
+        <v>226</v>
+      </c>
+      <c r="I5" s="1">
+        <v>3</v>
+      </c>
+      <c r="J5" s="1">
+        <v>5</v>
+      </c>
+      <c r="K5" s="1">
+        <v>4</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3</v>
+      </c>
+      <c r="O5" s="1">
+        <v>5</v>
+      </c>
+      <c r="P5" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>7</v>
+      </c>
+      <c r="R5" s="1">
+        <v>6</v>
+      </c>
+      <c r="S5" s="1">
+        <v>4</v>
+      </c>
+      <c r="T5" s="1">
+        <v>5</v>
+      </c>
+      <c r="U5" s="1">
+        <v>4</v>
+      </c>
+      <c r="V5" s="1">
+        <v>6</v>
+      </c>
+      <c r="W5" s="1">
+        <v>6</v>
+      </c>
+      <c r="X5" s="1">
+        <v>8</v>
+      </c>
+      <c r="Y5" s="1">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="1">
+        <v>9</v>
+      </c>
+      <c r="AA5" s="1">
+        <v>11</v>
+      </c>
+      <c r="AB5" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC5" s="1">
+        <v>19</v>
+      </c>
+      <c r="AD5" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE5" s="1">
+        <v>9</v>
+      </c>
+      <c r="AF5" s="1">
+        <v>12</v>
+      </c>
+      <c r="AG5" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH5" s="1">
+        <v>12</v>
+      </c>
+      <c r="AI5" s="1">
+        <v>11</v>
+      </c>
+      <c r="AJ5" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK5" s="1">
+        <v>27</v>
+      </c>
+      <c r="AL5" s="1">
+        <v>25</v>
+      </c>
+      <c r="AM5" s="1">
+        <v>24</v>
+      </c>
+      <c r="AN5" s="1">
+        <v>40</v>
+      </c>
+      <c r="AO5" s="1">
+        <v>28</v>
+      </c>
+      <c r="AP5" s="1">
+        <v>23</v>
+      </c>
+      <c r="AQ5" s="1">
+        <v>10</v>
+      </c>
+      <c r="AR5" s="1">
+        <v>14</v>
+      </c>
+      <c r="AS5" s="1">
+        <v>208</v>
+      </c>
+      <c r="AT5" s="2"/>
+    </row>
+    <row r="6" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A6" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2005</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="1">
+        <v>357</v>
+      </c>
+      <c r="G6" s="1">
+        <v>159</v>
+      </c>
+      <c r="H6" s="1">
+        <v>198</v>
+      </c>
+      <c r="I6" s="1">
+        <v>1</v>
+      </c>
+      <c r="J6" s="1">
+        <v>1</v>
+      </c>
+      <c r="K6" s="1">
+        <v>3</v>
+      </c>
+      <c r="L6" s="1">
+        <v>0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3</v>
+      </c>
+      <c r="O6" s="1">
+        <v>6</v>
+      </c>
+      <c r="P6" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="1">
+        <v>5</v>
+      </c>
+      <c r="R6" s="1">
+        <v>6</v>
+      </c>
+      <c r="S6" s="1">
+        <v>5</v>
+      </c>
+      <c r="T6" s="1">
+        <v>4</v>
+      </c>
+      <c r="U6" s="1">
+        <v>7</v>
+      </c>
+      <c r="V6" s="1">
+        <v>3</v>
+      </c>
+      <c r="W6" s="1">
+        <v>4</v>
+      </c>
+      <c r="X6" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y6" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z6" s="1">
+        <v>4</v>
+      </c>
+      <c r="AA6" s="1">
+        <v>6</v>
+      </c>
+      <c r="AB6" s="1">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="1">
+        <v>14</v>
+      </c>
+      <c r="AD6" s="1">
+        <v>19</v>
+      </c>
+      <c r="AE6" s="1">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="1">
+        <v>12</v>
+      </c>
+      <c r="AG6" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH6" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI6" s="1">
+        <v>8</v>
+      </c>
+      <c r="AJ6" s="1">
+        <v>11</v>
+      </c>
+      <c r="AK6" s="1">
+        <v>13</v>
+      </c>
+      <c r="AL6" s="1">
+        <v>25</v>
+      </c>
+      <c r="AM6" s="1">
+        <v>26</v>
+      </c>
+      <c r="AN6" s="1">
+        <v>35</v>
+      </c>
+      <c r="AO6" s="1">
+        <v>24</v>
+      </c>
+      <c r="AP6" s="1">
+        <v>26</v>
+      </c>
+      <c r="AQ6" s="1">
+        <v>12</v>
+      </c>
+      <c r="AR6" s="1">
+        <v>23</v>
+      </c>
+      <c r="AS6" s="1">
+        <v>183</v>
+      </c>
+      <c r="AT6" s="2"/>
+    </row>
+    <row r="7" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A7" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3000</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="1">
+        <v>7</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3</v>
+      </c>
+      <c r="H7" s="1">
+        <v>4</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>0</v>
+      </c>
+      <c r="K7" s="1">
+        <v>0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0</v>
+      </c>
+      <c r="O7" s="1">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="1">
+        <v>0</v>
+      </c>
+      <c r="R7" s="1">
+        <v>0</v>
+      </c>
+      <c r="S7" s="1">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1">
+        <v>0</v>
+      </c>
+      <c r="U7" s="1">
+        <v>0</v>
+      </c>
+      <c r="V7" s="1">
+        <v>0</v>
+      </c>
+      <c r="W7" s="1">
+        <v>0</v>
+      </c>
+      <c r="X7" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="1">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AT7" s="2"/>
+    </row>
+    <row r="8" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A8" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B8" s="1">
+        <v>6001</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="1">
+        <v>258</v>
+      </c>
+      <c r="G8" s="1">
+        <v>124</v>
+      </c>
+      <c r="H8" s="1">
+        <v>134</v>
+      </c>
+      <c r="I8" s="1">
+        <v>5</v>
+      </c>
+      <c r="J8" s="1">
+        <v>2</v>
+      </c>
+      <c r="K8" s="1">
+        <v>4</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1</v>
+      </c>
+      <c r="O8" s="1">
+        <v>10</v>
+      </c>
+      <c r="P8" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>8</v>
+      </c>
+      <c r="R8" s="1">
+        <v>2</v>
+      </c>
+      <c r="S8" s="1">
+        <v>1</v>
+      </c>
+      <c r="T8" s="1">
+        <v>3</v>
+      </c>
+      <c r="U8" s="1">
+        <v>7</v>
+      </c>
+      <c r="V8" s="1">
+        <v>8</v>
+      </c>
+      <c r="W8" s="1">
+        <v>6</v>
+      </c>
+      <c r="X8" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE8" s="1">
+        <v>15</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>15</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH8" s="1">
+        <v>10</v>
+      </c>
+      <c r="AI8" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ8" s="1">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL8" s="1">
+        <v>10</v>
+      </c>
+      <c r="AM8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>12</v>
+      </c>
+      <c r="AO8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="1">
+        <v>8</v>
+      </c>
+      <c r="AQ8" s="1">
+        <v>10</v>
+      </c>
+      <c r="AR8" s="1">
+        <v>20</v>
+      </c>
+      <c r="AS8" s="1">
+        <v>132</v>
+      </c>
+      <c r="AT8" s="2"/>
+    </row>
+    <row r="9" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A9" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6002</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="1">
+        <v>501</v>
+      </c>
+      <c r="G9" s="1">
+        <v>250</v>
+      </c>
+      <c r="H9" s="1">
+        <v>251</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2</v>
+      </c>
+      <c r="J9" s="1">
+        <v>6</v>
+      </c>
+      <c r="K9" s="1">
+        <v>9</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4</v>
+      </c>
+      <c r="M9" s="1">
+        <v>6</v>
+      </c>
+      <c r="N9" s="1">
+        <v>4</v>
+      </c>
+      <c r="O9" s="1">
+        <v>9</v>
+      </c>
+      <c r="P9" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>11</v>
+      </c>
+      <c r="R9" s="1">
+        <v>11</v>
+      </c>
+      <c r="S9" s="1">
+        <v>17</v>
+      </c>
+      <c r="T9" s="1">
+        <v>8</v>
+      </c>
+      <c r="U9" s="1">
+        <v>10</v>
+      </c>
+      <c r="V9" s="1">
+        <v>11</v>
+      </c>
+      <c r="W9" s="1">
+        <v>13</v>
+      </c>
+      <c r="X9" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z9" s="1">
+        <v>10</v>
+      </c>
+      <c r="AA9" s="1">
+        <v>14</v>
+      </c>
+      <c r="AB9" s="1">
+        <v>10</v>
+      </c>
+      <c r="AC9" s="1">
+        <v>22</v>
+      </c>
+      <c r="AD9" s="1">
+        <v>23</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>23</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>25</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>21</v>
+      </c>
+      <c r="AH9" s="1">
+        <v>23</v>
+      </c>
+      <c r="AI9" s="1">
+        <v>15</v>
+      </c>
+      <c r="AJ9" s="1">
+        <v>15</v>
+      </c>
+      <c r="AK9" s="1">
+        <v>18</v>
+      </c>
+      <c r="AL9" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM9" s="1">
+        <v>28</v>
+      </c>
+      <c r="AN9" s="1">
+        <v>36</v>
+      </c>
+      <c r="AO9" s="1">
+        <v>9</v>
+      </c>
+      <c r="AP9" s="1">
+        <v>14</v>
+      </c>
+      <c r="AQ9" s="1">
+        <v>10</v>
+      </c>
+      <c r="AR9" s="1">
+        <v>18</v>
+      </c>
+      <c r="AS9" s="1">
+        <v>235</v>
+      </c>
+      <c r="AT9" s="2"/>
+    </row>
+    <row r="10" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A10" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B10" s="1">
+        <v>6003</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="1">
+        <v>454</v>
+      </c>
+      <c r="G10" s="1">
+        <v>206</v>
+      </c>
+      <c r="H10" s="1">
+        <v>248</v>
+      </c>
+      <c r="I10" s="1">
+        <v>7</v>
+      </c>
+      <c r="J10" s="1">
+        <v>5</v>
+      </c>
+      <c r="K10" s="1">
+        <v>4</v>
+      </c>
+      <c r="L10" s="1">
+        <v>6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>5</v>
+      </c>
+      <c r="O10" s="1">
+        <v>8</v>
+      </c>
+      <c r="P10" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>6</v>
+      </c>
+      <c r="R10" s="1">
+        <v>7</v>
+      </c>
+      <c r="S10" s="1">
+        <v>6</v>
+      </c>
+      <c r="T10" s="1">
+        <v>3</v>
+      </c>
+      <c r="U10" s="1">
+        <v>2</v>
+      </c>
+      <c r="V10" s="1">
+        <v>9</v>
+      </c>
+      <c r="W10" s="1">
+        <v>14</v>
+      </c>
+      <c r="X10" s="1">
+        <v>11</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>19</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>19</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>18</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>19</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>14</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>19</v>
+      </c>
+      <c r="AK10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>21</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>27</v>
+      </c>
+      <c r="AN10" s="1">
+        <v>37</v>
+      </c>
+      <c r="AO10" s="1">
+        <v>23</v>
+      </c>
+      <c r="AP10" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ10" s="1">
+        <v>15</v>
+      </c>
+      <c r="AR10" s="1">
+        <v>26</v>
+      </c>
+      <c r="AS10" s="1">
+        <v>223</v>
+      </c>
+      <c r="AT10" s="2"/>
+    </row>
+    <row r="11" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A11" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B11" s="1">
+        <v>7000</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="1">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0</v>
+      </c>
+      <c r="K11" s="1">
+        <v>0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0</v>
+      </c>
+      <c r="O11" s="1">
+        <v>0</v>
+      </c>
+      <c r="P11" s="1">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>0</v>
+      </c>
+      <c r="R11" s="1">
+        <v>0</v>
+      </c>
+      <c r="S11" s="1">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1">
+        <v>0</v>
+      </c>
+      <c r="U11" s="1">
+        <v>0</v>
+      </c>
+      <c r="V11" s="1">
+        <v>0</v>
+      </c>
+      <c r="W11" s="1">
+        <v>0</v>
+      </c>
+      <c r="X11" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="1">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="2"/>
+    </row>
+    <row r="12" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A12" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8001</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="1">
+        <v>453</v>
+      </c>
+      <c r="G12" s="1">
+        <v>205</v>
+      </c>
+      <c r="H12" s="1">
+        <v>248</v>
+      </c>
+      <c r="I12" s="1">
+        <v>11</v>
+      </c>
+      <c r="J12" s="1">
+        <v>16</v>
+      </c>
+      <c r="K12" s="1">
+        <v>11</v>
+      </c>
+      <c r="L12" s="1">
+        <v>8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>3</v>
+      </c>
+      <c r="O12" s="1">
+        <v>10</v>
+      </c>
+      <c r="P12" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>10</v>
+      </c>
+      <c r="R12" s="1">
+        <v>9</v>
+      </c>
+      <c r="S12" s="1">
+        <v>5</v>
+      </c>
+      <c r="T12" s="1">
+        <v>4</v>
+      </c>
+      <c r="U12" s="1">
+        <v>7</v>
+      </c>
+      <c r="V12" s="1">
+        <v>8</v>
+      </c>
+      <c r="W12" s="1">
+        <v>16</v>
+      </c>
+      <c r="X12" s="1">
+        <v>20</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="1">
+        <v>14</v>
+      </c>
+      <c r="AB12" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>21</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>15</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>10</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>14</v>
+      </c>
+      <c r="AK12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AL12" s="1">
+        <v>26</v>
+      </c>
+      <c r="AM12" s="1">
+        <v>15</v>
+      </c>
+      <c r="AN12" s="1">
+        <v>25</v>
+      </c>
+      <c r="AO12" s="1">
+        <v>14</v>
+      </c>
+      <c r="AP12" s="1">
+        <v>14</v>
+      </c>
+      <c r="AQ12" s="1">
+        <v>11</v>
+      </c>
+      <c r="AR12" s="1">
+        <v>25</v>
+      </c>
+      <c r="AS12" s="1">
+        <v>206</v>
+      </c>
+      <c r="AT12" s="2"/>
+    </row>
+    <row r="13" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A13" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8002</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="1">
+        <v>446</v>
+      </c>
+      <c r="G13" s="1">
+        <v>210</v>
+      </c>
+      <c r="H13" s="1">
+        <v>236</v>
+      </c>
+      <c r="I13" s="1">
+        <v>4</v>
+      </c>
+      <c r="J13" s="1">
+        <v>4</v>
+      </c>
+      <c r="K13" s="1">
+        <v>9</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5</v>
+      </c>
+      <c r="M13" s="1">
+        <v>9</v>
+      </c>
+      <c r="N13" s="1">
+        <v>4</v>
+      </c>
+      <c r="O13" s="1">
+        <v>10</v>
+      </c>
+      <c r="P13" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>7</v>
+      </c>
+      <c r="R13" s="1">
+        <v>7</v>
+      </c>
+      <c r="S13" s="1">
+        <v>2</v>
+      </c>
+      <c r="T13" s="1">
+        <v>4</v>
+      </c>
+      <c r="U13" s="1">
+        <v>6</v>
+      </c>
+      <c r="V13" s="1">
+        <v>10</v>
+      </c>
+      <c r="W13" s="1">
+        <v>10</v>
+      </c>
+      <c r="X13" s="1">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>14</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>15</v>
+      </c>
+      <c r="AA13" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>15</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>9</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>11</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>11</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH13" s="1">
+        <v>10</v>
+      </c>
+      <c r="AI13" s="1">
+        <v>9</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>16</v>
+      </c>
+      <c r="AK13" s="1">
+        <v>15</v>
+      </c>
+      <c r="AL13" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM13" s="1">
+        <v>24</v>
+      </c>
+      <c r="AN13" s="1">
+        <v>32</v>
+      </c>
+      <c r="AO13" s="1">
+        <v>34</v>
+      </c>
+      <c r="AP13" s="1">
+        <v>28</v>
+      </c>
+      <c r="AQ13" s="1">
+        <v>15</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>32</v>
+      </c>
+      <c r="AS13" s="1">
+        <v>221</v>
+      </c>
+      <c r="AT13" s="2"/>
+    </row>
+    <row r="14" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A14" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9001</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="1">
+        <v>495</v>
+      </c>
+      <c r="G14" s="1">
+        <v>225</v>
+      </c>
+      <c r="H14" s="1">
+        <v>270</v>
+      </c>
+      <c r="I14" s="1">
+        <v>5</v>
+      </c>
+      <c r="J14" s="1">
+        <v>7</v>
+      </c>
+      <c r="K14" s="1">
+        <v>11</v>
+      </c>
+      <c r="L14" s="1">
+        <v>10</v>
+      </c>
+      <c r="M14" s="1">
+        <v>10</v>
+      </c>
+      <c r="N14" s="1">
+        <v>5</v>
+      </c>
+      <c r="O14" s="1">
+        <v>8</v>
+      </c>
+      <c r="P14" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="1">
+        <v>7</v>
+      </c>
+      <c r="R14" s="1">
+        <v>12</v>
+      </c>
+      <c r="S14" s="1">
+        <v>7</v>
+      </c>
+      <c r="T14" s="1">
+        <v>6</v>
+      </c>
+      <c r="U14" s="1">
+        <v>10</v>
+      </c>
+      <c r="V14" s="1">
+        <v>4</v>
+      </c>
+      <c r="W14" s="1">
+        <v>11</v>
+      </c>
+      <c r="X14" s="1">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>11</v>
+      </c>
+      <c r="Z14" s="1">
+        <v>10</v>
+      </c>
+      <c r="AA14" s="1">
+        <v>9</v>
+      </c>
+      <c r="AB14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>18</v>
+      </c>
+      <c r="AD14" s="1">
+        <v>24</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>21</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH14" s="1">
+        <v>16</v>
+      </c>
+      <c r="AI14" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ14" s="1">
+        <v>19</v>
+      </c>
+      <c r="AK14" s="1">
+        <v>15</v>
+      </c>
+      <c r="AL14" s="1">
+        <v>15</v>
+      </c>
+      <c r="AM14" s="1">
+        <v>22</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>31</v>
+      </c>
+      <c r="AO14" s="1">
+        <v>19</v>
+      </c>
+      <c r="AP14" s="1">
+        <v>20</v>
+      </c>
+      <c r="AQ14" s="1">
+        <v>17</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>30</v>
+      </c>
+      <c r="AS14" s="1">
+        <v>239</v>
+      </c>
+      <c r="AT14" s="2"/>
+    </row>
+    <row r="15" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A15" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B15" s="1">
+        <v>9002</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="1">
+        <v>429</v>
+      </c>
+      <c r="G15" s="1">
+        <v>191</v>
+      </c>
+      <c r="H15" s="1">
+        <v>238</v>
+      </c>
+      <c r="I15" s="1">
+        <v>6</v>
+      </c>
+      <c r="J15" s="1">
+        <v>6</v>
+      </c>
+      <c r="K15" s="1">
+        <v>9</v>
+      </c>
+      <c r="L15" s="1">
+        <v>7</v>
+      </c>
+      <c r="M15" s="1">
+        <v>6</v>
+      </c>
+      <c r="N15" s="1">
+        <v>5</v>
+      </c>
+      <c r="O15" s="1">
+        <v>7</v>
+      </c>
+      <c r="P15" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>9</v>
+      </c>
+      <c r="R15" s="1">
+        <v>7</v>
+      </c>
+      <c r="S15" s="1">
+        <v>10</v>
+      </c>
+      <c r="T15" s="1">
+        <v>5</v>
+      </c>
+      <c r="U15" s="1">
+        <v>5</v>
+      </c>
+      <c r="V15" s="1">
+        <v>6</v>
+      </c>
+      <c r="W15" s="1">
+        <v>9</v>
+      </c>
+      <c r="X15" s="1">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>9</v>
+      </c>
+      <c r="Z15" s="1">
+        <v>8</v>
+      </c>
+      <c r="AA15" s="1">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="1">
+        <v>19</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>14</v>
+      </c>
+      <c r="AD15" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>14</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>9</v>
+      </c>
+      <c r="AG15" s="1">
+        <v>4</v>
+      </c>
+      <c r="AH15" s="1">
+        <v>9</v>
+      </c>
+      <c r="AI15" s="1">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK15" s="1">
+        <v>11</v>
+      </c>
+      <c r="AL15" s="1">
+        <v>20</v>
+      </c>
+      <c r="AM15" s="1">
+        <v>16</v>
+      </c>
+      <c r="AN15" s="1">
+        <v>39</v>
+      </c>
+      <c r="AO15" s="1">
+        <v>22</v>
+      </c>
+      <c r="AP15" s="1">
+        <v>35</v>
+      </c>
+      <c r="AQ15" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR15" s="1">
+        <v>22</v>
+      </c>
+      <c r="AS15" s="1">
+        <v>211</v>
+      </c>
+      <c r="AT15" s="2"/>
+    </row>
+    <row r="16" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A16" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B16" s="1">
+        <v>10001</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="1">
+        <v>600</v>
+      </c>
+      <c r="G16" s="1">
+        <v>293</v>
+      </c>
+      <c r="H16" s="1">
+        <v>307</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13</v>
+      </c>
+      <c r="J16" s="1">
+        <v>16</v>
+      </c>
+      <c r="K16" s="1">
+        <v>17</v>
+      </c>
+      <c r="L16" s="1">
+        <v>21</v>
+      </c>
+      <c r="M16" s="1">
+        <v>5</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3</v>
+      </c>
+      <c r="O16" s="1">
+        <v>11</v>
+      </c>
+      <c r="P16" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>16</v>
+      </c>
+      <c r="R16" s="1">
+        <v>11</v>
+      </c>
+      <c r="S16" s="1">
+        <v>11</v>
+      </c>
+      <c r="T16" s="1">
+        <v>11</v>
+      </c>
+      <c r="U16" s="1">
+        <v>17</v>
+      </c>
+      <c r="V16" s="1">
+        <v>19</v>
+      </c>
+      <c r="W16" s="1">
+        <v>25</v>
+      </c>
+      <c r="X16" s="1">
+        <v>19</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>19</v>
+      </c>
+      <c r="Z16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AA16" s="1">
+        <v>19</v>
+      </c>
+      <c r="AB16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>12</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>12</v>
+      </c>
+      <c r="AG16" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH16" s="1">
+        <v>21</v>
+      </c>
+      <c r="AI16" s="1">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="1">
+        <v>16</v>
+      </c>
+      <c r="AK16" s="1">
+        <v>21</v>
+      </c>
+      <c r="AL16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AM16" s="1">
+        <v>24</v>
+      </c>
+      <c r="AN16" s="1">
+        <v>31</v>
+      </c>
+      <c r="AO16" s="1">
+        <v>17</v>
+      </c>
+      <c r="AP16" s="1">
+        <v>19</v>
+      </c>
+      <c r="AQ16" s="1">
+        <v>18</v>
+      </c>
+      <c r="AR16" s="1">
+        <v>31</v>
+      </c>
+      <c r="AS16" s="1">
+        <v>292</v>
+      </c>
+      <c r="AT16" s="2"/>
+    </row>
+    <row r="17" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A17" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B17" s="1">
+        <v>10002</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" s="1">
+        <v>740</v>
+      </c>
+      <c r="G17" s="1">
+        <v>363</v>
+      </c>
+      <c r="H17" s="1">
+        <v>377</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8</v>
+      </c>
+      <c r="J17" s="1">
+        <v>8</v>
+      </c>
+      <c r="K17" s="1">
+        <v>11</v>
+      </c>
+      <c r="L17" s="1">
+        <v>7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>15</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5</v>
+      </c>
+      <c r="O17" s="1">
+        <v>12</v>
+      </c>
+      <c r="P17" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="1">
+        <v>9</v>
+      </c>
+      <c r="R17" s="1">
+        <v>5</v>
+      </c>
+      <c r="S17" s="1">
+        <v>12</v>
+      </c>
+      <c r="T17" s="1">
+        <v>7</v>
+      </c>
+      <c r="U17" s="1">
+        <v>14</v>
+      </c>
+      <c r="V17" s="1">
+        <v>16</v>
+      </c>
+      <c r="W17" s="1">
+        <v>19</v>
+      </c>
+      <c r="X17" s="1">
+        <v>24</v>
+      </c>
+      <c r="Y17" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>19</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>26</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>22</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>17</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>24</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>20</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>23</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>31</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>24</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>35</v>
+      </c>
+      <c r="AK17" s="1">
+        <v>35</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>36</v>
+      </c>
+      <c r="AM17" s="1">
+        <v>37</v>
+      </c>
+      <c r="AN17" s="1">
+        <v>47</v>
+      </c>
+      <c r="AO17" s="1">
+        <v>33</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>33</v>
+      </c>
+      <c r="AQ17" s="1">
+        <v>28</v>
+      </c>
+      <c r="AR17" s="1">
+        <v>38</v>
+      </c>
+      <c r="AS17" s="1">
+        <v>366</v>
+      </c>
+      <c r="AT17" s="2"/>
+    </row>
+    <row r="18" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A18" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B18" s="1">
+        <v>11000</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" s="1">
+        <v>617</v>
+      </c>
+      <c r="G18" s="1">
+        <v>275</v>
+      </c>
+      <c r="H18" s="1">
+        <v>342</v>
+      </c>
+      <c r="I18" s="1">
+        <v>7</v>
+      </c>
+      <c r="J18" s="1">
+        <v>4</v>
+      </c>
+      <c r="K18" s="1">
+        <v>5</v>
+      </c>
+      <c r="L18" s="1">
+        <v>11</v>
+      </c>
+      <c r="M18" s="1">
+        <v>11</v>
+      </c>
+      <c r="N18" s="1">
+        <v>10</v>
+      </c>
+      <c r="O18" s="1">
+        <v>11</v>
+      </c>
+      <c r="P18" s="1">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>19</v>
+      </c>
+      <c r="R18" s="1">
+        <v>12</v>
+      </c>
+      <c r="S18" s="1">
+        <v>13</v>
+      </c>
+      <c r="T18" s="1">
+        <v>16</v>
+      </c>
+      <c r="U18" s="1">
+        <v>7</v>
+      </c>
+      <c r="V18" s="1">
+        <v>8</v>
+      </c>
+      <c r="W18" s="1">
+        <v>8</v>
+      </c>
+      <c r="X18" s="1">
+        <v>10</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="1">
+        <v>9</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>15</v>
+      </c>
+      <c r="AB18" s="1">
+        <v>20</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>26</v>
+      </c>
+      <c r="AD18" s="1">
+        <v>27</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>24</v>
+      </c>
+      <c r="AF18" s="1">
+        <v>33</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>15</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>24</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>15</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK18" s="1">
+        <v>16</v>
+      </c>
+      <c r="AL18" s="1">
+        <v>23</v>
+      </c>
+      <c r="AM18" s="1">
+        <v>24</v>
+      </c>
+      <c r="AN18" s="1">
+        <v>39</v>
+      </c>
+      <c r="AO18" s="1">
+        <v>22</v>
+      </c>
+      <c r="AP18" s="1">
+        <v>25</v>
+      </c>
+      <c r="AQ18" s="1">
+        <v>24</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>40</v>
+      </c>
+      <c r="AS18" s="1">
+        <v>303</v>
+      </c>
+      <c r="AT18" s="2"/>
+    </row>
+    <row r="19" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A19" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12001</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="1">
+        <v>1805</v>
+      </c>
+      <c r="G19" s="1">
+        <v>854</v>
+      </c>
+      <c r="H19" s="1">
+        <v>951</v>
+      </c>
+      <c r="I19" s="1">
+        <v>37</v>
+      </c>
+      <c r="J19" s="1">
+        <v>23</v>
+      </c>
+      <c r="K19" s="1">
+        <v>36</v>
+      </c>
+      <c r="L19" s="1">
+        <v>48</v>
+      </c>
+      <c r="M19" s="1">
+        <v>31</v>
+      </c>
+      <c r="N19" s="1">
+        <v>36</v>
+      </c>
+      <c r="O19" s="1">
+        <v>45</v>
+      </c>
+      <c r="P19" s="1">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="1">
+        <v>42</v>
+      </c>
+      <c r="R19" s="1">
+        <v>46</v>
+      </c>
+      <c r="S19" s="1">
+        <v>39</v>
+      </c>
+      <c r="T19" s="1">
+        <v>47</v>
+      </c>
+      <c r="U19" s="1">
+        <v>39</v>
+      </c>
+      <c r="V19" s="1">
+        <v>41</v>
+      </c>
+      <c r="W19" s="1">
+        <v>60</v>
+      </c>
+      <c r="X19" s="1">
+        <v>58</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>56</v>
+      </c>
+      <c r="Z19" s="1">
+        <v>52</v>
+      </c>
+      <c r="AA19" s="1">
+        <v>56</v>
+      </c>
+      <c r="AB19" s="1">
+        <v>55</v>
+      </c>
+      <c r="AC19" s="1">
+        <v>61</v>
+      </c>
+      <c r="AD19" s="1">
+        <v>74</v>
+      </c>
+      <c r="AE19" s="1">
+        <v>71</v>
+      </c>
+      <c r="AF19" s="1">
+        <v>65</v>
+      </c>
+      <c r="AG19" s="1">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="1">
+        <v>61</v>
+      </c>
+      <c r="AI19" s="1">
+        <v>57</v>
+      </c>
+      <c r="AJ19" s="1">
+        <v>50</v>
+      </c>
+      <c r="AK19" s="1">
+        <v>51</v>
+      </c>
+      <c r="AL19" s="1">
+        <v>62</v>
+      </c>
+      <c r="AM19" s="1">
+        <v>49</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>79</v>
+      </c>
+      <c r="AO19" s="1">
+        <v>38</v>
+      </c>
+      <c r="AP19" s="1">
+        <v>43</v>
+      </c>
+      <c r="AQ19" s="1">
+        <v>19</v>
+      </c>
+      <c r="AR19" s="1">
+        <v>73</v>
+      </c>
+      <c r="AS19" s="1">
+        <v>964</v>
+      </c>
+      <c r="AT19" s="2"/>
+    </row>
+    <row r="20" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A20" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B20" s="1">
+        <v>12002</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="1">
+        <v>1426</v>
+      </c>
+      <c r="G20" s="1">
+        <v>696</v>
+      </c>
+      <c r="H20" s="1">
+        <v>730</v>
+      </c>
+      <c r="I20" s="1">
+        <v>25</v>
+      </c>
+      <c r="J20" s="1">
+        <v>27</v>
+      </c>
+      <c r="K20" s="1">
+        <v>27</v>
+      </c>
+      <c r="L20" s="1">
+        <v>31</v>
+      </c>
+      <c r="M20" s="1">
+        <v>41</v>
+      </c>
+      <c r="N20" s="1">
+        <v>40</v>
+      </c>
+      <c r="O20" s="1">
+        <v>33</v>
+      </c>
+      <c r="P20" s="1">
+        <v>26</v>
+      </c>
+      <c r="Q20" s="1">
+        <v>35</v>
+      </c>
+      <c r="R20" s="1">
+        <v>34</v>
+      </c>
+      <c r="S20" s="1">
+        <v>46</v>
+      </c>
+      <c r="T20" s="1">
+        <v>42</v>
+      </c>
+      <c r="U20" s="1">
+        <v>45</v>
+      </c>
+      <c r="V20" s="1">
+        <v>50</v>
+      </c>
+      <c r="W20" s="1">
+        <v>39</v>
+      </c>
+      <c r="X20" s="1">
+        <v>43</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>52</v>
+      </c>
+      <c r="Z20" s="1">
+        <v>50</v>
+      </c>
+      <c r="AA20" s="1">
+        <v>46</v>
+      </c>
+      <c r="AB20" s="1">
+        <v>41</v>
+      </c>
+      <c r="AC20" s="1">
+        <v>61</v>
+      </c>
+      <c r="AD20" s="1">
+        <v>67</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>65</v>
+      </c>
+      <c r="AF20" s="1">
+        <v>69</v>
+      </c>
+      <c r="AG20" s="1">
+        <v>48</v>
+      </c>
+      <c r="AH20" s="1">
+        <v>41</v>
+      </c>
+      <c r="AI20" s="1">
+        <v>28</v>
+      </c>
+      <c r="AJ20" s="1">
+        <v>24</v>
+      </c>
+      <c r="AK20" s="1">
+        <v>22</v>
+      </c>
+      <c r="AL20" s="1">
+        <v>34</v>
+      </c>
+      <c r="AM20" s="1">
+        <v>33</v>
+      </c>
+      <c r="AN20" s="1">
+        <v>41</v>
+      </c>
+      <c r="AO20" s="1">
+        <v>25</v>
+      </c>
+      <c r="AP20" s="1">
+        <v>33</v>
+      </c>
+      <c r="AQ20" s="1">
+        <v>25</v>
+      </c>
+      <c r="AR20" s="1">
+        <v>37</v>
+      </c>
+      <c r="AS20" s="1">
+        <v>695</v>
+      </c>
+      <c r="AT20" s="2"/>
+    </row>
+    <row r="21" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A21" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B21" s="1">
+        <v>12003</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" s="1">
+        <v>607</v>
+      </c>
+      <c r="G21" s="1">
+        <v>302</v>
+      </c>
+      <c r="H21" s="1">
+        <v>305</v>
+      </c>
+      <c r="I21" s="1">
+        <v>13</v>
+      </c>
+      <c r="J21" s="1">
+        <v>13</v>
+      </c>
+      <c r="K21" s="1">
+        <v>7</v>
+      </c>
+      <c r="L21" s="1">
+        <v>6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>7</v>
+      </c>
+      <c r="N21" s="1">
+        <v>9</v>
+      </c>
+      <c r="O21" s="1">
+        <v>19</v>
+      </c>
+      <c r="P21" s="1">
+        <v>11</v>
+      </c>
+      <c r="Q21" s="1">
+        <v>22</v>
+      </c>
+      <c r="R21" s="1">
+        <v>12</v>
+      </c>
+      <c r="S21" s="1">
+        <v>13</v>
+      </c>
+      <c r="T21" s="1">
+        <v>18</v>
+      </c>
+      <c r="U21" s="1">
+        <v>19</v>
+      </c>
+      <c r="V21" s="1">
+        <v>15</v>
+      </c>
+      <c r="W21" s="1">
+        <v>11</v>
+      </c>
+      <c r="X21" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z21" s="1">
+        <v>10</v>
+      </c>
+      <c r="AA21" s="1">
+        <v>14</v>
+      </c>
+      <c r="AB21" s="1">
+        <v>19</v>
+      </c>
+      <c r="AC21" s="1">
+        <v>30</v>
+      </c>
+      <c r="AD21" s="1">
+        <v>36</v>
+      </c>
+      <c r="AE21" s="1">
+        <v>30</v>
+      </c>
+      <c r="AF21" s="1">
+        <v>24</v>
+      </c>
+      <c r="AG21" s="1">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="1">
+        <v>22</v>
+      </c>
+      <c r="AI21" s="1">
+        <v>23</v>
+      </c>
+      <c r="AJ21" s="1">
+        <v>20</v>
+      </c>
+      <c r="AK21" s="1">
+        <v>20</v>
+      </c>
+      <c r="AL21" s="1">
+        <v>25</v>
+      </c>
+      <c r="AM21" s="1">
+        <v>20</v>
+      </c>
+      <c r="AN21" s="1">
+        <v>29</v>
+      </c>
+      <c r="AO21" s="1">
+        <v>15</v>
+      </c>
+      <c r="AP21" s="1">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="1">
+        <v>9</v>
+      </c>
+      <c r="AR21" s="1">
+        <v>14</v>
+      </c>
+      <c r="AS21" s="1">
+        <v>301</v>
+      </c>
+      <c r="AT21" s="2"/>
+    </row>
+    <row r="22" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A22" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B22" s="1">
+        <v>13001</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" s="1">
+        <v>1061</v>
+      </c>
+      <c r="G22" s="1">
+        <v>510</v>
+      </c>
+      <c r="H22" s="1">
+        <v>551</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17</v>
+      </c>
+      <c r="J22" s="1">
+        <v>18</v>
+      </c>
+      <c r="K22" s="1">
+        <v>5</v>
+      </c>
+      <c r="L22" s="1">
+        <v>14</v>
+      </c>
+      <c r="M22" s="1">
+        <v>14</v>
+      </c>
+      <c r="N22" s="1">
+        <v>12</v>
+      </c>
+      <c r="O22" s="1">
+        <v>12</v>
+      </c>
+      <c r="P22" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q22" s="1">
+        <v>26</v>
+      </c>
+      <c r="R22" s="1">
+        <v>21</v>
+      </c>
+      <c r="S22" s="1">
+        <v>35</v>
+      </c>
+      <c r="T22" s="1">
+        <v>31</v>
+      </c>
+      <c r="U22" s="1">
+        <v>27</v>
+      </c>
+      <c r="V22" s="1">
+        <v>31</v>
+      </c>
+      <c r="W22" s="1">
+        <v>26</v>
+      </c>
+      <c r="X22" s="1">
+        <v>27</v>
+      </c>
+      <c r="Y22" s="1">
+        <v>26</v>
+      </c>
+      <c r="Z22" s="1">
+        <v>27</v>
+      </c>
+      <c r="AA22" s="1">
+        <v>42</v>
+      </c>
+      <c r="AB22" s="1">
+        <v>34</v>
+      </c>
+      <c r="AC22" s="1">
+        <v>45</v>
+      </c>
+      <c r="AD22" s="1">
+        <v>44</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>53</v>
+      </c>
+      <c r="AF22" s="1">
+        <v>35</v>
+      </c>
+      <c r="AG22" s="1">
+        <v>40</v>
+      </c>
+      <c r="AH22" s="1">
+        <v>43</v>
+      </c>
+      <c r="AI22" s="1">
+        <v>38</v>
+      </c>
+      <c r="AJ22" s="1">
+        <v>45</v>
+      </c>
+      <c r="AK22" s="1">
+        <v>32</v>
+      </c>
+      <c r="AL22" s="1">
+        <v>38</v>
+      </c>
+      <c r="AM22" s="1">
+        <v>42</v>
+      </c>
+      <c r="AN22" s="1">
+        <v>45</v>
+      </c>
+      <c r="AO22" s="1">
+        <v>20</v>
+      </c>
+      <c r="AP22" s="1">
+        <v>21</v>
+      </c>
+      <c r="AQ22" s="1">
+        <v>10</v>
+      </c>
+      <c r="AR22" s="1">
+        <v>51</v>
+      </c>
+      <c r="AS22" s="1">
+        <v>663</v>
+      </c>
+      <c r="AT22" s="2"/>
+    </row>
+    <row r="23" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A23" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B23" s="1">
+        <v>13002</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" s="1">
+        <v>1233</v>
+      </c>
+      <c r="G23" s="1">
+        <v>598</v>
+      </c>
+      <c r="H23" s="1">
+        <v>635</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20</v>
+      </c>
+      <c r="J23" s="1">
+        <v>13</v>
+      </c>
+      <c r="K23" s="1">
+        <v>18</v>
+      </c>
+      <c r="L23" s="1">
+        <v>14</v>
+      </c>
+      <c r="M23" s="1">
+        <v>9</v>
+      </c>
+      <c r="N23" s="1">
+        <v>17</v>
+      </c>
+      <c r="O23" s="1">
+        <v>13</v>
+      </c>
+      <c r="P23" s="1">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>74</v>
+      </c>
+      <c r="R23" s="1">
+        <v>50</v>
+      </c>
+      <c r="S23" s="1">
+        <v>38</v>
+      </c>
+      <c r="T23" s="1">
+        <v>41</v>
+      </c>
+      <c r="U23" s="1">
+        <v>25</v>
+      </c>
+      <c r="V23" s="1">
+        <v>46</v>
+      </c>
+      <c r="W23" s="1">
+        <v>29</v>
+      </c>
+      <c r="X23" s="1">
+        <v>28</v>
+      </c>
+      <c r="Y23" s="1">
+        <v>33</v>
+      </c>
+      <c r="Z23" s="1">
+        <v>29</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>28</v>
+      </c>
+      <c r="AB23" s="1">
+        <v>43</v>
+      </c>
+      <c r="AC23" s="1">
+        <v>44</v>
+      </c>
+      <c r="AD23" s="1">
+        <v>43</v>
+      </c>
+      <c r="AE23" s="1">
+        <v>50</v>
+      </c>
+      <c r="AF23" s="1">
+        <v>54</v>
+      </c>
+      <c r="AG23" s="1">
+        <v>46</v>
+      </c>
+      <c r="AH23" s="1">
+        <v>54</v>
+      </c>
+      <c r="AI23" s="1">
+        <v>49</v>
+      </c>
+      <c r="AJ23" s="1">
+        <v>46</v>
+      </c>
+      <c r="AK23" s="1">
+        <v>37</v>
+      </c>
+      <c r="AL23" s="1">
+        <v>37</v>
+      </c>
+      <c r="AM23" s="1">
+        <v>40</v>
+      </c>
+      <c r="AN23" s="1">
+        <v>43</v>
+      </c>
+      <c r="AO23" s="1">
+        <v>30</v>
+      </c>
+      <c r="AP23" s="1">
+        <v>23</v>
+      </c>
+      <c r="AQ23" s="1">
+        <v>15</v>
+      </c>
+      <c r="AR23" s="1">
+        <v>39</v>
+      </c>
+      <c r="AS23" s="1">
+        <v>800</v>
+      </c>
+      <c r="AT23" s="2"/>
+    </row>
+    <row r="24" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A24" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B24" s="1">
+        <v>13003</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="1">
+        <v>1136</v>
+      </c>
+      <c r="G24" s="1">
+        <v>597</v>
+      </c>
+      <c r="H24" s="1">
+        <v>539</v>
+      </c>
+      <c r="I24" s="1">
+        <v>16</v>
+      </c>
+      <c r="J24" s="1">
+        <v>13</v>
+      </c>
+      <c r="K24" s="1">
+        <v>18</v>
+      </c>
+      <c r="L24" s="1">
+        <v>15</v>
+      </c>
+      <c r="M24" s="1">
+        <v>14</v>
+      </c>
+      <c r="N24" s="1">
+        <v>18</v>
+      </c>
+      <c r="O24" s="1">
+        <v>18</v>
+      </c>
+      <c r="P24" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>31</v>
+      </c>
+      <c r="R24" s="1">
+        <v>25</v>
+      </c>
+      <c r="S24" s="1">
+        <v>57</v>
+      </c>
+      <c r="T24" s="1">
+        <v>39</v>
+      </c>
+      <c r="U24" s="1">
+        <v>39</v>
+      </c>
+      <c r="V24" s="1">
+        <v>29</v>
+      </c>
+      <c r="W24" s="1">
+        <v>30</v>
+      </c>
+      <c r="X24" s="1">
+        <v>28</v>
+      </c>
+      <c r="Y24" s="1">
+        <v>33</v>
+      </c>
+      <c r="Z24" s="1">
+        <v>25</v>
+      </c>
+      <c r="AA24" s="1">
+        <v>39</v>
+      </c>
+      <c r="AB24" s="1">
+        <v>39</v>
+      </c>
+      <c r="AC24" s="1">
+        <v>69</v>
+      </c>
+      <c r="AD24" s="1">
+        <v>38</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>47</v>
+      </c>
+      <c r="AF24" s="1">
+        <v>59</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>54</v>
+      </c>
+      <c r="AH24" s="1">
+        <v>38</v>
+      </c>
+      <c r="AI24" s="1">
+        <v>43</v>
+      </c>
+      <c r="AJ24" s="1">
+        <v>36</v>
+      </c>
+      <c r="AK24" s="1">
+        <v>34</v>
+      </c>
+      <c r="AL24" s="1">
+        <v>27</v>
+      </c>
+      <c r="AM24" s="1">
+        <v>33</v>
+      </c>
+      <c r="AN24" s="1">
+        <v>38</v>
+      </c>
+      <c r="AO24" s="1">
+        <v>16</v>
+      </c>
+      <c r="AP24" s="1">
+        <v>17</v>
+      </c>
+      <c r="AQ24" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR24" s="1">
+        <v>32</v>
+      </c>
+      <c r="AS24" s="1">
+        <v>652</v>
+      </c>
+      <c r="AT24" s="2"/>
+    </row>
+    <row r="25" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A25" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B25" s="1">
+        <v>14001</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="1">
+        <v>56</v>
+      </c>
+      <c r="G25" s="1">
+        <v>23</v>
+      </c>
+      <c r="H25" s="1">
+        <v>33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0</v>
+      </c>
+      <c r="K25" s="1">
+        <v>1</v>
+      </c>
+      <c r="L25" s="1">
+        <v>0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1</v>
+      </c>
+      <c r="O25" s="1">
+        <v>2</v>
+      </c>
+      <c r="P25" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>3</v>
+      </c>
+      <c r="R25" s="1">
+        <v>1</v>
+      </c>
+      <c r="S25" s="1">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1">
+        <v>2</v>
+      </c>
+      <c r="U25" s="1">
+        <v>0</v>
+      </c>
+      <c r="V25" s="1">
+        <v>2</v>
+      </c>
+      <c r="W25" s="1">
+        <v>1</v>
+      </c>
+      <c r="X25" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z25" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA25" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="1">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD25" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI25" s="1">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AM25" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN25" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO25" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP25" s="1">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="1">
+        <v>3</v>
+      </c>
+      <c r="AS25" s="1">
+        <v>25</v>
+      </c>
+      <c r="AT25" s="2"/>
+    </row>
+    <row r="26" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A26" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B26" s="1">
+        <v>14002</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" s="1">
+        <v>316</v>
+      </c>
+      <c r="G26" s="1">
+        <v>139</v>
+      </c>
+      <c r="H26" s="1">
+        <v>177</v>
+      </c>
+      <c r="I26" s="1">
+        <v>6</v>
+      </c>
+      <c r="J26" s="1">
+        <v>17</v>
+      </c>
+      <c r="K26" s="1">
+        <v>8</v>
+      </c>
+      <c r="L26" s="1">
+        <v>5</v>
+      </c>
+      <c r="M26" s="1">
+        <v>4</v>
+      </c>
+      <c r="N26" s="1">
+        <v>8</v>
+      </c>
+      <c r="O26" s="1">
+        <v>7</v>
+      </c>
+      <c r="P26" s="1">
+        <v>10</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>6</v>
+      </c>
+      <c r="R26" s="1">
+        <v>6</v>
+      </c>
+      <c r="S26" s="1">
+        <v>7</v>
+      </c>
+      <c r="T26" s="1">
+        <v>8</v>
+      </c>
+      <c r="U26" s="1">
+        <v>12</v>
+      </c>
+      <c r="V26" s="1">
+        <v>14</v>
+      </c>
+      <c r="W26" s="1">
+        <v>11</v>
+      </c>
+      <c r="X26" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>5</v>
+      </c>
+      <c r="Z26" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA26" s="1">
+        <v>12</v>
+      </c>
+      <c r="AB26" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC26" s="1">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>8</v>
+      </c>
+      <c r="AF26" s="1">
+        <v>11</v>
+      </c>
+      <c r="AG26" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH26" s="1">
+        <v>9</v>
+      </c>
+      <c r="AI26" s="1">
+        <v>8</v>
+      </c>
+      <c r="AJ26" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK26" s="1">
+        <v>10</v>
+      </c>
+      <c r="AL26" s="1">
+        <v>10</v>
+      </c>
+      <c r="AM26" s="1">
+        <v>6</v>
+      </c>
+      <c r="AN26" s="1">
+        <v>11</v>
+      </c>
+      <c r="AO26" s="1">
+        <v>7</v>
+      </c>
+      <c r="AP26" s="1">
+        <v>9</v>
+      </c>
+      <c r="AQ26" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR26" s="1">
+        <v>13</v>
+      </c>
+      <c r="AS26" s="1">
+        <v>146</v>
+      </c>
+      <c r="AT26" s="2"/>
+    </row>
+    <row r="27" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A27" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B27" s="1">
+        <v>14003</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="1">
+        <v>84</v>
+      </c>
+      <c r="G27" s="1">
+        <v>38</v>
+      </c>
+      <c r="H27" s="1">
+        <v>46</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2</v>
+      </c>
+      <c r="J27" s="1">
+        <v>0</v>
+      </c>
+      <c r="K27" s="1">
+        <v>0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1</v>
+      </c>
+      <c r="N27" s="1">
+        <v>4</v>
+      </c>
+      <c r="O27" s="1">
+        <v>2</v>
+      </c>
+      <c r="P27" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>2</v>
+      </c>
+      <c r="R27" s="1">
+        <v>2</v>
+      </c>
+      <c r="S27" s="1">
+        <v>2</v>
+      </c>
+      <c r="T27" s="1">
+        <v>0</v>
+      </c>
+      <c r="U27" s="1">
+        <v>4</v>
+      </c>
+      <c r="V27" s="1">
+        <v>3</v>
+      </c>
+      <c r="W27" s="1">
+        <v>2</v>
+      </c>
+      <c r="X27" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="1">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD27" s="1">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF27" s="1">
+        <v>6</v>
+      </c>
+      <c r="AG27" s="1">
+        <v>4</v>
+      </c>
+      <c r="AH27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AI27" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK27" s="1">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AN27" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO27" s="1">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ27" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR27" s="1">
+        <v>7</v>
+      </c>
+      <c r="AS27" s="1">
+        <v>43</v>
+      </c>
+      <c r="AT27" s="2"/>
+    </row>
+    <row r="28" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A28" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B28" s="1">
+        <v>14004</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="1">
+        <v>339</v>
+      </c>
+      <c r="G28" s="1">
+        <v>157</v>
+      </c>
+      <c r="H28" s="1">
+        <v>182</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1</v>
+      </c>
+      <c r="J28" s="1">
+        <v>1</v>
+      </c>
+      <c r="K28" s="1">
+        <v>2</v>
+      </c>
+      <c r="L28" s="1">
+        <v>9</v>
+      </c>
+      <c r="M28" s="1">
+        <v>9</v>
+      </c>
+      <c r="N28" s="1">
+        <v>5</v>
+      </c>
+      <c r="O28" s="1">
+        <v>10</v>
+      </c>
+      <c r="P28" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>12</v>
+      </c>
+      <c r="R28" s="1">
+        <v>8</v>
+      </c>
+      <c r="S28" s="1">
+        <v>6</v>
+      </c>
+      <c r="T28" s="1">
+        <v>7</v>
+      </c>
+      <c r="U28" s="1">
+        <v>7</v>
+      </c>
+      <c r="V28" s="1">
+        <v>4</v>
+      </c>
+      <c r="W28" s="1">
+        <v>4</v>
+      </c>
+      <c r="X28" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y28" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z28" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA28" s="1">
+        <v>10</v>
+      </c>
+      <c r="AB28" s="1">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="1">
+        <v>14</v>
+      </c>
+      <c r="AD28" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH28" s="1">
+        <v>11</v>
+      </c>
+      <c r="AI28" s="1">
+        <v>11</v>
+      </c>
+      <c r="AJ28" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK28" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL28" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM28" s="1">
+        <v>23</v>
+      </c>
+      <c r="AN28" s="1">
+        <v>27</v>
+      </c>
+      <c r="AO28" s="1">
+        <v>9</v>
+      </c>
+      <c r="AP28" s="1">
+        <v>6</v>
+      </c>
+      <c r="AQ28" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR28" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS28" s="1">
+        <v>168</v>
+      </c>
+      <c r="AT28" s="2"/>
+    </row>
+    <row r="29" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A29" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B29" s="1">
+        <v>14005</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="1">
+        <v>279</v>
+      </c>
+      <c r="G29" s="1">
+        <v>119</v>
+      </c>
+      <c r="H29" s="1">
+        <v>160</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1</v>
+      </c>
+      <c r="J29" s="1">
+        <v>2</v>
+      </c>
+      <c r="K29" s="1">
+        <v>1</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1</v>
+      </c>
+      <c r="N29" s="1">
+        <v>4</v>
+      </c>
+      <c r="O29" s="1">
+        <v>4</v>
+      </c>
+      <c r="P29" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>3</v>
+      </c>
+      <c r="R29" s="1">
+        <v>10</v>
+      </c>
+      <c r="S29" s="1">
+        <v>4</v>
+      </c>
+      <c r="T29" s="1">
+        <v>16</v>
+      </c>
+      <c r="U29" s="1">
+        <v>3</v>
+      </c>
+      <c r="V29" s="1">
+        <v>2</v>
+      </c>
+      <c r="W29" s="1">
+        <v>5</v>
+      </c>
+      <c r="X29" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>6</v>
+      </c>
+      <c r="Z29" s="1">
+        <v>5</v>
+      </c>
+      <c r="AA29" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC29" s="1">
+        <v>8</v>
+      </c>
+      <c r="AD29" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF29" s="1">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="1">
+        <v>9</v>
+      </c>
+      <c r="AH29" s="1">
+        <v>11</v>
+      </c>
+      <c r="AI29" s="1">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="1">
+        <v>15</v>
+      </c>
+      <c r="AK29" s="1">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="1">
+        <v>16</v>
+      </c>
+      <c r="AM29" s="1">
+        <v>19</v>
+      </c>
+      <c r="AN29" s="1">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="1">
+        <v>10</v>
+      </c>
+      <c r="AP29" s="1">
+        <v>15</v>
+      </c>
+      <c r="AQ29" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR29" s="1">
+        <v>15</v>
+      </c>
+      <c r="AS29" s="1">
+        <v>170</v>
+      </c>
+      <c r="AT29" s="2"/>
+    </row>
+    <row r="30" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A30" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B30" s="1">
+        <v>15001</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="1">
+        <v>275</v>
+      </c>
+      <c r="G30" s="1">
+        <v>136</v>
+      </c>
+      <c r="H30" s="1">
+        <v>139</v>
+      </c>
+      <c r="I30" s="1">
+        <v>6</v>
+      </c>
+      <c r="J30" s="1">
+        <v>5</v>
+      </c>
+      <c r="K30" s="1">
+        <v>3</v>
+      </c>
+      <c r="L30" s="1">
+        <v>6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0</v>
+      </c>
+      <c r="O30" s="1">
+        <v>5</v>
+      </c>
+      <c r="P30" s="1">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>12</v>
+      </c>
+      <c r="R30" s="1">
+        <v>3</v>
+      </c>
+      <c r="S30" s="1">
+        <v>7</v>
+      </c>
+      <c r="T30" s="1">
+        <v>6</v>
+      </c>
+      <c r="U30" s="1">
+        <v>10</v>
+      </c>
+      <c r="V30" s="1">
+        <v>11</v>
+      </c>
+      <c r="W30" s="1">
+        <v>11</v>
+      </c>
+      <c r="X30" s="1">
+        <v>7</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z30" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA30" s="1">
+        <v>6</v>
+      </c>
+      <c r="AB30" s="1">
+        <v>9</v>
+      </c>
+      <c r="AC30" s="1">
+        <v>9</v>
+      </c>
+      <c r="AD30" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE30" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF30" s="1">
+        <v>4</v>
+      </c>
+      <c r="AG30" s="1">
+        <v>7</v>
+      </c>
+      <c r="AH30" s="1">
+        <v>8</v>
+      </c>
+      <c r="AI30" s="1">
+        <v>10</v>
+      </c>
+      <c r="AJ30" s="1">
+        <v>12</v>
+      </c>
+      <c r="AK30" s="1">
+        <v>9</v>
+      </c>
+      <c r="AL30" s="1">
+        <v>12</v>
+      </c>
+      <c r="AM30" s="1">
+        <v>11</v>
+      </c>
+      <c r="AN30" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO30" s="1">
+        <v>10</v>
+      </c>
+      <c r="AP30" s="1">
+        <v>10</v>
+      </c>
+      <c r="AQ30" s="1">
+        <v>4</v>
+      </c>
+      <c r="AR30" s="1">
+        <v>12</v>
+      </c>
+      <c r="AS30" s="1">
+        <v>155</v>
+      </c>
+      <c r="AT30" s="2"/>
+    </row>
+    <row r="31" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A31" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B31" s="1">
+        <v>15002</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" s="1">
+        <v>250</v>
+      </c>
+      <c r="G31" s="1">
+        <v>123</v>
+      </c>
+      <c r="H31" s="1">
+        <v>127</v>
+      </c>
+      <c r="I31" s="1">
+        <v>11</v>
+      </c>
+      <c r="J31" s="1">
+        <v>10</v>
+      </c>
+      <c r="K31" s="1">
+        <v>4</v>
+      </c>
+      <c r="L31" s="1">
+        <v>7</v>
+      </c>
+      <c r="M31" s="1">
+        <v>5</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2</v>
+      </c>
+      <c r="O31" s="1">
+        <v>1</v>
+      </c>
+      <c r="P31" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>2</v>
+      </c>
+      <c r="R31" s="1">
+        <v>5</v>
+      </c>
+      <c r="S31" s="1">
+        <v>10</v>
+      </c>
+      <c r="T31" s="1">
+        <v>12</v>
+      </c>
+      <c r="U31" s="1">
+        <v>17</v>
+      </c>
+      <c r="V31" s="1">
+        <v>10</v>
+      </c>
+      <c r="W31" s="1">
+        <v>10</v>
+      </c>
+      <c r="X31" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="1">
+        <v>6</v>
+      </c>
+      <c r="Z31" s="1">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB31" s="1">
+        <v>3</v>
+      </c>
+      <c r="AC31" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>9</v>
+      </c>
+      <c r="AF31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AG31" s="1">
+        <v>4</v>
+      </c>
+      <c r="AH31" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ31" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK31" s="1">
+        <v>10</v>
+      </c>
+      <c r="AL31" s="1">
+        <v>7</v>
+      </c>
+      <c r="AM31" s="1">
+        <v>11</v>
+      </c>
+      <c r="AN31" s="1">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP31" s="1">
+        <v>10</v>
+      </c>
+      <c r="AQ31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AR31" s="1">
+        <v>15</v>
+      </c>
+      <c r="AS31" s="1">
+        <v>133</v>
+      </c>
+      <c r="AT31" s="2"/>
+    </row>
+    <row r="32" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A32" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B32" s="1">
+        <v>15003</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F32" s="1">
+        <v>225</v>
+      </c>
+      <c r="G32" s="1">
+        <v>103</v>
+      </c>
+      <c r="H32" s="1">
+        <v>122</v>
+      </c>
+      <c r="I32" s="1">
+        <v>1</v>
+      </c>
+      <c r="J32" s="1">
+        <v>8</v>
+      </c>
+      <c r="K32" s="1">
+        <v>5</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2</v>
+      </c>
+      <c r="O32" s="1">
+        <v>4</v>
+      </c>
+      <c r="P32" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>7</v>
+      </c>
+      <c r="R32" s="1">
+        <v>6</v>
+      </c>
+      <c r="S32" s="1">
+        <v>14</v>
+      </c>
+      <c r="T32" s="1">
+        <v>9</v>
+      </c>
+      <c r="U32" s="1">
+        <v>4</v>
+      </c>
+      <c r="V32" s="1">
+        <v>6</v>
+      </c>
+      <c r="W32" s="1">
+        <v>8</v>
+      </c>
+      <c r="X32" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y32" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z32" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA32" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB32" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC32" s="1">
+        <v>9</v>
+      </c>
+      <c r="AD32" s="1">
+        <v>9</v>
+      </c>
+      <c r="AE32" s="1">
+        <v>7</v>
+      </c>
+      <c r="AF32" s="1">
+        <v>9</v>
+      </c>
+      <c r="AG32" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH32" s="1">
+        <v>9</v>
+      </c>
+      <c r="AI32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ32" s="1">
+        <v>4</v>
+      </c>
+      <c r="AK32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL32" s="1">
+        <v>2</v>
+      </c>
+      <c r="AM32" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN32" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AP32" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AR32" s="1">
+        <v>10</v>
+      </c>
+      <c r="AS32" s="1">
+        <v>116</v>
+      </c>
+      <c r="AT32" s="2"/>
+    </row>
+    <row r="33" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A33" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15004</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F33" s="1">
+        <v>593</v>
+      </c>
+      <c r="G33" s="1">
+        <v>292</v>
+      </c>
+      <c r="H33" s="1">
+        <v>301</v>
+      </c>
+      <c r="I33" s="1">
+        <v>6</v>
+      </c>
+      <c r="J33" s="1">
+        <v>10</v>
+      </c>
+      <c r="K33" s="1">
+        <v>10</v>
+      </c>
+      <c r="L33" s="1">
+        <v>9</v>
+      </c>
+      <c r="M33" s="1">
+        <v>23</v>
+      </c>
+      <c r="N33" s="1">
+        <v>16</v>
+      </c>
+      <c r="O33" s="1">
+        <v>27</v>
+      </c>
+      <c r="P33" s="1">
+        <v>21</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>12</v>
+      </c>
+      <c r="R33" s="1">
+        <v>15</v>
+      </c>
+      <c r="S33" s="1">
+        <v>15</v>
+      </c>
+      <c r="T33" s="1">
+        <v>12</v>
+      </c>
+      <c r="U33" s="1">
+        <v>20</v>
+      </c>
+      <c r="V33" s="1">
+        <v>17</v>
+      </c>
+      <c r="W33" s="1">
+        <v>13</v>
+      </c>
+      <c r="X33" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y33" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="1">
+        <v>19</v>
+      </c>
+      <c r="AA33" s="1">
+        <v>25</v>
+      </c>
+      <c r="AB33" s="1">
+        <v>32</v>
+      </c>
+      <c r="AC33" s="1">
+        <v>25</v>
+      </c>
+      <c r="AD33" s="1">
+        <v>26</v>
+      </c>
+      <c r="AE33" s="1">
+        <v>20</v>
+      </c>
+      <c r="AF33" s="1">
+        <v>20</v>
+      </c>
+      <c r="AG33" s="1">
+        <v>16</v>
+      </c>
+      <c r="AH33" s="1">
+        <v>15</v>
+      </c>
+      <c r="AI33" s="1">
+        <v>18</v>
+      </c>
+      <c r="AJ33" s="1">
+        <v>12</v>
+      </c>
+      <c r="AK33" s="1">
+        <v>15</v>
+      </c>
+      <c r="AL33" s="1">
+        <v>22</v>
+      </c>
+      <c r="AM33" s="1">
+        <v>14</v>
+      </c>
+      <c r="AN33" s="1">
+        <v>19</v>
+      </c>
+      <c r="AO33" s="1">
+        <v>8</v>
+      </c>
+      <c r="AP33" s="1">
+        <v>16</v>
+      </c>
+      <c r="AQ33" s="1">
+        <v>9</v>
+      </c>
+      <c r="AR33" s="1">
+        <v>14</v>
+      </c>
+      <c r="AS33" s="1">
+        <v>262</v>
+      </c>
+      <c r="AT33" s="2"/>
+    </row>
+    <row r="34" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A34" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B34" s="1">
+        <v>15005</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" s="1">
+        <v>490</v>
+      </c>
+      <c r="G34" s="1">
+        <v>239</v>
+      </c>
+      <c r="H34" s="1">
+        <v>251</v>
+      </c>
+      <c r="I34" s="1">
+        <v>16</v>
+      </c>
+      <c r="J34" s="1">
+        <v>14</v>
+      </c>
+      <c r="K34" s="1">
+        <v>12</v>
+      </c>
+      <c r="L34" s="1">
+        <v>5</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3</v>
+      </c>
+      <c r="N34" s="1">
+        <v>4</v>
+      </c>
+      <c r="O34" s="1">
+        <v>12</v>
+      </c>
+      <c r="P34" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>9</v>
+      </c>
+      <c r="R34" s="1">
+        <v>14</v>
+      </c>
+      <c r="S34" s="1">
+        <v>13</v>
+      </c>
+      <c r="T34" s="1">
+        <v>20</v>
+      </c>
+      <c r="U34" s="1">
+        <v>19</v>
+      </c>
+      <c r="V34" s="1">
+        <v>14</v>
+      </c>
+      <c r="W34" s="1">
+        <v>19</v>
+      </c>
+      <c r="X34" s="1">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="1">
+        <v>15</v>
+      </c>
+      <c r="Z34" s="1">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="1">
+        <v>15</v>
+      </c>
+      <c r="AB34" s="1">
+        <v>12</v>
+      </c>
+      <c r="AC34" s="1">
+        <v>20</v>
+      </c>
+      <c r="AD34" s="1">
+        <v>15</v>
+      </c>
+      <c r="AE34" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF34" s="1">
+        <v>15</v>
+      </c>
+      <c r="AG34" s="1">
+        <v>9</v>
+      </c>
+      <c r="AH34" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ34" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK34" s="1">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="1">
+        <v>18</v>
+      </c>
+      <c r="AM34" s="1">
+        <v>14</v>
+      </c>
+      <c r="AN34" s="1">
+        <v>18</v>
+      </c>
+      <c r="AO34" s="1">
+        <v>9</v>
+      </c>
+      <c r="AP34" s="1">
+        <v>16</v>
+      </c>
+      <c r="AQ34" s="1">
+        <v>13</v>
+      </c>
+      <c r="AR34" s="1">
+        <v>20</v>
+      </c>
+      <c r="AS34" s="1">
+        <v>245</v>
+      </c>
+      <c r="AT34" s="2"/>
+    </row>
+    <row r="35" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A35" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B35" s="1">
+        <v>15006</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" s="1">
         <v>441</v>
       </c>
-      <c r="G2" s="5">
-[...2 lines deleted...]
-      <c r="H2" s="5">
+      <c r="G35" s="1">
+        <v>211</v>
+      </c>
+      <c r="H35" s="1">
+        <v>230</v>
+      </c>
+      <c r="I35" s="1">
+        <v>9</v>
+      </c>
+      <c r="J35" s="1">
+        <v>10</v>
+      </c>
+      <c r="K35" s="1">
+        <v>3</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1</v>
+      </c>
+      <c r="M35" s="1">
+        <v>7</v>
+      </c>
+      <c r="N35" s="1">
+        <v>4</v>
+      </c>
+      <c r="O35" s="1">
+        <v>6</v>
+      </c>
+      <c r="P35" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>18</v>
+      </c>
+      <c r="R35" s="1">
+        <v>16</v>
+      </c>
+      <c r="S35" s="1">
+        <v>36</v>
+      </c>
+      <c r="T35" s="1">
+        <v>35</v>
+      </c>
+      <c r="U35" s="1">
+        <v>18</v>
+      </c>
+      <c r="V35" s="1">
+        <v>10</v>
+      </c>
+      <c r="W35" s="1">
+        <v>12</v>
+      </c>
+      <c r="X35" s="1">
+        <v>10</v>
+      </c>
+      <c r="Y35" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z35" s="1">
+        <v>12</v>
+      </c>
+      <c r="AA35" s="1">
+        <v>10</v>
+      </c>
+      <c r="AB35" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC35" s="1">
+        <v>18</v>
+      </c>
+      <c r="AD35" s="1">
+        <v>26</v>
+      </c>
+      <c r="AE35" s="1">
+        <v>14</v>
+      </c>
+      <c r="AF35" s="1">
+        <v>18</v>
+      </c>
+      <c r="AG35" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH35" s="1">
+        <v>7</v>
+      </c>
+      <c r="AI35" s="1">
+        <v>10</v>
+      </c>
+      <c r="AJ35" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK35" s="1">
+        <v>10</v>
+      </c>
+      <c r="AL35" s="1">
+        <v>12</v>
+      </c>
+      <c r="AM35" s="1">
+        <v>6</v>
+      </c>
+      <c r="AN35" s="1">
+        <v>16</v>
+      </c>
+      <c r="AO35" s="1">
+        <v>6</v>
+      </c>
+      <c r="AP35" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ35" s="1">
+        <v>9</v>
+      </c>
+      <c r="AR35" s="1">
+        <v>21</v>
+      </c>
+      <c r="AS35" s="1">
+        <v>246</v>
+      </c>
+      <c r="AT35" s="2"/>
+    </row>
+    <row r="36" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A36" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B36" s="1">
+        <v>18001</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" s="1">
+        <v>369</v>
+      </c>
+      <c r="G36" s="1">
+        <v>178</v>
+      </c>
+      <c r="H36" s="1">
+        <v>191</v>
+      </c>
+      <c r="I36" s="1">
+        <v>8</v>
+      </c>
+      <c r="J36" s="1">
+        <v>6</v>
+      </c>
+      <c r="K36" s="1">
+        <v>9</v>
+      </c>
+      <c r="L36" s="1">
+        <v>8</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9</v>
+      </c>
+      <c r="N36" s="1">
+        <v>6</v>
+      </c>
+      <c r="O36" s="1">
+        <v>7</v>
+      </c>
+      <c r="P36" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q36" s="1">
+        <v>8</v>
+      </c>
+      <c r="R36" s="1">
+        <v>5</v>
+      </c>
+      <c r="S36" s="1">
+        <v>7</v>
+      </c>
+      <c r="T36" s="1">
+        <v>5</v>
+      </c>
+      <c r="U36" s="1">
+        <v>7</v>
+      </c>
+      <c r="V36" s="1">
+        <v>10</v>
+      </c>
+      <c r="W36" s="1">
+        <v>8</v>
+      </c>
+      <c r="X36" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y36" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z36" s="1">
+        <v>8</v>
+      </c>
+      <c r="AA36" s="1">
+        <v>12</v>
+      </c>
+      <c r="AB36" s="1">
+        <v>11</v>
+      </c>
+      <c r="AC36" s="1">
+        <v>12</v>
+      </c>
+      <c r="AD36" s="1">
+        <v>12</v>
+      </c>
+      <c r="AE36" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF36" s="1">
+        <v>14</v>
+      </c>
+      <c r="AG36" s="1">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="1">
+        <v>8</v>
+      </c>
+      <c r="AI36" s="1">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="1">
+        <v>18</v>
+      </c>
+      <c r="AK36" s="1">
+        <v>7</v>
+      </c>
+      <c r="AL36" s="1">
+        <v>11</v>
+      </c>
+      <c r="AM36" s="1">
+        <v>16</v>
+      </c>
+      <c r="AN36" s="1">
+        <v>22</v>
+      </c>
+      <c r="AO36" s="1">
+        <v>11</v>
+      </c>
+      <c r="AP36" s="1">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="1">
+        <v>14</v>
+      </c>
+      <c r="AR36" s="1">
+        <v>17</v>
+      </c>
+      <c r="AS36" s="1">
+        <v>184</v>
+      </c>
+      <c r="AT36" s="2"/>
+    </row>
+    <row r="37" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A37" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B37" s="1">
+        <v>18002</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F37" s="1">
+        <v>315</v>
+      </c>
+      <c r="G37" s="1">
+        <v>140</v>
+      </c>
+      <c r="H37" s="1">
+        <v>175</v>
+      </c>
+      <c r="I37" s="1">
+        <v>4</v>
+      </c>
+      <c r="J37" s="1">
+        <v>7</v>
+      </c>
+      <c r="K37" s="1">
+        <v>5</v>
+      </c>
+      <c r="L37" s="1">
+        <v>8</v>
+      </c>
+      <c r="M37" s="1">
+        <v>5</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1</v>
+      </c>
+      <c r="O37" s="1">
+        <v>7</v>
+      </c>
+      <c r="P37" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="1">
+        <v>3</v>
+      </c>
+      <c r="R37" s="1">
+        <v>4</v>
+      </c>
+      <c r="S37" s="1">
+        <v>4</v>
+      </c>
+      <c r="T37" s="1">
+        <v>7</v>
+      </c>
+      <c r="U37" s="1">
+        <v>5</v>
+      </c>
+      <c r="V37" s="1">
+        <v>6</v>
+      </c>
+      <c r="W37" s="1">
+        <v>8</v>
+      </c>
+      <c r="X37" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y37" s="1">
+        <v>9</v>
+      </c>
+      <c r="Z37" s="1">
+        <v>8</v>
+      </c>
+      <c r="AA37" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB37" s="1">
+        <v>7</v>
+      </c>
+      <c r="AC37" s="1">
+        <v>9</v>
+      </c>
+      <c r="AD37" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE37" s="1">
+        <v>10</v>
+      </c>
+      <c r="AF37" s="1">
+        <v>17</v>
+      </c>
+      <c r="AG37" s="1">
+        <v>9</v>
+      </c>
+      <c r="AH37" s="1">
+        <v>14</v>
+      </c>
+      <c r="AI37" s="1">
+        <v>8</v>
+      </c>
+      <c r="AJ37" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK37" s="1">
+        <v>11</v>
+      </c>
+      <c r="AL37" s="1">
+        <v>16</v>
+      </c>
+      <c r="AM37" s="1">
+        <v>14</v>
+      </c>
+      <c r="AN37" s="1">
+        <v>17</v>
+      </c>
+      <c r="AO37" s="1">
+        <v>10</v>
+      </c>
+      <c r="AP37" s="1">
+        <v>18</v>
+      </c>
+      <c r="AQ37" s="1">
+        <v>11</v>
+      </c>
+      <c r="AR37" s="1">
+        <v>15</v>
+      </c>
+      <c r="AS37" s="1">
+        <v>153</v>
+      </c>
+      <c r="AT37" s="2"/>
+    </row>
+    <row r="38" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A38" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B38" s="1">
+        <v>18003</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D38" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F38" s="1">
+        <v>284</v>
+      </c>
+      <c r="G38" s="1">
+        <v>133</v>
+      </c>
+      <c r="H38" s="1">
+        <v>151</v>
+      </c>
+      <c r="I38" s="1">
+        <v>6</v>
+      </c>
+      <c r="J38" s="1">
+        <v>6</v>
+      </c>
+      <c r="K38" s="1">
+        <v>1</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4</v>
+      </c>
+      <c r="N38" s="1">
+        <v>5</v>
+      </c>
+      <c r="O38" s="1">
+        <v>7</v>
+      </c>
+      <c r="P38" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q38" s="1">
+        <v>8</v>
+      </c>
+      <c r="R38" s="1">
+        <v>4</v>
+      </c>
+      <c r="S38" s="1">
+        <v>9</v>
+      </c>
+      <c r="T38" s="1">
+        <v>10</v>
+      </c>
+      <c r="U38" s="1">
+        <v>4</v>
+      </c>
+      <c r="V38" s="1">
+        <v>6</v>
+      </c>
+      <c r="W38" s="1">
+        <v>9</v>
+      </c>
+      <c r="X38" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y38" s="1">
+        <v>6</v>
+      </c>
+      <c r="Z38" s="1">
+        <v>6</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB38" s="1">
+        <v>6</v>
+      </c>
+      <c r="AC38" s="1">
+        <v>10</v>
+      </c>
+      <c r="AD38" s="1">
+        <v>15</v>
+      </c>
+      <c r="AE38" s="1">
+        <v>14</v>
+      </c>
+      <c r="AF38" s="1">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="1">
+        <v>12</v>
+      </c>
+      <c r="AH38" s="1">
+        <v>12</v>
+      </c>
+      <c r="AI38" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ38" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK38" s="1">
+        <v>6</v>
+      </c>
+      <c r="AL38" s="1">
+        <v>7</v>
+      </c>
+      <c r="AM38" s="1">
+        <v>9</v>
+      </c>
+      <c r="AN38" s="1">
+        <v>16</v>
+      </c>
+      <c r="AO38" s="1">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="1">
+        <v>16</v>
+      </c>
+      <c r="AQ38" s="1">
+        <v>7</v>
+      </c>
+      <c r="AR38" s="1">
+        <v>13</v>
+      </c>
+      <c r="AS38" s="1">
+        <v>150</v>
+      </c>
+      <c r="AT38" s="2"/>
+    </row>
+    <row r="39" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A39" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B39" s="1">
+        <v>18004</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" s="1">
+        <v>131</v>
+      </c>
+      <c r="G39" s="1">
+        <v>51</v>
+      </c>
+      <c r="H39" s="1">
+        <v>80</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1</v>
+      </c>
+      <c r="K39" s="1">
+        <v>1</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1">
+        <v>5</v>
+      </c>
+      <c r="O39" s="1">
+        <v>3</v>
+      </c>
+      <c r="P39" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="1">
+        <v>2</v>
+      </c>
+      <c r="R39" s="1">
+        <v>2</v>
+      </c>
+      <c r="S39" s="1">
+        <v>1</v>
+      </c>
+      <c r="T39" s="1">
+        <v>1</v>
+      </c>
+      <c r="U39" s="1">
+        <v>2</v>
+      </c>
+      <c r="V39" s="1">
+        <v>1</v>
+      </c>
+      <c r="W39" s="1">
+        <v>2</v>
+      </c>
+      <c r="X39" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y39" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z39" s="1">
+        <v>5</v>
+      </c>
+      <c r="AA39" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="1">
+        <v>9</v>
+      </c>
+      <c r="AC39" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="1">
+        <v>5</v>
+      </c>
+      <c r="AF39" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG39" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH39" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI39" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ39" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK39" s="1">
+        <v>6</v>
+      </c>
+      <c r="AL39" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM39" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN39" s="1">
+        <v>8</v>
+      </c>
+      <c r="AO39" s="1">
+        <v>4</v>
+      </c>
+      <c r="AP39" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ39" s="1">
+        <v>3</v>
+      </c>
+      <c r="AR39" s="1">
+        <v>10</v>
+      </c>
+      <c r="AS39" s="1">
+        <v>62</v>
+      </c>
+      <c r="AT39" s="2"/>
+    </row>
+    <row r="40" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A40" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B40" s="1">
+        <v>19000</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" s="1">
+        <v>37</v>
+      </c>
+      <c r="G40" s="1">
+        <v>17</v>
+      </c>
+      <c r="H40" s="1">
+        <v>20</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0</v>
+      </c>
+      <c r="K40" s="1">
+        <v>0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0</v>
+      </c>
+      <c r="O40" s="1">
+        <v>0</v>
+      </c>
+      <c r="P40" s="1">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="1">
+        <v>0</v>
+      </c>
+      <c r="R40" s="1">
+        <v>1</v>
+      </c>
+      <c r="S40" s="1">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1">
+        <v>0</v>
+      </c>
+      <c r="U40" s="1">
+        <v>1</v>
+      </c>
+      <c r="V40" s="1">
+        <v>1</v>
+      </c>
+      <c r="W40" s="1">
+        <v>2</v>
+      </c>
+      <c r="X40" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD40" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK40" s="1">
+        <v>1</v>
+      </c>
+      <c r="AL40" s="1">
+        <v>1</v>
+      </c>
+      <c r="AM40" s="1">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AQ40" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR40" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS40" s="1">
+        <v>22</v>
+      </c>
+      <c r="AT40" s="2"/>
+    </row>
+    <row r="41" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A41" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B41" s="1">
+        <v>20000</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F41" s="1">
+        <v>75</v>
+      </c>
+      <c r="G41" s="1">
+        <v>29</v>
+      </c>
+      <c r="H41" s="1">
+        <v>46</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0</v>
+      </c>
+      <c r="K41" s="1">
+        <v>1</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1</v>
+      </c>
+      <c r="M41" s="1">
+        <v>0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0</v>
+      </c>
+      <c r="O41" s="1">
+        <v>1</v>
+      </c>
+      <c r="P41" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="1">
+        <v>0</v>
+      </c>
+      <c r="R41" s="1">
+        <v>1</v>
+      </c>
+      <c r="S41" s="1">
+        <v>2</v>
+      </c>
+      <c r="T41" s="1">
+        <v>2</v>
+      </c>
+      <c r="U41" s="1">
+        <v>0</v>
+      </c>
+      <c r="V41" s="1">
+        <v>1</v>
+      </c>
+      <c r="W41" s="1">
+        <v>1</v>
+      </c>
+      <c r="X41" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD41" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE41" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="1">
+        <v>3</v>
+      </c>
+      <c r="AG41" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="1">
+        <v>4</v>
+      </c>
+      <c r="AI41" s="1">
+        <v>3</v>
+      </c>
+      <c r="AJ41" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK41" s="1">
+        <v>2</v>
+      </c>
+      <c r="AL41" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM41" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN41" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO41" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP41" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ41" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR41" s="1">
+        <v>9</v>
+      </c>
+      <c r="AS41" s="1">
+        <v>44</v>
+      </c>
+      <c r="AT41" s="2"/>
+    </row>
+    <row r="42" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A42" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B42" s="1">
+        <v>21001</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F42" s="1">
+        <v>144</v>
+      </c>
+      <c r="G42" s="1">
+        <v>55</v>
+      </c>
+      <c r="H42" s="1">
+        <v>89</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0</v>
+      </c>
+      <c r="K42" s="1">
+        <v>0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0</v>
+      </c>
+      <c r="O42" s="1">
+        <v>0</v>
+      </c>
+      <c r="P42" s="1">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="1">
+        <v>0</v>
+      </c>
+      <c r="R42" s="1">
+        <v>1</v>
+      </c>
+      <c r="S42" s="1">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1">
+        <v>2</v>
+      </c>
+      <c r="U42" s="1">
+        <v>1</v>
+      </c>
+      <c r="V42" s="1">
+        <v>0</v>
+      </c>
+      <c r="W42" s="1">
+        <v>1</v>
+      </c>
+      <c r="X42" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="1">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC42" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD42" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF42" s="1">
+        <v>3</v>
+      </c>
+      <c r="AG42" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH42" s="1">
+        <v>6</v>
+      </c>
+      <c r="AI42" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ42" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="1">
+        <v>7</v>
+      </c>
+      <c r="AL42" s="1">
+        <v>8</v>
+      </c>
+      <c r="AM42" s="1">
+        <v>17</v>
+      </c>
+      <c r="AN42" s="1">
+        <v>10</v>
+      </c>
+      <c r="AO42" s="1">
+        <v>9</v>
+      </c>
+      <c r="AP42" s="1">
+        <v>11</v>
+      </c>
+      <c r="AQ42" s="1">
+        <v>6</v>
+      </c>
+      <c r="AR42" s="1">
+        <v>42</v>
+      </c>
+      <c r="AS42" s="1">
+        <v>121</v>
+      </c>
+      <c r="AT42" s="2"/>
+    </row>
+    <row r="43" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A43" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B43" s="1">
+        <v>22001</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F43" s="1">
+        <v>543</v>
+      </c>
+      <c r="G43" s="1">
+        <v>271</v>
+      </c>
+      <c r="H43" s="1">
+        <v>272</v>
+      </c>
+      <c r="I43" s="1">
+        <v>4</v>
+      </c>
+      <c r="J43" s="1">
+        <v>10</v>
+      </c>
+      <c r="K43" s="1">
+        <v>21</v>
+      </c>
+      <c r="L43" s="1">
+        <v>19</v>
+      </c>
+      <c r="M43" s="1">
+        <v>41</v>
+      </c>
+      <c r="N43" s="1">
+        <v>32</v>
+      </c>
+      <c r="O43" s="1">
+        <v>36</v>
+      </c>
+      <c r="P43" s="1">
+        <v>23</v>
+      </c>
+      <c r="Q43" s="1">
+        <v>11</v>
+      </c>
+      <c r="R43" s="1">
+        <v>14</v>
+      </c>
+      <c r="S43" s="1">
+        <v>1</v>
+      </c>
+      <c r="T43" s="1">
+        <v>1</v>
+      </c>
+      <c r="U43" s="1">
+        <v>5</v>
+      </c>
+      <c r="V43" s="1">
+        <v>9</v>
+      </c>
+      <c r="W43" s="1">
+        <v>17</v>
+      </c>
+      <c r="X43" s="1">
+        <v>17</v>
+      </c>
+      <c r="Y43" s="1">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="1">
+        <v>27</v>
+      </c>
+      <c r="AA43" s="1">
+        <v>35</v>
+      </c>
+      <c r="AB43" s="1">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="1">
+        <v>27</v>
+      </c>
+      <c r="AD43" s="1">
+        <v>29</v>
+      </c>
+      <c r="AE43" s="1">
+        <v>18</v>
+      </c>
+      <c r="AF43" s="1">
+        <v>12</v>
+      </c>
+      <c r="AG43" s="1">
+        <v>13</v>
+      </c>
+      <c r="AH43" s="1">
+        <v>11</v>
+      </c>
+      <c r="AI43" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ43" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK43" s="1">
+        <v>10</v>
+      </c>
+      <c r="AL43" s="1">
+        <v>11</v>
+      </c>
+      <c r="AM43" s="1">
+        <v>7</v>
+      </c>
+      <c r="AN43" s="1">
+        <v>5</v>
+      </c>
+      <c r="AO43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP43" s="1">
+        <v>3</v>
+      </c>
+      <c r="AQ43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR43" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS43" s="1">
+        <v>176</v>
+      </c>
+      <c r="AT43" s="2"/>
+    </row>
+    <row r="44" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A44" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B44" s="1">
+        <v>22002</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F44" s="1">
+        <v>689</v>
+      </c>
+      <c r="G44" s="1">
+        <v>345</v>
+      </c>
+      <c r="H44" s="1">
+        <v>344</v>
+      </c>
+      <c r="I44" s="1">
+        <v>12</v>
+      </c>
+      <c r="J44" s="1">
+        <v>8</v>
+      </c>
+      <c r="K44" s="1">
+        <v>19</v>
+      </c>
+      <c r="L44" s="1">
+        <v>21</v>
+      </c>
+      <c r="M44" s="1">
+        <v>48</v>
+      </c>
+      <c r="N44" s="1">
+        <v>33</v>
+      </c>
+      <c r="O44" s="1">
+        <v>41</v>
+      </c>
+      <c r="P44" s="1">
+        <v>47</v>
+      </c>
+      <c r="Q44" s="1">
+        <v>19</v>
+      </c>
+      <c r="R44" s="1">
+        <v>24</v>
+      </c>
+      <c r="S44" s="1">
+        <v>7</v>
+      </c>
+      <c r="T44" s="1">
+        <v>5</v>
+      </c>
+      <c r="U44" s="1">
+        <v>7</v>
+      </c>
+      <c r="V44" s="1">
+        <v>7</v>
+      </c>
+      <c r="W44" s="1">
+        <v>10</v>
+      </c>
+      <c r="X44" s="1">
+        <v>13</v>
+      </c>
+      <c r="Y44" s="1">
+        <v>31</v>
+      </c>
+      <c r="Z44" s="1">
+        <v>34</v>
+      </c>
+      <c r="AA44" s="1">
+        <v>42</v>
+      </c>
+      <c r="AB44" s="1">
+        <v>44</v>
+      </c>
+      <c r="AC44" s="1">
+        <v>49</v>
+      </c>
+      <c r="AD44" s="1">
+        <v>54</v>
+      </c>
+      <c r="AE44" s="1">
+        <v>23</v>
+      </c>
+      <c r="AF44" s="1">
+        <v>20</v>
+      </c>
+      <c r="AG44" s="1">
+        <v>15</v>
+      </c>
+      <c r="AH44" s="1">
+        <v>8</v>
+      </c>
+      <c r="AI44" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ44" s="1">
+        <v>4</v>
+      </c>
+      <c r="AK44" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL44" s="1">
+        <v>5</v>
+      </c>
+      <c r="AM44" s="1">
+        <v>8</v>
+      </c>
+      <c r="AN44" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO44" s="1">
+        <v>2</v>
+      </c>
+      <c r="AP44" s="1">
+        <v>3</v>
+      </c>
+      <c r="AQ44" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR44" s="1">
+        <v>7</v>
+      </c>
+      <c r="AS44" s="1">
+        <v>215</v>
+      </c>
+      <c r="AT44" s="2"/>
+    </row>
+    <row r="45" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A45" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B45" s="1">
+        <v>22003</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F45" s="1">
+        <v>530</v>
+      </c>
+      <c r="G45" s="1">
+        <v>262</v>
+      </c>
+      <c r="H45" s="1">
+        <v>268</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7</v>
+      </c>
+      <c r="J45" s="1">
+        <v>6</v>
+      </c>
+      <c r="K45" s="1">
+        <v>15</v>
+      </c>
+      <c r="L45" s="1">
+        <v>15</v>
+      </c>
+      <c r="M45" s="1">
+        <v>23</v>
+      </c>
+      <c r="N45" s="1">
+        <v>24</v>
+      </c>
+      <c r="O45" s="1">
+        <v>25</v>
+      </c>
+      <c r="P45" s="1">
+        <v>27</v>
+      </c>
+      <c r="Q45" s="1">
+        <v>32</v>
+      </c>
+      <c r="R45" s="1">
+        <v>30</v>
+      </c>
+      <c r="S45" s="1">
+        <v>6</v>
+      </c>
+      <c r="T45" s="1">
+        <v>10</v>
+      </c>
+      <c r="U45" s="1">
+        <v>5</v>
+      </c>
+      <c r="V45" s="1">
+        <v>3</v>
+      </c>
+      <c r="W45" s="1">
+        <v>15</v>
+      </c>
+      <c r="X45" s="1">
+        <v>19</v>
+      </c>
+      <c r="Y45" s="1">
+        <v>19</v>
+      </c>
+      <c r="Z45" s="1">
+        <v>17</v>
+      </c>
+      <c r="AA45" s="1">
+        <v>24</v>
+      </c>
+      <c r="AB45" s="1">
+        <v>29</v>
+      </c>
+      <c r="AC45" s="1">
+        <v>32</v>
+      </c>
+      <c r="AD45" s="1">
+        <v>34</v>
+      </c>
+      <c r="AE45" s="1">
+        <v>28</v>
+      </c>
+      <c r="AF45" s="1">
+        <v>25</v>
+      </c>
+      <c r="AG45" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH45" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI45" s="1">
+        <v>3</v>
+      </c>
+      <c r="AJ45" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK45" s="1">
+        <v>11</v>
+      </c>
+      <c r="AL45" s="1">
+        <v>3</v>
+      </c>
+      <c r="AM45" s="1">
+        <v>2</v>
+      </c>
+      <c r="AN45" s="1">
+        <v>8</v>
+      </c>
+      <c r="AO45" s="1">
+        <v>4</v>
+      </c>
+      <c r="AP45" s="1">
+        <v>5</v>
+      </c>
+      <c r="AQ45" s="1">
+        <v>1</v>
+      </c>
+      <c r="AR45" s="1">
+        <v>3</v>
+      </c>
+      <c r="AS45" s="1">
+        <v>180</v>
+      </c>
+      <c r="AT45" s="2"/>
+    </row>
+    <row r="46" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A46" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B46" s="1">
+        <v>22004</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F46" s="1">
+        <v>609</v>
+      </c>
+      <c r="G46" s="1">
+        <v>291</v>
+      </c>
+      <c r="H46" s="1">
+        <v>318</v>
+      </c>
+      <c r="I46" s="1">
+        <v>13</v>
+      </c>
+      <c r="J46" s="1">
+        <v>9</v>
+      </c>
+      <c r="K46" s="1">
+        <v>35</v>
+      </c>
+      <c r="L46" s="1">
+        <v>33</v>
+      </c>
+      <c r="M46" s="1">
+        <v>35</v>
+      </c>
+      <c r="N46" s="1">
+        <v>38</v>
+      </c>
+      <c r="O46" s="1">
+        <v>22</v>
+      </c>
+      <c r="P46" s="1">
+        <v>20</v>
+      </c>
+      <c r="Q46" s="1">
+        <v>10</v>
+      </c>
+      <c r="R46" s="1">
+        <v>20</v>
+      </c>
+      <c r="S46" s="1">
+        <v>4</v>
+      </c>
+      <c r="T46" s="1">
+        <v>5</v>
+      </c>
+      <c r="U46" s="1">
+        <v>8</v>
+      </c>
+      <c r="V46" s="1">
+        <v>14</v>
+      </c>
+      <c r="W46" s="1">
+        <v>32</v>
+      </c>
+      <c r="X46" s="1">
+        <v>33</v>
+      </c>
+      <c r="Y46" s="1">
+        <v>33</v>
+      </c>
+      <c r="Z46" s="1">
+        <v>38</v>
+      </c>
+      <c r="AA46" s="1">
+        <v>36</v>
+      </c>
+      <c r="AB46" s="1">
+        <v>29</v>
+      </c>
+      <c r="AC46" s="1">
+        <v>19</v>
+      </c>
+      <c r="AD46" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE46" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF46" s="1">
+        <v>8</v>
+      </c>
+      <c r="AG46" s="1">
+        <v>9</v>
+      </c>
+      <c r="AH46" s="1">
+        <v>6</v>
+      </c>
+      <c r="AI46" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ46" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK46" s="1">
+        <v>5</v>
+      </c>
+      <c r="AL46" s="1">
+        <v>9</v>
+      </c>
+      <c r="AM46" s="1">
+        <v>7</v>
+      </c>
+      <c r="AN46" s="1">
+        <v>10</v>
+      </c>
+      <c r="AO46" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP46" s="1">
+        <v>7</v>
+      </c>
+      <c r="AQ46" s="1">
+        <v>4</v>
+      </c>
+      <c r="AR46" s="1">
+        <v>16</v>
+      </c>
+      <c r="AS46" s="1">
         <v>252</v>
       </c>
-      <c r="I2" s="5">
+      <c r="AT46" s="2"/>
+    </row>
+    <row r="47" spans="1:46" ht="28.5" x14ac:dyDescent="0.4">
+      <c r="A47" s="1">
+        <v>293431</v>
+      </c>
+      <c r="B47" s="1">
+        <v>22005</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" s="8">
+        <v>46093</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F47" s="1">
+        <v>814</v>
+      </c>
+      <c r="G47" s="1">
+        <v>412</v>
+      </c>
+      <c r="H47" s="1">
+        <v>402</v>
+      </c>
+      <c r="I47" s="1">
+        <v>13</v>
+      </c>
+      <c r="J47" s="1">
+        <v>11</v>
+      </c>
+      <c r="K47" s="1">
+        <v>42</v>
+      </c>
+      <c r="L47" s="1">
+        <v>39</v>
+      </c>
+      <c r="M47" s="1">
+        <v>37</v>
+      </c>
+      <c r="N47" s="1">
+        <v>50</v>
+      </c>
+      <c r="O47" s="1">
+        <v>67</v>
+      </c>
+      <c r="P47" s="1">
+        <v>44</v>
+      </c>
+      <c r="Q47" s="1">
+        <v>32</v>
+      </c>
+      <c r="R47" s="1">
+        <v>14</v>
+      </c>
+      <c r="S47" s="1">
+        <v>3</v>
+      </c>
+      <c r="T47" s="1">
+        <v>8</v>
+      </c>
+      <c r="U47" s="1">
+        <v>7</v>
+      </c>
+      <c r="V47" s="1">
+        <v>11</v>
+      </c>
+      <c r="W47" s="1">
+        <v>22</v>
+      </c>
+      <c r="X47" s="1">
+        <v>29</v>
+      </c>
+      <c r="Y47" s="1">
+        <v>36</v>
+      </c>
+      <c r="Z47" s="1">
+        <v>49</v>
+      </c>
+      <c r="AA47" s="1">
+        <v>44</v>
+      </c>
+      <c r="AB47" s="1">
+        <v>54</v>
+      </c>
+      <c r="AC47" s="1">
+        <v>51</v>
+      </c>
+      <c r="AD47" s="1">
+        <v>32</v>
+      </c>
+      <c r="AE47" s="1">
+        <v>23</v>
+      </c>
+      <c r="AF47" s="1">
+        <v>21</v>
+      </c>
+      <c r="AG47" s="1">
+        <v>9</v>
+      </c>
+      <c r="AH47" s="1">
+        <v>7</v>
+      </c>
+      <c r="AI47" s="1">
+        <v>11</v>
+      </c>
+      <c r="AJ47" s="1">
+        <v>14</v>
+      </c>
+      <c r="AK47" s="1">
+        <v>8</v>
+      </c>
+      <c r="AL47" s="1">
+        <v>13</v>
+      </c>
+      <c r="AM47" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN47" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO47" s="1">
         <v>2</v>
       </c>
-      <c r="J2" s="5">
-[...140 lines deleted...]
-      <c r="K3" s="5">
+      <c r="AP47" s="1">
         <v>2</v>
       </c>
-      <c r="L3" s="5">
-[...143 lines deleted...]
-      <c r="N4" s="5">
+      <c r="AQ47" s="1">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="1">
         <v>1</v>
       </c>
-      <c r="O4" s="5">
-[...6026 lines deleted...]
-      <c r="AT47" s="5"/>
+      <c r="AS47" s="1">
+        <v>277</v>
+      </c>
+      <c r="AT47" s="2"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="19" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>地域・年齢別人口</vt:lpstr>
-      <vt:lpstr>地域・年齢別人口!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>