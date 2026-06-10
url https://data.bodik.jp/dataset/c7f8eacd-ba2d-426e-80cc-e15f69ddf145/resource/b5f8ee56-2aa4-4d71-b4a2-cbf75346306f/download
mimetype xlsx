--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -2,81 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iFS0100\ファイル交換処理フォルダ$\OUT\1110_総務部・総務室・選管フォルダ\★オープンデータ\自治体標準オープンデータセット\R6年度\04_指定緊急避難場所一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iPK0100\02_共用(B)$\i1202\Downloads\02_オープンデータ\★随時対応\202605指定避難場所の訂正\指定避難所の一覧\掲載用\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="22935" yWindow="-3645" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="指定緊急避難場所一覧_フォーマット" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="274">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
     <t>町字ID</t>
   </si>
   <si>
     <t>所在地_連結表記</t>
   </si>
   <si>
@@ -131,53 +131,50 @@
     <t>災害種別_洪水</t>
   </si>
   <si>
     <t>災害種別_崖崩れ、土石流及び地滑り</t>
   </si>
   <si>
     <t>災害種別_高潮</t>
   </si>
   <si>
     <t>災害種別_地震</t>
   </si>
   <si>
     <t>災害種別_津波</t>
   </si>
   <si>
     <t>災害種別_大規模な火事</t>
   </si>
   <si>
     <t>災害種別_内水氾濫</t>
   </si>
   <si>
     <t>災害種別_火山現象</t>
   </si>
   <si>
     <t>指定避難所との重複</t>
-  </si>
-[...1 lines deleted...]
-    <t>想定収容人数</t>
   </si>
   <si>
     <t>対象となる町会・自治会</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>画像</t>
   </si>
   <si>
     <t>画像_ライセンス</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>松井ケ丘小学校</t>
     <rPh sb="0" eb="2">
       <t>マツイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オカ</t>
     </rPh>
     <rPh sb="4" eb="7">
@@ -520,53 +517,50 @@
   <si>
     <t>Tanabe Elementary School</t>
   </si>
   <si>
     <t>Tanabehigashi Elementary School</t>
   </si>
   <si>
     <t>Kusauchi Elementary School</t>
   </si>
   <si>
     <t>Fugenji Elementary School</t>
   </si>
   <si>
     <t>Osumi Junior High School</t>
   </si>
   <si>
     <t>Tanabe Junior High School</t>
   </si>
   <si>
     <t>Bairyo Junior High School</t>
   </si>
   <si>
     <t>Takigi Kindergarten</t>
   </si>
   <si>
-    <t>Fugenji Kindergarten</t>
-[...1 lines deleted...]
-  <si>
     <t>Touen Elementary School</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Tanabe High School</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Doshisha International  High School</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Doshisha University Davis Memorial Auditorium・Ground</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大住上西野</t>
     <rPh sb="0" eb="2">
       <t>オオスミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ウエ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ニシ</t>
@@ -1004,54 +998,50 @@
   <si>
     <t>135.74171</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>34.82575</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>135.74548</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>34.81990</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>135.75407</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>34.81753</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>13577010</t>
-[...2 lines deleted...]
-  <si>
     <t>34.82678</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>135.77849</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>34.79432</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>135.78491</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>34.78264</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>135.75247</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>262111</t>
@@ -1276,148 +1266,63 @@
       <t>キョウタナベシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>京都府京田辺市三山木南垣内4-1</t>
     <rPh sb="0" eb="3">
       <t>キョウトフ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>キョウタナベシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>京都府京田辺市水取門田6-3</t>
     <rPh sb="0" eb="3">
       <t>キョウトフ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>キョウタナベシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>84人（3平方メートルあたり1人）</t>
-[...14 lines deleted...]
-  <si>
     <t>262111</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Kusauchi Kindergarten</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Miyamaki Kindergarten</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Miyamaki Elementary School</t>
-    <phoneticPr fontId="1"/>
-[...67 lines deleted...]
-    <t>64,744人（3平方メートルあたり1人）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（震災時）松井ケ丘、山手東、山手西、山手南
 （風水害時等）松井ケ丘、山手東、山手西、山手南、松井</t>
     <rPh sb="1" eb="3">
       <t>シンサイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ジ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>マツイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オカ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヤマテ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ヤマテ</t>
@@ -1833,59 +1738,224 @@
     </rPh>
     <rPh sb="23" eb="26">
       <t>ニジテキ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ヒナン</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>バショ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ソウテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>京都府京田辺市大住仲ノ谷12-1</t>
     <rPh sb="0" eb="3">
       <t>キョウトフ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>キョウタナベシ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ナカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>135.77013</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2,412人</t>
+    <rPh sb="5" eb="6">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2,554人</t>
+  </si>
+  <si>
+    <t>2,440人</t>
+  </si>
+  <si>
+    <t>2,760人</t>
+  </si>
+  <si>
+    <t>2,436人</t>
+  </si>
+  <si>
+    <t>2,940人</t>
+  </si>
+  <si>
+    <t>2,408人</t>
+  </si>
+  <si>
+    <t>2,927人</t>
+  </si>
+  <si>
+    <t>1,470人</t>
+  </si>
+  <si>
+    <t>4,047人</t>
+  </si>
+  <si>
+    <t>5,504人</t>
+  </si>
+  <si>
+    <t>3,980人</t>
+  </si>
+  <si>
+    <t>7,104人</t>
+  </si>
+  <si>
+    <t>5,793人</t>
+  </si>
+  <si>
+    <t>64,744人</t>
+  </si>
+  <si>
+    <t>84人</t>
+  </si>
+  <si>
+    <t>101人</t>
+  </si>
+  <si>
+    <t>76人</t>
+  </si>
+  <si>
+    <t>54人</t>
+  </si>
+  <si>
+    <t>想定収容人数（3平方メートルあたり1人）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>松井ケ丘幼稚園</t>
+    <rPh sb="0" eb="2">
+      <t>マツイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>オカ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ヨウチエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>マツイガオカヨウチエン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Fugenji Kindergarten</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Matsuigaoka  Kindergarten</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大住上西野</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>20ｰ5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>京都府京田辺市大住上西野20-5</t>
+    <rPh sb="0" eb="3">
+      <t>キョウトフ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>キョウタナベシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>34.83605</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>135.73587</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>62-8887</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>143人</t>
+    <rPh sb="3" eb="4">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（風水害時のみ）小中高等学校で対応できない場合、二次的な避難場所として想定</t>
+    <rPh sb="1" eb="4">
+      <t>フウスイガイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コナカ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>コウトウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>タイオウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>ニジテキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ヒナン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>バショ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ソウテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1898,145 +1968,192 @@
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF9C6500"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF040C28"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="どちらでもない 2" xfId="1"/>
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="2"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -2320,86 +2437,89 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:AM21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView tabSelected="1" topLeftCell="Z1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="P21" sqref="P21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="20.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="55" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="39.5" style="1" customWidth="1"/>
     <col min="9" max="10" width="15.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.125" style="1" customWidth="1"/>
     <col min="12" max="12" width="15.375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="15" style="1" customWidth="1"/>
     <col min="15" max="15" width="21" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.875" style="1" customWidth="1"/>
     <col min="17" max="18" width="8.5" style="1" customWidth="1"/>
     <col min="19" max="19" width="20.25" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.875" style="1" customWidth="1"/>
     <col min="21" max="21" width="20.625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.5" style="1" customWidth="1"/>
     <col min="23" max="24" width="14.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="14.125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="20.625" style="1" customWidth="1"/>
     <col min="27" max="29" width="13.375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="20.625" style="1" customWidth="1"/>
     <col min="31" max="32" width="17.25" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="18.25" style="1" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="32.375" style="1" customWidth="1"/>
+    <col min="34" max="34" width="40.75" style="19" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="90.625" style="1" customWidth="1"/>
     <col min="36" max="36" width="91" style="1" customWidth="1"/>
     <col min="37" max="37" width="4.875" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="4.875" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -2463,1355 +2583,1523 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="3" t="s">
+      <c r="AH1" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="AI1" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="3" t="s">
+      <c r="AJ1" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="7" t="s">
+      <c r="AK1" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="3" t="s">
+      <c r="AL1" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I2" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J2" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="Q2" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="W2" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X2" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="Z2" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB2" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD2" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="AB2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE2" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="AG2" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>149</v>
+      </c>
+      <c r="AH2" s="19" t="s">
+        <v>242</v>
       </c>
       <c r="AI2" s="13" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AJ2" s="8"/>
     </row>
     <row r="3" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L3" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="H3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="1" t="s">
+      <c r="N3" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="W3" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="K3" s="1" t="s">
-[...14 lines deleted...]
-      <c r="W3" s="1" t="s">
+      <c r="X3" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="X3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y3" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AB3" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AD3" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="AE3" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AG3" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>147</v>
+      </c>
+      <c r="AH3" s="19" t="s">
+        <v>243</v>
       </c>
       <c r="AI3" s="13" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="AJ3" s="8"/>
     </row>
     <row r="4" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="1" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="I4" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M4" s="5"/>
       <c r="N4" s="5" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="O4" s="5" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="P4" s="5"/>
       <c r="Q4" s="5" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X4" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y4" s="5" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="Z4" s="5" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AE4" s="5" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>141</v>
+      </c>
+      <c r="AH4" s="20" t="s">
+        <v>244</v>
       </c>
       <c r="AI4" s="14" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="AJ4" s="8"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
     </row>
     <row r="5" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="I5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="Q5" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AD5" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE5" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="AE5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG5" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>114</v>
+      </c>
+      <c r="AH5" s="19" t="s">
+        <v>245</v>
       </c>
       <c r="AI5" s="13" t="s">
-        <v>249</v>
+        <v>227</v>
       </c>
       <c r="AJ5" s="8"/>
     </row>
     <row r="6" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="I6" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>179</v>
+      </c>
+      <c r="O6" s="24" t="s">
+        <v>241</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X6" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y6" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="Z6" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AB6" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AD6" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AE6" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AG6" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>114</v>
+      </c>
+      <c r="AH6" s="19" t="s">
+        <v>246</v>
       </c>
       <c r="AI6" s="13" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="AJ6" s="8"/>
     </row>
-    <row r="7" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C7" s="1" t="s">
+    <row r="7" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="AI7" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="AJ7" s="15"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+    </row>
+    <row r="8" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E8" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I7" s="1" t="s">
+      <c r="F8" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J7" s="1" t="s">
-[...68 lines deleted...]
-      <c r="N8" s="1">
+      <c r="K8" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5">
         <v>34.811846120685701</v>
       </c>
-      <c r="O8" s="1">
+      <c r="O8" s="5">
         <v>135.78569897915</v>
       </c>
-      <c r="Q8" s="1" t="s">
-[...20 lines deleted...]
-      <c r="AJ8" s="10"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="AI8" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="AJ8" s="16"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
     </row>
     <row r="9" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="I9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="W9" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X9" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y9" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="Z9" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AB9" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="AD9" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AE9" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AG9" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>114</v>
+      </c>
+      <c r="AH9" s="19" t="s">
+        <v>249</v>
       </c>
       <c r="AI9" s="13" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="AJ9" s="10"/>
     </row>
-    <row r="10" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="I10" s="1" t="s">
+    <row r="10" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J10" s="1" t="s">
-[...35 lines deleted...]
-      <c r="AJ10" s="10"/>
+      <c r="K10" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="20" t="s">
+        <v>250</v>
+      </c>
+      <c r="AI10" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ10" s="16"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
     </row>
     <row r="11" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="I11" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J11" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="Q11" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X11" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y11" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="Z11" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AB11" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AD11" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AE11" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AG11" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>141</v>
+      </c>
+      <c r="AH11" s="19" t="s">
+        <v>251</v>
       </c>
       <c r="AI11" s="13" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="AJ11" s="8"/>
     </row>
     <row r="12" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="I12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="Q12" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="W12" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X12" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y12" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="AB12" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD12" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="AD12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE12" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="AG12" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>150</v>
+      </c>
+      <c r="AH12" s="19" t="s">
+        <v>252</v>
       </c>
       <c r="AI12" s="13" t="s">
-        <v>255</v>
+        <v>233</v>
       </c>
       <c r="AJ12" s="8"/>
     </row>
-    <row r="13" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C13" s="1" t="s">
+    <row r="13" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="AI13" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="AJ13" s="15"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+    </row>
+    <row r="14" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D14" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E13" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="1" t="s">
+      <c r="E14" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J14" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J13" s="1" t="s">
-[...8 lines deleted...]
-      <c r="N13" s="1" t="s">
+      <c r="K14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="O13" s="1" t="s">
+      <c r="O14" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="Q13" s="1" t="s">
-[...80 lines deleted...]
-      <c r="AJ14" s="6"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="AI14" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ14" s="17"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
     </row>
     <row r="15" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="I15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="Q15" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="W15" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X15" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y15" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="Z15" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AB15" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD15" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE15" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="AG15" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="AD15" s="1" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="AH15" s="19" t="s">
+        <v>255</v>
       </c>
       <c r="AI15" s="13" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="AJ15" s="6"/>
     </row>
     <row r="16" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="I16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="Q16" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="W16" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X16" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y16" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="Z16" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AB16" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AD16" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AE16" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AG16" s="1" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>141</v>
+      </c>
+      <c r="AH16" s="19" t="s">
+        <v>256</v>
       </c>
       <c r="AI16" s="1" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="AJ16" s="6"/>
     </row>
     <row r="17" spans="1:39" s="4" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="I17" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L17" s="5" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="P17" s="5"/>
       <c r="Q17" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X17" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
-      <c r="AH17" s="5" t="s">
-        <v>223</v>
+      <c r="AH17" s="20" t="s">
+        <v>257</v>
       </c>
       <c r="AI17" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
     </row>
     <row r="18" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E18" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="I18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="W18" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X18" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>62</v>
+      </c>
+      <c r="AH18" s="19" t="s">
+        <v>258</v>
       </c>
       <c r="AI18" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="AJ18" s="12"/>
     </row>
     <row r="19" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E19" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="I19" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="Q19" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="W19" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X19" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>62</v>
+      </c>
+      <c r="AH19" s="19" t="s">
+        <v>259</v>
       </c>
       <c r="AI19" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="AJ19" s="12"/>
     </row>
     <row r="20" spans="1:39" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>264</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="O20" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q20" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="W20" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="X20" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>62</v>
+      </c>
+      <c r="AH20" s="19" t="s">
+        <v>260</v>
       </c>
       <c r="AI20" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="AJ20" s="12"/>
     </row>
-    <row r="21" spans="1:39" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="AJ21" s="12"/>
+    <row r="21" spans="1:39" s="23" customFormat="1" ht="56.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="J21" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="K21" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="L21" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="19" t="s">
+        <v>272</v>
+      </c>
+      <c r="AI21" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="AJ21" s="22"/>
+      <c r="AK21" s="19"/>
+      <c r="AL21" s="19"/>
+      <c r="AM21" s="19"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="44" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>指定緊急避難場所一覧_フォーマット</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>宮部　舞</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>