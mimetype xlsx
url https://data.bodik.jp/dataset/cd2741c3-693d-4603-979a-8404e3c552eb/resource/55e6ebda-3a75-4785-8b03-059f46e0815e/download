--- v0 (2025-11-22)
+++ v1 (2026-06-29)
@@ -1,188 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.31.118\digigov\◆3060_オープンデータ\02_R3年度～_更新・管理\017_小中学校通学区域情報\更新データ\2024.5\02_小中学校通学区域情報メタデータ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\W014877\Box\【内部】06_課共有フォルダ（J1400：旧NAS）\digigov\◆3060_オープンデータ\02_R3年度～_更新・管理\017_小中学校通学区域情報\更新データ\202606\02_小中学校通学区域情報メタデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7DC3209-74B9-4745-B296-13816A125F10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3BC7401-D276-491A-A269-9C6091DE97D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="13996" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>都市計画図を基に作成</t>
     <rPh sb="0" eb="2">
       <t>トシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ズ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>モト</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Creative Commons Attribution 4.0 International</t>
   </si>
   <si>
     <t>Shift-JIS</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>小学校区ポリゴン・小学校ポイント、中学校区ポリゴン・小学校ポイントの各データは同一データセットにて公開している。小学校区・中学校区ポリゴンデータは平面直角座標系（日本測地系2000第VI系、EPSG:2448）及び地理座標系（WGS84、EPSG:4326）の両者を提供している</t>
-[...86 lines deleted...]
-  <si>
     <t>豊中市小中学校通学区域情報</t>
     <rPh sb="0" eb="3">
       <t>トヨナカシ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>チュウガッコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ツウガク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>クイキ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大阪府豊中市中桜塚3-1-1</t>
     <rPh sb="0" eb="3">
       <t>オオサカフ</t>
@@ -381,113 +293,163 @@
     </rPh>
     <rPh sb="11" eb="13">
       <t>ホケン</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>https://www.city.toyonaka.osaka.jp/cgi-bin/formmail/formmail.cgi?d=001120010010000</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>豊中市</t>
     <rPh sb="0" eb="3">
       <t>トヨナカシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>6000020272035</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>EPSG:2448;EPSG:4326</t>
+    <t>EPSG:4326</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>小学校区、中学校区のポリゴンデータは別データセットにて公開している。（小学校区：https://data.bodik.jp/dataset/272035_shogakkoku、中学校区：https://data.bodik.jp/dataset/272035_chugakkoku）</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガッコウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>チュウガッコウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>コウカイ</t>
+    </rPh>
+    <rPh sb="35" eb="39">
+      <t>ショウガッコウク</t>
+    </rPh>
+    <rPh sb="88" eb="92">
+      <t>チュウガッコウク</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -734,185 +696,188 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S2"/>
+  <dimension ref="A1:S3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.1328125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.59765625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.73046875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.86328125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.86328125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="26.265625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.265625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.1328125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="2"/>
     <col min="11" max="11" width="24.86328125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="27.59765625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.59765625" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="11.1328125" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="13" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="165.6640625" style="2" customWidth="1"/>
     <col min="16" max="16" width="15.1328125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="42.1328125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="22.59765625" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="20.73046875" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B2" s="2">
         <v>272035</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J2" s="2">
         <v>5618501</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M2" s="1">
         <v>45422</v>
       </c>
       <c r="N2" s="1">
-        <v>45422</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>46181</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="R2" s="2" t="s">
-        <v>30</v>
+      <c r="R2" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>0</v>
       </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="O3" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">