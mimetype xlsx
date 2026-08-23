--- v0 (2026-06-05)
+++ v1 (2026-08-23)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\栄養係\【栄養係】\(107)オープンデータ化\（作業用）詳細献立表OD化\月毎更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\教委_給食運営課\栄養係\【栄養係】\(107)オープンデータ化\共通フォーマット\API加工用\R8\R8.89\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DAF0CCD-CFDE-4D77-8DB4-9CD5AED85A77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3E18BB4-E843-48DE-8D11-BBF57271E2DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="819" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026年食材料名①" sheetId="14" r:id="rId1"/>
+    <sheet name="2026年食材料名" sheetId="14" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026年食材料名①'!$A$1:$C$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026年食材料名'!$A$1:$C$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="155">
   <si>
     <t>番号</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>品名</t>
     <rPh sb="0" eb="2">
       <t>ヒンメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>食　材　料　名</t>
     <rPh sb="0" eb="1">
       <t>ショク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ザイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リョウ</t>
     </rPh>
@@ -156,50 +156,74 @@
   </si>
   <si>
     <t>◎３４</t>
   </si>
   <si>
     <t>◎３５</t>
   </si>
   <si>
     <t>◎３９</t>
   </si>
   <si>
     <t>◎４０</t>
   </si>
   <si>
     <t>◎４１</t>
   </si>
   <si>
     <t>◎１</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎５</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">                                            　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>福岡市教育委員会</t>
+    </r>
+    <rPh sb="47" eb="50">
+      <t>フクオカシ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>キョウイク</t>
+    </rPh>
+    <rPh sb="52" eb="55">
+      <t>イインカイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>◎１４</t>
   </si>
   <si>
     <t>◎２１</t>
   </si>
   <si>
     <t>◎２６</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎２７</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>カレールウ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎５０</t>
   </si>
   <si>
     <t>◎４９</t>
   </si>
   <si>
     <t>◎４８</t>
@@ -230,50 +254,54 @@
     <t>◎１０</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎１１</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎１２</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎２２</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎２３</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎３６</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>◎３７</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　　　　　　　　　　2026年４月～2027年３月分　食材料名　　　　 　　　　１/４ページ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>りんご、アルコール（さとうきび）</t>
   </si>
   <si>
     <t>オイスターソース</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>かまぼこ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ロースハム</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鶏レバー</t>
     <rPh sb="0" eb="1">
       <t>トリ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -609,54 +637,58 @@
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>◆（同一工場）鶏卵、牛乳、だいず</t>
     </r>
     <rPh sb="0" eb="2">
       <t>コムギ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウジョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ケイラン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ギュウニュウ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>こんにゃく粉、凝固剤</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>でん粉（じゃがいも、さつまいも）、増粘剤、品質改良剤　　　　　　　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>でん粉（緑豆）</t>
     <rPh sb="4" eb="5">
       <t>ミドリ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>マメ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>だいず、菜種油、凝固剤、消泡剤
 ◆（同一工場）ごま</t>
     <rPh sb="4" eb="6">
       <t>ナタネ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>アブラ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="21" eb="23">
@@ -724,51 +756,70 @@
     </rPh>
     <rPh sb="18" eb="20">
       <t>トウルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>糖類、醸造酒、もち米、米こうじ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>にんにく、だいず粉</t>
     <rPh sb="8" eb="9">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>唐辛子、コーン、塩、クミン、オレガノ、にんにく</t>
     <rPh sb="8" eb="9">
       <t>シオ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>砂糖、食酢［醸造酒（さとうきび）］、塩、たまねぎ、トマト、りんご、にんにく、
+たんぱく加水分解物（だいず）、香辛料、着色料</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>だいず油、糖類、食酢［アルコール（さとうきび）］、塩、植物性たんぱく（だいず）、
+香辛料、エキス（酵母）、増粘剤</t>
+    <rPh sb="5" eb="7">
+      <t>トウルイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>◎３８</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>エキス［ほたて、ホッケ、すけとうだら、塩、かつお、パーム油、
+デキストリン（さつまいも、キャッサバ、じゃがいも）、酵母］、糖類（コーン）、
+かき、調味料、増粘剤、酒精</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>大麦</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、だいず、塩</t>
     </r>
     <phoneticPr fontId="3"/>
@@ -787,66 +838,170 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>小麦</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、アルコール（さとうきび）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>のり、糖類（キャッサバ、じゃがいも、さつまいも、麦芽）、塩、
+たんぱく加水分解物（コーン）、みりん［もち米、米こうじ、醸造酒（さとうきび）］、いわし、
+あじ、かつお節、昆布、食酢、調味料、甘味料、香辛料、着色料
+◆（同一工場）えび、小麦、鶏卵、牛乳
+※のりは、えび、かにが混ざる漁法で採取</t>
+    <rPh sb="24" eb="26">
+      <t>バクガ</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>ゴメ</t>
+    </rPh>
+    <rPh sb="117" eb="119">
+      <t>コムギ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>ケイラン</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>ギュウニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>豚肉、糖類、塩、たんぱく加水分解物（豚肉）、植物性たんぱく（だいず）、
+リン酸塩、調味料、ビタミン類、発色剤、香辛料
+◆（同一工場）牛乳、小麦、鶏卵</t>
+    <rPh sb="38" eb="40">
+      <t>サンエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>鶏レバー、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>でん粉（じゃがいも）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">、糖類（コーン、さつまいも）、たんぱく加水分解物（だいず）、
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>発酵調味液（米、米こうじ、酒精）、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>塩、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>にんにく、しょうが、加工でん粉</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、調味料、増粘剤、
+酸味料、香料
+◆（同一ライン）小麦、鶏卵、牛乳</t>
+    </r>
+    <rPh sb="54" eb="55">
+      <t>コメ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>シュセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <r>
       <t>ナチュラルチーズ</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、安定剤</t>
     </r>
     <rPh sb="9" eb="12">
       <t>アンテイザイ</t>
     </rPh>
-    <phoneticPr fontId="12"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <r>
       <t>トマト、糖類、</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>食酢（さとうきび、コーン、キャッサバ）、塩、たまねぎ、香辛料</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>にんにく、塩、糖類、製造用剤、酸味料、増粘剤、香料</t>
     <rPh sb="5" eb="6">
       <t>シオ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トウルイ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -878,542 +1033,283 @@
   </si>
   <si>
     <t>かんぱち、しょうゆ、糖類（コーン、じゃがいも、さつまいも、キャッサバ）、しょうが、塩
 ※包装に表記されているアレルギー表示の「小麦・だいず」は、しょうゆの原料に
 　使われているものです。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>小麦</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
+      <t>、パーム油、糖類、塩、カレー粉（アニス、オールスパイス、
+オレガノ、カルダモン、キャラウェー、クミン、クローブ、こしょう、コリアンダー、シナモン、
+コーン、しょうが、スターアニス、セージ、セロリー、タイム、ターメリック、ディール、
+ナツメグ、バジル、フェンネル、フェヌグリーク、マジョラム、メース、メッチ、ベイリーフ、
+ローズマリー、唐辛子、甘草、パプリカ、陳皮）、トマト、エキス（鶏肉）、
+オニオンパウダー（だいず）、
+ガーリックパウダー［デキストリン（キャッサバ）、炭酸カルシウム］、香辛料、調味料、着色料</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>小麦</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、植物油（パーム、パーム核、ビタミン類）、糖類、塩、カレー粉（コリアンダー、クミン、
+ターメリック、こしょう、フェヌグリーク、シナモン、カルダモン、セロリー、スターアニス、
+フェンネル、クローブ、ナツメグ、セージ、からし、ベイリーフ、アニス、陳皮、甘草、タイム）、
+でん粉（コーン）、たまねぎ、たんぱく加水分解物（だいず）、エキス（酵母）、着色料</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>小麦</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
       <t>、パーム油、塩、糖類（コーン）、トマト、オニオンパウダー（だいず）、
 ガーリックパウダー［デキストリン（キャッサバ）、炭酸カルシウム］、香辛料、調味料、着色料</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>鶏骨（鶏肉）</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、エキス（酵母）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>塩、糖類、デキストリン（キャッサバ、コーン、じゃがいも、さつまいも）、パーム油、
+しょうゆ、エキス［食酢（さとうきび、みかん）、豚骨（豚肉）、ねぎ、
+にんにく、しょうが、酵母］、野菜パウダー（たまねぎ、トマト、にんじん）、
+鶏肉、香辛料、調味料、着色料、酸味料</t>
+    <rPh sb="38" eb="39">
+      <t>アブラ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>塩、糖類（じゃがいも、さつまいも）、菜種油、
+香辛料（こしょう、唐辛子、たまねぎ、にんにく、キャッサバ、しょうが）、
+エキス（デキストリン、鶏肉、ビタミン類）、でん粉分解物（コーン）、調味料、着色料</t>
+    <rPh sb="18" eb="21">
+      <t>ナタネアブラ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>小麦</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、食用油脂（豚肉）、トマト、ウスターソース［りんご、食酢（さとうきび、だいず）、
+クローブ、フェンネル］、糖類、塩、たまねぎ、にんじん、エキス（牛肉、しょうゆ、酵母）、
+でん粉、香辛料、着色料、調味料、香料</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>コリアンダー、ターメリック、シナモン、クミン、フェヌグリーク、陳皮、フェンネル、しょうが、
+スターアニス、こしょう、にんにく、甘草、クローブ、ナツメグ、オールスパイス、カルダモン</t>
+    <rPh sb="31" eb="33">
+      <t>チンピ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>カンゾウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>竹輪（スライス）</t>
     <rPh sb="0" eb="2">
       <t>チクワ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>食酢（コーン、さとうきび、じゃがいも、さつまいも）、糖類、トマト、塩、なつめやし、
+でん粉（もち米）、にんじん、たまねぎ、りんご、にんにく、香辛料、昆布、
+たん白加水分解物（だいず）、発酵調味料（米、米こうじ）、着色料、増粘剤、甘味料</t>
+    <rPh sb="26" eb="28">
+      <t>トウルイ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>プン</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ゴメ</t>
+    </rPh>
+    <rPh sb="106" eb="109">
+      <t>チャクショクリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>だいず油、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>卵黄</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、食酢［りんご、アルコール（さとうきび）］、塩、香辛料、調味料</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <r>
-[...47 lines deleted...]
-    <t>魚肉すり身（いとより、たちうお、さっぱ）、でん粉（じゃがいも）、砂糖、塩、発酵調味料（コーン、さつまいも、米、さとうきび）、調味料
+    <t>コーン、こしょう、香辛料</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>魚肉すり身（いとより、たちうお、さっぱ）、でん粉（じゃがいも）、砂糖、塩、
+発酵調味料（コーン、さつまいも、米、さとうきび）、調味料
 ※魚は、えび、かにを食べています。</t>
-    <rPh sb="0" eb="1">
-[...116 lines deleted...]
-    <t>魚肉すり身（みなみだら、しろがねだら）、でん粉（じゃがいも）、塩、糖類、みりん（もち米、米こうじ、醸造酒）、調味料
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>魚肉すり身（みなみだら、すけそうだら、えそ、いとより）、でん粉（じゃがいも、キャッサバ）、
+糖類、塩、みりん（もち米、米こうじ、醸造酒）、加工でん粉、調味料、甘味料
+◆（同一ライン）牛乳、小麦、鶏卵、いか、えび、かに、だいず、鶏肉
+◆（同一工場）ごま、豚肉
+※魚は、えび、かにを食べています。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>魚肉すり身（えそ、たちうお）、でん粉（じゃがいも、キャッサバ、コーン）、植物油（菜種、米ぬか）、
+糖類、塩、みりん（もち米、米こうじ、醸造酒）、発酵調味料（米、ぶどう）、加工でん粉、
+調味料、甘味料
+◆（同一ライン）牛乳、小麦、鶏卵、いか、えび、かに、だいず、鶏肉
+◆（同一工場）ごま、豚肉
+※魚は、えび、かにを食べています。　　</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>魚肉すり身（しろがねだら、えそ、たちうお）、たまねぎ、でん粉（じゃがいも、キャッサバ、コーン）、
+にんじん、植物油（菜種、米ぬか）、ごぼう、ピーマン、みりん（もち米、米こうじ、醸造酒）、塩、
+糖類、発酵調味料（米、ぶどう）、加工でん粉、調味料、甘味料
+◆（同一ライン）牛乳、小麦、鶏卵、いか、えび、かに、だいず、鶏肉
+◆（同一工場）ごま、豚肉
+※魚は、えび、かにを食べています。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>魚肉すり身（みなみだら、しろがねだら）、でん粉（じゃがいも）、塩、糖類、
+みりん（もち米、米こうじ、醸造酒）、調味料
 ◆（同一ライン）えび、 かに、小麦、鶏卵、牛乳、いか、だいず
 ※魚は、えび、かにを食べています。</t>
-    <rPh sb="74" eb="76">
-[...252 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1429,50 +1325,63 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <b/>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -1480,65 +1389,71 @@
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -1737,50 +1652,59 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -1811,221 +1735,248 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -2306,1199 +2257,1237 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="C53" sqref="C53"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A48" zoomScale="55" zoomScaleNormal="50" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="9.5" style="15" customWidth="1"/>
-[...510 lines deleted...]
-    <col min="16136" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="9.5" style="19" customWidth="1"/>
+    <col min="2" max="2" width="23.25" style="19" customWidth="1"/>
+    <col min="3" max="3" width="115.625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="9.125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="23.75" style="18" customWidth="1"/>
+    <col min="7" max="7" width="115.75" style="18" customWidth="1"/>
+    <col min="8" max="256" width="9" style="18"/>
+    <col min="257" max="257" width="9.625" style="18" customWidth="1"/>
+    <col min="258" max="258" width="23.625" style="18" customWidth="1"/>
+    <col min="259" max="259" width="110.625" style="18" customWidth="1"/>
+    <col min="260" max="260" width="4.875" style="18" customWidth="1"/>
+    <col min="261" max="261" width="9.125" style="18" customWidth="1"/>
+    <col min="262" max="262" width="23.75" style="18" customWidth="1"/>
+    <col min="263" max="263" width="115.75" style="18" customWidth="1"/>
+    <col min="264" max="512" width="9" style="18"/>
+    <col min="513" max="513" width="9.625" style="18" customWidth="1"/>
+    <col min="514" max="514" width="23.625" style="18" customWidth="1"/>
+    <col min="515" max="515" width="110.625" style="18" customWidth="1"/>
+    <col min="516" max="516" width="4.875" style="18" customWidth="1"/>
+    <col min="517" max="517" width="9.125" style="18" customWidth="1"/>
+    <col min="518" max="518" width="23.75" style="18" customWidth="1"/>
+    <col min="519" max="519" width="115.75" style="18" customWidth="1"/>
+    <col min="520" max="768" width="9" style="18"/>
+    <col min="769" max="769" width="9.625" style="18" customWidth="1"/>
+    <col min="770" max="770" width="23.625" style="18" customWidth="1"/>
+    <col min="771" max="771" width="110.625" style="18" customWidth="1"/>
+    <col min="772" max="772" width="4.875" style="18" customWidth="1"/>
+    <col min="773" max="773" width="9.125" style="18" customWidth="1"/>
+    <col min="774" max="774" width="23.75" style="18" customWidth="1"/>
+    <col min="775" max="775" width="115.75" style="18" customWidth="1"/>
+    <col min="776" max="1024" width="9" style="18"/>
+    <col min="1025" max="1025" width="9.625" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="23.625" style="18" customWidth="1"/>
+    <col min="1027" max="1027" width="110.625" style="18" customWidth="1"/>
+    <col min="1028" max="1028" width="4.875" style="18" customWidth="1"/>
+    <col min="1029" max="1029" width="9.125" style="18" customWidth="1"/>
+    <col min="1030" max="1030" width="23.75" style="18" customWidth="1"/>
+    <col min="1031" max="1031" width="115.75" style="18" customWidth="1"/>
+    <col min="1032" max="1280" width="9" style="18"/>
+    <col min="1281" max="1281" width="9.625" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="23.625" style="18" customWidth="1"/>
+    <col min="1283" max="1283" width="110.625" style="18" customWidth="1"/>
+    <col min="1284" max="1284" width="4.875" style="18" customWidth="1"/>
+    <col min="1285" max="1285" width="9.125" style="18" customWidth="1"/>
+    <col min="1286" max="1286" width="23.75" style="18" customWidth="1"/>
+    <col min="1287" max="1287" width="115.75" style="18" customWidth="1"/>
+    <col min="1288" max="1536" width="9" style="18"/>
+    <col min="1537" max="1537" width="9.625" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="23.625" style="18" customWidth="1"/>
+    <col min="1539" max="1539" width="110.625" style="18" customWidth="1"/>
+    <col min="1540" max="1540" width="4.875" style="18" customWidth="1"/>
+    <col min="1541" max="1541" width="9.125" style="18" customWidth="1"/>
+    <col min="1542" max="1542" width="23.75" style="18" customWidth="1"/>
+    <col min="1543" max="1543" width="115.75" style="18" customWidth="1"/>
+    <col min="1544" max="1792" width="9" style="18"/>
+    <col min="1793" max="1793" width="9.625" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="23.625" style="18" customWidth="1"/>
+    <col min="1795" max="1795" width="110.625" style="18" customWidth="1"/>
+    <col min="1796" max="1796" width="4.875" style="18" customWidth="1"/>
+    <col min="1797" max="1797" width="9.125" style="18" customWidth="1"/>
+    <col min="1798" max="1798" width="23.75" style="18" customWidth="1"/>
+    <col min="1799" max="1799" width="115.75" style="18" customWidth="1"/>
+    <col min="1800" max="2048" width="9" style="18"/>
+    <col min="2049" max="2049" width="9.625" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="23.625" style="18" customWidth="1"/>
+    <col min="2051" max="2051" width="110.625" style="18" customWidth="1"/>
+    <col min="2052" max="2052" width="4.875" style="18" customWidth="1"/>
+    <col min="2053" max="2053" width="9.125" style="18" customWidth="1"/>
+    <col min="2054" max="2054" width="23.75" style="18" customWidth="1"/>
+    <col min="2055" max="2055" width="115.75" style="18" customWidth="1"/>
+    <col min="2056" max="2304" width="9" style="18"/>
+    <col min="2305" max="2305" width="9.625" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="23.625" style="18" customWidth="1"/>
+    <col min="2307" max="2307" width="110.625" style="18" customWidth="1"/>
+    <col min="2308" max="2308" width="4.875" style="18" customWidth="1"/>
+    <col min="2309" max="2309" width="9.125" style="18" customWidth="1"/>
+    <col min="2310" max="2310" width="23.75" style="18" customWidth="1"/>
+    <col min="2311" max="2311" width="115.75" style="18" customWidth="1"/>
+    <col min="2312" max="2560" width="9" style="18"/>
+    <col min="2561" max="2561" width="9.625" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="23.625" style="18" customWidth="1"/>
+    <col min="2563" max="2563" width="110.625" style="18" customWidth="1"/>
+    <col min="2564" max="2564" width="4.875" style="18" customWidth="1"/>
+    <col min="2565" max="2565" width="9.125" style="18" customWidth="1"/>
+    <col min="2566" max="2566" width="23.75" style="18" customWidth="1"/>
+    <col min="2567" max="2567" width="115.75" style="18" customWidth="1"/>
+    <col min="2568" max="2816" width="9" style="18"/>
+    <col min="2817" max="2817" width="9.625" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="23.625" style="18" customWidth="1"/>
+    <col min="2819" max="2819" width="110.625" style="18" customWidth="1"/>
+    <col min="2820" max="2820" width="4.875" style="18" customWidth="1"/>
+    <col min="2821" max="2821" width="9.125" style="18" customWidth="1"/>
+    <col min="2822" max="2822" width="23.75" style="18" customWidth="1"/>
+    <col min="2823" max="2823" width="115.75" style="18" customWidth="1"/>
+    <col min="2824" max="3072" width="9" style="18"/>
+    <col min="3073" max="3073" width="9.625" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="23.625" style="18" customWidth="1"/>
+    <col min="3075" max="3075" width="110.625" style="18" customWidth="1"/>
+    <col min="3076" max="3076" width="4.875" style="18" customWidth="1"/>
+    <col min="3077" max="3077" width="9.125" style="18" customWidth="1"/>
+    <col min="3078" max="3078" width="23.75" style="18" customWidth="1"/>
+    <col min="3079" max="3079" width="115.75" style="18" customWidth="1"/>
+    <col min="3080" max="3328" width="9" style="18"/>
+    <col min="3329" max="3329" width="9.625" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="23.625" style="18" customWidth="1"/>
+    <col min="3331" max="3331" width="110.625" style="18" customWidth="1"/>
+    <col min="3332" max="3332" width="4.875" style="18" customWidth="1"/>
+    <col min="3333" max="3333" width="9.125" style="18" customWidth="1"/>
+    <col min="3334" max="3334" width="23.75" style="18" customWidth="1"/>
+    <col min="3335" max="3335" width="115.75" style="18" customWidth="1"/>
+    <col min="3336" max="3584" width="9" style="18"/>
+    <col min="3585" max="3585" width="9.625" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="23.625" style="18" customWidth="1"/>
+    <col min="3587" max="3587" width="110.625" style="18" customWidth="1"/>
+    <col min="3588" max="3588" width="4.875" style="18" customWidth="1"/>
+    <col min="3589" max="3589" width="9.125" style="18" customWidth="1"/>
+    <col min="3590" max="3590" width="23.75" style="18" customWidth="1"/>
+    <col min="3591" max="3591" width="115.75" style="18" customWidth="1"/>
+    <col min="3592" max="3840" width="9" style="18"/>
+    <col min="3841" max="3841" width="9.625" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="23.625" style="18" customWidth="1"/>
+    <col min="3843" max="3843" width="110.625" style="18" customWidth="1"/>
+    <col min="3844" max="3844" width="4.875" style="18" customWidth="1"/>
+    <col min="3845" max="3845" width="9.125" style="18" customWidth="1"/>
+    <col min="3846" max="3846" width="23.75" style="18" customWidth="1"/>
+    <col min="3847" max="3847" width="115.75" style="18" customWidth="1"/>
+    <col min="3848" max="4096" width="9" style="18"/>
+    <col min="4097" max="4097" width="9.625" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="23.625" style="18" customWidth="1"/>
+    <col min="4099" max="4099" width="110.625" style="18" customWidth="1"/>
+    <col min="4100" max="4100" width="4.875" style="18" customWidth="1"/>
+    <col min="4101" max="4101" width="9.125" style="18" customWidth="1"/>
+    <col min="4102" max="4102" width="23.75" style="18" customWidth="1"/>
+    <col min="4103" max="4103" width="115.75" style="18" customWidth="1"/>
+    <col min="4104" max="4352" width="9" style="18"/>
+    <col min="4353" max="4353" width="9.625" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="23.625" style="18" customWidth="1"/>
+    <col min="4355" max="4355" width="110.625" style="18" customWidth="1"/>
+    <col min="4356" max="4356" width="4.875" style="18" customWidth="1"/>
+    <col min="4357" max="4357" width="9.125" style="18" customWidth="1"/>
+    <col min="4358" max="4358" width="23.75" style="18" customWidth="1"/>
+    <col min="4359" max="4359" width="115.75" style="18" customWidth="1"/>
+    <col min="4360" max="4608" width="9" style="18"/>
+    <col min="4609" max="4609" width="9.625" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="23.625" style="18" customWidth="1"/>
+    <col min="4611" max="4611" width="110.625" style="18" customWidth="1"/>
+    <col min="4612" max="4612" width="4.875" style="18" customWidth="1"/>
+    <col min="4613" max="4613" width="9.125" style="18" customWidth="1"/>
+    <col min="4614" max="4614" width="23.75" style="18" customWidth="1"/>
+    <col min="4615" max="4615" width="115.75" style="18" customWidth="1"/>
+    <col min="4616" max="4864" width="9" style="18"/>
+    <col min="4865" max="4865" width="9.625" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="23.625" style="18" customWidth="1"/>
+    <col min="4867" max="4867" width="110.625" style="18" customWidth="1"/>
+    <col min="4868" max="4868" width="4.875" style="18" customWidth="1"/>
+    <col min="4869" max="4869" width="9.125" style="18" customWidth="1"/>
+    <col min="4870" max="4870" width="23.75" style="18" customWidth="1"/>
+    <col min="4871" max="4871" width="115.75" style="18" customWidth="1"/>
+    <col min="4872" max="5120" width="9" style="18"/>
+    <col min="5121" max="5121" width="9.625" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="23.625" style="18" customWidth="1"/>
+    <col min="5123" max="5123" width="110.625" style="18" customWidth="1"/>
+    <col min="5124" max="5124" width="4.875" style="18" customWidth="1"/>
+    <col min="5125" max="5125" width="9.125" style="18" customWidth="1"/>
+    <col min="5126" max="5126" width="23.75" style="18" customWidth="1"/>
+    <col min="5127" max="5127" width="115.75" style="18" customWidth="1"/>
+    <col min="5128" max="5376" width="9" style="18"/>
+    <col min="5377" max="5377" width="9.625" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="23.625" style="18" customWidth="1"/>
+    <col min="5379" max="5379" width="110.625" style="18" customWidth="1"/>
+    <col min="5380" max="5380" width="4.875" style="18" customWidth="1"/>
+    <col min="5381" max="5381" width="9.125" style="18" customWidth="1"/>
+    <col min="5382" max="5382" width="23.75" style="18" customWidth="1"/>
+    <col min="5383" max="5383" width="115.75" style="18" customWidth="1"/>
+    <col min="5384" max="5632" width="9" style="18"/>
+    <col min="5633" max="5633" width="9.625" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="23.625" style="18" customWidth="1"/>
+    <col min="5635" max="5635" width="110.625" style="18" customWidth="1"/>
+    <col min="5636" max="5636" width="4.875" style="18" customWidth="1"/>
+    <col min="5637" max="5637" width="9.125" style="18" customWidth="1"/>
+    <col min="5638" max="5638" width="23.75" style="18" customWidth="1"/>
+    <col min="5639" max="5639" width="115.75" style="18" customWidth="1"/>
+    <col min="5640" max="5888" width="9" style="18"/>
+    <col min="5889" max="5889" width="9.625" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="23.625" style="18" customWidth="1"/>
+    <col min="5891" max="5891" width="110.625" style="18" customWidth="1"/>
+    <col min="5892" max="5892" width="4.875" style="18" customWidth="1"/>
+    <col min="5893" max="5893" width="9.125" style="18" customWidth="1"/>
+    <col min="5894" max="5894" width="23.75" style="18" customWidth="1"/>
+    <col min="5895" max="5895" width="115.75" style="18" customWidth="1"/>
+    <col min="5896" max="6144" width="9" style="18"/>
+    <col min="6145" max="6145" width="9.625" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="23.625" style="18" customWidth="1"/>
+    <col min="6147" max="6147" width="110.625" style="18" customWidth="1"/>
+    <col min="6148" max="6148" width="4.875" style="18" customWidth="1"/>
+    <col min="6149" max="6149" width="9.125" style="18" customWidth="1"/>
+    <col min="6150" max="6150" width="23.75" style="18" customWidth="1"/>
+    <col min="6151" max="6151" width="115.75" style="18" customWidth="1"/>
+    <col min="6152" max="6400" width="9" style="18"/>
+    <col min="6401" max="6401" width="9.625" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="23.625" style="18" customWidth="1"/>
+    <col min="6403" max="6403" width="110.625" style="18" customWidth="1"/>
+    <col min="6404" max="6404" width="4.875" style="18" customWidth="1"/>
+    <col min="6405" max="6405" width="9.125" style="18" customWidth="1"/>
+    <col min="6406" max="6406" width="23.75" style="18" customWidth="1"/>
+    <col min="6407" max="6407" width="115.75" style="18" customWidth="1"/>
+    <col min="6408" max="6656" width="9" style="18"/>
+    <col min="6657" max="6657" width="9.625" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="23.625" style="18" customWidth="1"/>
+    <col min="6659" max="6659" width="110.625" style="18" customWidth="1"/>
+    <col min="6660" max="6660" width="4.875" style="18" customWidth="1"/>
+    <col min="6661" max="6661" width="9.125" style="18" customWidth="1"/>
+    <col min="6662" max="6662" width="23.75" style="18" customWidth="1"/>
+    <col min="6663" max="6663" width="115.75" style="18" customWidth="1"/>
+    <col min="6664" max="6912" width="9" style="18"/>
+    <col min="6913" max="6913" width="9.625" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="23.625" style="18" customWidth="1"/>
+    <col min="6915" max="6915" width="110.625" style="18" customWidth="1"/>
+    <col min="6916" max="6916" width="4.875" style="18" customWidth="1"/>
+    <col min="6917" max="6917" width="9.125" style="18" customWidth="1"/>
+    <col min="6918" max="6918" width="23.75" style="18" customWidth="1"/>
+    <col min="6919" max="6919" width="115.75" style="18" customWidth="1"/>
+    <col min="6920" max="7168" width="9" style="18"/>
+    <col min="7169" max="7169" width="9.625" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="23.625" style="18" customWidth="1"/>
+    <col min="7171" max="7171" width="110.625" style="18" customWidth="1"/>
+    <col min="7172" max="7172" width="4.875" style="18" customWidth="1"/>
+    <col min="7173" max="7173" width="9.125" style="18" customWidth="1"/>
+    <col min="7174" max="7174" width="23.75" style="18" customWidth="1"/>
+    <col min="7175" max="7175" width="115.75" style="18" customWidth="1"/>
+    <col min="7176" max="7424" width="9" style="18"/>
+    <col min="7425" max="7425" width="9.625" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="23.625" style="18" customWidth="1"/>
+    <col min="7427" max="7427" width="110.625" style="18" customWidth="1"/>
+    <col min="7428" max="7428" width="4.875" style="18" customWidth="1"/>
+    <col min="7429" max="7429" width="9.125" style="18" customWidth="1"/>
+    <col min="7430" max="7430" width="23.75" style="18" customWidth="1"/>
+    <col min="7431" max="7431" width="115.75" style="18" customWidth="1"/>
+    <col min="7432" max="7680" width="9" style="18"/>
+    <col min="7681" max="7681" width="9.625" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="23.625" style="18" customWidth="1"/>
+    <col min="7683" max="7683" width="110.625" style="18" customWidth="1"/>
+    <col min="7684" max="7684" width="4.875" style="18" customWidth="1"/>
+    <col min="7685" max="7685" width="9.125" style="18" customWidth="1"/>
+    <col min="7686" max="7686" width="23.75" style="18" customWidth="1"/>
+    <col min="7687" max="7687" width="115.75" style="18" customWidth="1"/>
+    <col min="7688" max="7936" width="9" style="18"/>
+    <col min="7937" max="7937" width="9.625" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="23.625" style="18" customWidth="1"/>
+    <col min="7939" max="7939" width="110.625" style="18" customWidth="1"/>
+    <col min="7940" max="7940" width="4.875" style="18" customWidth="1"/>
+    <col min="7941" max="7941" width="9.125" style="18" customWidth="1"/>
+    <col min="7942" max="7942" width="23.75" style="18" customWidth="1"/>
+    <col min="7943" max="7943" width="115.75" style="18" customWidth="1"/>
+    <col min="7944" max="8192" width="9" style="18"/>
+    <col min="8193" max="8193" width="9.625" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="23.625" style="18" customWidth="1"/>
+    <col min="8195" max="8195" width="110.625" style="18" customWidth="1"/>
+    <col min="8196" max="8196" width="4.875" style="18" customWidth="1"/>
+    <col min="8197" max="8197" width="9.125" style="18" customWidth="1"/>
+    <col min="8198" max="8198" width="23.75" style="18" customWidth="1"/>
+    <col min="8199" max="8199" width="115.75" style="18" customWidth="1"/>
+    <col min="8200" max="8448" width="9" style="18"/>
+    <col min="8449" max="8449" width="9.625" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="23.625" style="18" customWidth="1"/>
+    <col min="8451" max="8451" width="110.625" style="18" customWidth="1"/>
+    <col min="8452" max="8452" width="4.875" style="18" customWidth="1"/>
+    <col min="8453" max="8453" width="9.125" style="18" customWidth="1"/>
+    <col min="8454" max="8454" width="23.75" style="18" customWidth="1"/>
+    <col min="8455" max="8455" width="115.75" style="18" customWidth="1"/>
+    <col min="8456" max="8704" width="9" style="18"/>
+    <col min="8705" max="8705" width="9.625" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="23.625" style="18" customWidth="1"/>
+    <col min="8707" max="8707" width="110.625" style="18" customWidth="1"/>
+    <col min="8708" max="8708" width="4.875" style="18" customWidth="1"/>
+    <col min="8709" max="8709" width="9.125" style="18" customWidth="1"/>
+    <col min="8710" max="8710" width="23.75" style="18" customWidth="1"/>
+    <col min="8711" max="8711" width="115.75" style="18" customWidth="1"/>
+    <col min="8712" max="8960" width="9" style="18"/>
+    <col min="8961" max="8961" width="9.625" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="23.625" style="18" customWidth="1"/>
+    <col min="8963" max="8963" width="110.625" style="18" customWidth="1"/>
+    <col min="8964" max="8964" width="4.875" style="18" customWidth="1"/>
+    <col min="8965" max="8965" width="9.125" style="18" customWidth="1"/>
+    <col min="8966" max="8966" width="23.75" style="18" customWidth="1"/>
+    <col min="8967" max="8967" width="115.75" style="18" customWidth="1"/>
+    <col min="8968" max="9216" width="9" style="18"/>
+    <col min="9217" max="9217" width="9.625" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="23.625" style="18" customWidth="1"/>
+    <col min="9219" max="9219" width="110.625" style="18" customWidth="1"/>
+    <col min="9220" max="9220" width="4.875" style="18" customWidth="1"/>
+    <col min="9221" max="9221" width="9.125" style="18" customWidth="1"/>
+    <col min="9222" max="9222" width="23.75" style="18" customWidth="1"/>
+    <col min="9223" max="9223" width="115.75" style="18" customWidth="1"/>
+    <col min="9224" max="9472" width="9" style="18"/>
+    <col min="9473" max="9473" width="9.625" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="23.625" style="18" customWidth="1"/>
+    <col min="9475" max="9475" width="110.625" style="18" customWidth="1"/>
+    <col min="9476" max="9476" width="4.875" style="18" customWidth="1"/>
+    <col min="9477" max="9477" width="9.125" style="18" customWidth="1"/>
+    <col min="9478" max="9478" width="23.75" style="18" customWidth="1"/>
+    <col min="9479" max="9479" width="115.75" style="18" customWidth="1"/>
+    <col min="9480" max="9728" width="9" style="18"/>
+    <col min="9729" max="9729" width="9.625" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="23.625" style="18" customWidth="1"/>
+    <col min="9731" max="9731" width="110.625" style="18" customWidth="1"/>
+    <col min="9732" max="9732" width="4.875" style="18" customWidth="1"/>
+    <col min="9733" max="9733" width="9.125" style="18" customWidth="1"/>
+    <col min="9734" max="9734" width="23.75" style="18" customWidth="1"/>
+    <col min="9735" max="9735" width="115.75" style="18" customWidth="1"/>
+    <col min="9736" max="9984" width="9" style="18"/>
+    <col min="9985" max="9985" width="9.625" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="23.625" style="18" customWidth="1"/>
+    <col min="9987" max="9987" width="110.625" style="18" customWidth="1"/>
+    <col min="9988" max="9988" width="4.875" style="18" customWidth="1"/>
+    <col min="9989" max="9989" width="9.125" style="18" customWidth="1"/>
+    <col min="9990" max="9990" width="23.75" style="18" customWidth="1"/>
+    <col min="9991" max="9991" width="115.75" style="18" customWidth="1"/>
+    <col min="9992" max="10240" width="9" style="18"/>
+    <col min="10241" max="10241" width="9.625" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="23.625" style="18" customWidth="1"/>
+    <col min="10243" max="10243" width="110.625" style="18" customWidth="1"/>
+    <col min="10244" max="10244" width="4.875" style="18" customWidth="1"/>
+    <col min="10245" max="10245" width="9.125" style="18" customWidth="1"/>
+    <col min="10246" max="10246" width="23.75" style="18" customWidth="1"/>
+    <col min="10247" max="10247" width="115.75" style="18" customWidth="1"/>
+    <col min="10248" max="10496" width="9" style="18"/>
+    <col min="10497" max="10497" width="9.625" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="23.625" style="18" customWidth="1"/>
+    <col min="10499" max="10499" width="110.625" style="18" customWidth="1"/>
+    <col min="10500" max="10500" width="4.875" style="18" customWidth="1"/>
+    <col min="10501" max="10501" width="9.125" style="18" customWidth="1"/>
+    <col min="10502" max="10502" width="23.75" style="18" customWidth="1"/>
+    <col min="10503" max="10503" width="115.75" style="18" customWidth="1"/>
+    <col min="10504" max="10752" width="9" style="18"/>
+    <col min="10753" max="10753" width="9.625" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="23.625" style="18" customWidth="1"/>
+    <col min="10755" max="10755" width="110.625" style="18" customWidth="1"/>
+    <col min="10756" max="10756" width="4.875" style="18" customWidth="1"/>
+    <col min="10757" max="10757" width="9.125" style="18" customWidth="1"/>
+    <col min="10758" max="10758" width="23.75" style="18" customWidth="1"/>
+    <col min="10759" max="10759" width="115.75" style="18" customWidth="1"/>
+    <col min="10760" max="11008" width="9" style="18"/>
+    <col min="11009" max="11009" width="9.625" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="23.625" style="18" customWidth="1"/>
+    <col min="11011" max="11011" width="110.625" style="18" customWidth="1"/>
+    <col min="11012" max="11012" width="4.875" style="18" customWidth="1"/>
+    <col min="11013" max="11013" width="9.125" style="18" customWidth="1"/>
+    <col min="11014" max="11014" width="23.75" style="18" customWidth="1"/>
+    <col min="11015" max="11015" width="115.75" style="18" customWidth="1"/>
+    <col min="11016" max="11264" width="9" style="18"/>
+    <col min="11265" max="11265" width="9.625" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="23.625" style="18" customWidth="1"/>
+    <col min="11267" max="11267" width="110.625" style="18" customWidth="1"/>
+    <col min="11268" max="11268" width="4.875" style="18" customWidth="1"/>
+    <col min="11269" max="11269" width="9.125" style="18" customWidth="1"/>
+    <col min="11270" max="11270" width="23.75" style="18" customWidth="1"/>
+    <col min="11271" max="11271" width="115.75" style="18" customWidth="1"/>
+    <col min="11272" max="11520" width="9" style="18"/>
+    <col min="11521" max="11521" width="9.625" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="23.625" style="18" customWidth="1"/>
+    <col min="11523" max="11523" width="110.625" style="18" customWidth="1"/>
+    <col min="11524" max="11524" width="4.875" style="18" customWidth="1"/>
+    <col min="11525" max="11525" width="9.125" style="18" customWidth="1"/>
+    <col min="11526" max="11526" width="23.75" style="18" customWidth="1"/>
+    <col min="11527" max="11527" width="115.75" style="18" customWidth="1"/>
+    <col min="11528" max="11776" width="9" style="18"/>
+    <col min="11777" max="11777" width="9.625" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="23.625" style="18" customWidth="1"/>
+    <col min="11779" max="11779" width="110.625" style="18" customWidth="1"/>
+    <col min="11780" max="11780" width="4.875" style="18" customWidth="1"/>
+    <col min="11781" max="11781" width="9.125" style="18" customWidth="1"/>
+    <col min="11782" max="11782" width="23.75" style="18" customWidth="1"/>
+    <col min="11783" max="11783" width="115.75" style="18" customWidth="1"/>
+    <col min="11784" max="12032" width="9" style="18"/>
+    <col min="12033" max="12033" width="9.625" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="23.625" style="18" customWidth="1"/>
+    <col min="12035" max="12035" width="110.625" style="18" customWidth="1"/>
+    <col min="12036" max="12036" width="4.875" style="18" customWidth="1"/>
+    <col min="12037" max="12037" width="9.125" style="18" customWidth="1"/>
+    <col min="12038" max="12038" width="23.75" style="18" customWidth="1"/>
+    <col min="12039" max="12039" width="115.75" style="18" customWidth="1"/>
+    <col min="12040" max="12288" width="9" style="18"/>
+    <col min="12289" max="12289" width="9.625" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="23.625" style="18" customWidth="1"/>
+    <col min="12291" max="12291" width="110.625" style="18" customWidth="1"/>
+    <col min="12292" max="12292" width="4.875" style="18" customWidth="1"/>
+    <col min="12293" max="12293" width="9.125" style="18" customWidth="1"/>
+    <col min="12294" max="12294" width="23.75" style="18" customWidth="1"/>
+    <col min="12295" max="12295" width="115.75" style="18" customWidth="1"/>
+    <col min="12296" max="12544" width="9" style="18"/>
+    <col min="12545" max="12545" width="9.625" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="23.625" style="18" customWidth="1"/>
+    <col min="12547" max="12547" width="110.625" style="18" customWidth="1"/>
+    <col min="12548" max="12548" width="4.875" style="18" customWidth="1"/>
+    <col min="12549" max="12549" width="9.125" style="18" customWidth="1"/>
+    <col min="12550" max="12550" width="23.75" style="18" customWidth="1"/>
+    <col min="12551" max="12551" width="115.75" style="18" customWidth="1"/>
+    <col min="12552" max="12800" width="9" style="18"/>
+    <col min="12801" max="12801" width="9.625" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="23.625" style="18" customWidth="1"/>
+    <col min="12803" max="12803" width="110.625" style="18" customWidth="1"/>
+    <col min="12804" max="12804" width="4.875" style="18" customWidth="1"/>
+    <col min="12805" max="12805" width="9.125" style="18" customWidth="1"/>
+    <col min="12806" max="12806" width="23.75" style="18" customWidth="1"/>
+    <col min="12807" max="12807" width="115.75" style="18" customWidth="1"/>
+    <col min="12808" max="13056" width="9" style="18"/>
+    <col min="13057" max="13057" width="9.625" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="23.625" style="18" customWidth="1"/>
+    <col min="13059" max="13059" width="110.625" style="18" customWidth="1"/>
+    <col min="13060" max="13060" width="4.875" style="18" customWidth="1"/>
+    <col min="13061" max="13061" width="9.125" style="18" customWidth="1"/>
+    <col min="13062" max="13062" width="23.75" style="18" customWidth="1"/>
+    <col min="13063" max="13063" width="115.75" style="18" customWidth="1"/>
+    <col min="13064" max="13312" width="9" style="18"/>
+    <col min="13313" max="13313" width="9.625" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="23.625" style="18" customWidth="1"/>
+    <col min="13315" max="13315" width="110.625" style="18" customWidth="1"/>
+    <col min="13316" max="13316" width="4.875" style="18" customWidth="1"/>
+    <col min="13317" max="13317" width="9.125" style="18" customWidth="1"/>
+    <col min="13318" max="13318" width="23.75" style="18" customWidth="1"/>
+    <col min="13319" max="13319" width="115.75" style="18" customWidth="1"/>
+    <col min="13320" max="13568" width="9" style="18"/>
+    <col min="13569" max="13569" width="9.625" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="23.625" style="18" customWidth="1"/>
+    <col min="13571" max="13571" width="110.625" style="18" customWidth="1"/>
+    <col min="13572" max="13572" width="4.875" style="18" customWidth="1"/>
+    <col min="13573" max="13573" width="9.125" style="18" customWidth="1"/>
+    <col min="13574" max="13574" width="23.75" style="18" customWidth="1"/>
+    <col min="13575" max="13575" width="115.75" style="18" customWidth="1"/>
+    <col min="13576" max="13824" width="9" style="18"/>
+    <col min="13825" max="13825" width="9.625" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="23.625" style="18" customWidth="1"/>
+    <col min="13827" max="13827" width="110.625" style="18" customWidth="1"/>
+    <col min="13828" max="13828" width="4.875" style="18" customWidth="1"/>
+    <col min="13829" max="13829" width="9.125" style="18" customWidth="1"/>
+    <col min="13830" max="13830" width="23.75" style="18" customWidth="1"/>
+    <col min="13831" max="13831" width="115.75" style="18" customWidth="1"/>
+    <col min="13832" max="14080" width="9" style="18"/>
+    <col min="14081" max="14081" width="9.625" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="23.625" style="18" customWidth="1"/>
+    <col min="14083" max="14083" width="110.625" style="18" customWidth="1"/>
+    <col min="14084" max="14084" width="4.875" style="18" customWidth="1"/>
+    <col min="14085" max="14085" width="9.125" style="18" customWidth="1"/>
+    <col min="14086" max="14086" width="23.75" style="18" customWidth="1"/>
+    <col min="14087" max="14087" width="115.75" style="18" customWidth="1"/>
+    <col min="14088" max="14336" width="9" style="18"/>
+    <col min="14337" max="14337" width="9.625" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="23.625" style="18" customWidth="1"/>
+    <col min="14339" max="14339" width="110.625" style="18" customWidth="1"/>
+    <col min="14340" max="14340" width="4.875" style="18" customWidth="1"/>
+    <col min="14341" max="14341" width="9.125" style="18" customWidth="1"/>
+    <col min="14342" max="14342" width="23.75" style="18" customWidth="1"/>
+    <col min="14343" max="14343" width="115.75" style="18" customWidth="1"/>
+    <col min="14344" max="14592" width="9" style="18"/>
+    <col min="14593" max="14593" width="9.625" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="23.625" style="18" customWidth="1"/>
+    <col min="14595" max="14595" width="110.625" style="18" customWidth="1"/>
+    <col min="14596" max="14596" width="4.875" style="18" customWidth="1"/>
+    <col min="14597" max="14597" width="9.125" style="18" customWidth="1"/>
+    <col min="14598" max="14598" width="23.75" style="18" customWidth="1"/>
+    <col min="14599" max="14599" width="115.75" style="18" customWidth="1"/>
+    <col min="14600" max="14848" width="9" style="18"/>
+    <col min="14849" max="14849" width="9.625" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="23.625" style="18" customWidth="1"/>
+    <col min="14851" max="14851" width="110.625" style="18" customWidth="1"/>
+    <col min="14852" max="14852" width="4.875" style="18" customWidth="1"/>
+    <col min="14853" max="14853" width="9.125" style="18" customWidth="1"/>
+    <col min="14854" max="14854" width="23.75" style="18" customWidth="1"/>
+    <col min="14855" max="14855" width="115.75" style="18" customWidth="1"/>
+    <col min="14856" max="15104" width="9" style="18"/>
+    <col min="15105" max="15105" width="9.625" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="23.625" style="18" customWidth="1"/>
+    <col min="15107" max="15107" width="110.625" style="18" customWidth="1"/>
+    <col min="15108" max="15108" width="4.875" style="18" customWidth="1"/>
+    <col min="15109" max="15109" width="9.125" style="18" customWidth="1"/>
+    <col min="15110" max="15110" width="23.75" style="18" customWidth="1"/>
+    <col min="15111" max="15111" width="115.75" style="18" customWidth="1"/>
+    <col min="15112" max="15360" width="9" style="18"/>
+    <col min="15361" max="15361" width="9.625" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="23.625" style="18" customWidth="1"/>
+    <col min="15363" max="15363" width="110.625" style="18" customWidth="1"/>
+    <col min="15364" max="15364" width="4.875" style="18" customWidth="1"/>
+    <col min="15365" max="15365" width="9.125" style="18" customWidth="1"/>
+    <col min="15366" max="15366" width="23.75" style="18" customWidth="1"/>
+    <col min="15367" max="15367" width="115.75" style="18" customWidth="1"/>
+    <col min="15368" max="15616" width="9" style="18"/>
+    <col min="15617" max="15617" width="9.625" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="23.625" style="18" customWidth="1"/>
+    <col min="15619" max="15619" width="110.625" style="18" customWidth="1"/>
+    <col min="15620" max="15620" width="4.875" style="18" customWidth="1"/>
+    <col min="15621" max="15621" width="9.125" style="18" customWidth="1"/>
+    <col min="15622" max="15622" width="23.75" style="18" customWidth="1"/>
+    <col min="15623" max="15623" width="115.75" style="18" customWidth="1"/>
+    <col min="15624" max="15872" width="9" style="18"/>
+    <col min="15873" max="15873" width="9.625" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="23.625" style="18" customWidth="1"/>
+    <col min="15875" max="15875" width="110.625" style="18" customWidth="1"/>
+    <col min="15876" max="15876" width="4.875" style="18" customWidth="1"/>
+    <col min="15877" max="15877" width="9.125" style="18" customWidth="1"/>
+    <col min="15878" max="15878" width="23.75" style="18" customWidth="1"/>
+    <col min="15879" max="15879" width="115.75" style="18" customWidth="1"/>
+    <col min="15880" max="16128" width="9" style="18"/>
+    <col min="16129" max="16129" width="9.625" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="23.625" style="18" customWidth="1"/>
+    <col min="16131" max="16131" width="110.625" style="18" customWidth="1"/>
+    <col min="16132" max="16132" width="4.875" style="18" customWidth="1"/>
+    <col min="16133" max="16133" width="9.125" style="18" customWidth="1"/>
+    <col min="16134" max="16134" width="23.75" style="18" customWidth="1"/>
+    <col min="16135" max="16135" width="115.75" style="18" customWidth="1"/>
+    <col min="16136" max="16384" width="9" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="57" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="59"/>
+      <c r="A1" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="70"/>
     </row>
     <row r="2" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="60"/>
+      <c r="A2" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" s="7" customFormat="1" ht="84" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="30" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B4" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>131</v>
       </c>
       <c r="D4" s="6"/>
     </row>
     <row r="5" spans="1:4" s="7" customFormat="1" ht="108.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="31" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="B5" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="32" t="s">
+        <v>132</v>
       </c>
       <c r="D5" s="6"/>
     </row>
-    <row r="6" spans="1:4" s="7" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:4" s="7" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="31" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="B6" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>150</v>
       </c>
       <c r="D6" s="6"/>
     </row>
     <row r="7" spans="1:4" s="7" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="32" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="B7" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>154</v>
       </c>
       <c r="D7" s="6"/>
     </row>
     <row r="8" spans="1:4" s="7" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="32" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="B8" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>151</v>
       </c>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:4" s="7" customFormat="1" ht="131.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="33" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="B9" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>152</v>
       </c>
       <c r="D9" s="6"/>
     </row>
     <row r="10" spans="1:4" s="7" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="34" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="B10" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>153</v>
       </c>
       <c r="D10" s="6"/>
     </row>
     <row r="11" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="31" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="B11" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>105</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>47</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="39" t="s">
+        <v>106</v>
       </c>
       <c r="D12" s="6"/>
     </row>
     <row r="13" spans="1:4" s="7" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>48</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="D13" s="6"/>
     </row>
     <row r="14" spans="1:4" s="7" customFormat="1" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="9" t="s">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="47" t="s">
+        <v>108</v>
       </c>
       <c r="D14" s="6"/>
     </row>
-    <row r="15" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="5" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>50</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D15" s="6"/>
+    </row>
+    <row r="16" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="32" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:3" ht="75" x14ac:dyDescent="0.15">
+      <c r="B16" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" s="6"/>
+    </row>
+    <row r="17" spans="1:7" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+        <v>33</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D17" s="6"/>
+    </row>
+    <row r="18" spans="1:7" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="36" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:3" ht="24" x14ac:dyDescent="0.15">
+      <c r="B18" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" s="6"/>
+    </row>
+    <row r="19" spans="1:7" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="34" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:3" ht="56.25" x14ac:dyDescent="0.15">
+      <c r="B19" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="6"/>
+    </row>
+    <row r="20" spans="1:7" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:3" ht="56.25" x14ac:dyDescent="0.15">
+      <c r="B20" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="6"/>
+    </row>
+    <row r="21" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="31" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+      <c r="B21" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="36" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+      <c r="B22" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="31" t="s">
-[...17 lines deleted...]
-    <row r="25" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+      <c r="B23" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="5" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+        <v>51</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="5" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+        <v>52</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+    </row>
+    <row r="27" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="36" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:3" ht="21" x14ac:dyDescent="0.15">
+      <c r="B27" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="31" t="s">
-[...18 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B28" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="12" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="30" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="10" t="s">
+      <c r="B29" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="10" customFormat="1" ht="60" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" s="66"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+    </row>
+    <row r="31" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="31" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="B31" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="49" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="47" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="10" t="s">
+      <c r="B32" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="47" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="B33" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="48" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="10" t="s">
+      <c r="B34" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="49" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="B35" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="50" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="10" t="s">
+      <c r="B36" s="54" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="28" t="s">
+      <c r="B37" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" s="32" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="33" t="s">
         <v>145</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A40" s="11" t="s">
+      <c r="D38" s="61"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+    </row>
+    <row r="39" spans="1:6" s="10" customFormat="1" ht="154.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="31" t="s">
-[...18 lines deleted...]
-      <c r="A42" s="10" t="s">
+      <c r="B39" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="57" t="s">
+        <v>138</v>
+      </c>
+      <c r="D39" s="63"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+    </row>
+    <row r="40" spans="1:6" s="9" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="D40" s="62"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+    </row>
+    <row r="41" spans="1:6" s="9" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="50" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" s="59"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+    </row>
+    <row r="42" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="44" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:3" ht="37.5" x14ac:dyDescent="0.15">
+      <c r="B42" s="48" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="12" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B43" s="23" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="10" t="s">
+      <c r="B43" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="10" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="17" t="s">
+      <c r="B44" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="21" t="s">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="10" t="s">
+      <c r="D44" s="66"/>
+      <c r="E44" s="67"/>
+      <c r="F44" s="67"/>
+    </row>
+    <row r="45" spans="1:6" s="9" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="9" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B45" s="31" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="10" t="s">
+      <c r="B46" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" s="28" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="31" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="B47" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A48" s="8" t="s">
+      <c r="B48" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B48" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="B49" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="B49" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="B50" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" s="9" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="8" t="s">
+      <c r="B51" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="58" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" s="9" customFormat="1" ht="131.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B51" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="10" t="s">
+      <c r="B52" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" s="9" customFormat="1" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B52" s="31" t="s">
-[...14 lines deleted...]
-        <v>128</v>
+      <c r="B53" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="7">
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="D44:F44"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
+    <mergeCell ref="D30:F30"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="63" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3f7eba84-2d8c-417a-8c80-660199d42a86}" enabled="1" method="Privileged" siteId="{8ea3a5ad-7aa0-4022-a4fd-bf6d3c3c8635}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2026年食材料名①</vt:lpstr>
-      <vt:lpstr>'2026年食材料名①'!Print_Area</vt:lpstr>
+      <vt:lpstr>2026年食材料名</vt:lpstr>
+      <vt:lpstr>'2026年食材料名'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>t011073</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>