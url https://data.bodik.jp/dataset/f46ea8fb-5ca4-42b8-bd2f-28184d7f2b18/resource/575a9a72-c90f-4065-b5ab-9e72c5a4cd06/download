--- v0 (2025-10-15)
+++ v1 (2026-08-26)
@@ -1,81 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showObjects="none" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.176.20.21\04総務課\03秘書広報広聴係\9.市の広報に関すること\●オープンデータ\★作成中フォルダ\★完成品\運輸・観光 (37)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.176.20.21\50市役所共有\【804】秘書広報広聴関係\オープンデータ作業フォルダ\運輸・観光 (41)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2ABFC3E-C71C-4DA1-8821-AA7B42D470DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="地域別" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">地域別!$A$1:$I$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">地域別!$A$1:$I$17</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I17" i="2" l="1"/>
+  <c r="H17" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="21">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>杵築</t>
     <rPh sb="0" eb="2">
       <t>キツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>山香</t>
     <rPh sb="0" eb="2">
       <t>ヤマガ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大田</t>
     <rPh sb="0" eb="2">
       <t>オオタ</t>
@@ -196,59 +203,69 @@
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2022（令和4） 年度</t>
     <rPh sb="5" eb="7">
       <t>レイワ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>2023（令和5） 年度</t>
     <rPh sb="5" eb="7">
       <t>レイワ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
+  <si>
+    <t>2024（令和6） 年度</t>
+    <rPh sb="5" eb="7">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -387,50 +404,64 @@
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79985961485641044"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -582,51 +613,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -839,50 +870,87 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -969,276 +1037,285 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="31" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
-    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{146614D5-14FF-4C9C-BC4C-D619DC62F11F}"/>
-[...38 lines deleted...]
-    <cellStyle name="入力 2" xfId="41" xr:uid="{75A3BAF5-FADA-4730-81A8-B2ED821E986D}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="2"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="3"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="4"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="5"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="6"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="7"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="8"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="9"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="10"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="11"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="12"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="13"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="14"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="15"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="16"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="17"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="18"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="19"/>
+    <cellStyle name="アクセント 1 2" xfId="20"/>
+    <cellStyle name="アクセント 2 2" xfId="21"/>
+    <cellStyle name="アクセント 3 2" xfId="22"/>
+    <cellStyle name="アクセント 4 2" xfId="23"/>
+    <cellStyle name="アクセント 5 2" xfId="24"/>
+    <cellStyle name="アクセント 6 2" xfId="25"/>
+    <cellStyle name="タイトル 2" xfId="26"/>
+    <cellStyle name="チェック セル 2" xfId="27"/>
+    <cellStyle name="どちらでもない 2" xfId="28"/>
+    <cellStyle name="メモ 2" xfId="29"/>
+    <cellStyle name="リンク セル 2" xfId="30"/>
+    <cellStyle name="悪い 2" xfId="31"/>
+    <cellStyle name="計算 2" xfId="32"/>
+    <cellStyle name="警告文 2" xfId="33"/>
+    <cellStyle name="見出し 1 2" xfId="34"/>
+    <cellStyle name="見出し 2 2" xfId="35"/>
+    <cellStyle name="見出し 3 2" xfId="36"/>
+    <cellStyle name="見出し 4 2" xfId="37"/>
+    <cellStyle name="集計 2" xfId="38"/>
+    <cellStyle name="出力 2" xfId="39"/>
+    <cellStyle name="説明文 2" xfId="40"/>
+    <cellStyle name="入力 2" xfId="41"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{A62C646F-74DD-4ADA-95C5-E466A8AC4398}"/>
-    <cellStyle name="良い 2" xfId="42" xr:uid="{5932A84E-DC26-4BF7-AEF5-8CCC41A77C98}"/>
+    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="良い 2" xfId="42"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1371,505 +1448,536 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L14" sqref="L14"/>
+      <selection pane="bottomLeft" activeCell="A17" sqref="A17:I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
-    <col min="2" max="9" width="10.125" customWidth="1"/>
-    <col min="11" max="11" width="10.625" bestFit="1" customWidth="1"/>
+    <col min="2" max="9" width="10.109375" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:9" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="5"/>
-[...6 lines deleted...]
-      <c r="I1" s="5"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
     </row>
-    <row r="2" spans="1:9" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B2" s="7" t="s">
+    <row r="2" spans="1:9" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10"/>
+      <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="7"/>
-      <c r="D2" s="7" t="s">
+      <c r="C2" s="12"/>
+      <c r="D2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="7"/>
-      <c r="F2" s="7" t="s">
+      <c r="E2" s="12"/>
+      <c r="F2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="7"/>
-      <c r="H2" s="7" t="s">
+      <c r="G2" s="12"/>
+      <c r="H2" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="8"/>
+      <c r="I2" s="13"/>
     </row>
-    <row r="3" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="9"/>
+    <row r="3" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
         <v>429759</v>
       </c>
       <c r="C4" s="1">
         <v>23711</v>
       </c>
       <c r="D4" s="1">
         <v>544298</v>
       </c>
       <c r="E4" s="1">
         <v>16745</v>
       </c>
       <c r="F4" s="1">
         <v>54328</v>
       </c>
       <c r="G4" s="1">
         <v>1596</v>
       </c>
       <c r="H4" s="1">
         <v>1028385</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="5">
         <v>42052</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1">
         <v>422160</v>
       </c>
       <c r="C5" s="1">
         <v>21871</v>
       </c>
       <c r="D5" s="1">
         <v>541895</v>
       </c>
       <c r="E5" s="1">
         <v>17394</v>
       </c>
       <c r="F5" s="1">
         <v>92652</v>
       </c>
       <c r="G5" s="1">
         <v>1694</v>
       </c>
       <c r="H5" s="1">
         <v>1056707</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="5">
         <v>40959</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
         <v>459401</v>
       </c>
       <c r="C6" s="1">
         <v>20687</v>
       </c>
       <c r="D6" s="1">
         <v>485203</v>
       </c>
       <c r="E6" s="1">
         <v>16013</v>
       </c>
       <c r="F6" s="1">
         <v>79582</v>
       </c>
       <c r="G6" s="1">
         <v>2003</v>
       </c>
       <c r="H6" s="1">
         <v>1024186</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="5">
         <v>38703</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
         <v>387727</v>
       </c>
       <c r="C7" s="1">
         <v>24152</v>
       </c>
       <c r="D7" s="1">
         <v>493917</v>
       </c>
       <c r="E7" s="1">
         <v>13975</v>
       </c>
       <c r="F7" s="1">
         <v>80146</v>
       </c>
       <c r="G7" s="1">
         <v>1951</v>
       </c>
       <c r="H7" s="1">
         <v>961790</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="5">
         <v>40078</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1">
         <v>406483</v>
       </c>
       <c r="C8" s="1">
         <v>23088</v>
       </c>
       <c r="D8" s="1">
         <v>523500</v>
       </c>
       <c r="E8" s="1">
         <v>15224</v>
       </c>
       <c r="F8" s="1">
         <v>75613</v>
       </c>
       <c r="G8" s="1">
         <v>2635</v>
       </c>
       <c r="H8" s="1">
         <v>1005596</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="5">
         <v>40947</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
         <v>408290</v>
       </c>
       <c r="C9" s="1">
         <v>25088</v>
       </c>
       <c r="D9" s="1">
         <v>521805</v>
       </c>
       <c r="E9" s="1">
         <v>17275</v>
       </c>
       <c r="F9" s="1">
         <v>39133</v>
       </c>
       <c r="G9" s="1">
         <v>1990</v>
       </c>
       <c r="H9" s="1">
         <v>969228</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="5">
         <v>44353</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
         <v>444699</v>
       </c>
       <c r="C10" s="1">
         <v>28509</v>
       </c>
       <c r="D10" s="1">
         <v>547027</v>
       </c>
       <c r="E10" s="1">
         <v>21697</v>
       </c>
       <c r="F10" s="1">
         <v>31749</v>
       </c>
       <c r="G10" s="1">
         <v>1806</v>
       </c>
       <c r="H10" s="1">
         <v>1023475</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="5">
         <v>52012</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
         <v>385491</v>
       </c>
       <c r="C11" s="1">
         <v>25553</v>
       </c>
       <c r="D11" s="1">
         <v>500193</v>
       </c>
       <c r="E11" s="1">
         <v>23265</v>
       </c>
       <c r="F11" s="1">
         <v>32101</v>
       </c>
       <c r="G11" s="1">
         <v>2201</v>
       </c>
       <c r="H11" s="1">
         <v>917785</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="5">
         <v>51019</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="1">
         <v>378424</v>
       </c>
       <c r="C12" s="1">
         <v>24735</v>
       </c>
       <c r="D12" s="1">
         <v>559292</v>
       </c>
       <c r="E12" s="1">
         <v>20891</v>
       </c>
       <c r="F12" s="1">
         <v>38689</v>
       </c>
       <c r="G12" s="1">
         <v>2876</v>
       </c>
       <c r="H12" s="1">
         <v>976405</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="5">
         <v>48502</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="1">
         <v>154985</v>
       </c>
       <c r="C13" s="1">
         <v>5484</v>
       </c>
       <c r="D13" s="1">
         <v>394051</v>
       </c>
       <c r="E13" s="1">
         <v>14421</v>
       </c>
       <c r="F13" s="1">
         <v>52160</v>
       </c>
       <c r="G13" s="1">
         <v>713</v>
       </c>
       <c r="H13" s="1">
         <v>601196</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="5">
         <v>20618</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="1">
         <v>156012</v>
       </c>
       <c r="C14" s="1">
         <v>8083</v>
       </c>
       <c r="D14" s="1">
         <v>542649</v>
       </c>
       <c r="E14" s="1">
         <v>16271</v>
       </c>
       <c r="F14" s="1">
         <v>43143</v>
       </c>
       <c r="G14" s="1">
         <v>1206</v>
       </c>
       <c r="H14" s="1">
         <v>741804</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="5">
         <v>25560</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="1">
         <v>192050</v>
       </c>
       <c r="C15" s="1">
         <v>9510</v>
       </c>
       <c r="D15" s="1">
         <v>420252</v>
       </c>
       <c r="E15" s="1">
         <v>13693</v>
       </c>
       <c r="F15" s="1">
         <v>33869</v>
       </c>
       <c r="G15" s="1">
         <v>1196</v>
       </c>
       <c r="H15" s="1">
         <v>646171</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="5">
         <v>24399</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+    <row r="16" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="7">
         <v>242391</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="7">
         <v>12514</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="7">
         <v>522307</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="7">
         <v>15607</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="7">
         <v>20614</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="7">
         <v>1506</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="7">
         <v>785312</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="8">
         <v>29627</v>
       </c>
     </row>
-    <row r="17" ht="14.25" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="17" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="15">
+        <v>239984</v>
+      </c>
+      <c r="C17" s="16">
+        <v>15654</v>
+      </c>
+      <c r="D17" s="17">
+        <v>541194</v>
+      </c>
+      <c r="E17" s="16">
+        <v>12417</v>
+      </c>
+      <c r="F17" s="17">
+        <v>24607</v>
+      </c>
+      <c r="G17" s="16">
+        <v>1263</v>
+      </c>
+      <c r="H17" s="17">
+        <f>SUM(B17,D17,F17)</f>
+        <v>805785</v>
+      </c>
+      <c r="I17" s="18">
+        <f>SUM(C17,E17,G17)</f>
+        <v>29334</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="13.8" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>