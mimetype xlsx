--- v0 (2026-08-13)
+++ v1 (2026-09-23)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\1.選挙担当\01.庶務\オープンデータ\HP掲載データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{18AA9B0B-49C7-4FEF-BD9C-D0DF944C1D2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA948F38-3DC5-4AB8-B21D-9E9625FC5C2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9660" yWindow="-14265" windowWidth="14565" windowHeight="10410"/>
+    <workbookView xWindow="4680" yWindow="-14340" windowWidth="18465" windowHeight="13290"/>
   </bookViews>
   <sheets>
     <sheet name="投票区別" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">投票区別!$A$1:$G$128</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">投票区別!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -901,57 +901,50 @@
     <rPh sb="2" eb="4">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイゼン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シキシマ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>農村環境改善センター築羽会館</t>
   </si>
   <si>
     <t>浅野会館</t>
   </si>
   <si>
     <t>稲武支所</t>
     <rPh sb="2" eb="4">
       <t>シショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>大野瀬地区多目的研修集会施設</t>
-[...5 lines deleted...]
-  <si>
     <t>稲武押山地区振興施設</t>
   </si>
   <si>
     <t>稲武中学校</t>
   </si>
   <si>
     <t>稲武小田木老人憩の家</t>
     <rPh sb="0" eb="2">
       <t>イナブ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>豊田市役所東庁舎１階</t>
     <rPh sb="5" eb="8">
       <t>ヒガシチョウシャ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大林小学校会議室</t>
     <rPh sb="5" eb="8">
@@ -1345,50 +1338,54 @@
     <t>0000000118</t>
   </si>
   <si>
     <t>0000000119</t>
   </si>
   <si>
     <t>0000000120</t>
   </si>
   <si>
     <t>0000000121</t>
   </si>
   <si>
     <t>0000000122</t>
   </si>
   <si>
     <t>0000000123</t>
   </si>
   <si>
     <t>0000000124</t>
   </si>
   <si>
     <t>0000000125</t>
   </si>
   <si>
     <t>0000000126</t>
+  </si>
+  <si>
+    <t>大野瀬地区多目的研修集会施設</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>投票所名</t>
     <rPh sb="0" eb="2">
       <t>トウヒョウク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジョ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>男（人）</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
@@ -1812,2252 +1809,2248 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E128"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A125" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B12" sqref="B12"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.125" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="10.875" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="7" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C2" s="4">
-        <v>2828</v>
+        <v>2864</v>
       </c>
       <c r="D2" s="4">
-        <v>2356</v>
+        <v>2381</v>
       </c>
       <c r="E2" s="4">
-        <v>5184</v>
+        <v>5245</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="8" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4">
-        <v>4665</v>
+        <v>4661</v>
       </c>
       <c r="D3" s="4">
-        <v>3943</v>
+        <v>3965</v>
       </c>
       <c r="E3" s="4">
-        <v>8608</v>
+        <v>8626</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="8" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4">
-        <v>4527</v>
+        <v>4539</v>
       </c>
       <c r="D4" s="4">
-        <v>4182</v>
+        <v>4184</v>
       </c>
       <c r="E4" s="4">
-        <v>8709</v>
+        <v>8723</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4">
-        <v>3281</v>
+        <v>3266</v>
       </c>
       <c r="D5" s="4">
-        <v>3185</v>
+        <v>3172</v>
       </c>
       <c r="E5" s="4">
-        <v>6466</v>
+        <v>6438</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="8" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="4">
-        <v>3502</v>
+        <v>3510</v>
       </c>
       <c r="D6" s="4">
-        <v>3128</v>
+        <v>3122</v>
       </c>
       <c r="E6" s="4">
-        <v>6630</v>
+        <v>6632</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="8" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="4">
-        <v>2843</v>
+        <v>2872</v>
       </c>
       <c r="D7" s="4">
-        <v>2298</v>
+        <v>2296</v>
       </c>
       <c r="E7" s="4">
-        <v>5141</v>
+        <v>5168</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="4">
-        <v>3536</v>
+        <v>3548</v>
       </c>
       <c r="D8" s="4">
-        <v>2918</v>
+        <v>2916</v>
       </c>
       <c r="E8" s="4">
-        <v>6454</v>
+        <v>6464</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="8" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="4">
-        <v>2842</v>
+        <v>2836</v>
       </c>
       <c r="D9" s="4">
-        <v>2251</v>
+        <v>2249</v>
       </c>
       <c r="E9" s="4">
-        <v>5093</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="8" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="4">
-        <v>3524</v>
+        <v>3558</v>
       </c>
       <c r="D10" s="4">
-        <v>3138</v>
+        <v>3131</v>
       </c>
       <c r="E10" s="4">
-        <v>6662</v>
+        <v>6689</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="4">
-        <v>5272</v>
+        <v>5223</v>
       </c>
       <c r="D11" s="4">
-        <v>5042</v>
+        <v>5022</v>
       </c>
       <c r="E11" s="4">
-        <v>10314</v>
+        <v>10245</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
-        <v>1938</v>
+        <v>2236</v>
       </c>
       <c r="D12" s="4">
-        <v>1967</v>
+        <v>2015</v>
       </c>
       <c r="E12" s="4">
-        <v>3905</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="4">
-        <v>3407</v>
+        <v>3410</v>
       </c>
       <c r="D13" s="4">
-        <v>2785</v>
+        <v>2779</v>
       </c>
       <c r="E13" s="4">
-        <v>6192</v>
+        <v>6189</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="4">
-        <v>2064</v>
+        <v>2052</v>
       </c>
       <c r="D14" s="4">
-        <v>2112</v>
+        <v>2181</v>
       </c>
       <c r="E14" s="4">
-        <v>4176</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="4">
-        <v>2833</v>
+        <v>2831</v>
       </c>
       <c r="D15" s="4">
-        <v>2532</v>
+        <v>2542</v>
       </c>
       <c r="E15" s="4">
-        <v>5365</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="4">
-        <v>2561</v>
+        <v>2552</v>
       </c>
       <c r="D16" s="4">
-        <v>2508</v>
+        <v>2491</v>
       </c>
       <c r="E16" s="4">
-        <v>5069</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="D17" s="4">
-        <v>1513</v>
+        <v>1504</v>
       </c>
       <c r="E17" s="4">
-        <v>3172</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
-        <v>2136</v>
+        <v>2128</v>
       </c>
       <c r="D18" s="4">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="E18" s="4">
-        <v>3940</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="8" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="4">
-        <v>3975</v>
+        <v>4071</v>
       </c>
       <c r="D19" s="4">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="E19" s="4">
-        <v>6093</v>
+        <v>6190</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="4">
-        <v>3040</v>
+        <v>3046</v>
       </c>
       <c r="D20" s="4">
-        <v>3042</v>
+        <v>3048</v>
       </c>
       <c r="E20" s="4">
-        <v>6082</v>
+        <v>6094</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="4">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="D21" s="4">
-        <v>1611</v>
+        <v>1593</v>
       </c>
       <c r="E21" s="4">
-        <v>3026</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="4">
-        <v>2423</v>
+        <v>2427</v>
       </c>
       <c r="D22" s="4">
-        <v>2388</v>
+        <v>2375</v>
       </c>
       <c r="E22" s="4">
-        <v>4811</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="D23" s="4">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E23" s="4">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="4">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D24" s="4">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E24" s="4">
-        <v>643</v>
+        <v>636</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="4">
-        <v>2811</v>
+        <v>2803</v>
       </c>
       <c r="D25" s="4">
-        <v>2950</v>
+        <v>2933</v>
       </c>
       <c r="E25" s="4">
-        <v>5761</v>
+        <v>5736</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="8" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="4">
-        <v>3001</v>
+        <v>2991</v>
       </c>
       <c r="D26" s="4">
-        <v>2909</v>
+        <v>2915</v>
       </c>
       <c r="E26" s="4">
-        <v>5910</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="4">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D27" s="4">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E27" s="4">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="4">
-        <v>2669</v>
+        <v>2643</v>
       </c>
       <c r="D28" s="4">
-        <v>2708</v>
+        <v>2702</v>
       </c>
       <c r="E28" s="4">
-        <v>5377</v>
+        <v>5345</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="4">
-        <v>2452</v>
+        <v>2430</v>
       </c>
       <c r="D29" s="4">
-        <v>2490</v>
+        <v>2482</v>
       </c>
       <c r="E29" s="4">
-        <v>4942</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="4">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="D30" s="4">
-        <v>2614</v>
+        <v>2607</v>
       </c>
       <c r="E30" s="4">
-        <v>4983</v>
+        <v>4982</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="8" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="4">
-        <v>2329</v>
+        <v>2364</v>
       </c>
       <c r="D31" s="4">
-        <v>2108</v>
+        <v>2195</v>
       </c>
       <c r="E31" s="4">
-        <v>4437</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="8" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="4">
-        <v>3591</v>
+        <v>3599</v>
       </c>
       <c r="D32" s="4">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="E32" s="4">
-        <v>6944</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="4">
-        <v>1335</v>
+        <v>1463</v>
       </c>
       <c r="D33" s="4">
-        <v>988</v>
+        <v>977</v>
       </c>
       <c r="E33" s="4">
-        <v>2323</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="D34" s="4">
-        <v>2386</v>
+        <v>2373</v>
       </c>
       <c r="E34" s="4">
-        <v>4706</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="4">
-        <v>3015</v>
+        <v>3012</v>
       </c>
       <c r="D35" s="4">
-        <v>2828</v>
+        <v>2816</v>
       </c>
       <c r="E35" s="4">
-        <v>5843</v>
+        <v>5828</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="8" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="4">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="D36" s="4">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="E36" s="4">
-        <v>3181</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C37" s="4">
-        <v>4843</v>
+        <v>5024</v>
       </c>
       <c r="D37" s="4">
-        <v>2529</v>
+        <v>2546</v>
       </c>
       <c r="E37" s="4">
-        <v>7372</v>
+        <v>7570</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="4">
-        <v>1622</v>
+        <v>1686</v>
       </c>
       <c r="D38" s="4">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="E38" s="4">
-        <v>2680</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="8" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="4">
-        <v>3047</v>
+        <v>3060</v>
       </c>
       <c r="D39" s="4">
-        <v>2806</v>
+        <v>2793</v>
       </c>
       <c r="E39" s="4">
         <v>5853</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="8" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="4">
-        <v>2684</v>
+        <v>2664</v>
       </c>
       <c r="D40" s="4">
-        <v>2394</v>
+        <v>2376</v>
       </c>
       <c r="E40" s="4">
-        <v>5078</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="8" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="4">
-        <v>5564</v>
+        <v>5598</v>
       </c>
       <c r="D41" s="4">
-        <v>5143</v>
+        <v>5117</v>
       </c>
       <c r="E41" s="4">
-        <v>10707</v>
+        <v>10715</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="8" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="4">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D42" s="4">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="E42" s="4">
-        <v>1201</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="8" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="4">
-        <v>2650</v>
+        <v>2645</v>
       </c>
       <c r="D43" s="4">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="E43" s="4">
-        <v>5113</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="8" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="4">
-        <v>3480</v>
+        <v>3498</v>
       </c>
       <c r="D44" s="4">
-        <v>3257</v>
+        <v>3253</v>
       </c>
       <c r="E44" s="4">
-        <v>6737</v>
+        <v>6751</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="8" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="4">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D45" s="4">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E45" s="4">
-        <v>1914</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="8" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="4">
-        <v>1484</v>
+        <v>1479</v>
       </c>
       <c r="D46" s="4">
-        <v>1423</v>
+        <v>1421</v>
       </c>
       <c r="E46" s="4">
-        <v>2907</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="4">
-        <v>2724</v>
+        <v>2766</v>
       </c>
       <c r="D47" s="4">
-        <v>1618</v>
+        <v>1657</v>
       </c>
       <c r="E47" s="4">
-        <v>4342</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="8" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="4">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="D48" s="4">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="E48" s="4">
-        <v>2472</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="8" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="4">
-        <v>2733</v>
+        <v>2718</v>
       </c>
       <c r="D49" s="4">
-        <v>2681</v>
+        <v>2680</v>
       </c>
       <c r="E49" s="4">
-        <v>5414</v>
+        <v>5398</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="8" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="4">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D50" s="4">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E50" s="4">
-        <v>1014</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="8" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="4">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="D51" s="4">
-        <v>1296</v>
+        <v>1279</v>
       </c>
       <c r="E51" s="4">
-        <v>2543</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="8" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="4">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="D52" s="4">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="E52" s="4">
-        <v>1759</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="8" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="4">
-        <v>2597</v>
+        <v>2591</v>
       </c>
       <c r="D53" s="4">
-        <v>2702</v>
+        <v>2692</v>
       </c>
       <c r="E53" s="4">
-        <v>5299</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="8" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="4">
-        <v>6158</v>
+        <v>6181</v>
       </c>
       <c r="D54" s="4">
-        <v>5742</v>
+        <v>5792</v>
       </c>
       <c r="E54" s="4">
-        <v>11900</v>
+        <v>11973</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="8" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="4">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D55" s="4">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E55" s="4">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C56" s="4">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="D56" s="4">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="E56" s="4">
-        <v>1535</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="8" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="4">
         <v>1144</v>
       </c>
       <c r="D57" s="4">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="E57" s="4">
-        <v>2256</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="8" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C58" s="4">
-        <v>2677</v>
+        <v>2688</v>
       </c>
       <c r="D58" s="4">
-        <v>2585</v>
+        <v>2605</v>
       </c>
       <c r="E58" s="4">
-        <v>5262</v>
+        <v>5293</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="8" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C59" s="4">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="D59" s="4">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="E59" s="4">
-        <v>5220</v>
+        <v>5216</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="8" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="4">
-        <v>3515</v>
+        <v>3504</v>
       </c>
       <c r="D60" s="4">
-        <v>3375</v>
+        <v>3377</v>
       </c>
       <c r="E60" s="4">
-        <v>6890</v>
+        <v>6881</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C61" s="4">
-        <v>2230</v>
+        <v>2221</v>
       </c>
       <c r="D61" s="4">
-        <v>2071</v>
+        <v>2054</v>
       </c>
       <c r="E61" s="4">
-        <v>4301</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="8" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="4">
-        <v>1089</v>
+        <v>1074</v>
       </c>
       <c r="D62" s="4">
-        <v>1076</v>
+        <v>1060</v>
       </c>
       <c r="E62" s="4">
-        <v>2165</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="8" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="4">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D63" s="4">
         <v>327</v>
       </c>
       <c r="E63" s="4">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="8" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="4">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D64" s="4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E64" s="4">
         <v>198</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="8" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="4">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="D65" s="4">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E65" s="4">
-        <v>1675</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="8" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="4">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D66" s="4">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E66" s="4">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="8" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="4">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D67" s="4">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E67" s="4">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="8" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C68" s="4">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D68" s="4">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E68" s="4">
-        <v>438</v>
+        <v>427</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="8" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C69" s="4">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="D69" s="4">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E69" s="4">
-        <v>997</v>
+        <v>986</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="8" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C70" s="4">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="D70" s="4">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E70" s="4">
-        <v>1706</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="8" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C71" s="4">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="D71" s="4">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E71" s="4">
-        <v>1534</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="8" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="4">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D72" s="4">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="E72" s="4">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="8" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="4">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D73" s="4">
         <v>148</v>
       </c>
       <c r="E73" s="4">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="8" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C74" s="4">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D74" s="4">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E74" s="4">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C75" s="4">
         <v>201</v>
       </c>
       <c r="D75" s="4">
         <v>205</v>
       </c>
       <c r="E75" s="4">
         <v>406</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="8" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C76" s="4">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D76" s="4">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E76" s="4">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="8" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="4">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D77" s="4">
         <v>125</v>
       </c>
       <c r="E77" s="4">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="8" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="4">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D78" s="4">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E78" s="4">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="8" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="4">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D79" s="4">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E79" s="4">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="8" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="4">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="D80" s="4">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E80" s="4">
-        <v>1773</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="8" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="4">
-        <v>3170</v>
+        <v>3189</v>
       </c>
       <c r="D81" s="4">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="E81" s="4">
-        <v>6179</v>
+        <v>6201</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="8" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="4">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D82" s="4">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E82" s="4">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="8" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C83" s="4">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="D83" s="4">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="E83" s="4">
-        <v>1436</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="84" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="8" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C84" s="4">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D84" s="4">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E84" s="4">
-        <v>460</v>
+        <v>456</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="8" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>82</v>
       </c>
       <c r="C85" s="4">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="D85" s="4">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="E85" s="4">
-        <v>554</v>
+        <v>547</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="8" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>83</v>
       </c>
       <c r="C86" s="4">
         <v>74</v>
       </c>
       <c r="D86" s="4">
         <v>80</v>
       </c>
       <c r="E86" s="4">
         <v>154</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C87" s="4">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D87" s="4">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E87" s="4">
-        <v>648</v>
+        <v>647</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="4">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D88" s="4">
         <v>111</v>
       </c>
       <c r="E88" s="4">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="8" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>86</v>
       </c>
       <c r="C89" s="4">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="D89" s="4">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="E89" s="4">
-        <v>1189</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="8" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C90" s="4">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="D90" s="4">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="E90" s="4">
-        <v>2023</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="8" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>88</v>
       </c>
       <c r="C91" s="4">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D91" s="4">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E91" s="4">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="8" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>89</v>
       </c>
       <c r="C92" s="4">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D92" s="4">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E92" s="4">
-        <v>609</v>
+        <v>604</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="8" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>90</v>
       </c>
       <c r="C93" s="4">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D93" s="4">
         <v>193</v>
       </c>
       <c r="E93" s="4">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="8" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C94" s="4">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D94" s="4">
         <v>71</v>
       </c>
       <c r="E94" s="4">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="8" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>92</v>
       </c>
       <c r="C95" s="4">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D95" s="4">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E95" s="4">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="8" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C96" s="4">
         <v>36</v>
       </c>
       <c r="D96" s="4">
         <v>35</v>
       </c>
       <c r="E96" s="4">
         <v>71</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="8" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C97" s="4">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D97" s="4">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E97" s="4">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="8" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C98" s="4">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D98" s="4">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E98" s="4">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="8" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="4">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D99" s="4">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="E99" s="4">
-        <v>1460</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="8" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C100" s="4">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D100" s="4">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E100" s="4">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C101" s="4">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D101" s="4">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E101" s="4">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="8" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>99</v>
       </c>
       <c r="C102" s="4">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D102" s="4">
         <v>145</v>
       </c>
       <c r="E102" s="4">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>100</v>
       </c>
       <c r="C103" s="4">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D103" s="4">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="E103" s="4">
-        <v>566</v>
+        <v>556</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="8" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C104" s="4">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="D104" s="4">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E104" s="4">
-        <v>500</v>
+        <v>494</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="8" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C105" s="4">
         <v>206</v>
       </c>
       <c r="D105" s="4">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E105" s="4">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="8" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C106" s="4">
         <v>207</v>
       </c>
       <c r="D106" s="4">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E106" s="4">
-        <v>436</v>
+        <v>431</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="8" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C107" s="4">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D107" s="4">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E107" s="4">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="8" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>105</v>
       </c>
       <c r="C108" s="4">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D108" s="4">
         <v>166</v>
       </c>
       <c r="E108" s="4">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="8" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C109" s="4">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="D109" s="4">
         <v>716</v>
       </c>
       <c r="E109" s="4">
-        <v>1446</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="8" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C110" s="4">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="D110" s="4">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="E110" s="4">
-        <v>814</v>
+        <v>804</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="8" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>108</v>
       </c>
       <c r="C111" s="4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D111" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E111" s="4">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="8" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C112" s="4">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D112" s="4">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E112" s="4">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="8" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C113" s="4">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D113" s="4">
         <v>131</v>
       </c>
       <c r="E113" s="4">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="8" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C114" s="4">
+        <v>117</v>
+      </c>
+      <c r="D114" s="4">
         <v>118</v>
       </c>
-      <c r="D114" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="4">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="8" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C115" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D115" s="4">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E115" s="4">
         <v>157</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="8" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C116" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D116" s="4">
         <v>25</v>
       </c>
       <c r="E116" s="4">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="8" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>113</v>
       </c>
       <c r="C117" s="4">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D117" s="4">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E117" s="4">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="8" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C118" s="4">
         <v>108</v>
       </c>
       <c r="D118" s="4">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E118" s="4">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="8" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>115</v>
       </c>
       <c r="C119" s="4">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D119" s="4">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E119" s="4">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="8" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>116</v>
       </c>
       <c r="C120" s="4">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D120" s="4">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E120" s="4">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="8" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C121" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D121" s="4">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E121" s="4">
         <v>175</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="8" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C122" s="4">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D122" s="4">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E122" s="4">
-        <v>462</v>
+        <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="8" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>119</v>
+        <v>253</v>
       </c>
       <c r="C123" s="4">
         <v>64</v>
       </c>
       <c r="D123" s="4">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E123" s="4">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="124" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="8" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C124" s="4">
         <v>77</v>
       </c>
       <c r="D124" s="4">
         <v>75</v>
       </c>
       <c r="E124" s="4">
         <v>152</v>
       </c>
     </row>
     <row r="125" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="8" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C125" s="4">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D125" s="4">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E125" s="4">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="8" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C126" s="4">
         <v>98</v>
       </c>
       <c r="D126" s="4">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E126" s="4">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="127" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="8" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C127" s="4">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D127" s="4">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E127" s="4">
         <v>187</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="8"/>
       <c r="B128" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="4">
         <f>SUM(C2:C127)</f>
-        <v>173840</v>
+        <v>174571</v>
       </c>
       <c r="D128" s="4">
         <f>SUM(D2:D127)</f>
-        <v>159111</v>
+        <v>159136</v>
       </c>
       <c r="E128" s="4">
         <f>SUM(E2:E127)</f>
-        <v>332951</v>
+        <v>333707</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G128"/>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.35433070866141736"/>
-  <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R   </oddHeader>
   </headerFooter>
-  <rowBreaks count="2" manualBreakCount="2">
-[...2 lines deleted...]
-  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>