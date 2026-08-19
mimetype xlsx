--- v0 (2026-01-21)
+++ v1 (2026-08-19)
@@ -1,1223 +1,1104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R7年度\01_照会関係\02_回答\02_各駅別乗車人員\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\400   統計担当\統計\★数字でみる岸和田\R8年度\03_オープンデータ掲載関係\02_各駅別乗車人員\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91902C79-9A4E-49AE-A3CF-B25ED2EE995E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B5" i="2" l="1"/>
+  <c r="G12" i="2" l="1"/>
+  <c r="B12" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="B11" i="2"/>
+  <c r="G10" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="G9" i="2"/>
+  <c r="B9" i="2"/>
+  <c r="G8" i="2"/>
+  <c r="B8" i="2"/>
+  <c r="G7" i="2"/>
+  <c r="B7" i="2"/>
+  <c r="G6" i="2"/>
+  <c r="B6" i="2"/>
   <c r="G5" i="2"/>
-  <c r="B6" i="2"/>
-[...12 lines deleted...]
-  <c r="G12" i="2"/>
+  <c r="B5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="60">
+  <si>
+    <t>3 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
   <si>
     <t>平成元年度</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ガンネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>総数</t>
   </si>
   <si>
     <t>南海本線</t>
   </si>
   <si>
-    <t>総数</t>
-[...2 lines deleted...]
-    <t>春木</t>
+    <t>7 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>12年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>和泉大宮</t>
   </si>
   <si>
-    <t>岸和田</t>
-[...40 lines deleted...]
-  <si>
     <r>
-      <t>29年度</t>
+      <t>63</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="ＭＳ Ｐ明朝"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t/>
+      <t>年度</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>令和元年度</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>春木</t>
+  </si>
+  <si>
+    <t>11年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>岸和田</t>
+  </si>
+  <si>
+    <t>蛸地蔵</t>
+  </si>
+  <si>
+    <t>久米田</t>
+  </si>
+  <si>
+    <t>29年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>下松</t>
+  </si>
+  <si>
+    <t>東岸和田</t>
+  </si>
+  <si>
+    <t>年度</t>
+  </si>
+  <si>
+    <t>担当：総務管財課（照会先：南海電鉄（株）、ＪＲ西日本近畿統括本部）</t>
+    <rPh sb="3" eb="8">
+      <t>ソウム</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ショウカイサキ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>キンキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>トウカツ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ホンブ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>2 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>4 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>5 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>6 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>8 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>9 年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>10年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>13年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <r>
+      <t>61</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年度</t>
+    </r>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <r>
+      <t>単位</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Century"/>
+      </rPr>
+      <t xml:space="preserve"> : </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>人</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>14年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>21年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>25年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>15年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>20年度</t>
   </si>
   <si>
     <t>16年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>17年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <t>18年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>19年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...10 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>22年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <r>
+      <t>JR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>阪和線</t>
+    </r>
   </si>
   <si>
     <t>23年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>24年度</t>
-    <phoneticPr fontId="2"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>26年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>27年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>28年度</t>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...34 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>各駅別乗車人員</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>１日平均</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <rPh sb="0" eb="2">
       <t>カクエキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジンイン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...46 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>30年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>昭和</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t>55</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <r>
       <t>56</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>昭和</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Century"/>
-        <family val="1"/>
       </rPr>
       <t>58</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <r>
       <t>59</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <r>
       <t>60</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...18 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
   </si>
   <si>
     <r>
       <t>62</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...18 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="24"/>
+  </si>
+  <si>
+    <t>2 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>3 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>4 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>5 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>6 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>7 年度</t>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="###\ ###"/>
-    <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="###\ ###"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...23 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF9C6500"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...26 lines deleted...]
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF3F3F3F"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...9 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
-[...8 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
-      <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Century"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <charset val="128"/>
+      <sz val="6"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Century"/>
-      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Century"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="47"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="26"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79992065187536243"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79992065187536243"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79992065187536243"/>
+        <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79992065187536243"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79992065187536243"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79992065187536243"/>
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.59993285927915285"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59993285927915285"/>
+        <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.59993285927915285"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.59993285927915285"/>
-[...11 lines deleted...]
-        <fgColor theme="9" tint="0.59993285927915285"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...103 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
@@ -1231,355 +1112,460 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
-        <color theme="4" tint="0.49992370372631001"/>
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="28" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="30" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="30" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="24">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="177" fontId="26" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="176" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="20" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="21" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="22" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="23" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="24" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="25" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="26" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="27" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="19" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
-[...7 lines deleted...]
-    <cellStyle name="出力" xfId="38" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="32" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="38" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="40" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="34" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="35" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="36" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="37" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="41" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="31" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="39" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="入力" xfId="40" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="30" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="良い" xfId="41" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="良い" xfId="33" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1597,86 +1583,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1694,73 +1680,75 @@
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
@@ -1770,1689 +1758,1738 @@
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
-[...1 lines deleted...]
-            </a:camera>
+            <a:camera prst="orthographicFront"/>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A37" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E48" sqref="E48"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="J49" sqref="B49:J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.25" defaultRowHeight="18.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="11.25" style="3"/>
+    <col min="1" max="1" width="11.25" style="1"/>
+    <col min="2" max="10" width="9.75" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.25" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="A1" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="17"/>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="22"/>
+      <c r="B4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="5"/>
-[...61 lines deleted...]
-      <c r="B5" s="15">
+      <c r="B5" s="8">
         <f t="shared" ref="B5:B12" si="0">SUM(C5:F5)</f>
         <v>40909</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="9">
         <v>11012</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="9">
         <v>4692</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="9">
         <v>20638</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="9">
         <v>4567</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="9">
         <f t="shared" ref="G5:G12" si="1">SUM(H5:J5)</f>
         <v>15593</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="9">
         <v>9794</v>
       </c>
-      <c r="I5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="16">
+      <c r="I5" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="9">
         <v>5799</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B6" s="15">
+    <row r="6" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="8">
         <f t="shared" si="0"/>
         <v>39644</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="9">
         <v>10697</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="9">
         <v>4483</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="9">
         <v>20048</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="9">
         <v>4416</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="9">
         <f t="shared" si="1"/>
         <v>15713</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="9">
         <v>9786</v>
       </c>
-      <c r="I6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="16">
+      <c r="I6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="J6" s="9">
         <v>5927</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B7" s="15">
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="8">
         <f t="shared" si="0"/>
         <v>38391</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="9">
         <v>10407</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="9">
         <v>4390</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="9">
         <v>19428</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="9">
         <v>4166</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="9">
         <f t="shared" si="1"/>
         <v>16017</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="9">
         <v>9816</v>
       </c>
-      <c r="I7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="16">
+      <c r="I7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="J7" s="9">
         <v>6201</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B8" s="15">
+    <row r="8" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>36408</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="9">
         <v>9991</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="9">
         <v>4300</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="9">
         <v>18219</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="9">
         <v>3898</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="9">
         <f t="shared" si="1"/>
         <v>17345</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="9">
         <v>9393</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="9">
         <v>1740</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="9">
         <v>6212</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B9" s="15">
+    <row r="9" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>36298</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="9">
         <v>10041</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="9">
         <v>4331</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="9">
         <v>18057</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="9">
         <v>3869</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="9">
         <f t="shared" si="1"/>
         <v>17491</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="9">
         <v>8891</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="9">
         <v>2360</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="9">
         <v>6240</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B10" s="15">
+    <row r="10" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="8">
         <f t="shared" si="0"/>
         <v>36209</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="9">
         <v>9985</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="9">
         <v>4322</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="9">
         <v>18031</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="9">
         <v>3871</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="9">
         <f t="shared" si="1"/>
         <v>17716</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="9">
         <v>8860</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="9">
         <v>2349</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="9">
         <v>6507</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B11" s="15">
+    <row r="11" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="8">
         <f t="shared" si="0"/>
         <v>35523</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="9">
         <v>9917</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="9">
         <v>4205</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="9">
         <v>17675</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="9">
         <v>3726</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="9">
         <f t="shared" si="1"/>
         <v>17298</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="9">
         <v>8168</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="9">
         <v>2239</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="9">
         <v>6891</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="10" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B12" s="15">
+    <row r="12" spans="1:10" s="2" customFormat="1" ht="18.95" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="8">
         <f t="shared" si="0"/>
         <v>35786</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="9">
         <v>9940</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="9">
         <v>4180</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="9">
         <v>17898</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="9">
         <v>3768</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="9">
         <f t="shared" si="1"/>
         <v>19772</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="9">
         <v>8905</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="9">
         <v>2867</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="9">
         <v>8000</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="10" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="17" t="s">
+    <row r="13" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="8">
+        <v>35212</v>
+      </c>
+      <c r="C13" s="9">
+        <v>9952</v>
+      </c>
+      <c r="D13" s="9">
+        <v>4155</v>
+      </c>
+      <c r="E13" s="9">
+        <v>17291</v>
+      </c>
+      <c r="F13" s="9">
+        <v>3814</v>
+      </c>
+      <c r="G13" s="9">
+        <v>21045</v>
+      </c>
+      <c r="H13" s="9">
+        <v>9304</v>
+      </c>
+      <c r="I13" s="9">
+        <v>2995</v>
+      </c>
+      <c r="J13" s="9">
+        <v>8746</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="8">
+        <v>35302</v>
+      </c>
+      <c r="C14" s="9">
+        <v>10103</v>
+      </c>
+      <c r="D14" s="9">
+        <v>4174</v>
+      </c>
+      <c r="E14" s="9">
+        <v>17202</v>
+      </c>
+      <c r="F14" s="9">
+        <v>3823</v>
+      </c>
+      <c r="G14" s="9">
+        <v>21764</v>
+      </c>
+      <c r="H14" s="9">
+        <v>9347</v>
+      </c>
+      <c r="I14" s="9">
+        <v>3152</v>
+      </c>
+      <c r="J14" s="9">
+        <v>9265</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="15">
-[...28 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B15" s="8">
+        <v>35000</v>
+      </c>
+      <c r="C15" s="9">
+        <v>10026</v>
+      </c>
+      <c r="D15" s="9">
+        <v>4246</v>
+      </c>
+      <c r="E15" s="9">
+        <v>16950</v>
+      </c>
+      <c r="F15" s="9">
+        <v>3778</v>
+      </c>
+      <c r="G15" s="9">
+        <v>22446</v>
+      </c>
+      <c r="H15" s="9">
+        <v>9472</v>
+      </c>
+      <c r="I15" s="9">
+        <v>3324</v>
+      </c>
+      <c r="J15" s="9">
+        <v>9650</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="8">
+        <v>33827</v>
+      </c>
+      <c r="C16" s="9">
+        <v>9794</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4125</v>
+      </c>
+      <c r="E16" s="9">
+        <v>16224</v>
+      </c>
+      <c r="F16" s="9">
+        <v>3684</v>
+      </c>
+      <c r="G16" s="9">
+        <v>22728</v>
+      </c>
+      <c r="H16" s="9">
+        <v>9496</v>
+      </c>
+      <c r="I16" s="9">
+        <v>3337</v>
+      </c>
+      <c r="J16" s="9">
+        <v>9895</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="8">
+        <v>32861</v>
+      </c>
+      <c r="C17" s="9">
+        <v>9660</v>
+      </c>
+      <c r="D17" s="9">
+        <v>4018</v>
+      </c>
+      <c r="E17" s="9">
+        <v>15688</v>
+      </c>
+      <c r="F17" s="9">
+        <v>3495</v>
+      </c>
+      <c r="G17" s="9">
+        <v>22620</v>
+      </c>
+      <c r="H17" s="9">
+        <v>9245</v>
+      </c>
+      <c r="I17" s="9">
+        <v>3491</v>
+      </c>
+      <c r="J17" s="9">
+        <v>9884</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="8">
+        <v>32696</v>
+      </c>
+      <c r="C18" s="9">
+        <v>10128</v>
+      </c>
+      <c r="D18" s="9">
+        <v>4001</v>
+      </c>
+      <c r="E18" s="9">
+        <v>15161</v>
+      </c>
+      <c r="F18" s="9">
+        <v>3406</v>
+      </c>
+      <c r="G18" s="9">
+        <v>22777</v>
+      </c>
+      <c r="H18" s="9">
+        <v>9050</v>
+      </c>
+      <c r="I18" s="9">
+        <v>3607</v>
+      </c>
+      <c r="J18" s="9">
+        <v>10120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="8">
+        <v>32145</v>
+      </c>
+      <c r="C19" s="9">
+        <v>10310</v>
+      </c>
+      <c r="D19" s="9">
+        <v>4030</v>
+      </c>
+      <c r="E19" s="9">
+        <v>14472</v>
+      </c>
+      <c r="F19" s="9">
+        <v>3333</v>
+      </c>
+      <c r="G19" s="9">
+        <v>22861</v>
+      </c>
+      <c r="H19" s="9">
+        <v>8763</v>
+      </c>
+      <c r="I19" s="9">
+        <v>3674</v>
+      </c>
+      <c r="J19" s="9">
+        <v>10424</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="8">
+        <v>31143</v>
+      </c>
+      <c r="C20" s="9">
+        <v>10002</v>
+      </c>
+      <c r="D20" s="9">
+        <v>3711</v>
+      </c>
+      <c r="E20" s="9">
+        <v>14331</v>
+      </c>
+      <c r="F20" s="9">
+        <v>3099</v>
+      </c>
+      <c r="G20" s="9">
+        <v>22826</v>
+      </c>
+      <c r="H20" s="9">
+        <v>8536</v>
+      </c>
+      <c r="I20" s="9">
+        <v>3828</v>
+      </c>
+      <c r="J20" s="9">
+        <v>10462</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="8">
+        <v>29214</v>
+      </c>
+      <c r="C21" s="9">
+        <v>9395</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3398</v>
+      </c>
+      <c r="E21" s="9">
+        <v>13589</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2832</v>
+      </c>
+      <c r="G21" s="9">
+        <v>22168</v>
+      </c>
+      <c r="H21" s="9">
+        <v>8056</v>
+      </c>
+      <c r="I21" s="9">
+        <v>3758</v>
+      </c>
+      <c r="J21" s="9">
+        <v>10354</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="8">
+        <v>28531</v>
+      </c>
+      <c r="C22" s="9">
+        <v>9272</v>
+      </c>
+      <c r="D22" s="9">
+        <v>3246</v>
+      </c>
+      <c r="E22" s="9">
+        <v>13237</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2776</v>
+      </c>
+      <c r="G22" s="9">
+        <v>21777</v>
+      </c>
+      <c r="H22" s="9">
+        <v>7660</v>
+      </c>
+      <c r="I22" s="9">
+        <v>3839</v>
+      </c>
+      <c r="J22" s="9">
+        <v>10278</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="8">
+        <v>27476</v>
+      </c>
+      <c r="C23" s="9">
+        <v>8961</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2986</v>
+      </c>
+      <c r="E23" s="9">
+        <v>12878</v>
+      </c>
+      <c r="F23" s="9">
+        <v>2651</v>
+      </c>
+      <c r="G23" s="9">
+        <v>21303</v>
+      </c>
+      <c r="H23" s="9">
+        <v>7408</v>
+      </c>
+      <c r="I23" s="9">
+        <v>3788</v>
+      </c>
+      <c r="J23" s="9">
+        <v>10107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="8">
+        <v>26694</v>
+      </c>
+      <c r="C24" s="9">
+        <v>8669</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2853</v>
+      </c>
+      <c r="E24" s="9">
+        <v>12628</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2544</v>
+      </c>
+      <c r="G24" s="9">
+        <v>21354</v>
+      </c>
+      <c r="H24" s="9">
+        <v>7337</v>
+      </c>
+      <c r="I24" s="9">
+        <v>3764</v>
+      </c>
+      <c r="J24" s="9">
+        <v>10253</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="8">
+        <v>26112</v>
+      </c>
+      <c r="C25" s="9">
+        <v>8511</v>
+      </c>
+      <c r="D25" s="9">
+        <v>2834</v>
+      </c>
+      <c r="E25" s="9">
+        <v>12306</v>
+      </c>
+      <c r="F25" s="9">
+        <v>2461</v>
+      </c>
+      <c r="G25" s="9">
+        <v>21245</v>
+      </c>
+      <c r="H25" s="9">
+        <v>7257</v>
+      </c>
+      <c r="I25" s="9">
+        <v>3647</v>
+      </c>
+      <c r="J25" s="9">
+        <v>10341</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="8">
+        <v>25950</v>
+      </c>
+      <c r="C26" s="9">
+        <v>8674</v>
+      </c>
+      <c r="D26" s="9">
+        <v>2755</v>
+      </c>
+      <c r="E26" s="9">
+        <v>12206</v>
+      </c>
+      <c r="F26" s="9">
+        <v>2315</v>
+      </c>
+      <c r="G26" s="9">
+        <v>21084</v>
+      </c>
+      <c r="H26" s="9">
+        <v>7129</v>
+      </c>
+      <c r="I26" s="9">
+        <v>3635</v>
+      </c>
+      <c r="J26" s="9">
+        <v>10320</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="8">
+        <v>25573</v>
+      </c>
+      <c r="C27" s="9">
+        <v>8656</v>
+      </c>
+      <c r="D27" s="9">
+        <v>2702</v>
+      </c>
+      <c r="E27" s="9">
+        <v>11978</v>
+      </c>
+      <c r="F27" s="9">
+        <v>2237</v>
+      </c>
+      <c r="G27" s="9">
+        <v>20973</v>
+      </c>
+      <c r="H27" s="9">
+        <v>7114</v>
+      </c>
+      <c r="I27" s="9">
+        <v>3446</v>
+      </c>
+      <c r="J27" s="9">
+        <v>10413</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="8">
+        <v>24866</v>
+      </c>
+      <c r="C28" s="9">
+        <v>8424</v>
+      </c>
+      <c r="D28" s="9">
+        <v>2566</v>
+      </c>
+      <c r="E28" s="9">
+        <v>11699</v>
+      </c>
+      <c r="F28" s="9">
+        <v>2177</v>
+      </c>
+      <c r="G28" s="9">
+        <v>20948</v>
+      </c>
+      <c r="H28" s="9">
+        <v>7072</v>
+      </c>
+      <c r="I28" s="9">
+        <v>3374</v>
+      </c>
+      <c r="J28" s="9">
+        <v>10502</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="8">
+        <v>24672</v>
+      </c>
+      <c r="C29" s="9">
+        <v>8394</v>
+      </c>
+      <c r="D29" s="9">
+        <v>2510</v>
+      </c>
+      <c r="E29" s="9">
+        <v>11648</v>
+      </c>
+      <c r="F29" s="9">
+        <v>2120</v>
+      </c>
+      <c r="G29" s="9">
+        <v>20679</v>
+      </c>
+      <c r="H29" s="9">
+        <v>6972</v>
+      </c>
+      <c r="I29" s="9">
+        <v>3297</v>
+      </c>
+      <c r="J29" s="9">
+        <v>10410</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="9">
+        <v>24761</v>
+      </c>
+      <c r="C30" s="9">
+        <v>8438</v>
+      </c>
+      <c r="D30" s="9">
+        <v>2451</v>
+      </c>
+      <c r="E30" s="9">
+        <v>11722</v>
+      </c>
+      <c r="F30" s="9">
+        <v>2150</v>
+      </c>
+      <c r="G30" s="9">
+        <v>20792</v>
+      </c>
+      <c r="H30" s="9">
+        <v>7020</v>
+      </c>
+      <c r="I30" s="9">
+        <v>3279</v>
+      </c>
+      <c r="J30" s="9">
+        <v>10493</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="2" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="9">
+        <v>24705</v>
+      </c>
+      <c r="C31" s="9">
+        <v>8184</v>
+      </c>
+      <c r="D31" s="9">
+        <v>2482</v>
+      </c>
+      <c r="E31" s="9">
+        <v>11840</v>
+      </c>
+      <c r="F31" s="9">
+        <v>2199</v>
+      </c>
+      <c r="G31" s="9">
+        <v>20831</v>
+      </c>
+      <c r="H31" s="9">
+        <v>6991</v>
+      </c>
+      <c r="I31" s="9">
+        <v>3318</v>
+      </c>
+      <c r="J31" s="9">
+        <v>10522</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="8">
+        <v>24587</v>
+      </c>
+      <c r="C32" s="9">
+        <v>8091</v>
+      </c>
+      <c r="D32" s="9">
+        <v>2444</v>
+      </c>
+      <c r="E32" s="9">
+        <v>11823</v>
+      </c>
+      <c r="F32" s="9">
+        <v>2229</v>
+      </c>
+      <c r="G32" s="9">
+        <v>20848</v>
+      </c>
+      <c r="H32" s="9">
+        <v>6968</v>
+      </c>
+      <c r="I32" s="9">
+        <v>3337</v>
+      </c>
+      <c r="J32" s="9">
+        <v>10543</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="8">
+        <v>24048</v>
+      </c>
+      <c r="C33" s="9">
+        <v>7856</v>
+      </c>
+      <c r="D33" s="9">
+        <v>2364</v>
+      </c>
+      <c r="E33" s="9">
+        <v>11563</v>
+      </c>
+      <c r="F33" s="9">
+        <v>2265</v>
+      </c>
+      <c r="G33" s="9">
+        <v>20518</v>
+      </c>
+      <c r="H33" s="9">
+        <v>6759</v>
+      </c>
+      <c r="I33" s="9">
+        <v>3369</v>
+      </c>
+      <c r="J33" s="9">
+        <v>10390</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="8">
+        <v>23763</v>
+      </c>
+      <c r="C34" s="9">
+        <v>7731</v>
+      </c>
+      <c r="D34" s="9">
+        <v>2296</v>
+      </c>
+      <c r="E34" s="9">
+        <v>11495</v>
+      </c>
+      <c r="F34" s="9">
+        <v>2241</v>
+      </c>
+      <c r="G34" s="9">
+        <v>20925</v>
+      </c>
+      <c r="H34" s="9">
+        <v>6885</v>
+      </c>
+      <c r="I34" s="9">
+        <v>3489</v>
+      </c>
+      <c r="J34" s="9">
+        <v>10551</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="8">
+        <v>23576</v>
+      </c>
+      <c r="C35" s="9">
+        <v>7626</v>
+      </c>
+      <c r="D35" s="9">
+        <v>2273</v>
+      </c>
+      <c r="E35" s="9">
+        <v>11454</v>
+      </c>
+      <c r="F35" s="9">
+        <v>2223</v>
+      </c>
+      <c r="G35" s="9">
+        <v>21166</v>
+      </c>
+      <c r="H35" s="9">
+        <v>6959</v>
+      </c>
+      <c r="I35" s="9">
+        <v>3598</v>
+      </c>
+      <c r="J35" s="9">
+        <v>10609</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="8">
+        <v>23694</v>
+      </c>
+      <c r="C36" s="9">
+        <v>7678</v>
+      </c>
+      <c r="D36" s="9">
+        <v>2273</v>
+      </c>
+      <c r="E36" s="9">
+        <v>11473</v>
+      </c>
+      <c r="F36" s="9">
+        <v>2270</v>
+      </c>
+      <c r="G36" s="9">
+        <v>21404</v>
+      </c>
+      <c r="H36" s="9">
+        <v>7023</v>
+      </c>
+      <c r="I36" s="9">
+        <v>3676</v>
+      </c>
+      <c r="J36" s="9">
+        <v>10705</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="8">
+        <v>23693</v>
+      </c>
+      <c r="C37" s="9">
+        <v>7789</v>
+      </c>
+      <c r="D37" s="9">
+        <v>2283</v>
+      </c>
+      <c r="E37" s="9">
+        <v>11338</v>
+      </c>
+      <c r="F37" s="9">
+        <v>2370</v>
+      </c>
+      <c r="G37" s="9">
+        <v>21907</v>
+      </c>
+      <c r="H37" s="9">
+        <v>7095</v>
+      </c>
+      <c r="I37" s="9">
+        <v>3745</v>
+      </c>
+      <c r="J37" s="9">
+        <v>11067</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="8">
+        <v>24407</v>
+      </c>
+      <c r="C38" s="9">
+        <v>7558</v>
+      </c>
+      <c r="D38" s="9">
+        <v>2224</v>
+      </c>
+      <c r="E38" s="9">
+        <v>12274</v>
+      </c>
+      <c r="F38" s="9">
+        <v>2351</v>
+      </c>
+      <c r="G38" s="9">
+        <v>21464</v>
+      </c>
+      <c r="H38" s="9">
+        <v>6899</v>
+      </c>
+      <c r="I38" s="9">
+        <v>3702</v>
+      </c>
+      <c r="J38" s="9">
+        <v>10863</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="8">
+        <v>24899</v>
+      </c>
+      <c r="C39" s="9">
+        <v>7662</v>
+      </c>
+      <c r="D39" s="9">
+        <v>2194</v>
+      </c>
+      <c r="E39" s="9">
+        <v>12626</v>
+      </c>
+      <c r="F39" s="9">
+        <v>2417</v>
+      </c>
+      <c r="G39" s="9">
+        <v>21697</v>
+      </c>
+      <c r="H39" s="9">
+        <v>6926</v>
+      </c>
+      <c r="I39" s="9">
+        <v>3821</v>
+      </c>
+      <c r="J39" s="9">
+        <v>10950</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="9">
+        <v>25108</v>
+      </c>
+      <c r="C40" s="9">
+        <v>7614</v>
+      </c>
+      <c r="D40" s="9">
+        <v>2170</v>
+      </c>
+      <c r="E40" s="9">
+        <v>12906</v>
+      </c>
+      <c r="F40" s="9">
+        <v>2418</v>
+      </c>
+      <c r="G40" s="9">
+        <v>21557</v>
+      </c>
+      <c r="H40" s="9">
+        <v>6827</v>
+      </c>
+      <c r="I40" s="9">
+        <v>3846</v>
+      </c>
+      <c r="J40" s="9">
+        <v>10884</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="15">
-[...124 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="B41" s="8">
+        <v>24787</v>
+      </c>
+      <c r="C41" s="9">
+        <v>7580</v>
+      </c>
+      <c r="D41" s="9">
+        <v>2215</v>
+      </c>
+      <c r="E41" s="9">
+        <v>12619</v>
+      </c>
+      <c r="F41" s="9">
+        <v>2373</v>
+      </c>
+      <c r="G41" s="9">
+        <v>21755</v>
+      </c>
+      <c r="H41" s="9">
+        <v>6823</v>
+      </c>
+      <c r="I41" s="9">
+        <v>3892</v>
+      </c>
+      <c r="J41" s="9">
+        <v>11040</v>
+      </c>
+      <c r="K41" s="2"/>
+    </row>
+    <row r="42" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="8">
+        <v>25009</v>
+      </c>
+      <c r="C42" s="9">
+        <v>7557</v>
+      </c>
+      <c r="D42" s="9">
+        <v>2279</v>
+      </c>
+      <c r="E42" s="9">
+        <v>12770</v>
+      </c>
+      <c r="F42" s="9">
+        <v>2403</v>
+      </c>
+      <c r="G42" s="9">
+        <v>21723</v>
+      </c>
+      <c r="H42" s="9">
+        <v>6674</v>
+      </c>
+      <c r="I42" s="9">
+        <v>3956</v>
+      </c>
+      <c r="J42" s="9">
+        <v>11093</v>
+      </c>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="9">
+        <v>24830</v>
+      </c>
+      <c r="C43" s="9">
+        <v>7582</v>
+      </c>
+      <c r="D43" s="9">
+        <v>2385</v>
+      </c>
+      <c r="E43" s="9">
+        <v>12506</v>
+      </c>
+      <c r="F43" s="9">
+        <v>2357</v>
+      </c>
+      <c r="G43" s="9">
+        <v>21813</v>
+      </c>
+      <c r="H43" s="9">
+        <v>6613</v>
+      </c>
+      <c r="I43" s="9">
+        <v>3878</v>
+      </c>
+      <c r="J43" s="9">
+        <v>11322</v>
+      </c>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+    </row>
+    <row r="44" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="8">
+        <v>20092</v>
+      </c>
+      <c r="C44" s="9">
+        <v>6030</v>
+      </c>
+      <c r="D44" s="9">
+        <v>2002</v>
+      </c>
+      <c r="E44" s="9">
+        <v>10093</v>
+      </c>
+      <c r="F44" s="9">
+        <v>1967</v>
+      </c>
+      <c r="G44" s="9">
+        <v>17822</v>
+      </c>
+      <c r="H44" s="9">
+        <v>5286</v>
+      </c>
+      <c r="I44" s="9">
+        <v>3252</v>
+      </c>
+      <c r="J44" s="9">
+        <v>9284</v>
+      </c>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+    </row>
+    <row r="45" spans="1:12" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45" s="9">
+        <v>20465</v>
+      </c>
+      <c r="C45" s="9">
+        <v>6081</v>
+      </c>
+      <c r="D45" s="9">
+        <v>2011</v>
+      </c>
+      <c r="E45" s="9">
+        <v>10412</v>
+      </c>
+      <c r="F45" s="9">
+        <v>1961</v>
+      </c>
+      <c r="G45" s="9">
+        <v>18336</v>
+      </c>
+      <c r="H45" s="9">
+        <v>5434</v>
+      </c>
+      <c r="I45" s="9">
+        <v>3407</v>
+      </c>
+      <c r="J45" s="9">
+        <v>9495</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" s="9">
+        <v>22519</v>
+      </c>
+      <c r="C46" s="9">
+        <v>6557</v>
+      </c>
+      <c r="D46" s="9">
+        <v>2128</v>
+      </c>
+      <c r="E46" s="9">
+        <v>11786</v>
+      </c>
+      <c r="F46" s="9">
+        <v>2048</v>
+      </c>
+      <c r="G46" s="9">
+        <v>19316</v>
+      </c>
+      <c r="H46" s="9">
+        <v>5672</v>
+      </c>
+      <c r="I46" s="9">
+        <v>3582</v>
+      </c>
+      <c r="J46" s="9">
+        <v>10062</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47" s="9">
+        <v>20754</v>
+      </c>
+      <c r="C47" s="9">
+        <v>6756</v>
+      </c>
+      <c r="D47" s="9">
+        <v>2225</v>
+      </c>
+      <c r="E47" s="9">
+        <v>9618</v>
+      </c>
+      <c r="F47" s="9">
+        <v>2155</v>
+      </c>
+      <c r="G47" s="9">
+        <v>19823</v>
+      </c>
+      <c r="H47" s="9">
+        <v>5756</v>
+      </c>
+      <c r="I47" s="9">
+        <v>3587</v>
+      </c>
+      <c r="J47" s="9">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="9">
+        <v>20852</v>
+      </c>
+      <c r="C48" s="9">
+        <v>6774</v>
+      </c>
+      <c r="D48" s="9">
+        <v>2193</v>
+      </c>
+      <c r="E48" s="9">
+        <v>9700</v>
+      </c>
+      <c r="F48" s="9">
+        <v>2185</v>
+      </c>
+      <c r="G48" s="9">
+        <v>20199</v>
+      </c>
+      <c r="H48" s="9">
+        <v>5787</v>
+      </c>
+      <c r="I48" s="9">
+        <v>3634</v>
+      </c>
+      <c r="J48" s="9">
+        <v>10778</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="23">
+        <v>21059</v>
+      </c>
+      <c r="C49" s="23">
+        <v>6864</v>
+      </c>
+      <c r="D49" s="23">
+        <v>2239</v>
+      </c>
+      <c r="E49" s="23">
+        <v>9771</v>
+      </c>
+      <c r="F49" s="23">
+        <v>2185</v>
+      </c>
+      <c r="G49" s="23">
+        <v>20359</v>
+      </c>
+      <c r="H49" s="23">
+        <v>5806</v>
+      </c>
+      <c r="I49" s="23">
+        <v>3582</v>
+      </c>
+      <c r="J49" s="23">
+        <v>10971</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="18.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="15">
-[...1005 lines deleted...]
-      <c r="J49" s="21"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A49:J49"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
-    <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:J3"/>
+    <mergeCell ref="A50:J50"/>
+    <mergeCell ref="A3:A4"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="19"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
+    <vt:vector size="1" baseType="lpwstr">
+      <vt:lpwstr>6.0.1.0</vt:lpwstr>
+    </vt:vector>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
+    <vt:lpwstr>6.0.1.0</vt:lpwstr>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
+    <vt:filetime>2026-03-11T07:51:14Z</vt:filetime>
+  </property>
+</Properties>
+</file>